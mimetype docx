--- v1 (2026-05-19)
+++ v2 (2026-10-15)
@@ -1,6078 +1,8405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1FB5AEA0" w14:textId="4888633E" w:rsidR="00146739" w:rsidRPr="00A7246E" w:rsidRDefault="008114B3" w:rsidP="00E077BE">
+    <w:p w14:paraId="32A7A72B" w14:textId="442724B7" w:rsidR="00DF1BC6" w:rsidRPr="00464E72" w:rsidRDefault="00065BB3" w:rsidP="00DF1BC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D521D2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CB84F3B" wp14:editId="5694F8F6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3362325</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>-104775</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="551815" cy="376555"/>
+                <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                      <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="551815" cy="376555"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="682F4964" w14:textId="5A5481D3" w:rsidR="00065BB3" w:rsidRPr="00DD399D" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                                <w:noProof/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DD399D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                                <w:noProof/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>OFFICIAL</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2CB84F3B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:264.75pt;margin-top:-8.25pt;width:43.45pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAtDNP&#10;Pd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTW/CMAyG75P2HyJP2g3SVLRipS5CkzhwY+zj&#10;HBrTdmucqgnQ8euXnbabLT96/bzlerK9uNDoO8cIap6AIK6d6bhBeHvdzpYgfNBsdO+YEL7Jw7q6&#10;vyt1YdyVX+hyCI2IIewLjdCGMBRS+rolq/3cDcTxdnKj1SGuYyPNqK8x3PYyTZJcWt1x/NDqgZ5b&#10;qr8OZ4vQZRsXFL3vtp8fVjl12++y2x7x8WHarEAEmsIfDL/6UR2q6HR0ZzZe9AhZ+pRFFGGm8jhE&#10;Ilf5AsQRYZEuQVal/F+h+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVUEjgCQIAABUE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0M0893wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="682F4964" w14:textId="5A5481D3" w:rsidR="00065BB3" w:rsidRPr="00DD399D" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                          <w:noProof/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00DD399D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                          <w:noProof/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>OFFICIAL</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:b/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:rPr>
+          <w:id w:val="-1483379727"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00DF1BC6" w:rsidRPr="00D521D2">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Arial"/>
+              <w:noProof/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290BAA0A" wp14:editId="2EAEBF9A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>8890</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>-2540</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7553325" cy="10689590"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId12">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7553325" cy="10689590"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidR="00DF1BC6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+              <w:b/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                  </w:t>
+          </w:r>
+          <w:r w:rsidR="00DF1BC6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+              <w:b/>
+              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Corrective Services</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4CC478E2" w14:textId="4EDB9D39" w:rsidR="00065BB3" w:rsidRPr="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+      <w:pPr>
+        <w:spacing w:before="2280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="56"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="00065BB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34C4297E" wp14:editId="3C286271">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>105382</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2287905</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="20CB3DB1" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00263095" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="300A69F9" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1A90318D" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Operati</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="28C9BBA0" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CE3599" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5E2FB4F3" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="007F1CF1" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="38"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="673DC796" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="007F1CF1" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="38"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="481EA241" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="007F1CF1" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="38"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5A436C81" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67A68959" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7AEFF82A" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId15" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6310657B" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="07121433" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5B9DAD4F" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B0EA629" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0C095368" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5CD16E75" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="698768C0" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0ACA7D52" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15367807" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65A751B9" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5EF7145A" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47D49AFC" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="008A5803" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="34C4297E" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:8.3pt;margin-top:180.15pt;width:448.5pt;height:450.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChrA+CEgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S9OgrhLjDhFl7bD&#10;gO4AdHsAWpZjYbKoSUrs7OlHKW6aHbCLYTYgiKb8k/xIra+HTrODdF6hKflsMuVMGoG1MruSf/l8&#10;/2rJmQ9gatBoZMmP0vPrzcsX694Wco4t6lo6RiLGF70teRuCLbLMi1Z24CdopSFng66DQKbbZbWD&#10;ntQ7nc2n06usR1dbh0J6T19vT06+SfpNI0X42DReBqZLTrmFtLq0VnHNNmsodg5sq8SYBvxDFh0o&#10;Q0HPUrcQgO2d+k2qU8KhxyZMBHYZNo0SMtVA1cymv1Tz2IKVqRaC4+0Zk/9/suLD4dF+ciwMb3Cg&#10;BqYivH1A8dUzg9sWzE7eOId9K6GmwLOILOutL8ZfI2pf+ChS9e+xpibDPmASGhrXRSpUJyN1asDx&#10;DF0OgQn6mF+t8lVOLkG+/PV8kc/zFAOKp9+t8+GtxI7FTckddTXJw+HBh5gOFE9HYjSPWtX3Sutk&#10;uF211Y4dgCbgbhnfUf2nY9qwvuSrGPvvEtP0/EmiU4FGWauu5MvzISgitztTp0ELoPRpTylrM4KM&#10;7E4Uw1ANTNUj5ci1wvpIZB2eJpduGm1adN8562lqS+6/7cFJzvQ7Q91ZzRaLOObJWBBNMtylp7r0&#10;gBEkVfLA2Wm7DelqRAIGb6iLjUp8nzMZU6ZpTNjHmxPH/dJOp57v9+YHAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA7ZZuiOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTprLa&#10;EKfiRz0gLtAgcXXjbRKI11HsNunbs5zgODufZmeK7ex6ccYxdJ40pIsEBFLtbUeNho9qd7cGEaIh&#10;a3pPqOGCAbbl9VVhcusnesfzPjaCQyjkRkMb45BLGeoWnQkLPyCxd/SjM5Hl2Eg7monDXS+XSaKk&#10;Mx3xh9YM+NRi/b0/OQ0qXqrVZvXcfL7u3MtUua+3x2Ol9e3N/HAPIuIc/2D4rc/VoeROB38iG0TP&#10;WikmNWQqyUAwsEkzvhzYWap0DbIs5P8N5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;oawPghICAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA7ZZuiOAAAAALAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="20CB3DB1" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00263095" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="300A69F9" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1A90318D" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Operati</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="28C9BBA0" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CE3599" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5E2FB4F3" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="007F1CF1" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="38"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="673DC796" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="007F1CF1" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="38"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="481EA241" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="007F1CF1" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="38"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5A436C81" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67A68959" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7AEFF82A" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId18" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6310657B" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00065BB3">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="07121433" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5B9DAD4F" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B0EA629" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0C095368" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5CD16E75" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="698768C0" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0ACA7D52" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15367807" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65A751B9" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="00CF07DB" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5EF7145A" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47D49AFC" w14:textId="77777777" w:rsidR="00065BB3" w:rsidRPr="008A5803" w:rsidRDefault="00065BB3" w:rsidP="00392F31">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00065BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00065BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>2.1 - Reception</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="234BEC4D" w14:textId="35EDC4F0" w:rsidR="003B55F6" w:rsidRPr="008C781B" w:rsidRDefault="00E47F8C" w:rsidP="00DD399D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7440"/>
+          <w:tab w:val="left" w:pos="3090"/>
+          <w:tab w:val="center" w:pos="4674"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00E077BE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-    </w:p>
-[...152 lines deleted...]
-    <w:p w14:paraId="7D833C6E" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00A7246E" w:rsidRDefault="00FA1D8B" w:rsidP="00D037E6">
+      <w:r w:rsidR="00DD399D">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D833C6E" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="008C781B" w:rsidRDefault="00FA1D8B" w:rsidP="008C781B">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C781B">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F1F74A" w14:textId="5A415670" w:rsidR="00D10585" w:rsidRDefault="00CD620A">
+    <w:p w14:paraId="557BD7BF" w14:textId="31428963" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="00CD620A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
+      <w:r w:rsidRPr="008C781B">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
+      <w:r w:rsidRPr="008C781B">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
+      <w:r w:rsidRPr="008C781B">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc203052255" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751324" w:history="1">
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751324 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="008C781B" w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01A8BF22" w14:textId="1CBCF3DA" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="0B10AA1C" w14:textId="665B311F" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052256" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751325" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751325 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41B92889" w14:textId="5D3C29B7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="195AA0FB" w14:textId="4EA3D2B6" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052257" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751326" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner Receival</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751326 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7754D78D" w14:textId="0C138537" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="44DE887D" w14:textId="4EDD0D16" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052258" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751327" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>General Requirements</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751327 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CDE21FB" w14:textId="00C8F560" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="2826EBF1" w14:textId="263D683A" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052259" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751328" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Photographs</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751328 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40CA4112" w14:textId="5570132A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="78364FCB" w14:textId="146175A7" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052260" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751329" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner identification or warrant/court order issues</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751329 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A2F33CB" w14:textId="0ED5D9F2" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="56A01761" w14:textId="520937F0" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052261" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751330" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Identity</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751330 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56ADCF29" w14:textId="7BFFEAB1" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239751331" w:history="1">
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Warrant/order validation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751331 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="64F13973" w14:textId="38A04825" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239751332" w:history="1">
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Reception interview</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751332 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FE2CDEE" w14:textId="321A7886" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="1535DDA7" w14:textId="2D9CC226" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052262" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751333" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Health and welfare assessment (including ARMS and SAMS)</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751333 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B0325D5" w14:textId="7BA0E0F4" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="4E850039" w14:textId="7B22D8FD" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052263" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751334" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Drug and Alcohol Testing</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751334 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72CF5EAD" w14:textId="191E5870" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="5F665928" w14:textId="1B08C552" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052264" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751335" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Placement within the receiving prison</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751335 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18700E42" w14:textId="1F7EE206" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="74773430" w14:textId="5737CD70" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052265" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751336" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Custody handover in external locations</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751336 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DDFB3C0" w14:textId="5B0FC584" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="1C19FB6B" w14:textId="7BE8D266" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052266" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751337" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>After hours intake</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751337 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29FF81F3" w14:textId="1A92D8E4" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="2BCEF397" w14:textId="037FCBEA" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052267" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751338" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner Cohorts</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751338 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A291FC4" w14:textId="4037ED16" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="3D63B8C7" w14:textId="20F4D024" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052268" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751339" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner cohort overview</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751339 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26B48FE6" w14:textId="7C3C28E9" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="35B48ABA" w14:textId="721F924F" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052269" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751340" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Remand prisoners</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751340 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78014165" w14:textId="1FDC060D" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="6A3AD2A4" w14:textId="7A870FEC" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052270" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751341" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Aboriginal and Torres Strait Islander prisoners</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751341 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6336AD89" w14:textId="2E0A2A97" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="6DAFCBF2" w14:textId="4124E199" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052271" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751342" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Women prisoners</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751342 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43AC45B3" w14:textId="7BFEA6DA" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="0C2FF21C" w14:textId="04B8206C" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052272" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751343" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoners with difficulties reading or speaking English</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751343 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42FAB134" w14:textId="30647006" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="2667E4EE" w14:textId="3FCB4FAA" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052273" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751344" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoners not born in Australia and non-Australian citizens</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751344 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="266CF52E" w14:textId="25483B1D" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="7AC6403F" w14:textId="48339A51" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052274" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751345" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Trans, gender diverse and intersex prisoners</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751345 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D069EA8" w14:textId="6A8432C1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="229B9D29" w14:textId="57031FFB" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052275" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751346" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>‘New Young Offenders’ and ‘Repeat Young Offenders’</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751346 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42016EAB" w14:textId="57A1A9FE" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="46E8F381" w14:textId="3938574D" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052276" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751347" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoners charged or convicted of violent/sexual offences against children</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751347 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BFF7594" w14:textId="04044358" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="71D26BE2" w14:textId="011CF8A2" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052277" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751348" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Protection prisoners</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751348 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="224E9857" w14:textId="68BD8B37" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="3081BD01" w14:textId="4083664A" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052278" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751349" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>New Prisoner Reception Intake</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751349 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C3718D3" w14:textId="1168D0DC" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="7C3CAB99" w14:textId="4646D61C" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052279" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751350" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Receival</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751350 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28C01A9D" w14:textId="2FF90E6C" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="3E8FFD6D" w14:textId="1A359730" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052280" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751351" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Shower and issue of prison items</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751351 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CC9C935" w14:textId="589607D7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="34FA075B" w14:textId="3670BBE9" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052281" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751352" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner property</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751352 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1438DDBC" w14:textId="1596036D" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="76F8EFD8" w14:textId="0C0FFCAB" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052282" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751353" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Interview</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751353 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="649F22ED" w14:textId="7D51F269" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="47161DBD" w14:textId="71E0E36A" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052283" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751354" w:history="1">
+        <w:r w:rsidRPr="002240FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002240FB">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="002240FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Housing</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002240FB">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="002240FB">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="002240FB">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751354 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="002240FB">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="002240FB">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74" w:rsidRPr="002240FB">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="002240FB">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="480BCFB0" w14:textId="192036A1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="367FC7A2" w14:textId="0C194FC4" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052284" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751355" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Prisoner support</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751355 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="082B7ADE" w14:textId="5A97E2C7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="5F1A61E0" w14:textId="5AF0F77D" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052285" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751356" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Health and wellbeing</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751356 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="071547A8" w14:textId="1CF59A62" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="1229A7EB" w14:textId="4081A7A6" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052286" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751357" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Prisoner’s Unit File</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751357 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="566AA390" w14:textId="5BA09686" w:rsidR="00D10585" w:rsidRDefault="00D10585">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="631B982B" w14:textId="08D32A1C" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052287" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751358" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...85 lines deleted...]
-            <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>6.1</w:t>
-[...1 lines deleted...]
-        <w:r>
+          <w:t>5.9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>New prisoner intake from hospital/medical facility</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751358 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="470A5789" w14:textId="58A2577E" w:rsidR="00D10585" w:rsidRDefault="00D10585">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="34A9937F" w14:textId="1A1DD39C" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052289" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751359" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Prisoner Authorised Absence</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751359 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="688C3BDC" w14:textId="49DDDE5C" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239751360" w:history="1">
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>6.2</w:t>
-[...1 lines deleted...]
-        <w:r>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Overview</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751360 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66E1671F" w14:textId="5451D50E" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239751361" w:history="1">
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w14:scene3d>
+              <w14:camera w14:prst="orthographicFront"/>
+              <w14:lightRig w14:rig="threePt" w14:dir="t">
+                <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+              </w14:lightRig>
+            </w14:scene3d>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>External travel considerations</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751361 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72CCEFA5" w14:textId="5E887724" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="703E084B" w14:textId="34B7727B" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052290" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751362" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner Transfer To/From Other Prisons</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751362 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B1274B8" w14:textId="6AC4705A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="16D12500" w14:textId="7A947988" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052291" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751363" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Reception Overview</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751363 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E148059" w14:textId="045D68D2" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="70853F4C" w14:textId="0B5F09C5" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052292" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751364" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer to another prison</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751364 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038CB771" w14:textId="4B918C39" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="42DA3FB2" w14:textId="0D68CECD" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052293" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751365" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer from another prison</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751365 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48662D1D" w14:textId="63481E4F" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="49CA5785" w14:textId="031F5123" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052294" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751366" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner Transfer To/From Court</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751366 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12DD7AD1" w14:textId="3A8EEF13" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="728C6A92" w14:textId="1C58C76F" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052295" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751367" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751367 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55BD7020" w14:textId="639E5522" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="0FE15A67" w14:textId="175B0FC4" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052296" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751368" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer to court</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751368 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F837169" w14:textId="5E9F0EC7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="5355E288" w14:textId="7A1A70F7" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052297" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751369" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer from court (returns)</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751369 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50A2B7AA" w14:textId="6ABAF7A1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="20E04F54" w14:textId="5BB5AFC7" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052298" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751370" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Police Transfer of a Prisoner to Prison</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751370 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D6CCB87" w14:textId="56F27901" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="58500DC6" w14:textId="05D3D76E" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052299" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751371" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751371 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21C8BA8F" w14:textId="6E601F6F" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="122D50FB" w14:textId="2C085921" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052300" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751372" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner Transfer To/From Medical Appointments or Hospital Admissions</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751372 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CA9C27D" w14:textId="16E77D6F" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="6F885DCF" w14:textId="340604DC" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052301" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751373" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751373 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0796F447" w14:textId="4F8F90C1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="5D83C9FB" w14:textId="09B3A75B" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052302" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751374" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner transfer to medical appointments or hospital admissions</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751374 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45260A7B" w14:textId="039F1C04" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="23E87EB9" w14:textId="3822BBAC" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052303" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751375" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Refusal to attend an external medical appointment at Reception</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751375 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F6CDD7C" w14:textId="724CC982" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="29523F33" w14:textId="6EC8253F" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052304" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751376" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner return from a medical appointment or hospital admission</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751376 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E79BEDA" w14:textId="310076E1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="534F3FA6" w14:textId="1E54169F" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052305" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751377" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Inter-Prison Visits</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751377 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F9BA51C" w14:textId="1FAFA41A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="22499F05" w14:textId="356B3B82" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052306" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751378" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner leaving for an inter-prison visit</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751378 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2119FD03" w14:textId="61BAC029" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="7D6642E0" w14:textId="632F71B7" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052307" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751379" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prison receiving a prisoner for an inter-prison visit</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751379 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D0C2DC2" w14:textId="3AEFAF5E" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="57209731" w14:textId="2DDE8802" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052308" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751380" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>11.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner returning from an inter-prison visit</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751380 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57446B3A" w14:textId="6B1969D9" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="18550A8B" w14:textId="256C87DB" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052309" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751381" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prisoner Release from Custody</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751381 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76D284BB" w14:textId="4378D664" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="118244E0" w14:textId="780571A0" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052310" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751382" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751382 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="053AF306" w14:textId="77223692" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="4D98F8B3" w14:textId="05CCA274" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052311" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751383" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751383 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4189CEAC" w14:textId="2FC85008" w:rsidR="00D10585" w:rsidRDefault="00D10585">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0089D521" w14:textId="6CA3247D" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052312" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751384" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751384 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42C20E42" w14:textId="436C3F20" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239751385" w:history="1">
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>14.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Related COPPs and other documents</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751385 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ECA7DBD" w14:textId="00C0C84A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="29A9C775" w14:textId="6C94173C" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052313" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751386" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>14.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751386 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1946B306" w14:textId="7C6901DC" w:rsidR="00D10585" w:rsidRDefault="00D10585">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="71558B66" w14:textId="70253307" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052314" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751387" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w14:scene3d>
-[...8 lines deleted...]
-        <w:r>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751387 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79D1B539" w14:textId="14F38334" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239751388" w:history="1">
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751388 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="484EAE38" w14:textId="40646394" w:rsidR="00D10585" w:rsidRDefault="00D10585">
+    <w:p w14:paraId="7D223E92" w14:textId="76EF88E0" w:rsidR="008C781B" w:rsidRPr="008C781B" w:rsidRDefault="008C781B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc203052315" w:history="1">
-        <w:r w:rsidRPr="0058053C">
+      <w:hyperlink w:anchor="_Toc239751389" w:history="1">
+        <w:r w:rsidRPr="008C781B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...9 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Appendix A: Interpreting and Translating Services</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0058053C">
-[...16 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239751389 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00975C74">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C781B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D7E674C" w14:textId="3824A96A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
-[...157 lines deleted...]
-    <w:p w14:paraId="244D3DA8" w14:textId="4CA65395" w:rsidR="00634C54" w:rsidRPr="00A7246E" w:rsidRDefault="00CD620A" w:rsidP="00D037E6">
+    <w:p w14:paraId="244D3DA8" w14:textId="25C7526A" w:rsidR="00634C54" w:rsidRPr="00A7246E" w:rsidRDefault="00CD620A" w:rsidP="00D037E6">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
+      <w:r w:rsidRPr="008C781B">
         <w:rPr>
           <w:b/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00634C54" w:rsidRPr="00A7246E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42432B13" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00A7246E" w:rsidRDefault="00C8272F" w:rsidP="00D037E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc203052255"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc239751324"/>
       <w:r w:rsidRPr="00A7246E">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="77B34CF5" w14:textId="480BE0B3" w:rsidR="001A5718" w:rsidRPr="00A7246E" w:rsidRDefault="00C70E6A" w:rsidP="00D037E6">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349C55FB" w14:textId="77777777" w:rsidR="008E6337" w:rsidRPr="00A7246E" w:rsidRDefault="008E6337" w:rsidP="00D037E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc379980017"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc379980017"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc379980018"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239751325"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc379980019"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6C9B4523" w14:textId="77777777" w:rsidR="009658E5" w:rsidRPr="00A7246E" w:rsidRDefault="00FB21A1" w:rsidP="00381C8C">
       <w:r w:rsidRPr="00A7246E">
         <w:t>Entry into prison may be a stressful experience for new and vulnerable prisoners. Reception Officers play an important role in providing a safe and supportive environment by being</w:t>
       </w:r>
       <w:r w:rsidR="00374D48" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> mindful of </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00374D48" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> prisoner’s mental and emotional </w:t>
       </w:r>
       <w:r w:rsidR="00A8292E" w:rsidRPr="00A7246E">
         <w:t>wellbeing</w:t>
       </w:r>
       <w:r w:rsidR="00374D48" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> while processing, verifying and seeking information.</w:t>
       </w:r>
       <w:r w:rsidR="005E18B5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282F2D52" w14:textId="77777777" w:rsidR="0060580A" w:rsidRPr="00A7246E" w:rsidRDefault="0060580A" w:rsidP="00381C8C"/>
     <w:p w14:paraId="08F2DB4B" w14:textId="0E55C74E" w:rsidR="00374D48" w:rsidRPr="00A7246E" w:rsidRDefault="007105C9" w:rsidP="00381C8C">
       <w:r>
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Officers should ensure prisoners understand and speak English before gathering reception information. If </w:t>
       </w:r>
       <w:r w:rsidR="007E2731" w:rsidRPr="00A7246E">
         <w:t>needed</w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
-        <w:t>fficers shall make arrangements</w:t>
-      </w:r>
+        <w:t xml:space="preserve">fficers shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D47B8">
         <w:t>ie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:t xml:space="preserve">professional </w:t>
       </w:r>
       <w:r w:rsidR="00AD2F36">
         <w:t>interpreter</w:t>
       </w:r>
       <w:r w:rsidR="00AD2F36" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t>service</w:t>
@@ -6109,52 +8436,57 @@
     <w:p w14:paraId="358A6864" w14:textId="6364AC34" w:rsidR="005F0A53" w:rsidRPr="00A7246E" w:rsidRDefault="005F0A53" w:rsidP="0060580A">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
       <w:r w:rsidR="005E18B5" w:rsidRPr="00A7246E">
         <w:t>Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> shall begin </w:t>
       </w:r>
       <w:r w:rsidR="00F25767" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>reception process as soon as practicable</w:t>
       </w:r>
       <w:r w:rsidR="00BC7265" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> to reduce the time a prisoner spends in a holding cell.</w:t>
       </w:r>
       <w:r w:rsidR="00A8292E" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Prisoners who are new to custody or who have previously been in prison on </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00726B5B" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">At Risk Management System (ARMS) </w:t>
+        <w:t>At Risk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00726B5B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Management System (ARMS) </w:t>
       </w:r>
       <w:r w:rsidR="00A8292E" w:rsidRPr="00A7246E">
         <w:t>or Support and Monitoring System (SAMS) shall be prioritised to start the reception process</w:t>
       </w:r>
       <w:r w:rsidR="00EF20E0" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB9CC55" w14:textId="77777777" w:rsidR="0060580A" w:rsidRPr="00A7246E" w:rsidRDefault="0060580A" w:rsidP="0060580A">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="667608A5" w14:textId="74A9D963" w:rsidR="008A3C4A" w:rsidRPr="00A7246E" w:rsidRDefault="00327FB3" w:rsidP="0060580A">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>It is the responsibility of all staff members to identify an ‘</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>t</w:t>
@@ -6271,87 +8603,96 @@
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The Superintendent shall ensure the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> area is </w:t>
       </w:r>
       <w:r w:rsidR="006556C0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">kept </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">clean, tidy and free of hazards. Movement of prisoners in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> area shall be monitored and supervised at all times. Reception Officers, or Officers authorised by the Superintendent, shall supervise any prisoner working in the property storage area.</w:t>
+        <w:t xml:space="preserve"> area shall be monitored and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>supervised at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>. Reception Officers, or Officers authorised by the Superintendent, shall supervise any prisoner working in the property storage area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C2F5EC" w14:textId="51A06F98" w:rsidR="001C4927" w:rsidRPr="00A7246E" w:rsidRDefault="001C4927" w:rsidP="00D037E6">
-      <w:bookmarkStart w:id="5" w:name="_Prisoner_Receival"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="7" w:name="_Prisoner_Receival"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00A7246E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C612265" w14:textId="77777777" w:rsidR="002743A9" w:rsidRPr="00A7246E" w:rsidRDefault="005939FE" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Prisoner_Receival_1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A7246E">
+      <w:bookmarkStart w:id="8" w:name="_Prisoner_Receival_1"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239751326"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
         <w:t>Prisoner Receival</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="2571575B" w14:textId="7856E6E4" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="0061319C" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_General_Requirements"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="10" w:name="_General_Requirements"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc239751327"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>General Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08310FA9" w14:textId="54D99C71" w:rsidR="00D064E1" w:rsidRPr="00A7246E" w:rsidRDefault="007105C9" w:rsidP="009D5543">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00136C28">
         <w:t xml:space="preserve">arrives </w:t>
       </w:r>
       <w:r w:rsidR="00D064E1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">at the prison, Gatehouse </w:t>
       </w:r>
       <w:r w:rsidR="00F1677E" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Officers </w:t>
       </w:r>
       <w:r w:rsidR="00F43043" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidR="00D064E1" w:rsidRPr="00A7246E">
         <w:t>check the identity of the prisoner and complete a ‘Gate Offender Movement’ on TOMS</w:t>
@@ -6410,51 +8751,51 @@
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> to establish the prisoner is the person referred to in the warrant or other instrument authorising the person’s imprisonment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EC7CF7" w14:textId="360251C8" w:rsidR="006518E2" w:rsidRDefault="00F93D4F" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers </w:t>
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> also</w:t>
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> during this process. </w:t>
       </w:r>
       <w:r w:rsidR="00A26F76" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
       <w:r w:rsidR="00982B00" w:rsidRPr="00982B00">
         <w:t>section 3.3</w:t>
       </w:r>
       <w:r w:rsidR="00A26F76" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> if there are any concerns </w:t>
       </w:r>
       <w:r w:rsidR="0097056B">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="0097056B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6608,140 +8949,140 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="735D9E7C" w14:textId="3D7B432A" w:rsidR="002E03C1" w:rsidRPr="00A7246E" w:rsidRDefault="00A2729D" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>All Prison Offic</w:t>
       </w:r>
       <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ers should have access to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
         <w:t>ePEMS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00406FF3">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> user guides and access request forms are on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>JustUs</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6995ECC9" w14:textId="39960B2F" w:rsidR="002E03C1" w:rsidRPr="00ED2C4B" w:rsidRDefault="002E03C1" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Prisoners_processed_in"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="12" w:name="_Prisoners_processed_in"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">Prisoners processed in Reception </w:t>
       </w:r>
       <w:r w:rsidR="00314366" w:rsidRPr="00ED2C4B">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> be searched as soon as practicable in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="003F6716" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11.2 –</w:t>
         </w:r>
         <w:r w:rsidR="003F6716" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00314366" w:rsidRPr="00ED2C4B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001E0AFD" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001E0AFD" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F23A0" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00347E4B" w:rsidRPr="00ED2C4B">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005F23A0" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="0032704A" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.4 – Pregnant Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00347E4B" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t>Where a prisoner provides or states they possess a</w:t>
       </w:r>
       <w:r w:rsidR="009B6821" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> birth certificate or </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">acknowledgment document under the </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Births Deaths and Marriages Registration Act 1998 </w:t>
@@ -6755,566 +9096,590 @@
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253051" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">or that differs from their biological sex, </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t>refer to section 4.7.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F0042B" w14:textId="343E6914" w:rsidR="002F68C8" w:rsidRPr="00A7246E" w:rsidRDefault="002F68C8" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoner property on reception </w:t>
       </w:r>
       <w:r w:rsidR="00314366">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>, including body piercings, jewellery,</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve"> valuable property</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and clothing</w:t>
       </w:r>
       <w:r w:rsidR="00AA2806" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> of cultural or religious significance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1992DD8E" w14:textId="707E04C1" w:rsidR="00D8056E" w:rsidRPr="00A7246E" w:rsidRDefault="00D8056E" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Reception_Officers_shall"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="13" w:name="_Reception_Officers_shall"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="007305F1">
         <w:t xml:space="preserve">a prisoner brings </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">money into prison on </w:t>
       </w:r>
       <w:r w:rsidR="007305F1">
         <w:t>their return</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
       <w:r w:rsidR="00A9141F">
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Leave or other approved absence, refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="0060580A" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8.4 – Prisoner Finances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0060580A" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F35E9E5" w14:textId="438EEEAF" w:rsidR="008F6981" w:rsidRDefault="008F6981">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers shall ensure any </w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve">additional ad-hoc </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>screening measures (eg</w:t>
-      </w:r>
+        <w:t>screening measures (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F6716">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>COVID-19</w:t>
       </w:r>
       <w:r w:rsidR="00522F98">
         <w:t xml:space="preserve"> screening </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">etc) </w:t>
       </w:r>
       <w:r w:rsidR="00522F98">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">completed as part of the reception intake process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631C7998" w14:textId="048FD9F1" w:rsidR="009E6D53" w:rsidRPr="009E6D53" w:rsidRDefault="009E6D53" w:rsidP="009E6D53">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>The Health Services Nurse or Senior Officer Reception may determine that a prisoner requires external medical assistance (including psychological care)</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>. T</w:t>
       </w:r>
       <w:r>
         <w:t>he authority who currently has custody of the prisoner (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D47B8">
         <w:t>eg</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> WA Police Force</w:t>
       </w:r>
       <w:r w:rsidR="00DA7E92">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall be requested to take the prisoner to an external medical facility</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve"> for treatment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The prison shall </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>make arrangements</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> to receive the prisoner from the external medical facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6810553D" w14:textId="302A5796" w:rsidR="00D8056E" w:rsidRPr="00A7246E" w:rsidRDefault="00D8056E" w:rsidP="009E6D53">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Photographs"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="14" w:name="_Photographs"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc239751328"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Photographs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A9D108" w14:textId="2D365BDC" w:rsidR="00257280" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Reception_Officers_shall_2"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="16" w:name="_Reception_Officers_shall_2"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception Officers shall ensure a new </w:t>
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
       <w:r w:rsidR="00DA4DD9" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ID card </w:t>
       </w:r>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">is issued </w:t>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA4DD9" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>photograph</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the prisoner is taken if: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08C4FCF9" w14:textId="1A74940A" w:rsidR="00257280" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="004F5E75">
+        <w:t xml:space="preserve"> of the prisoner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taken if: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E526525" w14:textId="77777777" w:rsidR="00825D2D" w:rsidRDefault="00257280" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
-      </w:pPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">the prisoner’s </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prisoner’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">appearance has changed significantly since the prisoner was </w:t>
       </w:r>
       <w:r w:rsidR="00BA5194" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">last </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>photographed for their ID (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D47B8">
         <w:t>ie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> hair colour, weight gain/loss, facial hair etc.), or </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08298080" w14:textId="77777777" w:rsidR="00257280" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="004F5E75">
+        <w:t xml:space="preserve"> hair colour, weight gain/loss, facial hair etc.), or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08298080" w14:textId="4B6C219D" w:rsidR="00257280" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">more than 12 months has </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
+      <w:r w:rsidRPr="00825D2D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>passed since their last photograph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329AE357" w14:textId="0A79FC22" w:rsidR="001A740B" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Reception_Officers_shall_1"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="17" w:name="_Reception_Officers_shall_1"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers shall ensure the front of the prisoner is photographed (head and shoulders only) with a minimum amount of background. Prisoners may only wear headwear that has cultural </w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> religious significance</w:t>
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> or for medical reasons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1EABCF" w14:textId="34C434C7" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="006905F4" w:rsidP="00570B9E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="578" w:hanging="578"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc64381941"/>
-[...20 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc64381941"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc64900111"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc69740913"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc69742522"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc64381942"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc64900112"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc69740914"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc69742523"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc64381943"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc64900113"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc69740915"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc69742524"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc64381944"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc64900114"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc64381945"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc64900115"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc69740916"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc69742525"/>
+      <w:bookmarkStart w:id="36" w:name="_Prisoner_identification_or"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc239751329"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoner i</w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t>dentific</w:t>
       </w:r>
       <w:r w:rsidR="00D8056E" w:rsidRPr="00A7246E">
         <w:t>ation or w</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>arrant/</w:t>
       </w:r>
       <w:r w:rsidR="00D8056E" w:rsidRPr="00A7246E">
         <w:t>court o</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>rder i</w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t>ssues</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="32B1E28A" w14:textId="4E527095" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="00A26F76" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">f there are doubts </w:t>
       </w:r>
       <w:r w:rsidR="007305F1">
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> a prisoner’s identity or warrant, Reception Officers shall </w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">accept custody </w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>once</w:t>
       </w:r>
       <w:r w:rsidR="007105C9" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t>the issue has been resolved</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F70ABC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> unless in the circumstance of </w:t>
       </w:r>
       <w:r w:rsidR="00A9141F" w:rsidRPr="00982B00">
         <w:t>section 3.3.3</w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00EE22D0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.7 – Warrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4CA6C4" w14:textId="13435E66" w:rsidR="00C27D17" w:rsidRPr="00381C8C" w:rsidRDefault="00C27D17" w:rsidP="00381C8C">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6D4CA6C4" w14:textId="13435E66" w:rsidR="00C27D17" w:rsidRPr="00B07EBB" w:rsidRDefault="00C27D17" w:rsidP="007B1B8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc239751330"/>
+      <w:r w:rsidRPr="00B07EBB">
         <w:t>Identity</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="30A696DA" w14:textId="56A581E8" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="00C27D17" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Reception_must_not"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="39" w:name="_Reception_must_not"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:t xml:space="preserve">Officers </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">must not accept </w:t>
       </w:r>
       <w:r w:rsidR="007305F1">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> prisoner into custody from the WA Police Force until the identity of the prisoner is confirmed as that stated on the warrant or other relevant documentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F60789" w14:textId="5E8BBD77" w:rsidR="00C27D17" w:rsidRPr="00381C8C" w:rsidRDefault="00C27D17" w:rsidP="00381C8C">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="01F60789" w14:textId="5E8BBD77" w:rsidR="00C27D17" w:rsidRPr="00B07EBB" w:rsidRDefault="00C27D17" w:rsidP="007B1B8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc239751331"/>
+      <w:r w:rsidRPr="00B07EBB">
         <w:t>Warrant/</w:t>
       </w:r>
-      <w:r w:rsidR="00D8056E" w:rsidRPr="00381C8C">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D8056E" w:rsidRPr="00B07EBB">
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00381C8C">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B07EBB">
         <w:t xml:space="preserve">rder </w:t>
       </w:r>
-      <w:r w:rsidR="00D8056E" w:rsidRPr="00381C8C">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D8056E" w:rsidRPr="00B07EBB">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00381C8C">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B07EBB">
         <w:t>alidation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="568BBA2E" w14:textId="4A7FBABF" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="006518E2" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Reception_may_accept"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkStart w:id="41" w:name="_Reception_may_accept"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:t>A prisoner may be accepted</w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> into custody when a warrant/order has a discrepancy which does not negate the intention of the court to hold the prisoner in custody.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49726562" w14:textId="5A7E66B5" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="00C27D17" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>In these cases, the Reception</w:t>
       </w:r>
       <w:r w:rsidR="0061319C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">/Movements </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Officer </w:t>
       </w:r>
       <w:r w:rsidR="009F2338" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">(or Officer authorised by the Superintendent) </w:t>
       </w:r>
@@ -7328,9872 +9693,10309 @@
         <w:t>the Superintendent as required. If further consultation is necessary, the Superintendent shall ensure the Operations Centre is contacted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A835F2" w14:textId="30565247" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="00C27D17" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>The replacement warrant may be received by electronic means, with an agreement by the court the original documents are promptly sent to the prison</w:t>
       </w:r>
       <w:r w:rsidR="00C571BD" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and replaced on file</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF1DDE" w:rsidRPr="00FF1DDE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF1DDE">
         <w:t xml:space="preserve">If original documents are not sent a copy shall be retained on file.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DE0B28" w14:textId="77777777" w:rsidR="007C0694" w:rsidRPr="00A7246E" w:rsidRDefault="00C27D17" w:rsidP="001A740B">
+    <w:p w14:paraId="67DE0B28" w14:textId="77777777" w:rsidR="007C0694" w:rsidRPr="00B07EBB" w:rsidRDefault="00C27D17" w:rsidP="00B07EBB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:keepNext w:val="0"/>
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc64381947"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc64900117"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc69740918"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc69742527"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc64381948"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc64900118"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc69740919"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc69742528"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc64381949"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc64900119"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc69740920"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc69742529"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc64381950"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc64900120"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc69740921"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc69742530"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc64381951"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc64900121"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc69740922"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc69742531"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc239751332"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-      <w:r w:rsidRPr="00A7246E">
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="00B07EBB">
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
-      <w:r w:rsidR="006905F4" w:rsidRPr="00A7246E">
+      <w:r w:rsidR="006905F4" w:rsidRPr="00B07EBB">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="007C0694" w:rsidRPr="00A7246E">
+      <w:r w:rsidR="007C0694" w:rsidRPr="00B07EBB">
         <w:t>nterview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="4C5EDBA4" w14:textId="70E0A608" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers shall check the prisoner’s TOMS information </w:t>
       </w:r>
       <w:r w:rsidR="0061319C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>updat</w:t>
       </w:r>
       <w:r w:rsidR="0061319C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>and action accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1D01CF" w14:textId="7E50427C" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception Officers shall check TOMS for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DB5D3B" w14:textId="68138C40" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="004F5E75">
+    <w:p w14:paraId="69DB5D3B" w14:textId="7DDBACB7" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00E93E4C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>any alert (active or inactive) and action accordingly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F94842A" w14:textId="3749121E" w:rsidR="00392EA4" w:rsidRDefault="00497DB3" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>active ‘Vigil’ flags. Reception Officers shall contact staff identified in the alert and</w:t>
+      </w:r>
+      <w:r w:rsidR="00592660" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> take any</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> additional action as specified by the flag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0456B3" w14:textId="73C8CFC3" w:rsidR="003F29E4" w:rsidRPr="00F6599A" w:rsidRDefault="003F29E4" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6599A">
+        <w:t>ARMS/SAMS/Self harm history</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C57953" w14:textId="5D58D3DF" w:rsidR="00E24C52" w:rsidRPr="003F6716" w:rsidRDefault="00E24C52" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F6716">
+        <w:t>apply any applicable alert</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12239">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9F1008" w14:textId="6D4A194C" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="00C27D17" w:rsidP="00AE531A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc64381953"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc64900123"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc14443718"/>
+      <w:bookmarkStart w:id="66" w:name="_Health_and_welfare"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc239751333"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Health and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0147" w:rsidRPr="00A7246E">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">elfare </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0147" w:rsidRPr="00A7246E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00244EE8" w:rsidRPr="00A7246E">
+        <w:t>ssessment</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0B6D" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> (including ARMS</w:t>
+      </w:r>
+      <w:r w:rsidR="007305F1">
+        <w:t xml:space="preserve"> and SAMS</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0B6D" w:rsidRPr="00A7246E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="3436D567" w14:textId="2BF40854" w:rsidR="003A7940" w:rsidRPr="00A7246E" w:rsidRDefault="003A7940" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Any relevant information from documents arriving with the prisoner shall be used to inform the Reception Officer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30232" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">and Health Services staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>of any risk posed by/to the prisoner.</w:t>
+      </w:r>
+      <w:r w:rsidR="001778D9" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF3DE58" w14:textId="6853F228" w:rsidR="0065787A" w:rsidRPr="00314366" w:rsidRDefault="00820E54" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_For_returning_prisoners,"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="00314366">
+        <w:lastRenderedPageBreak/>
+        <w:t>For returning prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="006518E2" w:rsidRPr="00314366">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0065787A" w:rsidRPr="00314366">
+        <w:t xml:space="preserve"> and where applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314366">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00314366">
+        <w:t>Reception Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314366">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00314366">
+        <w:t xml:space="preserve"> shall update the TOMS ARMS Module ‘Supervision Log’ using the information contained in the ARMS or SAMS Observation and Interaction – Offender in Transit sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00D03232" w:rsidRPr="00314366">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00314366" w:rsidRPr="00314366">
+        <w:t>ePEMS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00314366" w:rsidRPr="00314366">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B04DD8B" w14:textId="7FA3BF81" w:rsidR="006751F0" w:rsidRPr="00A7246E" w:rsidRDefault="00C52430" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All ARMS/SAMS observations shall be entered for periods of 72 hours or less. </w:t>
+      </w:r>
+      <w:r w:rsidR="00273B9C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">A summary of the most current and important information should be entered </w:t>
+      </w:r>
+      <w:r w:rsidR="00406FF3">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00273B9C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="002830E8">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="002830E8" w:rsidRPr="006A188A">
+        <w:t xml:space="preserve">extended stays </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67E7E" w:rsidRPr="006A188A">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">more than 72 hours </w:t>
+      </w:r>
+      <w:r w:rsidR="00273B9C" w:rsidRPr="00A7246E">
+        <w:t>(rather than the entire log</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44222" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> for an extensive </w:t>
+      </w:r>
+      <w:r w:rsidR="00314366" w:rsidRPr="00A7246E">
+        <w:t>period</w:t>
+      </w:r>
+      <w:r w:rsidR="00273B9C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The Offender in Transit sheet is to be filed </w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">n the prisoner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91BCE" w:rsidRPr="00A7246E">
+        <w:t>Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> File. </w:t>
+      </w:r>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00F7257A">
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00F7257A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEEF8FF" w14:textId="3FD3DA98" w:rsidR="009625AE" w:rsidRDefault="00ED4319" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009625AE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">risoners </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0AFD" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">arriving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">from the Frankland Centre </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40AC" w:rsidRPr="00A7246E">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22D07" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44222" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> considered for</w:t>
+      </w:r>
+      <w:r w:rsidR="009625AE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> place</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44222" w:rsidRPr="00A7246E">
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="009625AE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6A93" w:rsidRPr="00A7246E">
+        <w:t>ARMS</w:t>
+      </w:r>
+      <w:r w:rsidR="008204E7" w:rsidRPr="00A7246E">
+        <w:t>, depending on their need</w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED40AC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and if there is a concern</w:t>
+      </w:r>
+      <w:r w:rsidR="009625AE" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007407D1" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007407D1" w:rsidRPr="00F7257A">
+        <w:t>Refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00535634" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00535634" w:rsidRPr="00982B00">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6716">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00535634" w:rsidRPr="00982B00">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="007407D1" w:rsidRPr="00F7257A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00535634" w:rsidRPr="00A7246E">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00535634" w:rsidRPr="00F7257A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="007407D1" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A06B6" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381D3D89" w14:textId="77777777" w:rsidR="0019146D" w:rsidRPr="002A2372" w:rsidRDefault="00162B81" w:rsidP="0019146D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2372">
+        <w:t xml:space="preserve">Prisoners received into prison under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2372">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2372">
+        <w:t xml:space="preserve">, shall be placed on </w:t>
+      </w:r>
+      <w:r w:rsidR="002249F9" w:rsidRPr="002A2372">
+        <w:t xml:space="preserve">ARMS if they are at risk of suicide or self-harm in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="002249F9" w:rsidRPr="002A2372">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A2372">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="_Hlk178847871"/>
+    </w:p>
+    <w:p w14:paraId="30479DE2" w14:textId="5E123D78" w:rsidR="00B460B7" w:rsidRPr="00F14B0F" w:rsidRDefault="007A17E9" w:rsidP="0019146D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14B0F">
+        <w:t>For CLMI liable prisoners, where</w:t>
+      </w:r>
+      <w:r w:rsidR="0098720D" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00415682" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve">no risk of suicide or self-harm is identified, reception staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4086F" w:rsidRPr="00F14B0F">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00415682" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve"> make a referral via ARMS to enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7E71" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00415682" w:rsidRPr="00F14B0F">
+        <w:t>SAMS suitability assessment through the Prisoner Risk Assessment Group (PRAG)</w:t>
+      </w:r>
+      <w:r w:rsidR="0098720D" w:rsidRPr="00F14B0F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidR="00497BB6" w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497BB6" w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Services staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00497BB6" w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008608C1" w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make a direct referral to SAMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C322EFF" w14:textId="5538CB94" w:rsidR="00A053AA" w:rsidRPr="00533D68" w:rsidRDefault="00A053AA" w:rsidP="00A053AA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc239751334"/>
+      <w:r w:rsidRPr="00533D68">
+        <w:t>Drug and Alcohol Testing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="0C0E569C" w14:textId="72552C89" w:rsidR="0020131C" w:rsidRPr="00533D68" w:rsidRDefault="004A087A" w:rsidP="0020131C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00533D68">
+        <w:t xml:space="preserve">It is best practice that all prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="005077CD" w:rsidRPr="00533D68">
+        <w:t xml:space="preserve">are drug and alcohol tested upon admission to prison. This will provide staff a benchmark to determine whether a further positive test is the result of residual effect of the substance or </w:t>
+      </w:r>
+      <w:r w:rsidR="0020131C" w:rsidRPr="00533D68">
+        <w:t xml:space="preserve">continued substance use since </w:t>
+      </w:r>
+      <w:r w:rsidR="00293514" w:rsidRPr="00533D68">
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidR="0020131C" w:rsidRPr="00533D68">
+        <w:t xml:space="preserve"> incarcerated. Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="000328DE" w:rsidRPr="00533D68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 10.4 </w:t>
+        </w:r>
+        <w:r w:rsidR="00C476D3" w:rsidRPr="00533D68">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner Drug and Alcohol Testing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C476D3" w:rsidRPr="00533D68">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000328DE" w:rsidRPr="00533D68">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0020131C" w:rsidRPr="00533D68">
+        <w:t>Appendix D</w:t>
+      </w:r>
+      <w:r w:rsidR="00894FC7" w:rsidRPr="00533D68">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0020131C" w:rsidRPr="00533D68">
+        <w:t>Substance Testing Window Period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD337C3" w14:textId="1B6FFA6F" w:rsidR="00AD67FA" w:rsidRPr="00A7246E" w:rsidRDefault="006D30D8" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Placement_within_the"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc239751335"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Placement</w:t>
+      </w:r>
+      <w:r w:rsidR="00577830" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> within the </w:t>
+      </w:r>
+      <w:r w:rsidR="005961DA" w:rsidRPr="00A7246E">
+        <w:t>receiving p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>rison</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="0FCF07E7" w14:textId="422445A6" w:rsidR="00D81950" w:rsidRDefault="005235CF" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall use the information collected from the prisoner, their warrant, or other instrument authorising imprisonment and any </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6458C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">other information </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5055D" w:rsidRPr="00A7246E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D6458C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> ARMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22D07" w:rsidRPr="00A7246E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to determine a suitable placement within the receiving prison.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81950" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3" w:rsidRPr="00982B00">
+        <w:t>section 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t xml:space="preserve"> for prisoner cohorts who may need additional consideration and support. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0490DC3B" w14:textId="549B02FB" w:rsidR="003C01D9" w:rsidRPr="003C01D9" w:rsidRDefault="003C01D9" w:rsidP="003C01D9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t xml:space="preserve">Where a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D96">
+        <w:t xml:space="preserve">displays </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t>an unlawful consorting notice (UCN)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00D96">
+        <w:t xml:space="preserve"> alert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t xml:space="preserve">, the Security Manager or Senior Officer Security shall be notified. The Security Manager or Senior Officer Security shall check the UCN details </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t>in regards to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t xml:space="preserve"> placement of the prisoner, communications and visits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0F079C" w14:textId="3C189C26" w:rsidR="005235CF" w:rsidRPr="00A7246E" w:rsidRDefault="00D81950" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90960">
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> current Multiple Cell Occupancy – Risk Assessment </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>checklists and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> update as required. </w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> process for shared cells and bunk bed accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t>is located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00497DB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidR="00497DB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner</w:t>
+        </w:r>
+        <w:r w:rsidR="00497DB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184A3F5A" w14:textId="70F76F04" w:rsidR="006D30D8" w:rsidRPr="00A7246E" w:rsidRDefault="006D30D8" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t>Unit Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0F96" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> or Unit Officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1791" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">add the prisoner to the Unit </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>ount on TOMS when the prisoner has been allocated their accommodation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE9757B" w14:textId="77777777" w:rsidR="00B877BB" w:rsidRPr="00A7246E" w:rsidRDefault="00B877BB" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc239751336"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Custody handover in external locations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="0ABCF1C0" w14:textId="431E2DB6" w:rsidR="009E6D53" w:rsidRDefault="009E6D53" w:rsidP="009E6D53">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where a remanded or sentenced prisoner is received into the Department’s custody at an external location (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eg.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hospital, WA Police Force lock ups), Escorting Officers shall ensure the correct documentation is received from the </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">WA Police Force prior to accepting a prisoner into lawful custody (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="0052703D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.3 – Conducting Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The documentation and relevant items may include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9306D4" w14:textId="2DD0C990" w:rsidR="009E6D53" w:rsidRDefault="00F55F7B" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="131"/>
+      </w:pPr>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t xml:space="preserve">erification of the prisoner’s identity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C79AFB5" w14:textId="647C0258" w:rsidR="009E6D53" w:rsidRDefault="00F55F7B" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="131"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t xml:space="preserve">copy of the following documents: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4356918A" w14:textId="27CA9903" w:rsidR="009E6D53" w:rsidRDefault="00AD209C" w:rsidP="00AD209C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t xml:space="preserve">Warrant or </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53" w:rsidRPr="0032704A">
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t xml:space="preserve"> holding authority, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="009E6D53" w:rsidRPr="00CD4304">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.7 – Warrants</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009E6D53">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1A2C5A" w14:textId="7B3B0E97" w:rsidR="009E6D53" w:rsidRDefault="00AD209C" w:rsidP="00AD209C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:firstLine="556"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t>Custody Summary Handover Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66247500" w14:textId="20B302F2" w:rsidR="009E6D53" w:rsidRDefault="00AD209C" w:rsidP="00AD209C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t>Authority to Take Charge and Move Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA96807" w14:textId="3E8EC711" w:rsidR="009E6D53" w:rsidRDefault="00AD209C" w:rsidP="00AD209C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t>Medical Summary Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4108A504" w14:textId="3C7E7FCD" w:rsidR="009E6D53" w:rsidRDefault="00AD209C" w:rsidP="00AD209C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t>Police Custodial Care – Medical Treatment Report, as required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AF6771" w14:textId="4BB5BC3D" w:rsidR="009E6D53" w:rsidRDefault="00AD209C" w:rsidP="00AD209C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1276" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t>Property Report for Transfer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B201D7C" w14:textId="62C52A37" w:rsidR="009E6D53" w:rsidRDefault="00F55F7B" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="131"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t>he prisoner’s property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A180A2C" w14:textId="7AFCF080" w:rsidR="009E6D53" w:rsidRPr="00403787" w:rsidRDefault="00F55F7B" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="131"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t xml:space="preserve"> verbal update on any incidents, observations welfare concerns etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274AF1A8" w14:textId="3FDF9B22" w:rsidR="009E6D53" w:rsidRPr="00897E81" w:rsidRDefault="009E6D53" w:rsidP="009E6D53">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00897E81">
+        <w:t xml:space="preserve">The Escorting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982B00">
+        <w:t>Officer may determine that a prisoner requires external medical assistance before the prison will accept custody of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897E81">
+        <w:t xml:space="preserve"> the prisoner. The authority who currently has charge of the prisoner shall be requested to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00897E81">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00897E81">
+        <w:t xml:space="preserve"> for the prisoner before accepting custody</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897E81">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00897E81">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534CEE50" w14:textId="24CD1220" w:rsidR="00B877BB" w:rsidRPr="00A7246E" w:rsidRDefault="009E6D53" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00B877BB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ollowing </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B877BB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> custody handover</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Reception Officers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B555AF">
+        <w:t>/OIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00B877BB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> shall add the prisoner to the total prison count on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495F4C01" w14:textId="36F3526D" w:rsidR="00B877BB" w:rsidRPr="00F7257A" w:rsidRDefault="00B877BB" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="0061319C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Officer shall visit the external location to take a photograph of the prisoner to be uploaded onto TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F38D24" w14:textId="3D65593B" w:rsidR="00B877BB" w:rsidRPr="00F7257A" w:rsidRDefault="009E6D53" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once the prisoner arrives at the prison, Reception Officers shall review and complete any elements of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982B00">
+        <w:t>section 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982B00">
+        <w:t>section 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> which are still outstanding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E44097D" w14:textId="4E31BDB4" w:rsidR="00B877BB" w:rsidRPr="00A7246E" w:rsidRDefault="00B877BB" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc239751337"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>After hours intake</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC77DFD" w14:textId="77777777" w:rsidR="00AB5211" w:rsidRPr="00F7257A" w:rsidRDefault="00AB5211" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If a prisoner is received outside office hours, the OIC may elect not to complete the full reception procedure. However, as a minimum, the following should be completed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43391FDD" w14:textId="69C13398" w:rsidR="00AB5211" w:rsidRPr="0032704A" w:rsidRDefault="00DD6CE2" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55F7B">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">risoner added to the prison count </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59301298" w14:textId="41C8FBDD" w:rsidR="00B218B5" w:rsidRPr="008F487E" w:rsidRDefault="00B218B5" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ARMS – </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>eception Intake</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Assessment completed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567311D8" w14:textId="16AB5CF4" w:rsidR="00B218B5" w:rsidRPr="0032704A" w:rsidRDefault="00B218B5" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0032704A">
+        <w:t xml:space="preserve">Multiple Cell Occupancy Checklist completed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB34A6E" w14:textId="42977EB7" w:rsidR="00AB5211" w:rsidRPr="0032704A" w:rsidRDefault="00F55F7B" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B218B5" w:rsidRPr="00A7246E">
+        <w:t>hotograph taken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3B3879" w14:textId="1CC1C1B2" w:rsidR="00AB5211" w:rsidRPr="0032704A" w:rsidRDefault="00F55F7B" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">etails of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B218B5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00E44222" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">police </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">escape should be obtained, if a prisoner has an escape history it will be recorded on TOMS.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6430E6F3" w14:textId="391966A1" w:rsidR="005813EA" w:rsidRDefault="00AB5211" w:rsidP="0006272D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">arrives at </w:t>
+      </w:r>
+      <w:r w:rsidR="006073D3">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
+        <w:t>eception after office hours (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8">
+        <w:t>ie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> after the Movements Officer departs for the day or on weekends), and the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>is due for discharge or for a court appearance the next day or next business day</w:t>
+      </w:r>
+      <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>the OIC shall ensure the prisoner is added to the Transfer and Discharge (T&amp;D) Sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00406FF3">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00F55F7B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidR="00F55F7B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Coordination of Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D360F9" w14:textId="77777777" w:rsidR="00117F2A" w:rsidRPr="00117F2A" w:rsidRDefault="00117F2A" w:rsidP="00117F2A"/>
+    <w:p w14:paraId="736D0F92" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00570B9E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc14443736"/>
+      <w:bookmarkStart w:id="76" w:name="_Prisoner_Cohorts"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc379980022"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc239751338"/>
+      <w:bookmarkStart w:id="79" w:name="section5"/>
+      <w:bookmarkStart w:id="80" w:name="section4"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Prisoner Cohorts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FB56DD" w14:textId="204C2283" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B848CD" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc239751339"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Prisoner cohort o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t>verview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="7A403BD1" w14:textId="71F271C2" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The Department acknowledges the diversity of the prison population where some cohorts of prisoners require additional consideration and support. </w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>he specific needs and differences prisoners may experience in prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t xml:space="preserve"> shall be considered as part of their management and placement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00F55F7B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00F55F7B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidR="00F55F7B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner Accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00541D39" w:rsidRPr="00541D39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00541D39">
+        <w:t xml:space="preserve">any relevant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00497DB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Category 4 COPPs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00541D39">
+        <w:t xml:space="preserve"> which may apply to the prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D43B179" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc239751340"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Remand prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="78FC1BD6" w14:textId="434035CC" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners on remand with bail/surety set will be given a reasonable number of calls for the purposes of arranging a surety to secure their release. </w:t>
+      </w:r>
+      <w:r w:rsidR="00545FB6" w:rsidRPr="00A7246E">
+        <w:t>On intake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>, a prisoner shall be given an opportunity to call a person for the above reason from Reception, prior to placement in a Unit/</w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>ell</w:t>
+      </w:r>
+      <w:r w:rsidR="00810690" w:rsidRPr="00A7246E">
+        <w:t>, if practicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>. During unlock hours, these calls may be made with the assistance of Officers from the prisoner’s placement Unit.</w:t>
+      </w:r>
+      <w:r w:rsidR="00541D39">
+        <w:t xml:space="preserve"> Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.1 – Remand Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00541D39">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B14DBA6" w14:textId="457A7B3E" w:rsidR="00DA4098" w:rsidRDefault="00FE480D" w:rsidP="00D041F4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remand Prisoners are not required to work while in custody</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55F7B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> However they may </w:t>
+      </w:r>
+      <w:r w:rsidR="00653830">
+        <w:t xml:space="preserve">choose </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>work, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in writing to the Superintendent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653830">
+        <w:t>by completing an</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Application for Remand Prisoners to be Employed</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00203E91">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
+        <w:t xml:space="preserve">his shall be recorded </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53" w:rsidRPr="0006272D">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
+        <w:t>n TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53" w:rsidRPr="0006272D">
+        <w:t xml:space="preserve"> in the Receiving Module under the assessment/at-risk tab. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="83" w:name="_Toc64381961"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc64900131"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="6CD422CC" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00FE480D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Aboriginal_and_Torres"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc239751341"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Aboriginal and Torres Strait Islander prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2147CDBE" w14:textId="725A8F96" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00FE480D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers sh</w:t>
+      </w:r>
+      <w:r w:rsidR="00095C6E" w:rsidRPr="00A7246E">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> be mindful of the history of Aboriginal and Torres Strait Islander peoples and the diversity of their communities. The needs of Aboriginal prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="008204E7" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">be assessed to ensure cultural support is provided where a need is identified. </w:t>
+      </w:r>
+      <w:r w:rsidR="00541D39">
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00541D39">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303E442B" w14:textId="494329B0" w:rsidR="001C4927" w:rsidRPr="00A7246E" w:rsidRDefault="00095C6E" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ensure the prisoner understands and speaks English sufficiently to engage with the </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>reception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> process. </w:t>
+      </w:r>
+      <w:r w:rsidR="00865435" w:rsidRPr="00A7246E">
+        <w:t>It is important that upon reception or transfer to a prison, prisoners are provided with information in a language they understand</w:t>
+      </w:r>
+      <w:r w:rsidR="00865435" w:rsidRPr="00A7246E" w:rsidDel="00865435">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">(refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9141F" w:rsidRPr="00897E81">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55F7B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9141F" w:rsidRPr="00897E81">
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="0040417B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC9F053" w14:textId="6558F043" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall ask </w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>the prisoner i</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">of Aboriginal or Torres Strait Islander </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5055D" w:rsidRPr="00A7246E">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>rigin taking into consideration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61157DA9" w14:textId="25FB6067" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="006F5ECE" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1276" w:hanging="425"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F94842A" w14:textId="3749121E" w:rsidR="00392EA4" w:rsidRDefault="00497DB3" w:rsidP="004F5E75">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55F7B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t>boriginality should never be assumed from a person’s appearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1082B09D" w14:textId="57F97DDB" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="5A0456B3" w14:textId="73C8CFC3" w:rsidR="003F29E4" w:rsidRPr="00F6599A" w:rsidRDefault="003F29E4" w:rsidP="004F5E75">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">if a person says they are an Aboriginal they should be recorded as such </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BE1FF3" w14:textId="187F531B" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F6599A">
-[...3 lines deleted...]
-    <w:p w14:paraId="64C57953" w14:textId="27A62B24" w:rsidR="00E24C52" w:rsidRPr="003F6716" w:rsidRDefault="00E24C52" w:rsidP="004F5E75">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">if a person says they are </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>-Aboriginal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> they should be recorded as </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>-Aboriginal</w:t>
+      </w:r>
+      <w:r w:rsidR="00653830">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DC6780" w14:textId="7DD9C690" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If a person </w:t>
+      </w:r>
+      <w:r w:rsidR="00653830">
+        <w:t>says they are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> both Aboriginal and Torres Strait Islander origin, this option is to be chosen in the prisoner’s ‘Description’ section on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6127769B" w14:textId="75C0CFD5" w:rsidR="008F5CFD" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners identifying as an Aboriginal </w:t>
+      </w:r>
+      <w:r w:rsidR="00653830">
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>or Torres Strait Islander person shall be asked to identify their ‘Home Country’ (either Aboriginal region of WA or interstate). This is to be recorded in the ‘Home Country’ drop down box in ‘Description’ in the ‘Receiving’ module on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480B4712" w14:textId="512BAE23" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00BC6601" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc239751342"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Women</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="73B255CD" w14:textId="5CC51BF6" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers should be mindful </w:t>
+      </w:r>
+      <w:r w:rsidR="003501DC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6601">
+        <w:t>women</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> prisoners are often the primary caregivers of children or other family members. On </w:t>
+      </w:r>
+      <w:r w:rsidR="00406FF3">
+        <w:t xml:space="preserve">Reception, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">additional phone calls should be provided to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6601">
+        <w:t>women</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> prisoner to make any necessary arrangements, or referrals made to appropriate support services</w:t>
+      </w:r>
+      <w:r w:rsidR="003501DC" w:rsidRPr="00A7246E">
+        <w:t>, if deemed appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00541D39">
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 4.3 – </w:t>
+        </w:r>
+        <w:r w:rsidR="00BC6601">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Women</w:t>
+        </w:r>
+        <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00541D39">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772EC7A1" w14:textId="3E391D1D" w:rsidR="00285395" w:rsidRPr="00F04CDB" w:rsidRDefault="00A3407F" w:rsidP="00F04CDB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F04CDB">
+        <w:t xml:space="preserve">Pregnant </w:t>
+      </w:r>
+      <w:r w:rsidR="00285395" w:rsidRPr="00F04CDB">
+        <w:t xml:space="preserve">prisoners shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="008D2E32" w:rsidRPr="00F04CDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.4 – Pregnant Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
+        <w:t xml:space="preserve">. Consideration should be made when pregnant prisoners are transferring through </w:t>
+      </w:r>
+      <w:r w:rsidR="00727F9A" w:rsidRPr="00F04CDB">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
+        <w:t>eception, specifically for any use of force</w:t>
+      </w:r>
+      <w:r w:rsidR="00406FF3" w:rsidRPr="00F04CDB">
+        <w:t>, refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP </w:t>
+        </w:r>
+        <w:r w:rsidR="005F23A0" w:rsidRPr="00F04CDB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.3 – Use of Force and Restraints</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005F23A0" w:rsidRPr="00F04CDB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDF2342" w14:textId="6E305D65" w:rsidR="00B766D7" w:rsidRPr="00B766D7" w:rsidRDefault="00BC6601" w:rsidP="00B766D7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Women</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> prisoners shall be permitted to take sanitary products with them on transfers or appointments, particularly when long distance travel is required. Sanitary items will be issued as a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>women</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> prisoner leaves prison as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F61567" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Prisoners_with_difficulties"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc239751343"/>
+      <w:bookmarkStart w:id="90" w:name="difficultycommunicatingenglish"/>
+      <w:bookmarkStart w:id="91" w:name="_Hlk119582617"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Prisoners with di</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE019B" w:rsidRPr="00A7246E">
+        <w:t>fficulties reading or speaking E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>nglish</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p w14:paraId="4C01E152" w14:textId="366E2978" w:rsidR="001C290B" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The initial period of imprisonment can be unsettling or distressing for prisoners with difficulties communicating in English. It is important that upon </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AF8">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>eception or transfer to a prison, prisoners are provided with information in a language they understand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639F39C0" w14:textId="65B4C259" w:rsidR="000B5614" w:rsidRPr="00BC5B18" w:rsidRDefault="000B5614" w:rsidP="000B5614">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AF8">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> understanding of English is poor</w:t>
+      </w:r>
+      <w:r w:rsidR="00344A87">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344A87">
+        <w:t xml:space="preserve">Officers shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00344A87">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00344A87">
+        <w:t xml:space="preserve"> for a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> professional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">interpreter service </w:t>
+      </w:r>
+      <w:r w:rsidR="00344A87">
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2E32">
+        <w:t xml:space="preserve"> engaged with the approval of the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
+        <w:t>(or Officer authorised by the Superintendent)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2E32">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCA328B" w14:textId="1CB964CC" w:rsidR="001C290B" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF71C4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">endeavour to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ascertain the literacy level of each prisoner. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Suggested ways to determine literacy can </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> asking a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AF8">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
+        <w:t>rison</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to read </w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t>aloud</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> a simple sentence/form</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> (reading)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">asking a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AF8">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">risoner to fill in </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> (writing), or asking what level of schooling they completed.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6ECC96" w14:textId="24A8AA98" w:rsidR="00FF1DDE" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If a prisoner cannot read or write English, Officers shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> for the prisoner to have relevant information explained</w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00344A87">
+        <w:t xml:space="preserve">to them </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t xml:space="preserve">by engaging a professional translation </w:t>
+      </w:r>
+      <w:r w:rsidR="00344A87">
+        <w:t xml:space="preserve">service with the approval of the Superintendent (or Officer authorised by the Superintendent). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C666AA5" w14:textId="762F027A" w:rsidR="00344A87" w:rsidRPr="00344A87" w:rsidRDefault="00344A87" w:rsidP="00344A87">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>prisoner’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> requirement for an interpreting or translating service shall be recorded on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182D22D9" w14:textId="21E5EFB0" w:rsidR="00FF1DDE" w:rsidRPr="00344A87" w:rsidRDefault="008942A1" w:rsidP="002D4E16">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344A87">
+        <w:t xml:space="preserve">Interpreting and </w:t>
+      </w:r>
+      <w:r w:rsidR="00344A87" w:rsidRPr="00344A87">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344A87">
+        <w:t xml:space="preserve">ranslating </w:t>
+      </w:r>
+      <w:r w:rsidR="00344A87" w:rsidRPr="00344A87">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344A87">
+        <w:t>ervices are available through</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20B68">
+        <w:t xml:space="preserve"> a Common Use Arrangement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344A87">
+        <w:t xml:space="preserve"> CUAITS2017 (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00344A87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00344A87">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00043AE4" w:rsidRPr="00344A87">
+        <w:t>. Service providers include, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6C0ED0" w14:textId="02654AD1" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="131"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20B68">
+        <w:t>TIS – National</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192D7906" w14:textId="453241A4" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="003F6716">
-[...14 lines deleted...]
-    <w:p w14:paraId="1F9F1008" w14:textId="6D4A194C" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="00C27D17" w:rsidP="00AE531A">
+      <w:r w:rsidRPr="00344A87">
+        <w:t>Aboriginal Interpreting Western Australian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4637F9" w14:textId="674A83B8" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344A87">
+        <w:t>Access Plus WA Deaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AC1A2A" w14:textId="65E5D40B" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344A87">
+        <w:t>ONCALL Interpreters and Translators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1F89EC" w14:textId="4C1F33B7" w:rsidR="00043AE4" w:rsidRPr="00607B73" w:rsidRDefault="00043AE4" w:rsidP="00284387">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344A87">
+        <w:t xml:space="preserve">Further information on engaging a service provider can be found in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:" w:history="1">
+        <w:r w:rsidRPr="00344A87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A – Interpreting and Translating Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00344A87">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCA6B07" w14:textId="1B038A44" w:rsidR="00B25582" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Peer Support prisoners may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>provide assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00203E91">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">only if </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1DDE">
+        <w:t>professional services cannot be engaged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and when both prisoners agree.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF71C4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24098AF9" w14:textId="77777777" w:rsidR="00B55B8D" w:rsidRPr="00B55B8D" w:rsidRDefault="00B55B8D" w:rsidP="00B55B8D"/>
+    <w:p w14:paraId="0978E8FA" w14:textId="7A040C38" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0089046A" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc64381953"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="3436D567" w14:textId="2BF40854" w:rsidR="003A7940" w:rsidRPr="00A7246E" w:rsidRDefault="003A7940" w:rsidP="001A740B">
+      <w:bookmarkStart w:id="92" w:name="_Toc239751344"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Prisoners not born in Australia and non-Australian citizens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="344A4CB0" w14:textId="2CA80B96" w:rsidR="0044486E" w:rsidRPr="0044486E" w:rsidRDefault="007E2731" w:rsidP="0044486E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">Any relevant information from documents arriving with the prisoner shall be used to inform the Reception Officer </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="001778D9" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers should be </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93934" w:rsidRPr="00A7246E">
+        <w:t>aware</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3DF3DE58" w14:textId="6853F228" w:rsidR="0065787A" w:rsidRPr="00314366" w:rsidRDefault="00820E54" w:rsidP="001A740B">
+      <w:r w:rsidR="00497DB3">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>some prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3" w:rsidRPr="00497DB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3" w:rsidRPr="00A7246E">
+        <w:t>may have experienced or been exposed to traumatic events</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93934" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> before coming to Australia </w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93934" w:rsidRPr="00A7246E">
+        <w:t>such as violence, separation from family, loss of loved ones</w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93934" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The needs of </w:t>
+      </w:r>
+      <w:r w:rsidR="0089046A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">prisoners not born in Australia </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6D53">
+        <w:t xml:space="preserve">(Foreign Nationals) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">should be assessed to ensure support is provided where a need is identified. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2B1AA0" w14:textId="3730FE7B" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="002F59D8" w:rsidP="006A1C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">The Offender in Transit sheet is to be filed </w:t>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>nform</w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
-        <w:t>i</w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="00C22D07" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Foreign National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
-[...537 lines deleted...]
-    <w:p w14:paraId="0D9306D4" w14:textId="2DD0C990" w:rsidR="009E6D53" w:rsidRDefault="00F55F7B" w:rsidP="004F5E75">
+      <w:r w:rsidR="0089046A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>y are</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A94AC3" w14:textId="1FB7268A" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>v</w:t>
-[...251 lines deleted...]
-    <w:p w14:paraId="43391FDD" w14:textId="2456F417" w:rsidR="00AB5211" w:rsidRPr="0032704A" w:rsidRDefault="00F55F7B" w:rsidP="004F5E75">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ntitled to notify the</w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nearest Consulate</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> of their </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>imprisonment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A5DE20" w14:textId="77776851" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
-[...3 lines deleted...]
-    <w:p w14:paraId="59301298" w14:textId="41C8FBDD" w:rsidR="00B218B5" w:rsidRPr="008F487E" w:rsidRDefault="00B218B5" w:rsidP="004F5E75">
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ermitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">to notify the </w:t>
+      </w:r>
+      <w:r w:rsidR="00497DB3">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">onsulate </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>by telephone or letter at Departmental expense</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.1 – Prisoner Communication</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D474FD0" w14:textId="6260A829" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
-[...12 lines deleted...]
-    <w:p w14:paraId="567311D8" w14:textId="16AB5CF4" w:rsidR="00B218B5" w:rsidRPr="0032704A" w:rsidRDefault="00B218B5" w:rsidP="004F5E75">
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ermitted to receive a</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t>n official</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visit from a consular representative of the country of which</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> they are</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a citizen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP </w:t>
+        </w:r>
+        <w:r w:rsidR="00C45677" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Official Visitors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53CD9E67" w14:textId="6D445975" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="0032704A">
-[...5 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
+        <w:t>rovided with consulate contact information.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="93" w:name="_If_the_prisoner"/>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="1242A5F8" w14:textId="5CFD2715" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0076308F" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">A record that the prisoner has been informed and any contact requests shall be recorded in </w:t>
+      </w:r>
+      <w:r w:rsidR="0029517B" w:rsidRPr="00A7246E">
+        <w:t>the Reception Intake Assessment checklist</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91336">
+        <w:t>, r</w:t>
+      </w:r>
+      <w:r w:rsidR="0029517B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">efer </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91336">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="0029517B" w:rsidRPr="00982B00">
+        <w:t>section 5.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E5D8B0" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc239751345"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Trans</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4927" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, gender diverse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>and intersex prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="09B69741" w14:textId="3EDB905D" w:rsidR="00C123EB" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>The prisoner’s gender will be determined by the gender indicated on the warrant or other instr</w:t>
+      </w:r>
+      <w:r w:rsidR="00600634" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ument authorising imprisonment. Refer to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="95" w:name="_Hlk194309803"/>
+      <w:r w:rsidR="00037547">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00037547">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00037547">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00037547">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00600634" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="00037547">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r w:rsidR="00600634" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD56266" w14:textId="742E0E31" w:rsidR="00D836D8" w:rsidRPr="00A7246E" w:rsidRDefault="00B8612A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall ensure the ‘Trans, Non-Binary or Intersex’ information is entered in the TOMS Receiving Module. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761A0154" w14:textId="77777777" w:rsidR="001262F6" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Where a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D81">
+        <w:t>identifies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> as trans</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4927" w:rsidRPr="00A7246E">
+        <w:t>, gender diverse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> or intersex, the prisoner may be accommodated in a single cell or special purpose cell, segregated from the prison population, with separate ablution facilities until a placement decision is made in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.3 – Assessments, Placements and Sentence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E122D1" w:rsidRPr="005758F3">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00275C8D" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> –</w:t>
+        </w:r>
+        <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Prisoner Accommodation.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="798AD0C0" w14:textId="08380365" w:rsidR="008F5CFD" w:rsidRPr="00ED2C4B" w:rsidRDefault="001262F6" w:rsidP="00CC3ECB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve">Where a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t>provides or states they p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2C4B">
+        <w:t>ossess a</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6821" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve"> birth certificate or </w:t>
+      </w:r>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve"> acknowledgment document</w:t>
+      </w:r>
+      <w:r w:rsidR="00B245ED" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve"> under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B245ED" w:rsidRPr="00ED2C4B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Births Deaths and Marriages Registration Act 1998</w:t>
+      </w:r>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00F11" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve">legally </w:t>
+      </w:r>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t>lists their sex as that other than what they appear</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6821" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve">or different to their biological sex, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t>Superit</w:t>
+      </w:r>
+      <w:r w:rsidR="004804F0" w:rsidRPr="00ED2C4B">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t>ndent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve"> and Security Manager shall be notified immediately</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve"> and the prisoner managed in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00A718E1" w:rsidRPr="00ED2C4B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009B6821" w:rsidRPr="00ED2C4B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A09FD3" w14:textId="58685927" w:rsidR="00B25582" w:rsidRPr="0006272D" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc371428346"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc371428347"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc239751346"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r w:rsidRPr="0006272D">
+        <w:t>‘New Young Offenders’ and ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D81">
+        <w:t xml:space="preserve">Repeat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006272D">
+        <w:t>Young Offenders’</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+    </w:p>
+    <w:p w14:paraId="0D2044B6" w14:textId="5FC0A624" w:rsidR="00B25582" w:rsidRDefault="00B25582" w:rsidP="009D5543">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5543">
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> need to be aware that care should be taken to ensure the assessment and placement of Young Offenders (Repeat Young Offenders and New Young Offenders) is undertaken expeditiously and that particular attention is paid to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t>offender</w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">'s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>potential vulnerability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7AA728" w14:textId="77777777" w:rsidR="00CC3ECB" w:rsidRPr="00CC3ECB" w:rsidRDefault="00CC3ECB" w:rsidP="00CC3ECB"/>
+    <w:p w14:paraId="0DB7D379" w14:textId="3420C4E9" w:rsidR="00B555AF" w:rsidRDefault="00B555AF" w:rsidP="009D5543">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Any New Young Offender </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982B00">
+        <w:t xml:space="preserve">undertaking their first period of imprisonment in an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982B00">
+        <w:t>Adult</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982B00">
+        <w:t xml:space="preserve"> facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be referred to the Prisoner Support Officer (PSO) via the PSO Referral module </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91336">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n TOMS. If </w:t>
+      </w:r>
+      <w:r w:rsidR="0009682A">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PSO is not available referral to other support services to be determined by Unit Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542C3511" w14:textId="3C9D47B6" w:rsidR="00B555AF" w:rsidRDefault="00B555AF" w:rsidP="005253D2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="851" w:hanging="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The PSO </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> establish contact with the New Young Offender at the first available opportunity</w:t>
+      </w:r>
+      <w:r w:rsidR="00946FF3">
+        <w:t>. Until this has occurred u</w:t>
+      </w:r>
+      <w:r w:rsidR="005253D2">
+        <w:t>nit staff shall record a daily log of contact with a New Young Offender in the Offender Notes on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00946FF3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC410EA" w14:textId="77875638" w:rsidR="00B555AF" w:rsidRDefault="00B555AF" w:rsidP="00897E81">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="851" w:hanging="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where possible a New Young Offender </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be placed</w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in a shared/buddy cell accommodation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F8B28A" w14:textId="45E3D1B8" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00D041F4" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t xml:space="preserve">offender </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> transferred directly from Banksia Hill Detention Centre (</w:t>
+      </w:r>
+      <w:r w:rsidR="00275C8D" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">) to an adult prison, </w:t>
+      </w:r>
+      <w:r w:rsidR="00570B9E">
+        <w:t>relevant records</w:t>
+      </w:r>
+      <w:r w:rsidR="00784638" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> will be transferred with them</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D64C5E" w14:textId="2535509F" w:rsidR="00D041F4" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>If a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0AC9">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91">
+        <w:t>offender</w:t>
+      </w:r>
+      <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">is released from </w:t>
+      </w:r>
+      <w:r w:rsidR="00275C8D" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and at a subsequent date is admitted to an adult prison, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
+        <w:t>Reception Officers are encouraged to contact BHDC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Senior Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Gatehouse </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
+        <w:t>9333 2220 to obtain information on the detainee’s previous</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> ARMS or </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
+        <w:t>ecurity</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">lerts which may impact the Young Offender’s placement within the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
+        <w:t>receiving</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D0DD13" w14:textId="08B30E87" w:rsidR="00D041F4" w:rsidRDefault="00D041F4" w:rsidP="00D041F4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>A ‘Young Offender History’</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve"> alert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> will self-populate when a Young Offender with a juvenile detention history is received into an adult prison. This alert is to be reviewed by Reception Officers when determining at-risk status and placement within the prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E6295B" w14:textId="6C903734" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="009F3E93" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t>Reception Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> shall send a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> written</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> request to</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> BHDC using the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Request for information on a Young Prisoner</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t>. The request can be emailed or faxed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCD5E00" w14:textId="265FDFCC" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>p</w:t>
-[...82 lines deleted...]
-        <w:r w:rsidRPr="00A7246E">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">uring office hours – </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0312" w:rsidRPr="00A7246E">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 12.2</w:t>
-[...23 lines deleted...]
-          <w:t>Coordination of Escorts</w:t>
+          <w:t>YJS-JCS-BanksiaHill-CasePlanning@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A7246E">
-[...38 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-        <w:t>verview</w:t>
-[...353 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+        <w:t xml:space="preserve"> or (fax) 9333 2524</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9C0CF3" w14:textId="2550584B" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-      </w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0312" w:rsidRPr="00A7246E">
+        <w:t>fter office hours –</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0312" w:rsidRPr="00A7246E">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>YJS-JCS-BanksiaHill-Admissions@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-        <w:t>boriginality should never be assumed from a person’s appearance</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="18DC6780" w14:textId="7DD9C690" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+        <w:t xml:space="preserve"> or (fax) 9333 2571</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A9B625" w14:textId="220C9674" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00504A67" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">If a person </w:t>
-[...32 lines deleted...]
-        <w:t>Women</w:t>
+        <w:t>BHDC</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> prisoners</w:t>
-[...124 lines deleted...]
-        <w:t>Women</w:t>
+        <w:t xml:space="preserve"> will advise if the prisoner is known or unknown to them. If known, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> prisoners shall be permitted to take sanitary products with them on transfers or appointments, particularly when long distance travel is required. Sanitary items will be issued as a </w:t>
-[...265 lines deleted...]
-    <w:p w14:paraId="5D6C0ED0" w14:textId="392D50B3" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="004F5E75">
+        <w:t xml:space="preserve"> will provide: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BD8AA0" w14:textId="4B3BEAB8" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00255998" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="192D7906" w14:textId="453241A4" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="004F5E75">
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102" w:rsidRPr="00A7246E">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ischarge information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7BE627" w14:textId="3B7BA3FF" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00344A87">
-[...3 lines deleted...]
-    <w:p w14:paraId="5F4637F9" w14:textId="674A83B8" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="004F5E75">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">nown detention centre/community </w:t>
+      </w:r>
+      <w:r w:rsidR="0089046A" w:rsidRPr="00A7246E">
+        <w:t>self-harm</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> or suicidal behaviour</w:t>
+      </w:r>
+      <w:r w:rsidR="00995E64" w:rsidRPr="00A7246E">
+        <w:t>, including ARMS/SAMS history</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753951B0" w14:textId="0137AA44" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00344A87">
-[...3 lines deleted...]
-    <w:p w14:paraId="30AC1A2A" w14:textId="65E5D40B" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="004F5E75">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">motional state during last admission </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FFBFE1" w14:textId="5F6F76C4" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ignificant behavioural problems in custody </w:t>
+      </w:r>
+      <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
+        <w:t>(</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00344A87">
-        <w:t>ONCALL</w:t>
+      <w:r w:rsidR="003D47B8">
+        <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00344A87">
-[...3 lines deleted...]
-    <w:p w14:paraId="2B1F89EC" w14:textId="4C1F33B7" w:rsidR="00043AE4" w:rsidRPr="00607B73" w:rsidRDefault="00043AE4" w:rsidP="00284387">
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> history of staff/detainee assaults, repeat roof ascender</w:t>
+      </w:r>
+      <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1870E6CB" w14:textId="4C8C4E60" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t>nown concerns on prison placement/other relevant information</w:t>
+      </w:r>
+      <w:r w:rsidR="0089046A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00995E64" w:rsidRPr="00A7246E">
+        <w:t>known at risk/risk from other status</w:t>
+      </w:r>
+      <w:r w:rsidR="0089046A" w:rsidRPr="00A7246E">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E52BB3C" w14:textId="2A91AAE6" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ecent psychological involvement in custody and contact person </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E5BD33" w14:textId="5EC92487" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">nown medical conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="008A77CD" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">or disabilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3697FD2F" w14:textId="54519EAD" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00344A87">
-[...14 lines deleted...]
-    <w:p w14:paraId="6DCA6B07" w14:textId="1B038A44" w:rsidR="00B25582" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The information provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> is to be used by the Reception Officer in determining suitable placement for the prisoner. Paperwork received from </w:t>
+      </w:r>
+      <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> shall be filed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Unit File.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6353CF5F" w14:textId="4610A65E" w:rsidR="008F5CFD" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">Peer Support prisoners may </w:t>
-[...18 lines deleted...]
-      <w:r w:rsidR="00BF71C4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Any information provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="0978E8FA" w14:textId="7A040C38" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0089046A" w:rsidP="001A740B">
+      <w:r w:rsidR="00CC0AC9">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D81">
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0AC9">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D81">
+        <w:t>ervices/</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D81">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0AC9">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D81">
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> concerning recent psychological involvement or known medical conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="008A77CD" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="008A77CD" w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">disabilities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">should also be passed to the relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve">Health Services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">staff as soon as is practicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2147690C" w14:textId="55D22CD1" w:rsidR="008F5CFD" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The Superintendent may request that a Custodial Officer who is known to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0AC9">
+        <w:t>Young Offender</w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> attend the prison to assist in managing </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>young offender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">’s Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">approve this request and </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>provide other assistance, if practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416F5F70" w14:textId="4A788455" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc203052273"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4FA3C621" w14:textId="10C82B1E" w:rsidR="0089046A" w:rsidRDefault="007E2731" w:rsidP="001A740B">
+      <w:bookmarkStart w:id="99" w:name="_Toc239751347"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Prisoners charged or convicted of violent</w:t>
+      </w:r>
+      <w:r w:rsidR="00236183" w:rsidRPr="00A7246E">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>sexual offences against children</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r w:rsidR="00AA2806" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AD1E7B" w14:textId="1879F31C" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">There are visit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90960">
+        <w:t>restrictions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> for prisoners with current charges, convictions and prior offence histories (if known) for violent/sexually related offences committed against children </w:t>
+      </w:r>
+      <w:r w:rsidR="00E259DC">
+        <w:t>under the age of 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1972" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="00BF1972" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.4 – Visitor Restrictions and Bans</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BF1972" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547749DF" w14:textId="5E9448B3" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">Reception Officers should be </w:t>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="003501DC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">prisoners </w:t>
+        <w:t xml:space="preserve">are aware a prisoner has violent/sexually related offences against children </w:t>
+      </w:r>
+      <w:r w:rsidR="00E259DC">
+        <w:t>under the age of 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>, Reception Officers shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F59CD25" w14:textId="41BB910D" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="001D6F19" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="251"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="22A94AC3" w14:textId="45ED3D0A" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="004F5E75">
+        <w:t>pply a ‘Restricted Visits’ alert on TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331FFC2E" w14:textId="570542BE" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>e</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-        <w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="53A5DE20" w14:textId="77776851" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="004F5E75">
+        <w:t>pecify the prisoner is not permitted visits with children and the justification for the alert recorded in the alert notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227F835E" w14:textId="7375AA66" w:rsidR="001D679C" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>p</w:t>
-[...26 lines deleted...]
-        <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001D679C" w:rsidRPr="00A7246E">
+        <w:t>dvi</w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001D679C" w:rsidRPr="00A7246E">
+        <w:t>e Security</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21667" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> or relevant Ass</w:t>
+      </w:r>
+      <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21667" w:rsidRPr="00A7246E">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
+        <w:t>ant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21667" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Super</w:t>
+      </w:r>
+      <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
+        <w:t>intendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21667" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
+        <w:t>OIC</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4E16">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1A2E60" w14:textId="2AA377BC" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Screening </w:t>
+      </w:r>
+      <w:r w:rsidR="006510E3" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">procedures and management of social visits </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">for these prisoners are described in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidR="00561FCA" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 7.1 – Prisoner Communication</w:t>
+          <w:t xml:space="preserve">COPP 7.2 – Social </w:t>
+        </w:r>
+        <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Vi</w:t>
+        </w:r>
+        <w:r w:rsidR="00561FCA" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>sits</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EA682E" w:rsidRPr="00381C8C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20720586" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc239751348"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Protection prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="514AA7D7" w14:textId="1FAE5763" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00517CEC">
+        <w:t>is identified as needing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> protection, Reception Officers shall record this information in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="009573C8" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>4.10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> –</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Protection Prisoners</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3102">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD07A2" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D474FD0" w14:textId="6260A829" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="004F5E75">
+    <w:p w14:paraId="3815CBDB" w14:textId="77777777" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="007C163D" w:rsidP="00687770">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc64381971"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc64900141"/>
+      <w:bookmarkStart w:id="103" w:name="_New_Prisoner_Reception"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc239751349"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>New P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">risoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">eception </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t>ntake</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373A67DA" w14:textId="77777777" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00CF41C2" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Toc239751350"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Receival</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r w:rsidR="001723FC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AEE11F" w14:textId="20AF9B26" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">New prisoners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>are considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> at an elevated risk upon entering prison. This risk can be further increased when transferred away from their community, </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>family,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and friends.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE00CC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Reception Officers shall provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00862EB7" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE00CC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">support where a new prisoner shows </w:t>
+      </w:r>
+      <w:r w:rsidR="00862EB7" w:rsidRPr="00A7246E">
+        <w:t>a need to feel safe</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> or better informed</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE00CC" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176058B3" w14:textId="599DDB22" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00723AAA" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>New p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t>risoners arriving at a prison are processed through Reception</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7F45" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00295EE5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00982B00">
+        <w:t>section 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t>, including warrant verification (</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D" w:rsidRPr="00982B00">
+        <w:t>section 3.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">), searching </w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00982B00">
+        <w:t>section 3.1.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t>) and placement in prison (</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D" w:rsidRPr="00982B00">
+        <w:t>section 3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5D60" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66379B6C" w14:textId="39D0EBB2" w:rsidR="00CF41C2" w:rsidRPr="00A7246E" w:rsidRDefault="00CF41C2" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall conduct a thorough search of TOMS to check for any previous records a prisoner may have. A new TOMS ID should only be created when no previous record exists. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E527A9D" w14:textId="77777777" w:rsidR="00CF41C2" w:rsidRPr="00A7246E" w:rsidRDefault="00CF41C2" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Where a previous TOMS record exists, Officers shall ensure all the information is reviewed by asking the prisoner if details are still current, especially their most recent residential address, contact persons and demographics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2859343D" w14:textId="7F7975BF" w:rsidR="00752ACE" w:rsidRDefault="00752ACE" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall ensure a photograph is taken of all new prisoners, </w:t>
+      </w:r>
+      <w:r w:rsidR="00897E81">
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D" w:rsidRPr="00AE531A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D" w:rsidRPr="00982B00">
+        <w:t>section 3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E649D73" w14:textId="77777777" w:rsidR="00687770" w:rsidRDefault="00687770" w:rsidP="00687770"/>
+    <w:p w14:paraId="6CD986CC" w14:textId="77777777" w:rsidR="00687770" w:rsidRPr="00687770" w:rsidRDefault="00687770" w:rsidP="00687770"/>
+    <w:p w14:paraId="3D36C6F5" w14:textId="77777777" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc239751351"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Shower and issue of prison items</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="797B6A76" w14:textId="77777777" w:rsidR="00E10DCF" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers shall ensure each new prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624533CE" w14:textId="77777777" w:rsidR="00007296" w:rsidRDefault="004E3102" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="53CD9E67" w14:textId="6D445975" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="004F5E75">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t>as the opportunity to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> shower</w:t>
+      </w:r>
+      <w:r w:rsidR="00755A6C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00B7612B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t>be provided</w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7612B" w:rsidRPr="00A7246E">
+        <w:t>lice shampoo if required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C81A5C" w14:textId="781F4273" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="1242A5F8" w14:textId="5CFD2715" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0076308F" w:rsidP="001A740B">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">d prison issue clothing, </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>footwear,</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and personal hygiene items in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00F7257A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.5 – Prisoner Hygiene and Laundry</w:t>
+        </w:r>
+        <w:r w:rsidR="00297DE6" w:rsidRPr="00007296">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BA7FE68" w14:textId="77777777" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc239751352"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Prisoner property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="56D7C474" w14:textId="4FB35480" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">A record that the prisoner has been informed and any contact requests shall be recorded in </w:t>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t>Reception Officers shall make an inventory of the prisoner’s property, in the presence of the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3400">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w14:paraId="09B69741" w14:textId="3EDB905D" w:rsidR="00C123EB" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> where possible</w:t>
+      </w:r>
+      <w:r w:rsidR="0070483E" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000764E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000764E2" w:rsidRPr="000764E2">
+        <w:t>Any valuable property or items requiring indemnity accompanying the prisoner shall be processed in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="000764E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5F7011" w14:textId="77777777" w:rsidR="0019076E" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>The prisoner’s gender will be determined by the gender indicated on the warrant or other instr</w:t>
-[...496 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Prisoners shall be advised</w:t>
+      </w:r>
+      <w:r w:rsidR="0019076E" w:rsidRPr="00A7246E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8F44E7" w14:textId="2ED71621" w:rsidR="0078789B" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>D</w:t>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0078789B">
+        <w:t>hat property not stored by the prison must be signed out or otherwise dealt with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415B07DB" w14:textId="703B6F88" w:rsidR="0019076E" w:rsidRPr="00A7246E" w:rsidRDefault="005D12D7" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>A</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="66A9B625" w14:textId="220C9674" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00504A67" w:rsidP="001A740B">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t>ot to loan or borrow any pr</w:t>
+      </w:r>
+      <w:r w:rsidR="0019076E" w:rsidRPr="00A7246E">
+        <w:t>operty to/from other prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C492191" w14:textId="49A2929F" w:rsidR="009F0AFB" w:rsidRPr="00A7246E" w:rsidRDefault="005D12D7" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t>ny property items in their possession are their responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C999CAD" w14:textId="09A1BF88" w:rsidR="009F0AFB" w:rsidRPr="00A7246E" w:rsidRDefault="005D12D7" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t>he Department will not be</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0AFB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> liable for loss or damage</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6201" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to a prisoner’s property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1C935B" w14:textId="1E1D8888" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="005D12D7" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0078789B">
+        <w:t>hey</w:t>
+      </w:r>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> may be held liable for damage to any Departmental property</w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2EE522" w14:textId="136A0D32" w:rsidR="00BF698C" w:rsidRPr="00BF698C" w:rsidRDefault="00297DE6" w:rsidP="00F378D7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="17BD8AA0" w14:textId="29422752" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The further management, recording and issuing of a prisoner’s property shall be conducted in accordance </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0250" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="00F50F2F" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
+        </w:r>
+        <w:r w:rsidR="00BD0250" w:rsidRPr="004E3102">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD07A2" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A15C143" w14:textId="77777777" w:rsidR="00FE00CC" w:rsidRPr="00A7246E" w:rsidRDefault="000741D6" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Toc239751353"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Interview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="10EDDD79" w14:textId="3A69C546" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception Officers shall interview the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1F11" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">prisoner to ascertain and enter </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">details in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Receiving Module</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>’ on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F6C1AF" w14:textId="5E5A6894" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">risoner’s name including any aliases and alternative dates of birth </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102" w:rsidRPr="00A7246E">
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-[...3 lines deleted...]
-    <w:p w14:paraId="5D7BE627" w14:textId="3B7BA3FF" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>escription</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, including height, weight, language, ethnicity (including Indigenous status, refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00982B00">
+        <w:t>section 4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>), distinguishing marks (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> tattoos, scars etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1C24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19712879" w14:textId="41AC4534" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
-[...18 lines deleted...]
-    <w:p w14:paraId="753951B0" w14:textId="0137AA44" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ost recent residential address </w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> last permanent residential address if the prisoner is from overseas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010B1335" w14:textId="2BCA5159" w:rsidR="000764E2" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
-[...6 lines deleted...]
-    <w:p w14:paraId="32FFBFE1" w14:textId="5F6F76C4" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="000764E2">
+        <w:t xml:space="preserve">ontact </w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t>details for the prisoner and their N</w:t>
+      </w:r>
+      <w:r w:rsidR="007105C9">
+        <w:t xml:space="preserve">ext of </w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="007105C9">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D" w:rsidRPr="009F1BAC">
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9141F" w:rsidRPr="009F1BAC">
+        <w:t>clause 5.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC52A3" w:rsidRPr="009F1BAC">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D" w:rsidRPr="009F1BAC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252A71E4" w14:textId="0E6E6B1E" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
-[...18 lines deleted...]
-    <w:p w14:paraId="1870E6CB" w14:textId="4C8C4E60" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">emographics, including most recent occupation, education level, qualifications, marital status, </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>religion,</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and citizenship status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1304FD9A" w14:textId="77777777" w:rsidR="00844E49" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
-[...21 lines deleted...]
-    <w:p w14:paraId="3E52BB3C" w14:textId="2A91AAE6" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6221">
+        <w:t>onfirm if remand prisoners would like to work while in custody</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6221">
+        <w:t xml:space="preserve"> (this is to be recorded on </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90C25">
+        <w:t>TOMS in the ‘Receiving’ Module, in the ‘Admission/At-Risk Assessment’ tab</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80">
+        <w:t xml:space="preserve">remand </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
+        <w:t xml:space="preserve">prisoner wishes to </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="003C4F80">
+        <w:t>work,</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
+        <w:t xml:space="preserve"> they shall sign the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Application for Remand Prisoners to be Employed</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F9E18F9" w14:textId="6172FA9B" w:rsidR="00412715" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>ang affiliations, if relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="001127B5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, are to be provided to Intelligence </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1719064B" w14:textId="5DAF9D49" w:rsidR="00CC3ECB" w:rsidRPr="00CC3ECB" w:rsidRDefault="00412715" w:rsidP="00CC3ECB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00412715">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ask the prisoner if they require a birth certificate and tag the applicable ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t xml:space="preserve"> or ‘no’ radio button. If ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t xml:space="preserve"> is tagged, a notification is sent to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00412715">
+        <w:t xml:space="preserve">ransitional </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00412715">
+        <w:t>anager to organise a birth certificate via the Registry of Births Deaths and Marriages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7586AA04" w14:textId="307BB758" w:rsidR="00805D12" w:rsidRPr="00A7246E" w:rsidRDefault="00805D12" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners shall be issued with an Identification card </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>per the Offender ID Label</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296D1D0A" w14:textId="2294EDC1" w:rsidR="0010330D" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_The_TOMS_‘Receiving’"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Receiving Module</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>’ on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> includes contact details of the prisoner’s Next of Kin. Reception Officers shall ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> details of at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Next of Kin contact persons </w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> provided</w:t>
+      </w:r>
+      <w:r w:rsidR="003561AC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">including </w:t>
+      </w:r>
+      <w:r w:rsidR="003561AC">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">address, phone number and relationship to the prisoner. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87543" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The collection of </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> contact persons aim</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87543" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to ensure, in the event of an emergency, at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">valid contact is available. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FAC82D" w14:textId="2B314B9E" w:rsidR="007045DF" w:rsidRPr="00A7246E" w:rsidRDefault="0010330D" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Officers shall note </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3144">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">n TOMS </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> a prisoner is unable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (or unwilling)</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to supply </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their Next of Kin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">information and why. </w:t>
+      </w:r>
+      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>f a prisoner provides</w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t xml:space="preserve"> or amends</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Next of Kin details</w:t>
+      </w:r>
+      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">at a </w:t>
+      </w:r>
+      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+        <w:t>later</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> TOMS </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">should be updated </w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>as soon as practicable.</w:t>
+      </w:r>
+      <w:r w:rsidR="003561AC">
+        <w:t xml:space="preserve"> Next of Kin information is contained in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidR="003561AC" w:rsidRPr="003561AC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.1 – Prisoner Access to Healthcare</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003561AC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DE4E1F" w14:textId="40B83C1D" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers shall check TOMS for</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t xml:space="preserve"> any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6267EB0E" w14:textId="367D6FBD" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>lert</w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> (active or inactive) and action accordingly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B15239" w14:textId="41B1CAFC" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ctive ‘Vigil’ flags. Reception Officers shall contact staff identified in the alert and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5055D" w:rsidRPr="00A7246E">
+        <w:t>take an</w:t>
+      </w:r>
+      <w:r w:rsidR="008225F8" w:rsidRPr="00A7246E">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5055D" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>additional action, as specified by the flag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158B9B7E" w14:textId="1EC57612" w:rsidR="00B7612B" w:rsidRPr="00A7246E" w:rsidRDefault="00F34852" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Prisoners are to be asked to state their religion/denomination, or to register as ‘nil-religion</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DCC2BF" w14:textId="3C53EC83" w:rsidR="00BD2656" w:rsidRDefault="00392EA4" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005758F3">
+        <w:t xml:space="preserve">Multiple Cell Occupancy </w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="005758F3">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005758F3">
+        <w:t xml:space="preserve"> Risk Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D" w:rsidRPr="005758F3">
+        <w:t>’ checklist</w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="005758F3">
+        <w:t xml:space="preserve"> (via TOMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04CDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>shall be completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81950" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> by Reception Officers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to assist </w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">consideration of placement in a shared cell. The Checklist shall be completed with reference to </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">current TOMS </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">lerts a prisoner may have. </w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-[...3 lines deleted...]
-    <w:p w14:paraId="06E5BD33" w14:textId="5EC92487" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">efer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F965FE" w14:textId="77777777" w:rsidR="00031892" w:rsidRPr="003C3E21" w:rsidRDefault="00031892" w:rsidP="00031892">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="_Toc64381977"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc64900147"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc69740945"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc69742554"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc239751354"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>Housing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="27CA6A09" w14:textId="0E0BE7FE" w:rsidR="00031892" w:rsidRPr="003C3E21" w:rsidRDefault="00882125" w:rsidP="00031892">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">As part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00031892" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">Reception </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">Intake process, Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="00031892" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">Officers shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">ask the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00031892" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">about </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00031892" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00434086" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00031892" w:rsidRPr="003C3E21">
+        <w:t>housing status</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1367" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008807E4" w:rsidRPr="003C3E21">
+        <w:t>prior to</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1367" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> entering custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7622E4" w14:textId="1C567C22" w:rsidR="003626A7" w:rsidRPr="003C3E21" w:rsidRDefault="00031892" w:rsidP="00031892">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">Where a prisoner identifies they </w:t>
+      </w:r>
+      <w:r w:rsidR="002B05D0" w:rsidRPr="003C3E21">
+        <w:t>have a tenancy agreement or are on a public housing waitlist</w:t>
+      </w:r>
+      <w:r w:rsidR="003626A7" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008849C6" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">officers </w:t>
+      </w:r>
+      <w:r w:rsidR="00637918" w:rsidRPr="003C3E21">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="003626A7" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> select ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003626A7" w:rsidRPr="003C3E21">
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003626A7" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37BAD" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003626A7" w:rsidRPr="003C3E21">
+        <w:t>options</w:t>
+      </w:r>
+      <w:r w:rsidR="008D44FA" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> (under the Demographics tab)</w:t>
+      </w:r>
+      <w:r w:rsidR="003626A7" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B52ADEB" w14:textId="01ED8CF7" w:rsidR="00031892" w:rsidRPr="003C3E21" w:rsidRDefault="00A21525" w:rsidP="00031892">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>Wher</w:t>
+      </w:r>
+      <w:r w:rsidR="007A422C" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A422C" w:rsidRPr="003C3E21">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>es’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> is selected, </w:t>
+      </w:r>
+      <w:r w:rsidR="00031892" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">TOMS shall automatically generate an email </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">notification to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21E17" w:rsidRPr="003C3E21">
+        <w:t>Central Transitional Manager Inbox</w:t>
+      </w:r>
+      <w:r w:rsidR="00B068CD" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> advising that the prisoner may require assistance to manage their public housing tenancy whilst in custody</w:t>
+      </w:r>
+      <w:r w:rsidR="00982BC1" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidR="00982BC1" w:rsidRPr="003C3E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>refer to COPP 9.6 – Access to Information).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DE6D142" w14:textId="584ACA72" w:rsidR="00031892" w:rsidRPr="003C3E21" w:rsidRDefault="00A22FD2" w:rsidP="00031892">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>The T</w:t>
+      </w:r>
+      <w:r w:rsidR="00816E83" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">ransitional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00816E83" w:rsidRPr="003C3E21">
+        <w:t>anager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A737D" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">shall seek consent </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE32C6" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">from the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="004A737D" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3F39" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">advise </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92880" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">the housing authority </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1E7A" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92880" w:rsidRPr="003C3E21">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> prisoner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="006C1E7A" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">incarceration </w:t>
+      </w:r>
+      <w:r w:rsidR="007D617A" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A737D" w:rsidRPr="003C3E21">
+        <w:t>for the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C776CB" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> release of any information</w:t>
+      </w:r>
+      <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+        <w:t>refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1655D" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:history="1">
+        <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Privacy and </w:t>
+        </w:r>
+        <w:r w:rsidR="002D321B" w:rsidRPr="003C3E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Responsible </w:t>
+        </w:r>
+        <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Information S</w:t>
+        </w:r>
+        <w:r w:rsidR="002D321B" w:rsidRPr="003C3E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>ha</w:t>
+        </w:r>
+        <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>ring Act 2024</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00821D99" w:rsidRPr="003C3E21">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00294EF1" w:rsidRPr="003C3E21">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAFDDDD" w14:textId="4AEE7FA0" w:rsidR="00031892" w:rsidRPr="003C3E21" w:rsidRDefault="00031892" w:rsidP="00031892">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="737" w:hanging="737"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C3E21">
+        <w:t>Any consent or withdrawal of consent provided by a prisoner shall be recorded in TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA77F3" w:rsidRPr="003C3E21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:history="1">
+        <w:r w:rsidR="00CA77F3" w:rsidRPr="003C3E21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(refer to COPP 9.6 – Access to Information).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E084B3A" w14:textId="77777777" w:rsidR="00604205" w:rsidRPr="004F1A61" w:rsidRDefault="00604205" w:rsidP="004F1A61">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742D3E1D" w14:textId="497F8F78" w:rsidR="001A565B" w:rsidRPr="00A7246E" w:rsidRDefault="001A565B" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc239751355"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Prisoner support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="4CBEE073" w14:textId="77777777" w:rsidR="00A9141F" w:rsidRDefault="001A565B" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers shall enquire about any arrangements the prisoner may have made prior to their entry to prison and any immediate needs that may need to be addressed. Prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>need support with the following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>, but not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFB08BF" w14:textId="1FB8C595" w:rsidR="00A9141F" w:rsidRDefault="007170F4" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
-[...234 lines deleted...]
-    <w:p w14:paraId="7F59CD25" w14:textId="5CF1CDE0" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="001A565B" w:rsidRPr="00A7246E">
+        <w:t>hildcare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A00B8B2" w14:textId="36C5CEFB" w:rsidR="00A9141F" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
-[...3 lines deleted...]
-    <w:p w14:paraId="331FFC2E" w14:textId="570542BE" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
+      <w:r w:rsidR="001A565B" w:rsidRPr="00A7246E">
+        <w:t>nimal welfare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A080E05" w14:textId="10DD6905" w:rsidR="00A9141F" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>s</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="227F835E" w14:textId="7375AA66" w:rsidR="001D679C" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="001A565B" w:rsidRPr="00A7246E">
+        <w:t>ousing payments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B4C989" w14:textId="1772B251" w:rsidR="001A565B" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="6D1A2E60" w14:textId="2AA377BC" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="001A565B" w:rsidRPr="00A7246E">
+        <w:t>ehicle security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A44EEE" w14:textId="553E2029" w:rsidR="00016909" w:rsidRPr="00A7246E" w:rsidRDefault="00E71771" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">Screening </w:t>
-[...109 lines deleted...]
-      <w:r w:rsidR="00FD07A2" w:rsidRPr="00A7246E">
+        <w:t>Reception O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76CA7" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">fficers shall ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00F437D7" w:rsidRPr="00A7246E">
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> new</w:t>
+      </w:r>
+      <w:r w:rsidR="00F437D7" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">New prisoners </w:t>
+      <w:r w:rsidR="00F76CA7" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">prisoner </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A7246E">
-        <w:t>are considered to be</w:t>
+      <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> the opportunity</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A7246E">
-[...139 lines deleted...]
-      <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
+      <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB01952" w14:textId="49611E26" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
+    <w:p w14:paraId="1A74E937" w14:textId="7BDCC3B2" w:rsidR="00720718" w:rsidRPr="00936782" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00720718" w:rsidRPr="00936782">
+        <w:t xml:space="preserve">elephone their Next of Kin or other suitable person to advise them of their imprisonment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122393E9" w14:textId="6E57DE55" w:rsidR="00F76CA7" w:rsidRPr="00936782" w:rsidRDefault="004F5E75" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00016909" w:rsidRPr="00936782">
+        <w:t>ake or finalise any</w:t>
+      </w:r>
+      <w:r w:rsidR="00600634" w:rsidRPr="00936782">
+        <w:t xml:space="preserve"> other</w:t>
+      </w:r>
+      <w:r w:rsidR="00016909" w:rsidRPr="00936782">
+        <w:t xml:space="preserve"> arrangement</w:t>
+      </w:r>
+      <w:r w:rsidR="00600634" w:rsidRPr="00936782">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00757236" w:rsidRPr="00936782">
+        <w:t xml:space="preserve"> a prisoner may have identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00600634" w:rsidRPr="00936782">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8" w:rsidRPr="00936782">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00600634" w:rsidRPr="00936782">
+        <w:t xml:space="preserve"> childcare</w:t>
+      </w:r>
+      <w:r w:rsidR="001127B5" w:rsidRPr="00936782">
+        <w:t xml:space="preserve"> or animal welfare</w:t>
+      </w:r>
+      <w:r w:rsidR="00600634" w:rsidRPr="00936782">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76CA7" w:rsidRPr="00936782">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C716FEF" w14:textId="3CA78AD0" w:rsidR="0006272D" w:rsidRDefault="0006272D" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t xml:space="preserve">Reception Officers </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t xml:space="preserve">to make relevant checks prior to conducting such welfare calls to ensure the prisoner is not </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contacting someone who has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t xml:space="preserve"> a V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iolen</w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">estraining </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t xml:space="preserve">or Family Violence Restraining Order </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t xml:space="preserve">against the </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00427DB6">
+        <w:t>prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427DB6">
+        <w:t xml:space="preserve"> is the victim of the prisoner’s current charges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EE1C92" w14:textId="29FEFB7B" w:rsidR="00081F60" w:rsidRPr="00A7246E" w:rsidRDefault="00A24493" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">All new prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> be referred to a </w:t>
+      </w:r>
+      <w:r w:rsidR="009A3400">
+        <w:t>PSO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> other support </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7D0D" w:rsidRPr="00A7246E">
+        <w:t>staff,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> as needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECAFF74" w14:textId="39D15D74" w:rsidR="007045DF" w:rsidRDefault="007045DF" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners shall be given basic information to assist with adjusting to the prison’s routine in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId64" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.2 – Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631BD9DC" w14:textId="77777777" w:rsidR="00942977" w:rsidRPr="00A7246E" w:rsidRDefault="00DE019B" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Health_and_wellbeing"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc239751356"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Health and w</w:t>
+      </w:r>
+      <w:r w:rsidR="00942977" w:rsidRPr="00A7246E">
+        <w:t>ellbeing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="3E81BBAB" w14:textId="77777777" w:rsidR="002112F3" w:rsidRPr="0029541A" w:rsidRDefault="00942977" w:rsidP="00381C8C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029541A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At Risk Management System – </w:t>
+      </w:r>
+      <w:r w:rsidR="002112F3" w:rsidRPr="0029541A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Reception Intake Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1209546F" w14:textId="17728205" w:rsidR="002112F3" w:rsidRPr="00A7246E" w:rsidRDefault="002112F3" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The ‘At Risk Management System – Reception Intake Assessment’ (ARMS – RIA) is an instrument </w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">to assess potential suicide/self-harm behaviours a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D046CC">
+        <w:t xml:space="preserve">may show at Reception. This assessment may indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="001E56EA" w:rsidRPr="00D046CC">
+        <w:t xml:space="preserve">whether </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D046CC">
+        <w:t>a prisoner may need additional support.</w:t>
+      </w:r>
+      <w:r w:rsidR="0065787A" w:rsidRPr="00D046CC">
+        <w:t xml:space="preserve"> This assessment shall be conducted in a private place away from other prisoners.</w:t>
+      </w:r>
+      <w:r w:rsidR="0065787A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B2F359" w14:textId="1D9CCD06" w:rsidR="00702359" w:rsidRPr="00A7246E" w:rsidRDefault="00702359" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Upon initial reception into prison, each prisoner is to be screened by a Reception Officer for signs the prisoner is, or may be, at risk by completing an ARMS</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">RIA on TOMS in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARMS Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00362822" w14:textId="04DF0E84" w:rsidR="00702359" w:rsidRDefault="00702359" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If an ARMS – RIA cannot be completed at the point of reception, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.9 – At Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARMS Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C96D765" w14:textId="54A95C39" w:rsidR="003F29E4" w:rsidRPr="00F6599A" w:rsidRDefault="003F29E4" w:rsidP="003F29E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6599A">
+        <w:t>If Reception staff become aware of any self-harm history information which is not captured within TOMS, reception staff must update the ‘self-harm history’ alert on completion of the RIA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D70A0DA" w14:textId="5A831FC0" w:rsidR="008A1DE7" w:rsidRPr="0029541A" w:rsidRDefault="00220B5C" w:rsidP="00381C8C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029541A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Medical screen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D7766E" w14:textId="3CDE1636" w:rsidR="008A1DE7" w:rsidRPr="00462543" w:rsidRDefault="008A1DE7" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Health Services staff shall conduct a full health screen of each prisoner within 24 hours of intake</w:t>
+      </w:r>
+      <w:r w:rsidR="00E76EE2" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> using information accompanying or gathered from the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. Health Services staff shall complete the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462543">
+        <w:t>AMR1012 Adult Initial Health Screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A81F399" w14:textId="3C0DBB93" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00BD0A37" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>If a prisoner is considered ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t>-R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>isk’, Health Services staff shall ensure the prisoner is referred to ARMS via the ARMS Module</w:t>
+      </w:r>
+      <w:r w:rsidR="0010330D">
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679E7DF2" w14:textId="77777777" w:rsidR="007D034A" w:rsidRPr="00A7246E" w:rsidRDefault="006611E3" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Toc14443739"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc239751357"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Prisoner’s Unit File</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="46529EA8" w14:textId="04501D86" w:rsidR="007D034A" w:rsidRPr="00A7246E" w:rsidRDefault="00E71771" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception O</w:t>
+      </w:r>
+      <w:r w:rsidR="007D034A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">fficers </w:t>
+      </w:r>
+      <w:r w:rsidR="00095CB7" w:rsidRPr="00A7246E">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="007D034A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> raise a Prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00095CB7" w:rsidRPr="00A7246E">
+        <w:t>’s Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="007D034A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> File</w:t>
+      </w:r>
+      <w:r w:rsidR="005F152B" w:rsidRPr="00A7246E">
+        <w:t>, which is used to retain original signed copies of document</w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D57" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D034A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> The</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC47E1" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Unit</w:t>
+      </w:r>
+      <w:r w:rsidR="007D034A" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> File </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3144">
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB31EB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D034A" w:rsidRPr="00A7246E">
+        <w:t>contain</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81950" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3144">
+        <w:t xml:space="preserve">any paperwork accompanying the </w:t>
+      </w:r>
+      <w:r w:rsidR="00834698">
+        <w:t xml:space="preserve">prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3144">
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3144">
+        <w:t xml:space="preserve">eception, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81950" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">however </w:t>
+      </w:r>
+      <w:r w:rsidR="00101D2B" w:rsidRPr="00A7246E">
+        <w:t>if the information is on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00531A16">
+        <w:t xml:space="preserve"> and a prisoner signature </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00531A16">
+        <w:t>not required</w:t>
+      </w:r>
+      <w:r w:rsidR="00101D2B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, there is no </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81950" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">requirement </w:t>
+      </w:r>
+      <w:r w:rsidR="00101D2B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">to place </w:t>
+      </w:r>
+      <w:r w:rsidR="005F152B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t xml:space="preserve">printed </w:t>
+      </w:r>
+      <w:r w:rsidR="00101D2B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">hard copy </w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t xml:space="preserve"> the unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00101D2B" w:rsidRPr="00A7246E">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="005F152B" w:rsidRPr="00A7246E">
+        <w:t>ile.</w:t>
+      </w:r>
+      <w:r w:rsidR="00101D2B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685344B5" w14:textId="10606F97" w:rsidR="00855819" w:rsidRPr="00A7246E" w:rsidRDefault="00855819" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>The Unit File shall be forwarded to the prisoner’s receiving Unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9273E1" w14:textId="58DF8F48" w:rsidR="00FD07A2" w:rsidRPr="00A7246E" w:rsidRDefault="00496B72" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">The Unit File shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10E95" w:rsidRPr="00A7246E">
+        <w:t>follow</w:t>
+      </w:r>
+      <w:r w:rsidR="00183371" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t>wherever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> they are accommodated in prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075B8493" w14:textId="6493F116" w:rsidR="00984464" w:rsidRPr="00A7246E" w:rsidRDefault="00984464" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Toc14443741"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc239751358"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>New prisoner intake from hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="005C13F5" w:rsidRPr="00A7246E">
+        <w:t>/medical facility</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w14:paraId="5CF9ABF4" w14:textId="77777777" w:rsidR="005C13F5" w:rsidRPr="0029541A" w:rsidRDefault="005C13F5" w:rsidP="00381C8C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029541A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>While in hospital or medical facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7146A473" w14:textId="141CC48A" w:rsidR="00836E0A" w:rsidRPr="00A7246E" w:rsidRDefault="00B43050" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>This section applies whe</w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> a prisoner is received into prison following a bedside hearing, hospital admission or admission to hospital following </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57016" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>court appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6680363C" w14:textId="61832243" w:rsidR="00B43050" w:rsidRPr="00A7246E" w:rsidRDefault="005F152B" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Once</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> advised a new prisoner is located at a hospital or medical facility, th</w:t>
+      </w:r>
+      <w:r w:rsidR="008D08EF" w:rsidRPr="00A7246E">
+        <w:t>e receiving prison shall send a</w:t>
+      </w:r>
+      <w:r w:rsidR="00247A93" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Reception</w:t>
+      </w:r>
+      <w:r w:rsidR="008D08EF" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Officer to the location to </w:t>
+      </w:r>
+      <w:r w:rsidR="00933F6B" w:rsidRPr="00A7246E">
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> the reception process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> within 24 hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
+        <w:t>, including the</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7115" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> ARMS – RIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00A167F6" w:rsidRPr="00A7246E">
+        <w:t>, take a photo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and gather any other required prisoner information</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1020" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> description, address, contact persons, demographics</w:t>
+      </w:r>
+      <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAD8BBD" w14:textId="1B8E5472" w:rsidR="00B43050" w:rsidRPr="00A7246E" w:rsidRDefault="00B43050" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers shall issue prison clothing</w:t>
+      </w:r>
+      <w:r w:rsidR="005622AE" w:rsidRPr="00A7246E">
+        <w:t>, footwear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="005622AE" w:rsidRPr="00A7246E">
+        <w:t>personal hygiene items</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="00B815FE" w:rsidRPr="00A7246E">
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3EC1" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Any personal property, including clothing, shall be taken and managed by the</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t xml:space="preserve"> receiving</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3EC1" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, in accordance </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:history="1">
+        <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3.1 – Managing Prisoner Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD6B9BD" w14:textId="77777777" w:rsidR="003D7B4A" w:rsidRPr="0029541A" w:rsidRDefault="003D7B4A" w:rsidP="00381C8C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029541A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Arrival from hospital or medical facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA0469A" w14:textId="10ED2FD8" w:rsidR="00163E9E" w:rsidRPr="00A7246E" w:rsidRDefault="00163E9E" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers shall review the pris</w:t>
+      </w:r>
+      <w:r w:rsidR="004E526C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">oner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="004E526C" w:rsidRPr="00A7246E">
+        <w:t>eception information. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>ny changes to the prisoner’s details since the manual reception process at the medical facility shall be updated</w:t>
+      </w:r>
+      <w:r w:rsidR="0049192F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635155B5" w14:textId="7378CBFF" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="008C7EE7" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Any </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE56C2" w:rsidRPr="00A7246E">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>eception process not previously completed</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00333E13" w:rsidRPr="00A7246E">
+        <w:t>shall be completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00562FEC" w:rsidRPr="00A7246E">
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00575638">
+        <w:t>arrives at</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t xml:space="preserve">receiving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4251F7E4" w14:textId="7C36F10A" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="004478FC" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Any </w:t>
+      </w:r>
+      <w:r w:rsidR="00717D4F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">accompanying the prisoner from the </w:t>
+      </w:r>
+      <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
+        <w:t>medical facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> shall be provided to Health Services staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F378CD" w14:textId="25E2AFAF" w:rsidR="0029541A" w:rsidRDefault="0049192F" w:rsidP="0029541A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
+        <w:t>he S</w:t>
+      </w:r>
+      <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
+        <w:t>uperintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00562FEC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">/OIC </w:t>
+      </w:r>
+      <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> liaise with Health Services staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00562FEC" w:rsidRPr="00A7246E">
+        <w:t>, where possible,</w:t>
+      </w:r>
+      <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to determin</w:t>
+      </w:r>
+      <w:r w:rsidR="00562FEC" w:rsidRPr="00A7246E">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> placement for </w:t>
+      </w:r>
+      <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">prisoner returning from a </w:t>
+      </w:r>
+      <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
+        <w:t>medical facility</w:t>
+      </w:r>
+      <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="122" w:name="_Recording_a_prisoner’s"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc14443724"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70" w:history="1">
+        <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.2 – Conducting Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB6AEE0" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="68102811" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="41CE6671" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="75E2B7BA" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="357F3527" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="12BB1707" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="78B137AF" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="7DC22FE9" w14:textId="77777777" w:rsidR="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="4B796451" w14:textId="77777777" w:rsidR="0029541A" w:rsidRPr="0029541A" w:rsidRDefault="0029541A" w:rsidP="0029541A"/>
+    <w:p w14:paraId="260B44F7" w14:textId="02BA3D96" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="0097598A" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Prisoner_Departure"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc239751359"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00401ECC" w:rsidRPr="00A7246E">
+        <w:t>Authorised Absence</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="19618030" w14:textId="48B21B0C" w:rsidR="00F72908" w:rsidRPr="00A7246E" w:rsidRDefault="007A4C6E" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Toc239751360"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00A7246E">
+        <w:t>verview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="5206ABDF" w14:textId="37C71FE3" w:rsidR="005E3CE2" w:rsidRPr="00A7246E" w:rsidRDefault="0097598A" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers shall ensure the relevant documents</w:t>
+      </w:r>
+      <w:r w:rsidR="0085443B" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00084545" w:rsidRPr="00A7246E">
+        <w:t>permits authorising the absence</w:t>
+      </w:r>
+      <w:r w:rsidR="00084545" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidR="00084545" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00831152" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00084545" w:rsidRPr="00B90960">
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="00084545" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00831152" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">are gathered and ready to accompany the prisoner before departure. </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6634" w:rsidRPr="00A7246E">
+        <w:t>Officers shall check the identity and the departure documents for each prisoner leaving the prison.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId71" w:history="1">
+        <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP </w:t>
+        </w:r>
+        <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">14.5 – Authorised </w:t>
+        </w:r>
+        <w:r w:rsidR="004A61C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">bsences and </w:t>
+        </w:r>
+        <w:r w:rsidR="004A61C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">bsence </w:t>
+        </w:r>
+        <w:r w:rsidR="004A61C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>ermits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003B5F51" w:rsidRPr="00F7257A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FC7468" w14:textId="1CBEF32A" w:rsidR="007D4CF3" w:rsidRPr="00A7246E" w:rsidRDefault="007D4CF3" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reception Officers shall ensure a new photograph of the prisoner is taken</w:t>
+      </w:r>
+      <w:r w:rsidR="00401ECC" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 3.2</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1" w:rsidRPr="00A7246E" w:rsidDel="004A61C1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737FCD16" w14:textId="214331CD" w:rsidR="00381C8C" w:rsidRPr="004F5E75" w:rsidRDefault="00EA3BFF" w:rsidP="00381C8C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>On completion of the escort, Reception Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0D57" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall update the TOMS ARMS Module ‘Supervision Log’</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where required,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 3.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8EE0D4" w14:textId="036A2669" w:rsidR="00190D19" w:rsidRPr="00A7246E" w:rsidRDefault="007D5F5F" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="_Toc239751361"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">External travel </w:t>
+      </w:r>
+      <w:r w:rsidR="00755C33" w:rsidRPr="00A7246E">
+        <w:t>considerations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCC4025" w14:textId="28413CB8" w:rsidR="002E03C1" w:rsidRPr="00A7246E" w:rsidRDefault="0097598A" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Prisoners shall be permitted to wear suitable clothing</w:t>
+      </w:r>
+      <w:r w:rsidR="0058172F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> relevant to the external activity,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> as determined by the Superintendent. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7294F" w:rsidRPr="00A7246E">
+        <w:t>If a prisoner has an ARMS alert</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B21" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> regarding</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7294F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> access to ligature items </w:t>
+      </w:r>
+      <w:r w:rsidR="00111B21" w:rsidRPr="00A7246E">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E7294F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> laces, ties, belts</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B21" w:rsidRPr="00A7246E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F3B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B21" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> any</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7294F" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00111B21" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">clothing issued </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7294F" w:rsidRPr="00A7246E">
+        <w:t>shall be reviewed and actioned before travel</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t>, if required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. If civilian clothing is worn, a record of the clothing will be made </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>the prisoner exit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">prison. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>the prisoner return</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, the clothing </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> be checked against the record</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t xml:space="preserve"> and handed </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>back to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB">
+        <w:t>Reception</w:t>
+      </w:r>
+      <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> the prisoner is required to dress in prison issue clothing.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E03C1" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C5CAAB" w14:textId="4A8F1E3F" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="002E03C1" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners processed in Reception will be searched as soon as practicable in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId72" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.2 –</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Searching</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3102">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Care shall be taken to ensure prisoners who have been searched:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FCEC72" w14:textId="604EDC09" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ave no opportunity to secrete contraband befo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95E0A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>re entering the escort vehicle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A07A1AA" w14:textId="35578215" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>re not secured with prisoners who have not been searched.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFA5D2E" w14:textId="5F2D94DD" w:rsidR="005813EA" w:rsidRPr="00A7246E" w:rsidRDefault="005813EA" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90960">
+        <w:t>Pregnant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prisoners are to be managed in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23DC2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
-[...11 lines deleted...]
-      <w:r w:rsidR="00297DE6" w:rsidRPr="00F7257A">
+      <w:hyperlink r:id="rId73" w:history="1">
+        <w:r w:rsidR="00F23DC2" w:rsidRPr="00F23DC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.4 – Pregnant Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00347E4B" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00297DE6" w:rsidRPr="004E3102">
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="005F23A0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>12.2</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="005F23A0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>– Coordination of Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005F23A0" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560D20CF" w14:textId="1817BB1C" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="006D51EB" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The OIC </w:t>
+      </w:r>
+      <w:r w:rsidR="00611D3A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escorting Officers are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">familiar </w:t>
+      </w:r>
+      <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any security concerns </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>behavioural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information which may be relevant to the escort, </w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not stated on the prisoner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7209" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offender </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7209" w:rsidRPr="00A7246E">
+        <w:t>Movement Information (OMI)</w:t>
+      </w:r>
+      <w:r w:rsidR="00771403" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>so</w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be managed accordingly</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3400">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:history="1">
+        <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 12.2 – Conducting Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46930DE7" w14:textId="67249ACA" w:rsidR="00F72908" w:rsidRPr="00A7246E" w:rsidRDefault="00F72908" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners are not permitted to possess their medication during an escort unless approved by an appropriate authority such as Health Services staff. Any medication </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074">
+        <w:t xml:space="preserve">required by the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">and instructions </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> may require, as per the fitness for travel certification, will be made ready for transport</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>, r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>efer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:history="1">
+        <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 12.2 – Conducting Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128941EB" w14:textId="77777777" w:rsidR="00F72908" w:rsidRPr="00A7246E" w:rsidRDefault="00F72908" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception Officers shall ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B29689" w14:textId="08D11106" w:rsidR="00F72908" w:rsidRPr="00F23DC2" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F23DC2">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
+        <w:t xml:space="preserve">edication required for the escort is provided to Escort Officers before leaving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
+        <w:t>the prison</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C45C827" w14:textId="490009DA" w:rsidR="00F72908" w:rsidRPr="00F23DC2" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F23DC2">
+        <w:lastRenderedPageBreak/>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
+        <w:t>hen a prisoner is granted permission to possess their own medication (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8" w:rsidRPr="00F23DC2">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A61C1" w:rsidRPr="00F23DC2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
+        <w:t>asthma inhaler)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1" w:rsidRPr="00F23DC2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
+        <w:t xml:space="preserve"> Escort Officers are made aware of the arrangement so they can manage the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1" w:rsidRPr="00F23DC2">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
+        <w:t xml:space="preserve"> medication as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1C7DD3" w14:textId="1F39CD6E" w:rsidR="00A854CC" w:rsidRPr="00A7246E" w:rsidRDefault="00A854CC" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners may be issued with some personal cash from their Prisoner’s Personal Cash Account for necessities while absent from prison for certain activities, as determined by the Superintendent. Any money returning with a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">the conclusion of the external activity or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F3B">
+        <w:t>Home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Leave is to be deposited with the cashier</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:t>, r</w:t>
+      </w:r>
+      <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">efer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:history="1">
+        <w:r w:rsidR="00A97C29" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00A97C29" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8.4 – Prisoner Finances</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2E9280" w14:textId="42B3FE8A" w:rsidR="008225F8" w:rsidRDefault="00E95E0A" w:rsidP="00D046CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Before leaving prison, the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t>relevant Prison Officer (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D47B8">
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A61C1">
+        <w:t xml:space="preserve"> Reception, Gatehouse, SOG, Escort) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>shall confirm the identity of the prisoner against their OMI</w:t>
+      </w:r>
+      <w:r w:rsidR="00190D19" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> sheet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>and report the confirmation to the S</w:t>
+      </w:r>
+      <w:r w:rsidR="00771403" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00771403" w:rsidRPr="00A7246E">
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Gatehouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6776B873" w14:textId="312E08F1" w:rsidR="00946095" w:rsidRPr="00A92D31" w:rsidRDefault="00E37679" w:rsidP="0064153D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Toc379980020"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc379980021"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc379980023"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc379980024"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc379980026"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc379980027"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc239751362"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:r w:rsidRPr="00A92D31">
+        <w:t xml:space="preserve">Prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A92D31">
+        <w:t xml:space="preserve">Transfer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A175DC" w:rsidRPr="00A92D31">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A92D31">
+        <w:t>o/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A175DC" w:rsidRPr="00A92D31">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A92D31">
+        <w:t xml:space="preserve">rom </w:t>
+      </w:r>
+      <w:r w:rsidR="00A175DC" w:rsidRPr="00A92D31">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A92D31">
+        <w:t xml:space="preserve">ther </w:t>
+      </w:r>
+      <w:r w:rsidR="00A175DC" w:rsidRPr="00A92D31">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A92D31">
+        <w:t>risons</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A92D31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508F0AFD" w14:textId="6528BDF2" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="00151AF7" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="_Toc239751363"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="16F4B7BA" w14:textId="16CD8EB7" w:rsidR="006945BC" w:rsidRDefault="00946095" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transfers shall occur in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00113CC0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00113CC0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC3AEE" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>– </w:t>
+        </w:r>
+        <w:r w:rsidR="00874C07" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Assessments</w:t>
+        </w:r>
+        <w:r w:rsidR="00874C07" w:rsidRPr="009A3400">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
-          </w:rPr>
-          <w:t>.</w:t>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+        <w:r w:rsidR="00874C07" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Placements and </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Sentence Management</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="5BA7FE68" w14:textId="77777777" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
+      <w:r w:rsidR="0084297D" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:history="1">
+        <w:r w:rsidR="0084297D" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 12.4 </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC3AEE" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidR="0084297D" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Prisoner Transfers</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="136" w:name="_For_transfers_the"/>
+        <w:bookmarkEnd w:id="136"/>
+      </w:hyperlink>
+      <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763ABA" w:rsidRPr="00A7246E">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">nd </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:history="1">
+        <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D1AD88" w14:textId="084334E7" w:rsidR="0065787A" w:rsidRPr="00170233" w:rsidRDefault="0065787A" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="000107A3">
+        <w:t>has a current</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ARMS </w:t>
+      </w:r>
+      <w:r w:rsidR="000107A3">
+        <w:t>or SAMS alert</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000107A3">
+        <w:t>both Superintendents</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall </w:t>
+      </w:r>
+      <w:r w:rsidR="000107A3">
+        <w:t>approve the Transfer Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00170233">
+        <w:t xml:space="preserve"> prior to transfer,</w:t>
+      </w:r>
+      <w:r w:rsidR="000107A3">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:history="1">
+        <w:r w:rsidR="000107A3" w:rsidRPr="00170233">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.4 – Prisoner Transfer</w:t>
+        </w:r>
+        <w:r w:rsidR="00170233" w:rsidRPr="00170233">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00170233">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA8A756" w14:textId="77777777" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="00987390" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For transfers the following items are required to accompany the prisoner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424D6AEA" w14:textId="62947624" w:rsidR="00114549" w:rsidRPr="00A7246E" w:rsidRDefault="0064153D" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00114549" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Warrant, Bring Up Order or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00114549" w:rsidRPr="00A7246E">
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00114549" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> relevant instrument </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64286B9A" w14:textId="5E6B0F6D" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="00987390" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Unit File</w:t>
+      </w:r>
+      <w:r w:rsidR="0021320A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Warrant File</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB4D938" w14:textId="4D90BE03" w:rsidR="00987390" w:rsidRPr="002253CC" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1CA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">eception paperwork, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7209" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">OMI </w:t>
+      </w:r>
+      <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
+        <w:t>sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1CA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and custody handover documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFE373A" w14:textId="5B8D41AB" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ll property (including clothing and valuable property) and corresponding ‘Offender Property Sheet’. For information on dangerous goods refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:history="1">
+        <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.4 – Prisoner Transfers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771403" w:rsidRPr="00A7246E">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
+        <w:t>Note: for a temporary transfer, it may not be necessary t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074">
+        <w:t>hat</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> all property accompan</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52074">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> a prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C99658A" w14:textId="7E24EA05" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="00613751" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Observation and Interaction – Offender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Transit sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>, i</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75" w:rsidRPr="00A7246E">
+        <w:t>f the prisoner has an active ARMS or SAMS alert</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5E75">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300E898F" w14:textId="796FF6C1" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00E37679" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="56D7C474" w14:textId="4FB35480" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="137" w:name="_Toc64900157"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc69740955"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc69742564"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc64900158"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc69740956"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc69742565"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc239751364"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoner transfer t</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o another prison</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B078F8" w14:textId="2863FD6B" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00C067B8" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="009A3400">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0B6C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0B6C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ring</w:t>
+      </w:r>
+      <w:r w:rsidR="00875F59" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to another prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are processed through Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="004D43E8" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00771403" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00423D58" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
-[...26 lines deleted...]
-    <w:p w14:paraId="2D5F7011" w14:textId="77777777" w:rsidR="0019076E" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
+      <w:r w:rsidR="004D43E8" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A12221" w14:textId="7FB39780" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="4B8F44E7" w14:textId="0034299B" w:rsidR="0078789B" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008441C5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wear prison issue clothing on all inter-prison escorts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA72946" w14:textId="3A310E9A" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison library materials shall be removed from the prisoner’s possession and managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2461C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2461C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="008E7EA0" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2461C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Prisoner</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2461C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Libraries</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E3102">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DE741BD" w14:textId="77777777" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="00C66054">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The prisoner’s Unit File and, where applicable, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575638">
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medication required during the transfer are placed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04B36" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sealed and secure bag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bearing: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD1CB4C" w14:textId="0A8F760C" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="0064153D" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00982B00">
+        <w:t xml:space="preserve">ame of </w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t>prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A710211" w14:textId="11793955" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00A2461C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t>estination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C692FC0" w14:textId="73271934" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00A2461C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t>rison transferred from</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A59B00B" w14:textId="32D46501" w:rsidR="00946095" w:rsidRPr="00982B00" w:rsidRDefault="00A2461C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t>rison transferred</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00982B00">
+        <w:t xml:space="preserve"> to. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC360EC" w14:textId="042604A0" w:rsidR="00B82BF8" w:rsidRPr="00A46155" w:rsidRDefault="00946095" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90960">
+        <w:t>overnight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stay at a lockup is required for the prisoner’s transit to another prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:history="1">
+        <w:r w:rsidR="00702359" w:rsidRPr="00A46155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00702359" w:rsidRPr="00A46155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">12.6 </w:t>
+        </w:r>
+        <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidR="00702359" w:rsidRPr="00A46155">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoners in Police Lockups</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00907B1E" w:rsidRPr="00A46155">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86" w:history="1">
+        <w:r w:rsidR="004A61C1" w:rsidRPr="004A61C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.4 – Prisoner Transfers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004A61C1">
+        <w:t xml:space="preserve"> (specifically </w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1" w:rsidRPr="00575638">
+        <w:t>Appendix B – Schedule for Inter-prison Transfers</w:t>
+      </w:r>
+      <w:r w:rsidR="004A61C1">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00702359" w:rsidRPr="00B5056D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6A3026" w14:textId="4AB14064" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00DA17D5" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc239751365"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoner transfer f</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rom another prison</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C609BB" w14:textId="0C6FA2B8" w:rsidR="00DC0D6D" w:rsidRPr="00A7246E" w:rsidRDefault="00E80E89" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoners arriving at a prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00875F59" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for transfer from another prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are process</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4620" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed through Reception</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4620" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00863D4E" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00771403" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4620" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DADE50" w14:textId="6503D7AD" w:rsidR="006945BC" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>On arrival from another prison,</w:t>
+      </w:r>
+      <w:r w:rsidR="0021320A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reception Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0021320A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall check for the items that were required to accompany the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3400">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0021320A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85F13" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 7.1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006945BC" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE395BE" w14:textId="4FF47C1A" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the prisoner’s Unit File or other paperwork </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not present upon receiving the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93D28" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Reception O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fficers shall contact the sending prison to locate the missing files and paperwork.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C644AF" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7ABB" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Officers </w:t>
+      </w:r>
+      <w:r w:rsidR="00C644AF" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>may need to make a temporary file to hol</w:t>
+      </w:r>
+      <w:r w:rsidR="009C332C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d the documents until the missing items</w:t>
+      </w:r>
+      <w:r w:rsidR="00C644AF" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrive.</w:t>
+      </w:r>
+      <w:r w:rsidR="006945BC" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5153128A" w14:textId="7149D0D4" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00D7691F" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reception O</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fficers shall ensure the prisoner’s OMI sheet and associated paperwork from the sending prison is checked to confirm: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB0B4D" w14:textId="39775C48" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="000442B4" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="229"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ecurity rating </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BED7AA4" w14:textId="30341944" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00A2461C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">estination </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3086AE2F" w14:textId="43ABCF63" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>the ARMS or SAMS Observation and Interaction – Offender in Transit sheet has been filled out in line with their ARMS Risk Management Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C" w:rsidRPr="00A2461C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> the prisoner has an active ARMS or SAMS alert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D51B4A" w14:textId="3BA8E2DA" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00A2461C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t>ate of discharge or court appearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F84B409" w14:textId="00F73043" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00A2461C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:t>lace of</w:t>
+      </w:r>
+      <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discharge or court appearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D4C678" w14:textId="40D49DFD" w:rsidR="00F23DC2" w:rsidRDefault="00A768EC" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reception Officers shall make an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90960">
+        <w:t>inventory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the prisoner’s property, in the presence of the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> where possible, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FB820D" w14:textId="1A1792BA" w:rsidR="00A768EC" w:rsidRPr="00A7246E" w:rsidRDefault="00A768EC" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>The further management, recording and issuing of a prisoner’s property s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86588" w:rsidRPr="00A7246E">
+        <w:t>hall be conducted in accordance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 3.1 – Managing Prisoner Property.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7887A294" w14:textId="37F07DDD" w:rsidR="006B5845" w:rsidRPr="00C85F13" w:rsidRDefault="00946095" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007462F6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Services </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6615" w:rsidRPr="007462F6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C477E3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C477E3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C477E3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D" w:rsidRPr="00C477E3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C477E3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s health summary and medical records</w:t>
+      </w:r>
+      <w:r w:rsidR="00D922F6" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as soon as </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F3B" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">practicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00D922F6" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arriving at the new location. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0675062C" w14:textId="01E33EB2" w:rsidR="00EB18ED" w:rsidRPr="00A7246E" w:rsidRDefault="0080613F" w:rsidP="00A236BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="_Toc239751366"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4B76" w:rsidRPr="00A7246E">
+        <w:t>Transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB18ED" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> To/From Court</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r w:rsidR="00EB18ED" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527A89F2" w14:textId="04E16FAF" w:rsidR="00F66637" w:rsidRPr="00A7246E" w:rsidRDefault="00F66637" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_Toc239751367"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+      <w:r w:rsidR="00214CB8" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420AD916" w14:textId="77777777" w:rsidR="00F66637" w:rsidRPr="00A7246E" w:rsidRDefault="00F66637" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="_For_court_related"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>court related</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfers the following items will accompany a prisoner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35370878" w14:textId="52FFBE22" w:rsidR="00F66637" w:rsidRPr="00A7246E" w:rsidRDefault="00A236BF" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66637" w:rsidRPr="00A7246E">
+        <w:t>OMI sheet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EB8EE7" w14:textId="77777777" w:rsidR="00A236BF" w:rsidRDefault="00A236BF" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66637" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Warrant, Bring Up Order or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F66637" w:rsidRPr="00A7246E">
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F66637" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> relevant instrument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F385D1" w14:textId="10820B18" w:rsidR="00A2461C" w:rsidRPr="00A7246E" w:rsidRDefault="00A236BF" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>t</w:t>
-[...100 lines deleted...]
-      <w:r w:rsidR="001E56EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00660BCF" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Observation and Interaction – Offender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00660BCF" w:rsidRPr="00A7246E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00660BCF" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Transit sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C">
+        <w:t>, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C" w:rsidRPr="00A7246E">
+        <w:t>f the prisoner has an active ARMS or SAMS alert</w:t>
+      </w:r>
+      <w:r w:rsidR="00660BCF" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2EE522" w14:textId="136A0D32" w:rsidR="00BF698C" w:rsidRPr="00BF698C" w:rsidRDefault="00297DE6" w:rsidP="00BF698C">
+    <w:p w14:paraId="0BF0292C" w14:textId="49E4DBDC" w:rsidR="00EB18ED" w:rsidRPr="00A7246E" w:rsidRDefault="00987B4D" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="_Toc69740961"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc69742570"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc69740962"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc69742571"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc239751368"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoner transfer t</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB18ED" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o court</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="152"/>
+      <w:r w:rsidR="00EB18ED" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17683329" w14:textId="442AF533" w:rsidR="00EB18ED" w:rsidRPr="00A7246E" w:rsidRDefault="00EB18ED" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00F50F2F" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoners departing a prison</w:t>
+      </w:r>
+      <w:r w:rsidR="0011074A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for court</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are processed through Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4620" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4620" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137F6BE3" w14:textId="4492890E" w:rsidR="00F66637" w:rsidRPr="00C85F13" w:rsidRDefault="00035C0A" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="_Toc379980029"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:r w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prison issue clothing shall not be worn to court unless circumstances prevent the prisoner from w</w:t>
+      </w:r>
+      <w:r w:rsidR="00506154" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aring civilian clothing</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1740" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7CDC" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1740" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>elects</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7CDC" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to wear </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0F96" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prison issued</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7CDC" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clothing</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1740" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a court appearance</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00763ABA" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00BE1740" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they </w:t>
+      </w:r>
+      <w:r w:rsidR="00407C40" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are to complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89" w:history="1">
+        <w:r w:rsidR="008E0F96" w:rsidRPr="00C85F13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BD0250" w:rsidRPr="004E3102">
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Preference to Wear Prison </w:t>
+        </w:r>
+        <w:r w:rsidR="00C85F13" w:rsidRPr="00C85F13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:t>.</w:t>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Issued </w:t>
+        </w:r>
+        <w:r w:rsidR="008E0F96" w:rsidRPr="00C85F13">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Clothing to Court</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FD07A2" w:rsidRPr="00A7246E">
+      <w:r w:rsidR="00BE1740" w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85F13">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A15C143" w14:textId="77777777" w:rsidR="00FE00CC" w:rsidRPr="00A7246E" w:rsidRDefault="000741D6" w:rsidP="00D046CC">
+    <w:p w14:paraId="168A7893" w14:textId="05E63BDD" w:rsidR="00FD7EFB" w:rsidRPr="00A7246E" w:rsidRDefault="00177107" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reception Officers shall gather the </w:t>
+      </w:r>
+      <w:r w:rsidR="004070ED" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">items listed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="004E3102">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 8.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>authorising the</w:t>
+      </w:r>
+      <w:r w:rsidR="004070ED" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> court appearance.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EFB" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C01414" w14:textId="5BF55678" w:rsidR="00E05FEA" w:rsidRPr="00A7246E" w:rsidRDefault="00177107" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="004B499C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attending court are permitted to take legal and other documents r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elating to their appearance in court, particularly when a prisoner is representing </w:t>
+      </w:r>
+      <w:r w:rsidR="0061700C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="00506154" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>selves</w:t>
+      </w:r>
+      <w:r w:rsidR="004B499C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7EFB" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D835941" w14:textId="1445A500" w:rsidR="00E05FEA" w:rsidRPr="00A7246E" w:rsidRDefault="00F66637" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For any prisoner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F3B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custody is not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by any current </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warrant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other order </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Return Order</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5056D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, staff shall prepare for the possible release of the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="002253CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A907F4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by completing the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5D04">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoner Release from Court Checklist on TOM</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3102">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5D04">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in </w:t>
+      </w:r>
+      <w:r w:rsidR="002253CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:history="1">
+        <w:r w:rsidR="002253CC" w:rsidRPr="002253CC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 14.6 – Prisoners Release from Custody</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002253CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2098A97B" w14:textId="23E37E99" w:rsidR="00177107" w:rsidRPr="00A7246E" w:rsidRDefault="00E57868" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="10EDDD79" w14:textId="3A69C546" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="_Toc14443749"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc239751369"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoner transfer from</w:t>
+      </w:r>
+      <w:r w:rsidR="00177107" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> court (returns)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="155"/>
+      <w:r w:rsidR="00177107" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BAAA210" w14:textId="0B847685" w:rsidR="00F009F2" w:rsidRPr="00A7246E" w:rsidRDefault="00702359" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...74 lines deleted...]
-      <w:r w:rsidR="008F1C24">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>New p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75904" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>risoners arriving at a prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00236D6F" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from court</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75904" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are processed through Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4620" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0373" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA0373" w:rsidRPr="00982B00">
+        <w:t>section 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F009F2" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4620" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19712879" w14:textId="41AC4534" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
-[...218 lines deleted...]
-    <w:p w14:paraId="7586AA04" w14:textId="307BB758" w:rsidR="00805D12" w:rsidRPr="00A7246E" w:rsidRDefault="00805D12" w:rsidP="00D046CC">
+    <w:p w14:paraId="6A0010B9" w14:textId="16179D8A" w:rsidR="00557EA5" w:rsidRDefault="00557EA5" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="296D1D0A" w14:textId="2294EDC1" w:rsidR="0010330D" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Returning prisoners shall be processed through </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eception in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F3B" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and change back into prison issue clothing. The prisoner’s civilian clothing shall be checked against the record of clothing worn to court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC25D42" w14:textId="0620F0EB" w:rsidR="001A740B" w:rsidRPr="00557EA5" w:rsidRDefault="00E05FEA" w:rsidP="00557EA5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...38 lines deleted...]
-      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the prisoner has a ‘Return Order’ and returns with no other warrant or instrument </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their imprisonment, Reception Officers shall ensure there is an active warrant or instrument </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2E41">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>held by</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2E41" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">including </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="44FAC82D" w14:textId="2B314B9E" w:rsidR="007045DF" w:rsidRPr="00A7246E" w:rsidRDefault="0010330D" w:rsidP="00D046CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the prison </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imprisonment in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2461C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EA5" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A655D8" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidR="00A655D8" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 12.7 – Warrants</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00706A59" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB202C6" w14:textId="29CA0DC8" w:rsidR="00EE6268" w:rsidRPr="00A7246E" w:rsidRDefault="00EE6268" w:rsidP="00872990">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="156" w:name="_Toc14443751"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc64381994"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc64900166"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc69740966"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc69742575"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc239751370"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Police Transfer </w:t>
+      </w:r>
+      <w:r w:rsidR="00562F5D" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C031CA" w:rsidRPr="00A7246E">
+        <w:t>a Prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00562F5D" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>to Prison</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="161"/>
+    </w:p>
+    <w:p w14:paraId="6BA46C9F" w14:textId="6743F04F" w:rsidR="00A668D5" w:rsidRPr="00A7246E" w:rsidRDefault="00A668D5" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="162" w:name="_Toc239751371"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="162"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43220885" w14:textId="3878CFFD" w:rsidR="00EE6268" w:rsidRPr="00A7246E" w:rsidRDefault="00EE6268" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
-[...20 lines deleted...]
-      <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
+      <w:r w:rsidR="00141F51">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...26 lines deleted...]
-        <w:r w:rsidR="003561AC" w:rsidRPr="003561AC">
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is arrested and detained with appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00717D4F" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their imprisonment (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:history="1">
+        <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>COPP 6.1 – Prisoner Access to Healthcare</w:t>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2461C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>12.</w:t>
+        </w:r>
+        <w:r w:rsidR="00963CB9" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2461C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="0098217F" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2461C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Warrants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003561AC">
-[...3 lines deleted...]
-    <w:p w14:paraId="63DE4E1F" w14:textId="40B83C1D" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for details of acceptable documentation), </w:t>
+      </w:r>
+      <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the WA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pol</w:t>
+      </w:r>
+      <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F16B2" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Force </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may deliver the </w:t>
+      </w:r>
+      <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">into </w:t>
+      </w:r>
+      <w:r w:rsidR="008225F8" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>custody of a prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DB4E3B" w14:textId="2CE4850E" w:rsidR="00F171C4" w:rsidRPr="00A7246E" w:rsidRDefault="00F171C4" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...52 lines deleted...]
-    <w:p w14:paraId="158B9B7E" w14:textId="1EC57612" w:rsidR="00B7612B" w:rsidRPr="00A7246E" w:rsidRDefault="00F34852" w:rsidP="00D046CC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Prisoners arriving at a prison are processed through Reception</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1BDC" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 3</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1BDC" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5254E315" w14:textId="77777777" w:rsidR="00F15D17" w:rsidRPr="00A7246E" w:rsidRDefault="00F84A39" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...163 lines deleted...]
-      <w:r w:rsidR="0010330D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reception Officers shall ensure the following documents accompan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7F2C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all prisoner t</w:t>
+      </w:r>
+      <w:r w:rsidR="006339A3" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ransfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7F2C" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
-[...8 lines deleted...]
-      <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
+      <w:r w:rsidR="006339A3" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="000F16B2" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WA P</w:t>
+      </w:r>
+      <w:r w:rsidR="006339A3" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>olice</w:t>
+      </w:r>
+      <w:r w:rsidR="000F16B2" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Force</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custody</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15D17" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
-[...11 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    </w:p>
+    <w:p w14:paraId="1D987891" w14:textId="2690B286" w:rsidR="00F15D17" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00872990">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet3"/>
         <w:ind w:left="1276" w:hanging="425"/>
-      </w:pPr>
-[...995 lines deleted...]
-      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
-[...205 lines deleted...]
-      <w:r w:rsidRPr="00A7246E">
+      <w:r w:rsidR="00F15D17" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Reception Officers shall ensure a new photograph of the prisoner is taken</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00401ECC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">he warrant or order </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F15D17" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in accordance with</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A61C1">
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F15D17" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3337 lines deleted...]
-    <w:p w14:paraId="1D987891" w14:textId="5E58E71A" w:rsidR="00F15D17" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00CE3FBE">
+        <w:t xml:space="preserve"> the movement of the prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5627A4" w14:textId="46E5F6B4" w:rsidR="00F84A39" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00CE3FBE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000F16B2" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">elevant handover documents from Police </w:t>
       </w:r>
       <w:r w:rsidR="00F84A39" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Officers, such as the Custody Handover Form and </w:t>
       </w:r>
       <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Police </w:t>
       </w:r>
       <w:r w:rsidR="00051A30" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Property </w:t>
@@ -17307,689 +20109,698 @@
         <w:t>Notes’</w:t>
       </w:r>
       <w:r w:rsidR="0008443C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="0008443C" w:rsidRPr="00A7246E">
         <w:t>n TOMS</w:t>
       </w:r>
       <w:r w:rsidR="00F108FF" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
         <w:t>specifying the</w:t>
       </w:r>
       <w:r w:rsidR="00F108FF" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> documentation was not provided and the Police Officers’ names. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2611BCF2" w14:textId="1AB4CEA4" w:rsidR="00B82BF8" w:rsidRPr="00381C8C" w:rsidRDefault="002700F1" w:rsidP="00381C8C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="158" w:name="_Toc379980031"/>
-[...45 lines deleted...]
-      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc379980031"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc379980032"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc313434525"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc313445278"/>
+      <w:bookmarkStart w:id="167" w:name="_Court_Transfers_to"/>
+      <w:bookmarkStart w:id="168" w:name="_Custody_Booklets"/>
+      <w:bookmarkStart w:id="169" w:name="_Handover_Documentation_Pertaining"/>
+      <w:bookmarkStart w:id="170" w:name="_‘Identification_of_Risk_1"/>
+      <w:bookmarkStart w:id="171" w:name="_Completion_of_‘Identification_3"/>
+      <w:bookmarkStart w:id="172" w:name="_‘Identification_of_Risk"/>
+      <w:bookmarkStart w:id="173" w:name="_Completion_of_‘Identification_"/>
+      <w:bookmarkStart w:id="174" w:name="_Completion_of_‘Identification"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc313445213"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc313445214"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc313445215"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc313445216"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc313445217"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc313445218"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc313445219"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc313445220"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc313445221"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc313445222"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc313445223"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc313445224"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc313445225"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc313445226"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc313445227"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc313445228"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc313445229"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc313445230"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc313445231"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc313445232"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc313445233"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc313445234"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc313445235"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc313445236"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc313445237"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc313445238"/>
+      <w:bookmarkStart w:id="201" w:name="_Hospital_Orders"/>
+      <w:bookmarkStart w:id="202" w:name="_Prisoner_Transfer_To"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc379980033"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc239751372"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkEnd w:id="202"/>
       <w:r w:rsidRPr="00381C8C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t>Trans</w:t>
       </w:r>
       <w:r w:rsidRPr="00381C8C">
         <w:t>fer</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00991CB2" w:rsidRPr="00381C8C">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t>o/</w:t>
       </w:r>
       <w:r w:rsidR="00991CB2" w:rsidRPr="00381C8C">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t xml:space="preserve">rom </w:t>
       </w:r>
       <w:r w:rsidR="00991CB2" w:rsidRPr="00381C8C">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t xml:space="preserve">edical </w:t>
       </w:r>
       <w:r w:rsidR="00991CB2" w:rsidRPr="00381C8C">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t xml:space="preserve">ppointments or </w:t>
       </w:r>
       <w:r w:rsidR="00991CB2" w:rsidRPr="00381C8C">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t xml:space="preserve">ospital </w:t>
       </w:r>
       <w:r w:rsidR="00991CB2" w:rsidRPr="00381C8C">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00381C8C">
         <w:t>dmissions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="198"/>
-      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:bookmarkEnd w:id="204"/>
     </w:p>
     <w:p w14:paraId="118A5D3E" w14:textId="52D5B598" w:rsidR="00122217" w:rsidRPr="00A7246E" w:rsidRDefault="00122217" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="200" w:name="_Toc203052301"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc239751373"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="205"/>
       <w:r w:rsidR="002700F1" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494D49FB" w14:textId="0C21A28C" w:rsidR="00615195" w:rsidRPr="00A7246E" w:rsidRDefault="00122217" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="201" w:name="_For_medical_related"/>
-      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkStart w:id="206" w:name="_For_medical_related"/>
+      <w:bookmarkEnd w:id="206"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For medical related </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>transports</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following items are required to accompany the prisoner:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A4FEAC" w14:textId="77777777" w:rsidR="00122217" w:rsidRPr="00A7246E" w:rsidRDefault="00122217" w:rsidP="00CE3FBE">
+    <w:p w14:paraId="07A4FEAC" w14:textId="63E7E507" w:rsidR="00122217" w:rsidRPr="00A7246E" w:rsidRDefault="00122217" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="131"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>OMI sheet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCAC282" w14:textId="3CA5930B" w:rsidR="00122217" w:rsidRPr="00A7246E" w:rsidRDefault="00660BCF" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>OMI sheet</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FCAC282" w14:textId="3CA5930B" w:rsidR="00122217" w:rsidRPr="00A7246E" w:rsidRDefault="00660BCF" w:rsidP="00CE3FBE">
+        <w:t xml:space="preserve">Observation and Interaction – Offender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Transit sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FBE">
+        <w:t>, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FBE" w:rsidRPr="00A7246E">
+        <w:t>f the prisoner has an active ARMS or SAMS aler</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FBE">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F14638" w14:textId="48AB2BDC" w:rsidR="008E5021" w:rsidRPr="00A7246E" w:rsidRDefault="00615195" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is a medical emergency in which a prisoner is required to be urgently transported to a hospital or medical facility, for treatment of a life threatening illness or injury, the </w:t>
+      </w:r>
+      <w:r w:rsidR="0004224B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>risoner’</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="007105C9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ext of </w:t>
+      </w:r>
+      <w:r w:rsidR="007105C9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in shall be notified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 6.1 –</w:t>
+        </w:r>
+        <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Prisoner Access to Health Care</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005D5CC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94" w:history="1">
+        <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>COPP 12.2 – Coordination of Escorts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005D5CC7" w:rsidRPr="00AE531A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFFD24D" w14:textId="7816CEAE" w:rsidR="00BC2465" w:rsidRPr="00A7246E" w:rsidRDefault="00202582" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="207" w:name="_Toc239751374"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Prisoner transfer to medical appointments or hospital admissions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="207"/>
+    </w:p>
+    <w:p w14:paraId="5333A68B" w14:textId="0CA0EAAE" w:rsidR="00FD71F7" w:rsidRPr="00A7246E" w:rsidRDefault="00FD71F7" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners departing a prison </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC458A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00557EA5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC458A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical appointment or hospital admission </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are processed through Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="00954CA1" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00954CA1" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36B5B" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430247C3" w14:textId="4B28542A" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00B82BF8" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Reception </w:t>
+      </w:r>
+      <w:r w:rsidR="00634A04" w:rsidRPr="00A7246E">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">fficers shall gather the </w:t>
+      </w:r>
+      <w:r w:rsidR="008A2BEC" w:rsidRPr="00A7246E">
+        <w:t>items</w:t>
+      </w:r>
+      <w:r w:rsidR="00050C47" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> required for the transport, including those listed</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2BEC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F3B" w:rsidRPr="00F23DC2">
+        <w:t>section 10.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2BEC" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00345B83" w:rsidRPr="00A7246E">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>edical Ap</w:t>
+      </w:r>
+      <w:r w:rsidR="00345B83" w:rsidRPr="00A7246E">
+        <w:t>pointment Advice signed by the S</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2BEC" w:rsidRPr="00A7246E">
+        <w:t>uperintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4987E612" w14:textId="4372F9CF" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00B82BF8" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">Prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF66F6" w:rsidRPr="00A7246E">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> wear prison issue clothing to all </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF66F6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">external medical appointments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">or hospital admissions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5D47EE" w14:textId="48DB054E" w:rsidR="00BD4FF4" w:rsidRPr="00A7246E" w:rsidRDefault="00BD4FF4" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Management of prisoner property</w:t>
+      </w:r>
+      <w:r w:rsidR="00E904F4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E904F4" w:rsidRPr="00A7246E">
+        <w:t>in regard</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D48" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD5D48" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> a prisoner’s admission to </w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D">
+        <w:t xml:space="preserve">the Frankland Centre </w:t>
+      </w:r>
+      <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:history="1">
+        <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 3.1 –</w:t>
+        </w:r>
+        <w:r w:rsidR="00DA4098" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Managing Prisoner Property</w:t>
+        </w:r>
+        <w:r w:rsidR="00E122D1" w:rsidRPr="004E3102">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="187FBCFF" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00A7246E" w:rsidRDefault="00E4681A" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="208" w:name="_Toc239751375"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Refusal to attend an external medical appointment at Reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="208"/>
+    </w:p>
+    <w:p w14:paraId="1B3BACB2" w14:textId="2CC902C1" w:rsidR="001526AC" w:rsidRPr="00A7246E" w:rsidRDefault="00357B09" w:rsidP="001A740B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t>a prisoner refuses to attend an external medi</w:t>
+      </w:r>
+      <w:r w:rsidR="004F34D4" w:rsidRPr="00A7246E">
+        <w:t>cal appointment, Rece</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">ption </w:t>
+      </w:r>
+      <w:r w:rsidR="005926A1" w:rsidRPr="00A7246E">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidR="004F34D4" w:rsidRPr="00A7246E">
+        <w:t>s shall</w:t>
+      </w:r>
+      <w:r w:rsidR="001526AC" w:rsidRPr="00A7246E">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B861F4E" w14:textId="6896484E" w:rsidR="007473EA" w:rsidRDefault="004E3102" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
-[...354 lines deleted...]
-        <w:t>a prisoner refuses to attend an external medi</w:t>
+        <w:ind w:firstLine="131"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="004F34D4" w:rsidRPr="00A7246E">
-        <w:t>cal appointment, Rece</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="3B861F4E" w14:textId="2F63BD87" w:rsidR="007473EA" w:rsidRDefault="004E3102" w:rsidP="00CE3FBE">
+        <w:t>dvise Health Services as soon as practicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE68210" w14:textId="3B7E29AE" w:rsidR="0004224B" w:rsidRPr="0004224B" w:rsidRDefault="004E3102" w:rsidP="00392F31">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
-[...21 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0004224B">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="0004224B" w:rsidRPr="0004224B">
         <w:t>ncourage the prisoner to attend the appointment, in conjunction with Health Services where practicable</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77824AB7" w14:textId="201A2D8E" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00BE223F" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Health Services staff will contact </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E66AC" w:rsidRPr="00A7246E">
         <w:t>M</w:t>
@@ -18023,61 +20834,61 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00E009DE" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ensure the </w:t>
       </w:r>
       <w:r w:rsidR="00E009DE" w:rsidRPr="005758F3">
         <w:t>Refusal to Attend a Medical Appointment</w:t>
       </w:r>
       <w:r w:rsidR="00E009DE" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> form is completed</w:t>
       </w:r>
       <w:r w:rsidR="00F46A7D" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> (via ECHO)</w:t>
       </w:r>
       <w:r w:rsidR="00A655D8" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19569B2A" w14:textId="2510008B" w:rsidR="00202582" w:rsidRPr="00A7246E" w:rsidRDefault="00202582" w:rsidP="00947D7B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="204" w:name="_Toc203052304"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc239751376"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoner re</w:t>
       </w:r>
       <w:r w:rsidR="000E40DD" w:rsidRPr="00A7246E">
         <w:t>turn from a medical appointment</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> or hospital admission</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="204"/>
+      <w:bookmarkEnd w:id="209"/>
     </w:p>
     <w:p w14:paraId="334B32A7" w14:textId="7DCF5C7F" w:rsidR="00917B4B" w:rsidRPr="00A7246E" w:rsidRDefault="005D156B" w:rsidP="00947D7B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>returning to</w:t>
       </w:r>
       <w:r w:rsidR="00A36875" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18172,50 +20983,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">open or read a prisoner’s medical </w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
       <w:r w:rsidR="006144CB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372648E4" w14:textId="62FF9CD9" w:rsidR="00BD5D48" w:rsidRPr="00A7246E" w:rsidRDefault="00BD5D48" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
         <w:t>Reception Officers shall</w:t>
       </w:r>
       <w:r w:rsidR="00A357F8" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> forward</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0085443B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>medication</w:t>
       </w:r>
       <w:r w:rsidR="0085443B" w:rsidRPr="00A7246E">
         <w:t>, scripts or care plans</w:t>
       </w:r>
       <w:r w:rsidR="002872F7" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A357F8" w:rsidRPr="00A7246E">
         <w:t>accompanying the prison</w:t>
       </w:r>
       <w:r w:rsidR="00F46A7D" w:rsidRPr="00A7246E">
         <w:t>er</w:t>
@@ -18308,187 +21120,189 @@
       <w:r w:rsidR="0080390E" w:rsidRPr="00A7246E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">uperintendent </w:t>
       </w:r>
       <w:r w:rsidR="00195C8E" w:rsidRPr="00A7246E">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> liaise with H</w:t>
       </w:r>
       <w:r w:rsidR="00B3427D" w:rsidRPr="00A7246E">
         <w:t>ealth Services staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> to determin</w:t>
       </w:r>
       <w:r w:rsidR="00195C8E" w:rsidRPr="00A7246E">
         <w:t>e a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> suitable placement for prisoners returning from a hospital admission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B29662B" w14:textId="77777777" w:rsidR="00B82BF8" w:rsidRPr="00F7257A" w:rsidRDefault="00B82BF8" w:rsidP="00F23DC2">
+    <w:p w14:paraId="0B29662B" w14:textId="77777777" w:rsidR="00B82BF8" w:rsidRPr="00F7257A" w:rsidRDefault="00B82BF8" w:rsidP="00A21656">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...50 lines deleted...]
-      <w:bookmarkEnd w:id="209"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="210" w:name="_Toc379980034"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc379975896"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc379980035"/>
+      <w:bookmarkStart w:id="213" w:name="_Sentence_Calculation_&amp;"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc312935091"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc313434493"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc313445244"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc309367076"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc309367078"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc309367080"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc309367082"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc309367084"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc309367086"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc309367088"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc309367090"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc309367092"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc309367094"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc309367096"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc309367098"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc309367100"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc309367102"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc309367104"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc309367106"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc309367108"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc309367110"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc309367114"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc309367116"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc309367118"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc309367120"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc309367122"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc309367124"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc309367126"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc309367128"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc309367130"/>
+      <w:bookmarkStart w:id="244" w:name="_Toc309367132"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc309367134"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc309367136"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc309367138"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc309367139"/>
+      <w:bookmarkStart w:id="249" w:name="_Police_Transfers_to"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc379975898"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc379980037"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc379980038"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc379980039"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc379980040"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc239751377"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:bookmarkEnd w:id="250"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:bookmarkEnd w:id="253"/>
       <w:r w:rsidRPr="00F7257A">
         <w:t>Inter</w:t>
       </w:r>
       <w:r w:rsidR="00B40D7A" w:rsidRPr="00F7257A">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00625693" w:rsidRPr="00F7257A">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257A">
         <w:t xml:space="preserve">rison </w:t>
       </w:r>
       <w:r w:rsidR="00625693" w:rsidRPr="00F7257A">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257A">
         <w:t>isits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="249"/>
-      <w:bookmarkEnd w:id="250"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:bookmarkEnd w:id="255"/>
       <w:r w:rsidRPr="00F7257A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E412D07" w14:textId="4A20F749" w:rsidR="00775EB7" w:rsidRPr="00A7246E" w:rsidRDefault="006D6881" w:rsidP="00F92C30">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="251" w:name="_Toc203052306"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc239751378"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00C6481C" w:rsidRPr="00A7246E">
         <w:t>leaving</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> for an inter-prison visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="256"/>
     </w:p>
     <w:p w14:paraId="5179924B" w14:textId="7952E91C" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00E4205B" w:rsidP="009A4AAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>leaving</w:t>
       </w:r>
       <w:r w:rsidR="0004224B" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -18537,120 +21351,118 @@
     <w:p w14:paraId="297F4B7F" w14:textId="0899BD3B" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00B82BF8" w:rsidP="00F04CDB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception</w:t>
       </w:r>
       <w:r w:rsidR="00866794" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">fficers </w:t>
       </w:r>
       <w:r w:rsidR="00866794" w:rsidRPr="00A7246E">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> ensure </w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">prisoners listed on the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00866794" w:rsidRPr="00A7246E">
         <w:t>T&amp;D</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C54665" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Sheet as requiring transport</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="004417AC" w:rsidRPr="00A7246E">
         <w:t>inter-prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> visits</w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>approved in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="000E5E7C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidR="00561FCA" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 7.2 – Social </w:t>
         </w:r>
         <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Visits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00520B4E" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00141F51">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00520B4E" w:rsidRPr="00A7246E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>re present in Reception promptly for transportation</w:t>
       </w:r>
       <w:r w:rsidR="00866794" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD462AB" w14:textId="77777777" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00866794" w:rsidP="00A9141F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception O</w:t>
       </w:r>
       <w:r w:rsidR="00B82BF8" w:rsidRPr="00A7246E">
         <w:t>fficers shall gather the following for each prisoner:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD9F038" w14:textId="77777777" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00B82BF8" w:rsidP="00CE3FBE">
+    <w:p w14:paraId="6DD9F038" w14:textId="791BC382" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00B82BF8" w:rsidP="00A21656">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>OMI sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE173BA" w14:textId="1003D1EB" w:rsidR="00E7518D" w:rsidRPr="00A7246E" w:rsidRDefault="00660BCF" w:rsidP="00CE3FBE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
@@ -18687,70 +21499,70 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoners are </w:t>
       </w:r>
       <w:r w:rsidR="005E1047" w:rsidRPr="00A7246E">
         <w:t>to wear prison issue clothing for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> all inter-prison visits</w:t>
       </w:r>
       <w:r w:rsidR="00280FE0" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADEBD93" w14:textId="2E17B4F4" w:rsidR="005E1047" w:rsidRPr="00A7246E" w:rsidRDefault="006F38B4" w:rsidP="00A9141F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="252" w:name="_Toc203052307"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc239751379"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prison receiving a p</w:t>
       </w:r>
       <w:r w:rsidR="005E1047" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rison</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>er for an inter-prison visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="252"/>
+      <w:bookmarkEnd w:id="257"/>
     </w:p>
     <w:p w14:paraId="38A2B73B" w14:textId="51ED02A7" w:rsidR="00AD6569" w:rsidRPr="00A7246E" w:rsidRDefault="00A30D3A" w:rsidP="00A9141F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="00A74D71" w:rsidRPr="00A7246E">
         <w:t>a prisoner arriv</w:t>
       </w:r>
       <w:r w:rsidR="006666C6" w:rsidRPr="00A7246E">
         <w:t>es from</w:t>
       </w:r>
       <w:r w:rsidR="005E1047" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A74D71" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">another </w:t>
       </w:r>
       <w:r w:rsidR="005E1047" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">prison </w:t>
       </w:r>
@@ -18772,165 +21584,167 @@
       <w:r w:rsidR="00DA4098" w:rsidRPr="00A7246E">
         <w:t>movement in</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F4A" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the Occu</w:t>
       </w:r>
       <w:r w:rsidR="00F715D1" w:rsidRPr="00A7246E">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F4A" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">rence </w:t>
       </w:r>
       <w:r w:rsidR="00F56CA4">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F4A" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ook. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762DC92B" w14:textId="642CE75B" w:rsidR="00B97108" w:rsidRPr="00A7246E" w:rsidRDefault="006F38B4" w:rsidP="008F3241">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="253" w:name="_Toc203052308"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc239751380"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoner r</w:t>
       </w:r>
       <w:r w:rsidR="00B97108" w:rsidRPr="00A7246E">
         <w:t>eturning</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> from an inter-prison visit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="253"/>
+      <w:bookmarkEnd w:id="258"/>
     </w:p>
     <w:p w14:paraId="3412CA4D" w14:textId="4717E2FD" w:rsidR="008225F8" w:rsidRPr="00A7246E" w:rsidRDefault="00ED3F27" w:rsidP="000B5614">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoners returning to a prison from an inter-prison visit are processed through</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Re</w:t>
       </w:r>
       <w:r w:rsidR="000D7126" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ception in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>section 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000D7126" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCAEA7A" w14:textId="649BE8E9" w:rsidR="00B82BF8" w:rsidRPr="00F7257A" w:rsidRDefault="00B82BF8" w:rsidP="00F23DC2">
+    <w:p w14:paraId="2DCAEA7A" w14:textId="649BE8E9" w:rsidR="00B82BF8" w:rsidRPr="00F7257A" w:rsidRDefault="00B82BF8" w:rsidP="002C0B9C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:bookmarkEnd w:id="258"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="259" w:name="_Toc379980041"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc379980042"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc14443761"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc14443762"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc14443763"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc14443764"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc14443765"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc379980044"/>
+      <w:bookmarkStart w:id="267" w:name="_Receipt_of_Police"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc364253540"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc364253934"/>
+      <w:bookmarkStart w:id="270" w:name="_Hospital_Sit_Provided"/>
+      <w:bookmarkStart w:id="271" w:name="_‘Sentenced’_Status"/>
+      <w:bookmarkStart w:id="272" w:name="_Sentence_Warrants_to"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc379980045"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc379980046"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc239751381"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:bookmarkEnd w:id="270"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:bookmarkEnd w:id="272"/>
+      <w:bookmarkEnd w:id="273"/>
       <w:r w:rsidRPr="00F7257A">
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="269"/>
+      <w:bookmarkEnd w:id="274"/>
       <w:r w:rsidR="007A4C6E" w:rsidRPr="00F7257A">
         <w:t>Release from Custody</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="270"/>
+      <w:bookmarkEnd w:id="275"/>
       <w:r w:rsidR="007A4C6E" w:rsidRPr="00F7257A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9209EF" w14:textId="39D49E91" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00CE0E73" w:rsidP="00F23DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The procedure for prisoner discharge is outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.6 – Prisoner</w:t>
         </w:r>
         <w:r w:rsidR="00683B93" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Release </w:t>
         </w:r>
         <w:r w:rsidR="00683B93" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>from</w:t>
         </w:r>
       </w:hyperlink>
@@ -18950,1425 +21764,524 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception Officer</w:t>
       </w:r>
       <w:r w:rsidR="00557EA5">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> shall gather and forward the Unit File to the </w:t>
       </w:r>
       <w:r w:rsidR="00141F51">
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:t>Records Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> for each prisoner who has been discharged</w:t>
       </w:r>
       <w:r w:rsidR="00A97C29" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> from custody, either from a prison or court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BD5170" w14:textId="77777777" w:rsidR="00762EF3" w:rsidRPr="00F7257A" w:rsidRDefault="00762EF3" w:rsidP="00F23DC2">
+    <w:p w14:paraId="08BD5170" w14:textId="77777777" w:rsidR="00762EF3" w:rsidRPr="00F7257A" w:rsidRDefault="00762EF3" w:rsidP="00B37177">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="272"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="276" w:name="_Toc379980047"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc379980048"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc239751382"/>
+      <w:bookmarkEnd w:id="276"/>
+      <w:bookmarkEnd w:id="277"/>
       <w:r w:rsidRPr="00F7257A">
         <w:t>Standing Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="273"/>
+      <w:bookmarkEnd w:id="278"/>
     </w:p>
     <w:p w14:paraId="57BA1A53" w14:textId="77777777" w:rsidR="00CA6C5D" w:rsidRPr="00A7246E" w:rsidRDefault="00CA6C5D" w:rsidP="00F23DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Superintendents may develop a Standing Order, compliant with this COPP as operationally required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EBA429" w14:textId="68983091" w:rsidR="00D64CC9" w:rsidRDefault="00CA6C5D" w:rsidP="00A550BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">For prisons requiring a Standing Order this shall be compliant with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>COPP 1.3 – Standing Orders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and the Department’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Operational Policy and Procedure Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F2FFF9" w14:textId="57226CE0" w:rsidR="000755EE" w:rsidRPr="00F7257A" w:rsidRDefault="003D708E" w:rsidP="00F7257A">
+    <w:p w14:paraId="4D72379A" w14:textId="77777777" w:rsidR="00406E97" w:rsidRDefault="00406E97" w:rsidP="00406E97"/>
+    <w:p w14:paraId="734ED382" w14:textId="4AEEE33F" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00406E97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="274" w:name="_Toc69742590"/>
-[...11 lines deleted...]
-        <w:t>Annexures</w:t>
+      <w:bookmarkStart w:id="279" w:name="_Toc239751383"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Definitions </w:t>
       </w:r>
       <w:bookmarkEnd w:id="279"/>
-    </w:p>
-[...896 lines deleted...]
-      <w:bookmarkEnd w:id="290"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="4936" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2019"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D5CC7" w:rsidRPr="00A7246E" w14:paraId="1FFDBC25" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="015F4BB5" w14:textId="77777777" w:rsidTr="0079190A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4705CC" w14:textId="77777777" w:rsidR="005D5CC7" w:rsidRPr="00A7246E" w:rsidRDefault="005D5CC7" w:rsidP="00E6732B">
+          <w:p w14:paraId="32151F48" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="61B60C2B" w14:textId="77777777" w:rsidR="005D5CC7" w:rsidRPr="00A7246E" w:rsidRDefault="005D5CC7" w:rsidP="00E6732B">
+          <w:p w14:paraId="6F5DED23" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E0470" w:rsidRPr="00A7246E" w14:paraId="5624CF2C" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="3AD3859B" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEFC9E0" w14:textId="59BA7583" w:rsidR="001E0470" w:rsidRPr="00ED2C4B" w:rsidRDefault="001E0470" w:rsidP="001E0470">
+          <w:p w14:paraId="3FE81920" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00ED2C4B" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Acknowledgment document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60206739" w14:textId="613B0A84" w:rsidR="001E0470" w:rsidRPr="00ED2C4B" w:rsidRDefault="001E0470" w:rsidP="001E0470">
+          <w:p w14:paraId="4618A735" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00ED2C4B" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A document acknowledging a person’s sex or gender as per section 36</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ZA(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">1) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act 1998 </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(WA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="7B5564B5" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="510E240A" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A543811" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="5FB94D9E" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="004E2A90">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Admission to Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF7C535" w14:textId="779E1FBA" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="62E39D15" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="000104A2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Where a prisoner is admitted for inpatient services at a hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="71DDAF41" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="3AAC7090" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16056785" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="004E2A90" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="268985AD" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="004E2A90" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9068C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68612537" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="004E2A90" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="04DA02DC" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="004E2A90" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9068C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Any medical appointment, consultation, examination, treatment or procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="52BD9D7F" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="433604A4" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60994F9D" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="04671876" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>At Risk Management System</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (ARMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="749035BD" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="022219AC" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>ARMS is the Department's multi-disciplinary suicide prevention strategy for offenders. The tri-level system includes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6A8F97" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00381C8C" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
+          <w:p w14:paraId="713F94CD" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00381C8C" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r w:rsidRPr="00381C8C">
               <w:t>primary prevention includes strategies to create a physical and social environment in the prison that limits stress on prisoners</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22137E7B" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00381C8C" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
+          <w:p w14:paraId="2F3C7AF5" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00381C8C" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r w:rsidRPr="00381C8C">
               <w:t>secondary prevention includes strategies to support prisoners at statistically higher risk of self-harm or suicide</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60E7FA5D" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00381C8C" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
+          <w:p w14:paraId="3E45C493" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00381C8C" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r w:rsidRPr="00381C8C">
               <w:t>tertiary prevention includes strategies aimed directly at individuals who are identified as at risk of self-harm or suicide.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E7CBF24" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="1592FE64" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>ARMS draws together the expertise of different staff groups for the prevention and management of prisoners facing an acute self-harm or suicidal crisis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="507B813A" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="1C1400C6" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F4FEDAC" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="0A5CD7E8" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="485DC5D6" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="26D387F8" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475C1E" w:rsidRPr="00A7246E" w14:paraId="4E9E4DC1" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="21E207F3" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE7D47E" w14:textId="100CB418" w:rsidR="00475C1E" w:rsidRPr="00CE3FBE" w:rsidRDefault="00475C1E" w:rsidP="00475C1E">
+          <w:p w14:paraId="466E70F0" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00CE3FBE" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00CE3FBE">
               <w:t>Criminal Law (Mental Impairment) Flag/Alert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECFA29E" w14:textId="21EBC26D" w:rsidR="00475C1E" w:rsidRPr="00CE3FBE" w:rsidRDefault="00475C1E" w:rsidP="00475C1E">
+          <w:p w14:paraId="15EF8C32" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00CE3FBE" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00CE3FBE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An automatic alert is raised on TOMS to indicate a Criminal Law Mental Impairment prisoner is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="59357F15" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="0DC3D079" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1969C9" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="7757A813" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42FC0415" w14:textId="531824EB" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="78D7E6F2" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A Prison Officer, Officer employed under the Court Security &amp; Custodial Services Contract, or an Officer employed by a private prison contractor who is trained to conduct prisoner escorts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="218ACC60" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="53994B9D" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74592038" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="000760FF" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="2C215D7E" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="000760FF" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended stay </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A35EB26" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="000760FF" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="170C72B5" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="000760FF" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A188A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">n extended stay is when a prisoner spends more than 3 days in hospital. In these instances, a </w:t>
             </w:r>
             <w:r w:rsidRPr="006A188A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>summary of the most current and important information</w:t>
             </w:r>
@@ -20403,1405 +22316,1387 @@
               <w:t xml:space="preserve">Supervision Log </w:t>
             </w:r>
             <w:r w:rsidRPr="006A188A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(rather than the entire log for an extensive </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006A188A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>period of time</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006A188A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="72C526E7" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="64DEACAF" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64CF41DC" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="3AF6B947" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Gender Diverse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1E7D98" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="262E9A35" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>An umbrella term that is used to describe gender identities that demonstrate a diversity of expression beyond the binary framework.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="7806A3D3" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="7AC110A9" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10726155" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="4D938FB6" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0CC5A2" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="30FD26AA" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="47E0E66A" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="11EE9DC4" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31C7DCE6" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="5BA9197B" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Health Services staff </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B723826" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="014367B8" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Collective term for Medical Practitioner, Medical Officers and Registered Nurses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="46712D53" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="4DE0396D" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19F45DD5" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="0A272A38" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Intersex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC06861" w14:textId="4AA66FB0" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="1B8B664C" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">People who are born with sexual anatomy, reproductive organs and/or chromosomes that are inconsistent with the typical definitions of male and </w:t>
             </w:r>
             <w:r>
               <w:t>women</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="74781925" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="5116C425" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE4AC0E" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="2E07FB8E" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Medical Emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25A98C4C" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="034A366E" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A medical incident where medical assistance is required to provide treatment that is necessary to save a life or prevent serious harm and requires immediate action to prevent further deterioration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="410511C7" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="39EA5DF1" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E69A2F8" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="716FA365" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>New young offender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="759DC7C0" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="62DC565F" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A prisoner aged 20 years or younger who has not previously been in an adult prison or has spent less than 7 days previously in an adult prison. An automatic alert and flag ‘Young Offender’ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised on TOMS when a new young offender is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="7A757686" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="6DFD4B62" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A87D109" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="005D5CC7" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="6F22C1D0" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="005D5CC7" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Next of Kin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="476B4CFE" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="23722B8B" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="008A0648">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>he term refers to the person(s) which the prisoner nominates as a contact to inform when they have a significant health issue. The person(s) nominated may include their spouse, the closest blood relative or a kinship</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="008A0648">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>extended family relative.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="432B17BC" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="50ACC902" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0750F31C" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="2941F147" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="478B3989" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="61D2023D" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An officer designated as having the charge and superintendence of a prison in the absence of the Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="73BB3FB0" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="6DF7F1A0" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="673A4E67" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="0FA82C51" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>OMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42DEADB8" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="41B8EA0E" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Offender Movement Information (TOMS printout)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="02AFFF9E" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="1D9D230D" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71872697" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="5BFD7F75" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>PPCA</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68E05F2C" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="270FA0EB" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prisoner’s Personal Cash Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="63B80FEC" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="60DC2B55" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34EE01B4" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="30566EBC" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29C41DCD" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="7EE2E0EF" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A person engaged or deemed to have been engaged to be a prison officer under s.13 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Prisons Act 1981 </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>or deemed to have been appointed under s. 6 to an office designated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="6BBCA557" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="712B435D" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2747B165" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="7977351E" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="046D2F4F" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="6D3DA68C" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Any person as defined in s.3 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act 1999</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="5B3F7B73" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="48EBA343" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1FEAEC" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="23C44664" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Reception Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4684445D" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="3BCD2AB1" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prison Officer(s) undertaking any reception processes upon the receipt, transfer or discharge of a prisoner and does not refer only to those officers designated as Reception Officers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="63CA99D8" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="5E983958" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6FD88C" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="12E32ED0" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1214">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Remand Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36D350AC" w14:textId="61296117" w:rsidR="001578F0" w:rsidRPr="00A67AF8" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="3087A380" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A67AF8" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67AF8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">All prisoners as defined in r. 55 </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">of the </w:t>
+              <w:t xml:space="preserve">All prisoners as defined in r. 55 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A67AF8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisons Regulations 1982</w:t>
             </w:r>
             <w:r w:rsidRPr="00A67AF8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="7DDE8876" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="617E6014" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7CD89F" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="10DCC8A0" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Repeat Young Offender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="468F2DD8" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="01096BEF" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A prisoner aged 20 years or younger who has previously spent more than 7 days in an adult prison. An automatic alert and flag ‘Young Offender’ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised on TOMS when a Repeat Young Offender is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="1FFBD238" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="6396A799" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2624A1" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="4838B835" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Return Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5827CE" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="42FF9F7F" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A direction issued by a prison for the return of a prisoner from court, where instrument(s) authorising the detention of the prisoner remain after court proceedings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="0319D6BD" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="1E7EBB95" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABC73A8" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="25A877F8" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Senior Officer (SO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AADA82E" w14:textId="416223A9" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="4B0F2156" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A prison officer under s. 13 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under s. 6 </w:t>
             </w:r>
-            <w:r w:rsidR="00A67AF8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005758F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
+              <w:t xml:space="preserve">to an office designated by rules for the purposes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="13670728" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="0D4C8A25" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="114FC4F7" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="7EEF06B6" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593369">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sentenced Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C43E2F8" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="32E16E2D" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593369">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>All prisoners serving a term of imprisonment imposed by a court.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="350A45D6" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="54636297" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="728A52CF" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00593369" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="4C5C6018" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00593369" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Serious illness or injury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F97C1C4" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="000760FF" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="0EDF4A78" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="000760FF" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Serious illness or injury, for the purpose of this policy, includes any illness or injury that: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BF14BB4" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="000760FF" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
+          <w:p w14:paraId="27389797" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="000760FF" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">requires surgery involving the application of general anaesthetic </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32F20784" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="000760FF" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
+          <w:p w14:paraId="411C45F6" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="000760FF" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">involves treatment for mental illness </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A17259A" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00593369" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
+          <w:p w14:paraId="74B4BA7E" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00593369" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">may result in permanent damage to health or </w:t>
             </w:r>
             <w:r w:rsidRPr="000760FF">
               <w:t>is likely to, whether treated or not, result in some disablement or permanent reduction in the prisoner's health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="3AD4CA01" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="6EE58A54" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6625E1C1" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="03CA2D93" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">Special </w:t>
             </w:r>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">rofile </w:t>
             </w:r>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
-              <w:t>risoner (</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>risoner (SPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5652A019" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="7E431765" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Any prisoner whose high media profile, actions or whose management has given or may give rise to interest from the press, political parties, social action groups, lobby groups, victims or the police.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="1748A671" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="5C87E491" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="105669EC" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="76F8B678" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2A493E" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="3E7D0079" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="01EFFA83" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="7C4767B9" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59260B80" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="64587ADF" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23940E29" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="316EA1F1" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve"> 36 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00381C8C">
               <w:t xml:space="preserve">. This </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:t>does not extend to the OIC of the prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="69C81039" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="09C4C784" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6A2F3B" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="5A6327DB" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Support and Monitoring System (SAMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA2DAC0" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="28FCDBF2" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>SAMS is a whole of prison approach to the way prisoners who require multi-disciplinary intervention are identified and monitored. The system provides a standardised approach across all prisons managing prisoners identified as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54AEF34E" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
+          <w:p w14:paraId="078E8F29" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>'Disturbed and Vulnerable'</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56B8E568" w14:textId="6F04E2D6" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="009A3400" w:rsidP="00381C8C">
+          <w:p w14:paraId="0316CCDF" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="001578F0" w:rsidRPr="00A7246E">
+            <w:r w:rsidRPr="00A7246E">
               <w:t>ong-term (chronic) risk to self</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E459A1B" w14:textId="518E4486" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="009A3400" w:rsidP="00381C8C">
+          <w:p w14:paraId="1CBE4A99" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="001578F0" w:rsidRPr="00A7246E">
+            <w:r w:rsidRPr="00A7246E">
               <w:t>xperiencing sensitive cultural or spiritual issues.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F35B0B0" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="4B40A347" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">The purpose of SAMS is to make sure there is a collaborative, coordinated approach to identifying and managing prisoners who are not an immediate risk to themselves, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:t>however</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve"> require additional support, intervention and/or monitoring in prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="2617AF58" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="6CC845DC" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B235511" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="5D26DBEF" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>T&amp;D</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> sheet</w:t>
+              <w:t>T&amp;D sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55833867" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="36D03684" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Transfer &amp; Discharge sheet produced through TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="780FD815" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="0B6652DD" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75AE9A55" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="5A2CF5F1" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4663A724" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="09E4037C" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to prisoners and detainees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="5CFAD4EE" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="5FDED6F3" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12E18CD3" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="6F859F34" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Trans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71E44368" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="7439938F" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Umbrella term used to describe all people whose gender identity is different to the sex they were assigned at birth.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="0DC8FF38" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="0CA0CC20" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC79AE2" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="02E907D1" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unit File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8DA393" w14:textId="238EFEDA" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="40DD80BE" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A file or group of files which is created regarding a particular prisoner for the purposes of prisoner management (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>ie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Warrant File</w:t>
@@ -21825,256 +23720,257 @@
               </w:rPr>
               <w:t>ocuments</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> printed directly from TOMS which does not require a signature (of staff or prisoner) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> not to be stored on a Unit File.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C01D9" w:rsidRPr="00A7246E" w14:paraId="5345FEDE" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="77D1CC19" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C637041" w14:textId="15FFD235" w:rsidR="003C01D9" w:rsidRPr="00A7246E" w:rsidRDefault="003C01D9" w:rsidP="003C01D9">
+          <w:p w14:paraId="0FC39C9A" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B4F79">
+              <w:lastRenderedPageBreak/>
               <w:t>Unlawful Consorting Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD659F5" w14:textId="122FF94A" w:rsidR="003C01D9" w:rsidRPr="00A7246E" w:rsidRDefault="003C01D9" w:rsidP="003C01D9">
+          <w:p w14:paraId="5E5B8387" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B4F79">
               <w:t xml:space="preserve">Unlawful Consorting Notice issued under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA123D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Criminal Law (Unlawful Consorting and Prohibited Insignia) Act 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="4B948129" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="4902DE34" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72F3BF63" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="468FD72A" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386AD7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>WA Police Force Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C023413" w14:textId="3985F5B3" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="173E384F" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00386AD7">
               <w:t xml:space="preserve">A person appointed under Part I of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00386AD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Police Act</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00386AD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>1892,</w:t>
             </w:r>
             <w:r w:rsidRPr="00386AD7">
               <w:t xml:space="preserve"> to be a member of the Police Force of Western Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="569862EA" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="5C3933BB" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2BEDF2" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="0E1350E1" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Warrant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F540D8A" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="16126F01" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A written order of a judicial body, including a Bring Up Order (includes courts, tribunals, Royal Commission, CCC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="763C9CF3" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="06F4E675" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23B5262D" w14:textId="4F0D1B58" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="198279E2" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Woman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77864CC8" w14:textId="69A3966E" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="3D8A8AA0" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="291" w:name="_Hlk96593724"/>
+            <w:bookmarkStart w:id="280" w:name="_Hlk96593724"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An adult female human being. </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="291"/>
+            <w:bookmarkEnd w:id="280"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="092DF452" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="7CFF2799" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F17878C" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="7C39D12B" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Young offender flag (in TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34B7C5D9" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="511A6770" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -22084,395 +23980,1504 @@
               <w:t>alert</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> indicating a prisoner aged 20 years or younger and is either a ‘New Young Offender’ or a ‘Repeat Young Offender’. An automatic alert and ‘Young Offender’ flag </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> raised on TOMS when a Young Offender/New Young Offender is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="4E90B688" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00406E97" w:rsidRPr="00A7246E" w14:paraId="7FC1BD8A" w14:textId="77777777" w:rsidTr="00B54542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4302A323" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="639F18B5" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Young offender history</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> alert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57395C24" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
+          <w:p w14:paraId="6983C8F8" w14:textId="77777777" w:rsidR="00406E97" w:rsidRPr="00A7246E" w:rsidRDefault="00406E97" w:rsidP="00B54542">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An automatic alert generated when a New Young Offender who has previously been in juvenile detention is received into an adult prison. Any previous alert details from juvenile detention will be shown on this alert.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6829A274" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00F04CDB" w:rsidRDefault="003D708E" w:rsidP="00F04CDB">
-[...65 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="18F2FFF9" w14:textId="57226CE0" w:rsidR="000755EE" w:rsidRPr="00F7257A" w:rsidRDefault="003D708E" w:rsidP="00406E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="281" w:name="_Toc69742590"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc69742591"/>
+      <w:bookmarkStart w:id="283" w:name="_Toc69742592"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc69742593"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc69742594"/>
+      <w:bookmarkStart w:id="286" w:name="_Toc239751384"/>
+      <w:bookmarkEnd w:id="281"/>
+      <w:bookmarkEnd w:id="282"/>
+      <w:bookmarkEnd w:id="283"/>
+      <w:bookmarkEnd w:id="284"/>
+      <w:bookmarkEnd w:id="285"/>
+      <w:r w:rsidRPr="00F7257A">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="286"/>
+    </w:p>
+    <w:p w14:paraId="52C184C8" w14:textId="3579DBBF" w:rsidR="00E96B7F" w:rsidRPr="00A7246E" w:rsidRDefault="00F91EA3" w:rsidP="00D037E6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="287" w:name="_Forms"/>
+      <w:bookmarkStart w:id="288" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="289" w:name="_Toc239751385"/>
+      <w:bookmarkEnd w:id="287"/>
+      <w:bookmarkEnd w:id="288"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:r w:rsidR="003D708E" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> other</w:t>
+      </w:r>
+      <w:r w:rsidR="003D708E" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="289"/>
+    </w:p>
+    <w:p w14:paraId="6B73966A" w14:textId="133A161A" w:rsidR="00E204A2" w:rsidRPr="004D1166" w:rsidRDefault="00DA4098" w:rsidP="00381C8C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1166">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Related COPPs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75133170" w14:textId="37B2FCBB" w:rsidR="00462543" w:rsidRPr="00C306BD" w:rsidRDefault="00C306BD" w:rsidP="00CB6D30">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="1418" w:hanging="326"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00462543" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 1.3 – Standing Orders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5E5373" w14:textId="4C079155" w:rsidR="00E85BB8" w:rsidRPr="00C306BD" w:rsidRDefault="00E85BB8" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2000" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4632F9C2" w14:textId="2D79E8DE" w:rsidR="00DA4098" w:rsidRPr="00C306BD" w:rsidRDefault="00DA4098" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.3 – Assessments, Placements and Sentence Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B42ED4" w14:textId="25457872" w:rsidR="001211AD" w:rsidRPr="00C306BD" w:rsidRDefault="001211AD" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2000" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="009D205E" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner Property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67768669" w14:textId="583C0FA9" w:rsidR="00557EA5" w:rsidRPr="00C306BD" w:rsidRDefault="00557EA5" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.1 – Remand Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B4E60C" w14:textId="444ABA75" w:rsidR="00557EA5" w:rsidRPr="00C306BD" w:rsidRDefault="00557EA5" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D94B6A9" w14:textId="4A1D93DB" w:rsidR="00557EA5" w:rsidRPr="00C306BD" w:rsidRDefault="00557EA5" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 4.3 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6601" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Women</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415BC982" w14:textId="026D3EE8" w:rsidR="00462543" w:rsidRPr="00C306BD" w:rsidRDefault="00462543" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 4.4 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00767EA6" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Pregnant Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7DFA06" w14:textId="3B6A0A13" w:rsidR="00462543" w:rsidRPr="00C306BD" w:rsidRDefault="00462543" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625EAF0B" w14:textId="2152A817" w:rsidR="00820AAE" w:rsidRPr="00C306BD" w:rsidRDefault="00683B93" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.9</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2000" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00820AAE" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At-Risk </w:t>
+      </w:r>
+      <w:r w:rsidR="00486555" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00820AAE" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>risoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656E3573" w14:textId="5BF90B8D" w:rsidR="00C6708E" w:rsidRPr="00C306BD" w:rsidRDefault="00683B93" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.10</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2000" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6708E" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Protection Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500571AA" w14:textId="115B5E73" w:rsidR="008D5318" w:rsidRPr="00C306BD" w:rsidRDefault="008D5318" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72510" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner Accommodation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5851D" w14:textId="4C0A0275" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 6.1 – Prisoner Access to Health Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE66E61" w14:textId="3FDFA5E9" w:rsidR="008D55B1" w:rsidRPr="00C306BD" w:rsidRDefault="009D2000" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 6.5 – </w:t>
+      </w:r>
+      <w:r w:rsidR="008D55B1" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner Hygiene and Laundry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52258775" w14:textId="51B95125" w:rsidR="009D398B" w:rsidRPr="00C306BD" w:rsidRDefault="009D2000" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 7.1 – </w:t>
+      </w:r>
+      <w:r w:rsidR="009D398B" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CA760A" w14:textId="659BF225" w:rsidR="000F5E78" w:rsidRPr="00C306BD" w:rsidRDefault="000F5E78" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00561FCA" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00561FCA" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidR="001401E6" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Visits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661F0BA3" w14:textId="36B868D5" w:rsidR="00770E11" w:rsidRPr="00C306BD" w:rsidRDefault="00770E11" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP</w:t>
+      </w:r>
+      <w:r w:rsidR="002043CE" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7.3 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Official Visitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64840CFB" w14:textId="4355ECE8" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 7.4 – Visitor Restrictions and Bans </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500E5A49" w14:textId="7F5D8464" w:rsidR="00D321C1" w:rsidRPr="00C306BD" w:rsidRDefault="00D321C1" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 8.3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0A37" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Libraries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BF3A61" w14:textId="6666D955" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 8.4 – Prisoner Finances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA75D7" w14:textId="5D6F63A9" w:rsidR="00045176" w:rsidRPr="00C306BD" w:rsidRDefault="009D2000" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 11.2 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00045176" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Searching</w:t>
+      </w:r>
+      <w:r w:rsidR="00A205A6" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E48DEC" w14:textId="2662CEBB" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13779259" w14:textId="345B0992" w:rsidR="005A4761" w:rsidRPr="00C306BD" w:rsidRDefault="005A4761" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 12.2</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2000" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Coordinati</w:t>
+      </w:r>
+      <w:r w:rsidR="00040C8A" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>on of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escorts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332A8DD8" w14:textId="006F8A0C" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">COPP 12.3 – Conducting Escorts </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D36209E" w14:textId="2A5112D4" w:rsidR="0084297D" w:rsidRPr="00C306BD" w:rsidRDefault="0084297D" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 12.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D49" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner Transfers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62693782" w14:textId="4E7BA890" w:rsidR="001A44DC" w:rsidRPr="00C306BD" w:rsidRDefault="001A44DC" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 12.6 – Prisoners in Police Lockups</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508E47C1" w14:textId="0B51C533" w:rsidR="0070758D" w:rsidRPr="00C306BD" w:rsidRDefault="0070758D" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 12.</w:t>
+      </w:r>
+      <w:r w:rsidR="00963CB9" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Warrants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDAB0E9" w14:textId="28176474" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 14.5 – Authorised Absences and Absence Permits </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FB15A0" w14:textId="52096DD6" w:rsidR="007D60EE" w:rsidRPr="00C7491F" w:rsidRDefault="001401E6" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 14.6</w:t>
+      </w:r>
+      <w:r w:rsidR="0070758D" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00683B93" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070758D" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Release </w:t>
+      </w:r>
+      <w:r w:rsidR="00683B93" w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>from Custody</w:t>
+      </w:r>
+      <w:r w:rsidR="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144550EC" w14:textId="609D3981" w:rsidR="00C72510" w:rsidRPr="004D676B" w:rsidRDefault="00DA4098" w:rsidP="00C7491F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D676B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72510" w:rsidRPr="004D676B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513B83C0" w14:textId="3EDE31FF" w:rsidR="00DA4098" w:rsidRPr="00AD4BB8" w:rsidRDefault="00DA4098" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId104" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>At Risk Management System Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2EDEED7D" w14:textId="6A2BEB5A" w:rsidR="004342FC" w:rsidRPr="00AD4BB8" w:rsidRDefault="00EA73EF" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId105" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ePEMS</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74F1A5B8" w14:textId="13ED43E5" w:rsidR="00657A97" w:rsidRPr="00041511" w:rsidRDefault="00C306BD" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4BB8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD4BB8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00AD4BB8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00AD4BB8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001A44DC" w:rsidRPr="00041511">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2605" w:rsidRPr="00041511">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="290" w:name="_Toc69740983"/>
+    <w:bookmarkStart w:id="291" w:name="_Toc69742597"/>
+    <w:bookmarkStart w:id="292" w:name="_Toc64382010"/>
+    <w:bookmarkStart w:id="293" w:name="_Toc64900182"/>
+    <w:bookmarkStart w:id="294" w:name="_Toc69740984"/>
+    <w:bookmarkStart w:id="295" w:name="_Toc69742598"/>
+    <w:bookmarkStart w:id="296" w:name="_Toc14443773"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:p w14:paraId="3109C9ED" w14:textId="364A4DD0" w:rsidR="008460C5" w:rsidRPr="008460C5" w:rsidRDefault="00C306BD" w:rsidP="00AD4BB8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4BB8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6829A274" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00F04CDB" w:rsidRDefault="003D708E" w:rsidP="00AD4BB8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="1418" w:hanging="326"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="680" w:hanging="680"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="297" w:name="_Toc239751386"/>
+      <w:r w:rsidRPr="00F04CDB">
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="297"/>
+      <w:r w:rsidRPr="00F04CDB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A2E9F6" w14:textId="77777777" w:rsidR="004D1166" w:rsidRDefault="00B8312C" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2EC46F4F" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00F7257A" w:rsidRDefault="002E5756" w:rsidP="00F7257A">
+      <w:r w:rsidRPr="00CE3FBE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Court Security and Custodial Services Act 1999</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BDD1FC" w14:textId="77777777" w:rsidR="004D1166" w:rsidRDefault="00C72510" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="425"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D1166">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1142DF69" w14:textId="7B3E6BE3" w:rsidR="00DA7E92" w:rsidRPr="0079190A" w:rsidRDefault="00C72510" w:rsidP="00392F31">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0079190A">
+        <w:t>Prisons Regulations 1982</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC46F4F" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00F7257A" w:rsidRDefault="002E5756" w:rsidP="004D676B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="294" w:name="_Toc203052315"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="298" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="299" w:name="_Toc239751387"/>
       <w:r w:rsidRPr="00F7257A">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="293"/>
-      <w:bookmarkEnd w:id="294"/>
+      <w:bookmarkEnd w:id="298"/>
+      <w:bookmarkEnd w:id="299"/>
     </w:p>
     <w:p w14:paraId="0BF6875B" w14:textId="3AED0EE8" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00D037E6">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB37492" w14:textId="4686D7BC" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00DC658F">
+    <w:p w14:paraId="0BB37492" w14:textId="3FD7FA59" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00CD409C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97" w:history="1">
+      <w:hyperlink r:id="rId106" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8BB597" w14:textId="77777777" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00DC658F">
+    <w:p w14:paraId="7E8BB597" w14:textId="77777777" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00CD409C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C256AB" w14:textId="7A305FD3" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="004E6A52" w:rsidP="00DC658F">
+    <w:p w14:paraId="50C256AB" w14:textId="7A305FD3" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="004E6A52" w:rsidP="00CD409C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidR="00A92CD5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId107" w:history="1">
         <w:r w:rsidR="00ED2B11">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Operational </w:t>
         </w:r>
         <w:r w:rsidR="00ED2B11" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A92CD5" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9ED0DD" w14:textId="77777777" w:rsidR="00DC658F" w:rsidRDefault="00A84C23" w:rsidP="00DC658F">
+    <w:p w14:paraId="3B9ED0DD" w14:textId="77777777" w:rsidR="00DC658F" w:rsidRDefault="00A84C23" w:rsidP="00CD409C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00947D7B">
         <w:t>Independent oversight will be undertaken as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61405962" w14:textId="287F0DF3" w:rsidR="00245869" w:rsidRPr="00A7246E" w:rsidRDefault="00DA0373" w:rsidP="00147833">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="295" w:name="_Toc203052316"/>
+      <w:bookmarkStart w:id="300" w:name="_Toc239751388"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Document Version H</w:t>
       </w:r>
       <w:r w:rsidR="00245869" w:rsidRPr="00A7246E">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="295"/>
+      <w:bookmarkEnd w:id="300"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1411"/>
         <w:gridCol w:w="3366"/>
         <w:gridCol w:w="1692"/>
         <w:gridCol w:w="1817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D508FC" w:rsidRPr="007105C9" w14:paraId="3C989893" w14:textId="31F82D58" w:rsidTr="00DA7E92">
+      <w:tr w:rsidR="00D508FC" w:rsidRPr="007105C9" w14:paraId="3C989893" w14:textId="31F82D58" w:rsidTr="0079190A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="463"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="531BF3C4" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="00D508FC" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
+          <w:p w14:paraId="531BF3C4" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="0079190A" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508FC">
+            <w:r w:rsidRPr="0079190A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="72639984" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="00D508FC" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
+          <w:p w14:paraId="72639984" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="0079190A" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508FC">
+            <w:r w:rsidRPr="0079190A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3366" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="72054BB2" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="00D508FC" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
+          <w:p w14:paraId="72054BB2" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="0079190A" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508FC">
+            <w:r w:rsidRPr="0079190A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="5035D77C" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="00D508FC" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
+          <w:p w14:paraId="5035D77C" w14:textId="77777777" w:rsidR="00D508FC" w:rsidRPr="0079190A" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508FC">
+            <w:r w:rsidRPr="0079190A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="18F04F54" w14:textId="1C909A79" w:rsidR="00D508FC" w:rsidRPr="00D508FC" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
+          <w:p w14:paraId="18F04F54" w14:textId="1C909A79" w:rsidR="00D508FC" w:rsidRPr="0079190A" w:rsidRDefault="00D508FC" w:rsidP="00D037E6">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D508FC">
+            <w:r w:rsidRPr="0079190A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D508FC" w:rsidRPr="00F858DB" w14:paraId="0883DDDF" w14:textId="7C07EAD2" w:rsidTr="00DA7E92">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73E7994C" w14:textId="32406ECB" w:rsidR="00D508FC" w:rsidRPr="00F858DB" w:rsidRDefault="00D508FC" w:rsidP="00D508FC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F858DB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
@@ -22910,50 +25915,51 @@
               <w:t>30 November 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF698C" w:rsidRPr="00F858DB" w14:paraId="09D99A49" w14:textId="77777777" w:rsidTr="00DA7E92">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15A94C31" w14:textId="3FD62CC5" w:rsidR="00BF698C" w:rsidRDefault="00BF698C" w:rsidP="00D508FC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ADCBA16" w14:textId="184969C6" w:rsidR="00BF698C" w:rsidRDefault="00BF698C" w:rsidP="00D508FC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF698C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24185,175 +27191,309 @@
               <w:t>12 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67FE419F" w14:textId="7389705C" w:rsidR="003B7FDF" w:rsidRPr="00A654F6" w:rsidRDefault="00A654F6" w:rsidP="00037547">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A654F6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>12 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D035AD" w:rsidRPr="00F858DB" w14:paraId="48A5D811" w14:textId="77777777" w:rsidTr="00DA7E92">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62ED3412" w14:textId="46356304" w:rsidR="00D035AD" w:rsidRPr="003C3E21" w:rsidRDefault="00D035AD" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C3E21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>14.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F372DA" w14:textId="569AC6A3" w:rsidR="00D035AD" w:rsidRPr="003C3E21" w:rsidRDefault="00D035AD" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C3E21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="376AE82D" w14:textId="77777777" w:rsidR="00D035AD" w:rsidRPr="003C3E21" w:rsidRDefault="00D035AD" w:rsidP="00D035AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C3E21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Approved by Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5689E6A4" w14:textId="2722D0CF" w:rsidR="00D035AD" w:rsidRPr="003C3E21" w:rsidRDefault="00D035AD" w:rsidP="00D035AD">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C3E21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00100D6B" w:rsidRPr="003C3E21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S26/97305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03620C6E" w14:textId="70F0E70C" w:rsidR="00D035AD" w:rsidRPr="003C3E21" w:rsidRDefault="003C3E21" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C3E21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>05 October 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63838C2F" w14:textId="510DE475" w:rsidR="00D035AD" w:rsidRPr="003C3E21" w:rsidRDefault="003C3E21" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C3E21">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>06 October 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E82996D" w14:textId="4F5B4020" w:rsidR="007C51FA" w:rsidRDefault="007C51FA" w:rsidP="00D508FC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB7E828" w14:textId="77777777" w:rsidR="007C51FA" w:rsidRDefault="007C51FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F358770" w14:textId="16D9CF5C" w:rsidR="00712692" w:rsidRDefault="00733816" w:rsidP="009D5543">
+    <w:p w14:paraId="2F358770" w14:textId="16D9CF5C" w:rsidR="00712692" w:rsidRPr="0079190A" w:rsidRDefault="00733816" w:rsidP="0079190A">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00043AE4">
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="301" w:name="_Appendix_A:"/>
+      <w:bookmarkStart w:id="302" w:name="_Toc239751389"/>
+      <w:bookmarkEnd w:id="301"/>
+      <w:r w:rsidRPr="0079190A">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A: </w:t>
+      </w:r>
+      <w:r w:rsidR="00043AE4" w:rsidRPr="0079190A">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:t>Interpreting and Translating Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="297"/>
+      <w:bookmarkEnd w:id="302"/>
     </w:p>
     <w:p w14:paraId="3CF4C7EA" w14:textId="77777777" w:rsidR="00DC658F" w:rsidRPr="00712692" w:rsidRDefault="00DC658F" w:rsidP="00DC658F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2473"/>
         <w:gridCol w:w="4084"/>
         <w:gridCol w:w="2936"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E27F4D" w:rsidRPr="009D5543" w14:paraId="4443EBE9" w14:textId="77777777" w:rsidTr="00DC658F">
+      <w:tr w:rsidR="00E27F4D" w:rsidRPr="009D5543" w14:paraId="4443EBE9" w14:textId="77777777" w:rsidTr="0094081F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15101134" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="009D5543" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2470A719" w14:textId="184C0B4F" w:rsidR="00E27F4D" w:rsidRPr="009D5543" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Services </w:t>
             </w:r>
             <w:r w:rsidR="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>vailable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10C72E32" w14:textId="23569C1B" w:rsidR="00E27F4D" w:rsidRPr="009D5543" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Contact Information/</w:t>
             </w:r>
             <w:r w:rsidR="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D5543">
@@ -24366,67 +27506,66 @@
             <w:r w:rsidR="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5543">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ngage </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00344A87" w:rsidRPr="004B3433" w14:paraId="06D27ADD" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="183D682E" w14:textId="5529E534" w:rsidR="00344A87" w:rsidRPr="00712692" w:rsidRDefault="00344A87" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00344A87">
               <w:t>Services engaged shall be through CUA</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00344A87">
               <w:t>ITS2017 (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r w:rsidRPr="009D5543">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00344A87">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="7F1F9147" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CBE28E0" w14:textId="7CC6DA5C" w:rsidR="00E27F4D" w:rsidRPr="007D7414" w:rsidRDefault="006144CB" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -24451,51 +27590,51 @@
             </w:r>
             <w:r w:rsidRPr="00284387">
               <w:t>rovided by the Department of Home Affairs for people who do not speak English and for agencies and businesses that need to communicate with their non-English speaking clients.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10A2BD84" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="007D7414" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E4D1B5D" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="007D7414" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking options can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r w:rsidRPr="00DD7B0A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="79F8B707" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79155078" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="009324F0" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -24506,62 +27645,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BCF937" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="009324F0">
               <w:t>Aboriginal Interpreting WA (AIWA) provides interpreters accredited by the National Accreditation Authority for Translators and Interpreters (NAATI) in over 40 WA Aboriginal languages to clients anywhere in Australia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B182EF" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bookings can be made </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r w:rsidRPr="009324F0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> by filling out the online booking form or emailing the pdf version to  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>bookings@aiwaac.org.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="6E47A491" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7265B102" w14:textId="47C6AC7D" w:rsidR="00E27F4D" w:rsidRPr="009324F0" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -24575,378 +27714,360 @@
             <w:tcW w:w="4084" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4244974E" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C42599">
               <w:t>Access Plus WA Deaf Inc is a not-for-profit organisation and registered charity</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and provides services for all West Australians.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C6D75A8" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking options can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r w:rsidRPr="00C42599">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="1CAD94FA" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D813627" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="009324F0" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009324F0">
-              <w:t>ONCALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ONCALL </w:t>
             </w:r>
             <w:r>
               <w:t>Language Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71074A29" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>ONCALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Language Services offer a suite of language service solutions </w:t>
+              <w:t xml:space="preserve">ONCALL Language Services offer a suite of language service solutions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB4F87C" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking options can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidRPr="00C42599">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="04BBCF8E" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4A38EBD3" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Alternative service providers can be found on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:anchor="how-do-i-buy" w:history="1">
+            <w:hyperlink r:id="rId114" w:anchor="how-do-i-buy" w:history="1">
               <w:r w:rsidRPr="00712692">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>WA Government</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> website. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="4F42EC65" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="34161C28" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Each facility may have established processes for engaging these services. Please speak with administration to establish which service your facility currently engages, or to commence account registration. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A9C217E" w14:textId="77777777" w:rsidR="00284387" w:rsidRDefault="00284387"/>
     <w:p w14:paraId="65DA14A5" w14:textId="77777777" w:rsidR="00284387" w:rsidRPr="00733816" w:rsidRDefault="00284387" w:rsidP="00284387"/>
     <w:sectPr w:rsidR="00284387" w:rsidRPr="00733816" w:rsidSect="00B90960">
-      <w:headerReference w:type="even" r:id="rId106"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId109"/>
+      <w:headerReference w:type="even" r:id="rId115"/>
+      <w:headerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:headerReference w:type="first" r:id="rId118"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1247" w:bottom="1021" w:left="1304" w:header="567" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F1EFE0D" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
+    <w:p w14:paraId="1B9B73C4" w14:textId="77777777" w:rsidR="00C363A9" w:rsidRDefault="00C363A9" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="135B5EDC" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
+    <w:p w14:paraId="76323854" w14:textId="77777777" w:rsidR="00C363A9" w:rsidRDefault="00C363A9" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D2F1119" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73"/>
+    <w:p w14:paraId="66C32E81" w14:textId="77777777" w:rsidR="00C363A9" w:rsidRDefault="00C363A9"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
-    <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FF7655F" w14:textId="7DC53911" w:rsidR="00106B44" w:rsidRDefault="00106B44" w:rsidP="00F7257A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00DE5042">
       <w:rPr>
-        <w:color w:val="C00000"/>
+        <w:color w:val="305497"/>
       </w:rPr>
-      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
-[...11 lines deleted...]
-      <w:t xml:space="preserve"> intranet page</w:t>
+      <w:t>The current version of this document is maintained on the Custodial Ops intranet page</w:t>
     </w:r>
     <w:r w:rsidR="00F7257A">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
       <w:t>Page</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -24976,65 +28097,65 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>27</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54272623" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
+    <w:p w14:paraId="23B25816" w14:textId="77777777" w:rsidR="00C363A9" w:rsidRDefault="00C363A9" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="764E8D64" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
+    <w:p w14:paraId="2EFD4C42" w14:textId="77777777" w:rsidR="00C363A9" w:rsidRDefault="00C363A9" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DA514BF" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73"/>
+    <w:p w14:paraId="6D4E2F06" w14:textId="77777777" w:rsidR="00C363A9" w:rsidRDefault="00C363A9"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0125924D" w14:textId="77777777" w:rsidR="00106B44" w:rsidRPr="00D70B6E" w:rsidRDefault="00106B44" w:rsidP="009E6D53">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Court Security and Custodial Services Rule 06</w:t>
       </w:r>
     </w:p>
@@ -25210,55 +28331,166 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00695063">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> r.33  </w:t>
       </w:r>
       <w:r w:rsidRPr="00695063">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Prison Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4755F212" w14:textId="656D9073" w:rsidR="00106B44" w:rsidRDefault="00106B44">
+  <w:p w14:paraId="4755F212" w14:textId="5CB27267" w:rsidR="00106B44" w:rsidRDefault="00DF1BC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44DBC9BC" wp14:editId="382916D5">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="448212840" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C6E1CE4" w14:textId="075748B9" w:rsidR="00DF1BC6" w:rsidRPr="00DF1BC6" w:rsidRDefault="00DF1BC6" w:rsidP="00DF1BC6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DF1BC6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="44DBC9BC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5C6E1CE4" w14:textId="075748B9" w:rsidR="00DF1BC6" w:rsidRPr="00DF1BC6" w:rsidRDefault="00DF1BC6" w:rsidP="00DF1BC6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DF1BC6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00106B44">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="10B6B0BD" wp14:editId="4BA6EE6B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -25317,506 +28549,405 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="10B6B0BD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="10B6B0BD" id="Text Box 8" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="3F637876" w14:textId="77777777" w:rsidR="00106B44" w:rsidRDefault="00106B44" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45715919" w14:textId="1BF3AE11" w:rsidR="00106B44" w:rsidRDefault="00106B44" w:rsidP="004D040B">
+  <w:p w14:paraId="45715919" w14:textId="0961F769" w:rsidR="00106B44" w:rsidRDefault="00DF1BC6" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:r w:rsidRPr="00F14B0F">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E672E2F" wp14:editId="0AF56B3B">
+              <wp:simplePos x="828675" y="360680"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2147247294" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7DB21129" w14:textId="33496009" w:rsidR="00DF1BC6" w:rsidRPr="00DD399D" w:rsidRDefault="00DF1BC6" w:rsidP="00DF1BC6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DD399D">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4E672E2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7DB21129" w14:textId="33496009" w:rsidR="00DF1BC6" w:rsidRPr="00DD399D" w:rsidRDefault="00DF1BC6" w:rsidP="00DF1BC6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DD399D">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00570A18">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">Prison COPP 2.1 – </w:t>
+    </w:r>
+    <w:r w:rsidR="00570A18" w:rsidRPr="003C3E21">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">Reception </w:t>
+    </w:r>
+    <w:r w:rsidR="00106B44" w:rsidRPr="003C3E21">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F14B0F">
+    <w:r w:rsidR="00106B44" w:rsidRPr="003C3E21">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00F14B0F">
-[...11 lines deleted...]
-    <w:r w:rsidRPr="00F14B0F">
+    <w:r w:rsidR="00106B44" w:rsidRPr="003C3E21">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F14B0F">
+    <w:r w:rsidR="00106B44" w:rsidRPr="003C3E21">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="0032013E" w:rsidRPr="00F14B0F">
+    <w:r w:rsidR="0032013E" w:rsidRPr="003C3E21">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="007A17E9" w:rsidRPr="00F14B0F">
+    <w:r w:rsidR="00E47F8C" w:rsidRPr="003C3E21">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00D64CC9" w:rsidRPr="00F14B0F">
+    <w:r w:rsidR="00D64CC9" w:rsidRPr="003C3E21">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="790F13DD" w14:textId="2FEB9391" w:rsidR="00106B44" w:rsidRDefault="001D1456">
+  <w:p w14:paraId="790F13DD" w14:textId="32D84FB7" w:rsidR="00106B44" w:rsidRDefault="00DF1BC6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="56"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B88FDAF" wp14:editId="608B2119">
-[...2 lines deleted...]
-                <wp:posOffset>200660</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F76EE62" wp14:editId="37594308">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>240030</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="1647825" cy="296545"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 1"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="1604028787" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1647825" cy="296545"/>
+                        <a:ext cx="622300" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="9525">
+                      <a:ln>
                         <a:noFill/>
-                        <a:miter lim="800000"/>
-[...1 lines deleted...]
-                        <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:sdt>
-                          <w:sdtPr>
+                        <w:p w14:paraId="2A557439" w14:textId="2B586C9A" w:rsidR="00DF1BC6" w:rsidRPr="00DF1BC6" w:rsidRDefault="00DF1BC6" w:rsidP="00DF1BC6">
+                          <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:id w:val="-1483379727"/>
-[...1 lines deleted...]
-                          <w:sdtEndPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DF1BC6">
                             <w:rPr>
-                              <w:sz w:val="20"/>
-                              <w:szCs w:val="20"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                          </w:sdtEndPr>
-[...23 lines deleted...]
-                        </w:sdt>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7B88FDAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2F76EE62" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:15.8pt;margin-top:18.9pt;width:129.75pt;height:23.35pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQD2tNqD3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc6DqlLW2IUyEQVxDlR+LmxtskIl5HsduEt2c5wWk1&#10;mtHsN8V28p060RDbwAaymQZFXAXXcm3g7fXxag0qJsvOdoHJwDdF2JbnZ4XNXRj5hU67VCsp4Zhb&#10;A01KfY4Yq4a8jbPQE4t3CIO3SeRQoxvsKOW+w7nWK/S2ZfnQ2J7uG6q+dkdv4P3p8Pmx0M/1g1/2&#10;Y5g0st+gMZcX090tqERT+gvDL76gQylM+3BkF1Vn4DpbSVLujSwQf77JMlB7A+vFErAs8P+A8gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2tNqD3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:sdt>
-                    <w:sdtPr>
+                  <w:p w14:paraId="2A557439" w14:textId="2B586C9A" w:rsidR="00DF1BC6" w:rsidRPr="00DF1BC6" w:rsidRDefault="00DF1BC6" w:rsidP="00DF1BC6">
+                    <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:id w:val="-1483379727"/>
-[...1 lines deleted...]
-                    <w:sdtEndPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DF1BC6">
                       <w:rPr>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                    </w:sdtEndPr>
-[...23 lines deleted...]
-                  </w:sdt>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00106B44">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A19752E" wp14:editId="01DEFD03">
-[...163 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6FE01D65" wp14:editId="03D4AF58">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6FE01D65" wp14:editId="01D68FB9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
@@ -25867,131 +28998,131 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6FE01D65" id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="6FE01D65" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo5nnZ9wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z0zAQvTPDf9DoTp0U0g9PnE5oKZcC&#10;nWmYnjeSHBssrVgpsfPvu1LchIEbgw8aeyW9fe/t8/xmsJ3YGQotukpOzyZSGKdQt25Tye+r+3dX&#10;UoQITkOHzlRyb4K8Wbx9M+99ac6xwU4bEgziQtn7SjYx+rIogmqMhXCG3jjerJEsRP6kTaEJeka3&#10;XXE+mVwUPZL2hMqEwNW7w6ZcZPy6Nip+q+tgougqydxiXimv67QWizmUGwLftGqkAf/AwkLruOkR&#10;6g4iiC21f0HZVhEGrOOZQltgXbfKZA2sZjr5Q81TA95kLWxO8Eebwv+DVV93T/6RRBw+4sADzCKC&#10;f0D1MwiHtw24jVkSYd8Y0Nx4Ko/lTG+19zzWXF2ZIX7SLXs8Tb4WvQ/liJ/mEcqQOq37L6j5Cmwj&#10;5m5DTVYQpmtX15P05DJ7I5gRD21/HBQ3EIqLl3zu4pK3FO+9n85m17PcEcoElubgKcTPBq1IL5Uk&#10;DkJGhd1DiInc6cjINJE70IzDehCtruSHBJqIr1HvmXrPOalk+LUFMmzD1t4ix4q114T2mYO4pCz+&#10;lcBqeAbyI4XI5B+715xkHjkwWjiwyQ/9g4Fsx/HbQSdm2YgD0/HwyPmAmu4Gv2QT79ss6MRzFMSJ&#10;yTrHdKdI/v6dT53+wcULAAAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhG&#10;M98Wy9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIb&#10;Qp9L6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv&#10;01UVfXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKjmedn3AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAAUQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="64089343" w14:textId="77777777" w:rsidR="00106B44" w:rsidRDefault="00106B44" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="920E8DAA"/>
+    <w:tmpl w:val="0AE42888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="718" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="000000"/>
+        <w:color w:val="305497"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
@@ -26108,455 +29239,681 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06EB2003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A6CDC56"/>
+    <w:tmpl w:val="A332656E"/>
+    <w:lvl w:ilvl="0" w:tplc="8D40682A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3982" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4702" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5422" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6142" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="076A1DAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4334B6EE"/>
+    <w:lvl w:ilvl="0" w:tplc="559A89C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A575266"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="96B4F500"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B6F420D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E96A4FA0"/>
+    <w:lvl w:ilvl="0" w:tplc="386E2474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1102" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1822" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2542" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3262" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3982" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4702" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5422" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6142" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6862" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076A1DAD"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C036121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B83E9680"/>
+    <w:tmpl w:val="3B26AC0A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...52 lines deleted...]
-    <w:lvl w:ilvl="0">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...82 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...45 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="207A1671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4558D5AC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26653,150 +30010,64 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22974367"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3C540F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="17BC0D6E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="E7DC958A"/>
+    <w:lvl w:ilvl="0" w:tplc="3620D75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...84 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -26828,67 +30099,67 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31316180"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="92928DEA"/>
+    <w:tmpl w:val="B0066512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -26944,67 +30215,67 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343C1308"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="92928DEA"/>
+    <w:tmpl w:val="A2D696FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -27060,51 +30331,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39F64AB5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A56EDAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
       <w:lvlText w:val="1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1644"/>
         </w:tabs>
         <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -27241,51 +30512,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2224"/>
         </w:tabs>
         <w:ind w:left="2224" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2368"/>
         </w:tabs>
         <w:ind w:left="2368" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BBB3FD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4248002"/>
     <w:lvl w:ilvl="0" w:tplc="3B50D772">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -27328,232 +30599,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C302E49"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D0D6E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C8EED7DE"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="BEBCBC28"/>
+    <w:lvl w:ilvl="0" w:tplc="DB2EF12A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2651" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3371" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4091" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4811" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
-[...87 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E975A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7CE00EAE"/>
+    <w:tmpl w:val="165E8916"/>
     <w:lvl w:ilvl="0" w:tplc="9F4A62EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -27864,50 +31046,139 @@
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C79E98AC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AB989B9C">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B37540C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67F482F6"/>
+    <w:lvl w:ilvl="0" w:tplc="986E4A1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2356" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3076" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3796" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4516" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5236" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5956" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6676" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7396" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
@@ -28033,64 +31304,177 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E125268"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBE2956"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1454498A"/>
+    <w:tmpl w:val="192E6D78"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2137" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2857" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3577" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4297" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5017" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5737" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7897" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E125268"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCDC9CF0"/>
+    <w:lvl w:ilvl="0" w:tplc="30F6ABEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -28122,67 +31506,67 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E9A41E3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="92928DEA"/>
+    <w:tmpl w:val="A6F20B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -28238,64 +31622,177 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F65214E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EA55D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="16DAE814"/>
+    <w:tmpl w:val="4B603444"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3000" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F65214E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55BEC836"/>
+    <w:lvl w:ilvl="0" w:tplc="36244BD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -28327,150 +31824,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500B6C84"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B31814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6776AD88"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="8BF25AEA"/>
+    <w:lvl w:ilvl="0" w:tplc="3D0E95E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...84 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -28502,51 +31913,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="520F5E76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001F"/>
     <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -28616,64 +32027,64 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C27D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="83E6B54E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="1286E710"/>
+    <w:lvl w:ilvl="0" w:tplc="08FAC38E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -28705,65 +32116,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AB52163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="99340A44"/>
-    <w:lvl w:ilvl="0" w:tplc="175221B2">
+    <w:tmpl w:val="98380E16"/>
+    <w:lvl w:ilvl="0" w:tplc="CEC85BC6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListBullet3"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -28820,64 +32231,64 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61746CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="407C28EA"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="591867CA"/>
+    <w:lvl w:ilvl="0" w:tplc="4EF6B484">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -28912,51 +32323,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62D30FC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BEC978A"/>
+    <w:lvl w:ilvl="0" w:tplc="73C4A512">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2356" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3076" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3796" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4516" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5236" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5956" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6676" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7396" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66631DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="993616EE"/>
     <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="34"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="510"/>
         </w:tabs>
         <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -29058,153 +32558,420 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667F6B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F4CE43D0"/>
+    <w:tmpl w:val="61B25CEE"/>
+    <w:lvl w:ilvl="0" w:tplc="8EC0C622">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679340F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98FEF73C"/>
+    <w:lvl w:ilvl="0" w:tplc="53D8F0D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="680E31E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D924B3E0"/>
+    <w:lvl w:ilvl="0" w:tplc="487E8C18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC83F9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4886A34A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1996" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2716" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="3436" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4156" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4876" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="5596" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6316" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="7036" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="7756" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="679340F1"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4D3278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2432D8F4"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="DC309FBA"/>
+    <w:lvl w:ilvl="0" w:tplc="0CC440B2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -29236,229 +33003,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...177 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA012B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="199E1078"/>
     <w:styleLink w:val="StyleNumbered13ptBold"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -29566,51 +33155,51 @@
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72004AC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA8A70BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ACRuleHeader1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ACRuleHeader2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5536" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
@@ -29659,51 +33248,140 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76851900"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C720054"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2356" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3076" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3796" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4516" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5236" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5956" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6676" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7396" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96060B5C"/>
     <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="List"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29800,334 +33478,447 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3C2967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CFDCE0FE"/>
+    <w:tmpl w:val="08FC1AE2"/>
+    <w:lvl w:ilvl="0" w:tplc="9170E2E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C9A664F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED9E6A6A"/>
+    <w:lvl w:ilvl="0" w:tplc="EFE6ED4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C9A664F"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD93D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8736B6B0"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="44142C2C"/>
+    <w:lvl w:ilvl="0" w:tplc="DEE0BCD0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E4322F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9304030"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...76 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
@@ -30187,351 +33978,317 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="629360554">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2041972684">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="847519843">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1484931150">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1320307049">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1594320194">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="259218860">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1170290716">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="706954827">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="415444613">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1022980105">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1927574155">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1302807815">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="883057021">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1994137628">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="35324352">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1504783221">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1089934189">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1835293517">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="546144139">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1899322169">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1761443828">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="140923890">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2022584930">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="798106183">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1206940521">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="905917141">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="905184662">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="106044608">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1840802204">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2088531988">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="877199956">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1665937971">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1170290716">
+  <w:num w:numId="34" w16cid:durableId="246496848">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="301662738">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="706954827">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="36" w16cid:durableId="1671642397">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="415444613">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="37" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1022980105">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="38" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1927574155">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="39" w16cid:durableId="994456377">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1302807815">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="40" w16cid:durableId="732507273">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="681396602">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="41" w16cid:durableId="1255674278">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="883057021">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="42" w16cid:durableId="1954707672">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1994137628">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="43" w16cid:durableId="928080257">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="35324352">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="44" w16cid:durableId="1882815591">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="596641734">
+  <w:num w:numId="45" w16cid:durableId="328291233">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1181049560">
-[...122 lines deleted...]
-  <w:numIdMacAtCleanup w:val="37"/>
+  <w:numIdMacAtCleanup w:val="44"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qZ2AdXxCcih3UNN2lqxtd5TJbDR8VDkMKxHOm42rz5SZHM6dsm+z6m08L0SYQKkPZVZDDEdTi9XVGleVCWiEBg==" w:salt="DAw3Cc0Ml9C8sWuKaEH18g=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hF0Tql6eVlFpz3nWmvBzoX6bYNQA/sP8yfBVwtRr0BjAlBMILg5/9u4ZrWsa17ShzlY1AtQvrXw4AjupfKavew==" w:salt="Ivcj3hkVwz1lyE/cjjgszg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="0000215E"/>
     <w:rsid w:val="00002304"/>
     <w:rsid w:val="000029A9"/>
     <w:rsid w:val="000029F0"/>
+    <w:rsid w:val="00007296"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="00007880"/>
     <w:rsid w:val="00007AA2"/>
     <w:rsid w:val="000107A3"/>
     <w:rsid w:val="00011112"/>
     <w:rsid w:val="00011888"/>
     <w:rsid w:val="00016177"/>
     <w:rsid w:val="0001682F"/>
     <w:rsid w:val="00016909"/>
     <w:rsid w:val="000177C0"/>
     <w:rsid w:val="00017D07"/>
     <w:rsid w:val="000200A7"/>
     <w:rsid w:val="000210F1"/>
     <w:rsid w:val="00021283"/>
     <w:rsid w:val="00023039"/>
     <w:rsid w:val="00024086"/>
     <w:rsid w:val="00024186"/>
     <w:rsid w:val="00024307"/>
     <w:rsid w:val="00027E36"/>
     <w:rsid w:val="00031069"/>
+    <w:rsid w:val="00031892"/>
     <w:rsid w:val="000328DE"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="000370D1"/>
     <w:rsid w:val="00037547"/>
     <w:rsid w:val="00037C39"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00040CD1"/>
     <w:rsid w:val="00041511"/>
     <w:rsid w:val="00041694"/>
     <w:rsid w:val="0004224B"/>
     <w:rsid w:val="00042B9A"/>
     <w:rsid w:val="00043AE4"/>
     <w:rsid w:val="00043CB8"/>
+    <w:rsid w:val="000442B4"/>
     <w:rsid w:val="00044517"/>
     <w:rsid w:val="00045176"/>
+    <w:rsid w:val="0004544D"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="000469FB"/>
     <w:rsid w:val="00047802"/>
     <w:rsid w:val="00047EB5"/>
     <w:rsid w:val="00050C47"/>
     <w:rsid w:val="000514A3"/>
     <w:rsid w:val="00051A30"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="000568A4"/>
     <w:rsid w:val="00060CCE"/>
     <w:rsid w:val="00061C96"/>
+    <w:rsid w:val="00062658"/>
     <w:rsid w:val="0006272D"/>
     <w:rsid w:val="00062AF2"/>
     <w:rsid w:val="00062E4B"/>
     <w:rsid w:val="00064437"/>
     <w:rsid w:val="000647D5"/>
     <w:rsid w:val="00065073"/>
+    <w:rsid w:val="00065BB3"/>
     <w:rsid w:val="00066ABC"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="000705EB"/>
     <w:rsid w:val="00072EDA"/>
     <w:rsid w:val="000741D6"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076290"/>
     <w:rsid w:val="000763C0"/>
     <w:rsid w:val="000764E2"/>
     <w:rsid w:val="00081169"/>
     <w:rsid w:val="00081F60"/>
     <w:rsid w:val="0008243B"/>
     <w:rsid w:val="00083125"/>
     <w:rsid w:val="0008380E"/>
     <w:rsid w:val="00084119"/>
     <w:rsid w:val="0008443C"/>
     <w:rsid w:val="00084545"/>
     <w:rsid w:val="00084DE9"/>
     <w:rsid w:val="000853D6"/>
+    <w:rsid w:val="000858DA"/>
     <w:rsid w:val="00085BDB"/>
     <w:rsid w:val="00085F4D"/>
+    <w:rsid w:val="0008647C"/>
     <w:rsid w:val="000865C1"/>
     <w:rsid w:val="00091A31"/>
     <w:rsid w:val="00091A53"/>
     <w:rsid w:val="00091EC9"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093F09"/>
     <w:rsid w:val="0009417B"/>
     <w:rsid w:val="00095C6E"/>
     <w:rsid w:val="00095CB7"/>
     <w:rsid w:val="0009682A"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A14AE"/>
     <w:rsid w:val="000A1948"/>
     <w:rsid w:val="000A1F8E"/>
     <w:rsid w:val="000A2391"/>
     <w:rsid w:val="000A24FC"/>
     <w:rsid w:val="000B1521"/>
     <w:rsid w:val="000B1D54"/>
     <w:rsid w:val="000B2E41"/>
     <w:rsid w:val="000B2EBE"/>
     <w:rsid w:val="000B5614"/>
     <w:rsid w:val="000B58C7"/>
     <w:rsid w:val="000B5B8F"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C15DF"/>
@@ -30552,90 +34309,93 @@
     <w:rsid w:val="000D70DD"/>
     <w:rsid w:val="000D7126"/>
     <w:rsid w:val="000D7E42"/>
     <w:rsid w:val="000E093B"/>
     <w:rsid w:val="000E1C65"/>
     <w:rsid w:val="000E2BC2"/>
     <w:rsid w:val="000E40DD"/>
     <w:rsid w:val="000E4251"/>
     <w:rsid w:val="000E47CF"/>
     <w:rsid w:val="000E4C12"/>
     <w:rsid w:val="000E5E7C"/>
     <w:rsid w:val="000F03D9"/>
     <w:rsid w:val="000F0763"/>
     <w:rsid w:val="000F16B2"/>
     <w:rsid w:val="000F22C0"/>
     <w:rsid w:val="000F266E"/>
     <w:rsid w:val="000F46FE"/>
     <w:rsid w:val="000F4FC6"/>
     <w:rsid w:val="000F5E2E"/>
     <w:rsid w:val="000F5E78"/>
     <w:rsid w:val="000F6C18"/>
     <w:rsid w:val="000F6EE9"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00100577"/>
+    <w:rsid w:val="00100D6B"/>
     <w:rsid w:val="00101D2B"/>
     <w:rsid w:val="0010330D"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103A3E"/>
     <w:rsid w:val="00106B44"/>
     <w:rsid w:val="0011074A"/>
     <w:rsid w:val="0011109D"/>
     <w:rsid w:val="001116F6"/>
     <w:rsid w:val="00111B21"/>
     <w:rsid w:val="001127B5"/>
+    <w:rsid w:val="001129C8"/>
     <w:rsid w:val="00112DCC"/>
     <w:rsid w:val="00113CC0"/>
     <w:rsid w:val="00114291"/>
     <w:rsid w:val="00114549"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="0011573A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00117C90"/>
     <w:rsid w:val="00117F2A"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="00121549"/>
     <w:rsid w:val="00122217"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="00122668"/>
     <w:rsid w:val="00124E4A"/>
     <w:rsid w:val="001262F6"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268C8"/>
     <w:rsid w:val="00126F23"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131743"/>
     <w:rsid w:val="00133457"/>
     <w:rsid w:val="00135957"/>
     <w:rsid w:val="00136C28"/>
     <w:rsid w:val="001401E6"/>
     <w:rsid w:val="00140DB3"/>
     <w:rsid w:val="00141A79"/>
     <w:rsid w:val="00141EF3"/>
     <w:rsid w:val="00141F51"/>
     <w:rsid w:val="001428A8"/>
+    <w:rsid w:val="00142BDD"/>
     <w:rsid w:val="00142F8B"/>
     <w:rsid w:val="00142FF8"/>
     <w:rsid w:val="0014375B"/>
     <w:rsid w:val="001449CF"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00147375"/>
     <w:rsid w:val="00147833"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150AB4"/>
     <w:rsid w:val="001514CE"/>
     <w:rsid w:val="00151AF7"/>
     <w:rsid w:val="00151C73"/>
     <w:rsid w:val="001526AC"/>
     <w:rsid w:val="00153FDE"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="0015630C"/>
     <w:rsid w:val="001563A3"/>
     <w:rsid w:val="001578F0"/>
     <w:rsid w:val="001604CA"/>
     <w:rsid w:val="001605C0"/>
     <w:rsid w:val="00160DD0"/>
     <w:rsid w:val="001625A3"/>
     <w:rsid w:val="00162B81"/>
     <w:rsid w:val="00163E9E"/>
@@ -30650,265 +34410,283 @@
     <w:rsid w:val="001723FC"/>
     <w:rsid w:val="00173B63"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00177107"/>
     <w:rsid w:val="00177880"/>
     <w:rsid w:val="001778D9"/>
     <w:rsid w:val="00177CAA"/>
     <w:rsid w:val="00177F0D"/>
     <w:rsid w:val="00180E5E"/>
     <w:rsid w:val="00180ECF"/>
     <w:rsid w:val="00183371"/>
     <w:rsid w:val="00183BBC"/>
     <w:rsid w:val="001855F9"/>
     <w:rsid w:val="00186452"/>
     <w:rsid w:val="0018674E"/>
     <w:rsid w:val="001876BC"/>
     <w:rsid w:val="0018781D"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="0019000C"/>
     <w:rsid w:val="0019076E"/>
     <w:rsid w:val="00190D19"/>
     <w:rsid w:val="00190D61"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00191024"/>
     <w:rsid w:val="00191176"/>
+    <w:rsid w:val="00191185"/>
     <w:rsid w:val="0019146D"/>
     <w:rsid w:val="00191597"/>
     <w:rsid w:val="00191F6C"/>
     <w:rsid w:val="00192041"/>
     <w:rsid w:val="00192065"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="001935B0"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBF"/>
     <w:rsid w:val="00194B7A"/>
     <w:rsid w:val="00195C8E"/>
     <w:rsid w:val="00196222"/>
     <w:rsid w:val="00196330"/>
     <w:rsid w:val="001A251B"/>
     <w:rsid w:val="001A44DC"/>
     <w:rsid w:val="001A565B"/>
     <w:rsid w:val="001A5718"/>
     <w:rsid w:val="001A6102"/>
     <w:rsid w:val="001A6164"/>
     <w:rsid w:val="001A636C"/>
     <w:rsid w:val="001A7275"/>
     <w:rsid w:val="001A740B"/>
     <w:rsid w:val="001B125D"/>
     <w:rsid w:val="001B1871"/>
     <w:rsid w:val="001B3D71"/>
     <w:rsid w:val="001B6692"/>
     <w:rsid w:val="001B6785"/>
     <w:rsid w:val="001B6C86"/>
     <w:rsid w:val="001C174F"/>
     <w:rsid w:val="001C290B"/>
     <w:rsid w:val="001C3B4F"/>
     <w:rsid w:val="001C4044"/>
     <w:rsid w:val="001C4199"/>
     <w:rsid w:val="001C4927"/>
     <w:rsid w:val="001C591F"/>
     <w:rsid w:val="001C5B3A"/>
     <w:rsid w:val="001C6422"/>
     <w:rsid w:val="001D100D"/>
     <w:rsid w:val="001D1456"/>
     <w:rsid w:val="001D1859"/>
     <w:rsid w:val="001D1C9B"/>
     <w:rsid w:val="001D66B0"/>
     <w:rsid w:val="001D679C"/>
+    <w:rsid w:val="001D6F19"/>
     <w:rsid w:val="001E0470"/>
     <w:rsid w:val="001E04E8"/>
     <w:rsid w:val="001E076C"/>
     <w:rsid w:val="001E0AFD"/>
     <w:rsid w:val="001E16BC"/>
     <w:rsid w:val="001E3546"/>
     <w:rsid w:val="001E359A"/>
     <w:rsid w:val="001E361F"/>
     <w:rsid w:val="001E4AB8"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E56EA"/>
     <w:rsid w:val="001E6643"/>
     <w:rsid w:val="001E705A"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F0BE0"/>
     <w:rsid w:val="001F1020"/>
     <w:rsid w:val="001F1C58"/>
     <w:rsid w:val="001F2851"/>
     <w:rsid w:val="001F2E89"/>
     <w:rsid w:val="001F30F9"/>
     <w:rsid w:val="001F50B2"/>
     <w:rsid w:val="001F5E34"/>
     <w:rsid w:val="001F7508"/>
     <w:rsid w:val="002004BF"/>
     <w:rsid w:val="0020131A"/>
     <w:rsid w:val="0020131C"/>
     <w:rsid w:val="00201E11"/>
     <w:rsid w:val="00202582"/>
     <w:rsid w:val="00203E91"/>
     <w:rsid w:val="002043CE"/>
     <w:rsid w:val="002046C0"/>
     <w:rsid w:val="002052DB"/>
     <w:rsid w:val="00205C05"/>
     <w:rsid w:val="00205DF8"/>
     <w:rsid w:val="002075FB"/>
     <w:rsid w:val="002112F3"/>
+    <w:rsid w:val="00211EEC"/>
     <w:rsid w:val="002123A3"/>
     <w:rsid w:val="00212DC3"/>
     <w:rsid w:val="0021320A"/>
     <w:rsid w:val="00213E15"/>
     <w:rsid w:val="00213F22"/>
     <w:rsid w:val="00214CB8"/>
     <w:rsid w:val="00215C4F"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="00217CC7"/>
     <w:rsid w:val="00220042"/>
     <w:rsid w:val="0022024E"/>
     <w:rsid w:val="00220B5C"/>
     <w:rsid w:val="00221EB6"/>
     <w:rsid w:val="00222D27"/>
+    <w:rsid w:val="002240FB"/>
     <w:rsid w:val="002249F9"/>
     <w:rsid w:val="002253CC"/>
     <w:rsid w:val="002273AF"/>
     <w:rsid w:val="002316E0"/>
     <w:rsid w:val="00231C10"/>
     <w:rsid w:val="00232D3C"/>
     <w:rsid w:val="0023363C"/>
     <w:rsid w:val="00233B54"/>
     <w:rsid w:val="00234A38"/>
     <w:rsid w:val="0023533B"/>
     <w:rsid w:val="00236183"/>
     <w:rsid w:val="00236D6F"/>
     <w:rsid w:val="00236FF5"/>
     <w:rsid w:val="002370D0"/>
     <w:rsid w:val="002414FD"/>
     <w:rsid w:val="002415F4"/>
     <w:rsid w:val="00241F1A"/>
     <w:rsid w:val="002426C6"/>
     <w:rsid w:val="00242CD2"/>
     <w:rsid w:val="00242DD1"/>
     <w:rsid w:val="0024403D"/>
     <w:rsid w:val="00244EE8"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="0024686D"/>
     <w:rsid w:val="00247887"/>
     <w:rsid w:val="00247A93"/>
     <w:rsid w:val="00250C11"/>
     <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00252AC3"/>
     <w:rsid w:val="00253051"/>
     <w:rsid w:val="00253B76"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025563A"/>
+    <w:rsid w:val="00255998"/>
     <w:rsid w:val="00257280"/>
     <w:rsid w:val="00260A4B"/>
+    <w:rsid w:val="00261243"/>
     <w:rsid w:val="0026125B"/>
     <w:rsid w:val="00261697"/>
     <w:rsid w:val="00262B28"/>
     <w:rsid w:val="00263C93"/>
     <w:rsid w:val="00263EBF"/>
     <w:rsid w:val="00264F25"/>
     <w:rsid w:val="0026698F"/>
     <w:rsid w:val="002700F1"/>
     <w:rsid w:val="00273B9C"/>
     <w:rsid w:val="002743A9"/>
     <w:rsid w:val="00275C8D"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760A0"/>
     <w:rsid w:val="002765B1"/>
     <w:rsid w:val="00280B45"/>
     <w:rsid w:val="00280FE0"/>
     <w:rsid w:val="00281B57"/>
     <w:rsid w:val="00281D62"/>
     <w:rsid w:val="002825F5"/>
     <w:rsid w:val="002830E8"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00284387"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="00285395"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="002872F7"/>
     <w:rsid w:val="00290BD2"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="00292CF7"/>
     <w:rsid w:val="00293514"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
+    <w:rsid w:val="00294EF1"/>
     <w:rsid w:val="0029517B"/>
+    <w:rsid w:val="0029541A"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295EE5"/>
     <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="00297E7B"/>
+    <w:rsid w:val="002A1FD2"/>
     <w:rsid w:val="002A2372"/>
     <w:rsid w:val="002A261A"/>
     <w:rsid w:val="002A2A6F"/>
     <w:rsid w:val="002A2B4F"/>
     <w:rsid w:val="002A2DF8"/>
     <w:rsid w:val="002A46BF"/>
     <w:rsid w:val="002A62F1"/>
     <w:rsid w:val="002A6A3F"/>
+    <w:rsid w:val="002B05D0"/>
     <w:rsid w:val="002B160A"/>
     <w:rsid w:val="002B2D2E"/>
     <w:rsid w:val="002B635F"/>
+    <w:rsid w:val="002C0B9C"/>
     <w:rsid w:val="002C1C8D"/>
     <w:rsid w:val="002C204F"/>
     <w:rsid w:val="002C36E6"/>
+    <w:rsid w:val="002C4848"/>
     <w:rsid w:val="002C52B0"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
     <w:rsid w:val="002D16A8"/>
     <w:rsid w:val="002D1C79"/>
     <w:rsid w:val="002D2226"/>
+    <w:rsid w:val="002D321B"/>
     <w:rsid w:val="002D36A4"/>
+    <w:rsid w:val="002D4757"/>
     <w:rsid w:val="002D4E16"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
+    <w:rsid w:val="002E0B45"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E321B"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E63E4"/>
     <w:rsid w:val="002E6C51"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002E7E73"/>
     <w:rsid w:val="002F0E0A"/>
     <w:rsid w:val="002F228E"/>
     <w:rsid w:val="002F29E0"/>
     <w:rsid w:val="002F33C1"/>
     <w:rsid w:val="002F38CE"/>
     <w:rsid w:val="002F5265"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="002F59D8"/>
     <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="002F68C8"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303101"/>
+    <w:rsid w:val="003037B1"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00304DA1"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="0030682A"/>
     <w:rsid w:val="00306C58"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00311919"/>
     <w:rsid w:val="00312634"/>
     <w:rsid w:val="00312757"/>
     <w:rsid w:val="00312C7C"/>
     <w:rsid w:val="00314241"/>
     <w:rsid w:val="00314366"/>
     <w:rsid w:val="00315418"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="00316D78"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="00317F2D"/>
     <w:rsid w:val="0032013E"/>
     <w:rsid w:val="00321086"/>
     <w:rsid w:val="003214E4"/>
     <w:rsid w:val="003215A0"/>
     <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00323703"/>
     <w:rsid w:val="0032397A"/>
@@ -30921,279 +34699,293 @@
     <w:rsid w:val="00332469"/>
     <w:rsid w:val="00333E13"/>
     <w:rsid w:val="0033404A"/>
     <w:rsid w:val="0033504E"/>
     <w:rsid w:val="003351B9"/>
     <w:rsid w:val="003360CB"/>
     <w:rsid w:val="00336DD3"/>
     <w:rsid w:val="00336F99"/>
     <w:rsid w:val="003374C1"/>
     <w:rsid w:val="003429DC"/>
     <w:rsid w:val="00344A87"/>
     <w:rsid w:val="00345B83"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347A19"/>
     <w:rsid w:val="00347E4B"/>
     <w:rsid w:val="003501DC"/>
     <w:rsid w:val="00350DD2"/>
     <w:rsid w:val="003511C6"/>
     <w:rsid w:val="00353635"/>
     <w:rsid w:val="003561AC"/>
     <w:rsid w:val="00356B04"/>
     <w:rsid w:val="00356F57"/>
     <w:rsid w:val="00357B09"/>
     <w:rsid w:val="0036006D"/>
     <w:rsid w:val="00361A04"/>
+    <w:rsid w:val="003626A7"/>
     <w:rsid w:val="00362C1C"/>
     <w:rsid w:val="00363367"/>
     <w:rsid w:val="003633A3"/>
     <w:rsid w:val="00364437"/>
     <w:rsid w:val="003646A6"/>
     <w:rsid w:val="00372135"/>
     <w:rsid w:val="00372697"/>
     <w:rsid w:val="00374D48"/>
     <w:rsid w:val="003752CD"/>
+    <w:rsid w:val="00376478"/>
     <w:rsid w:val="003771FB"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00380E85"/>
     <w:rsid w:val="00381C8C"/>
     <w:rsid w:val="00382ECB"/>
     <w:rsid w:val="00383A75"/>
     <w:rsid w:val="00383CF7"/>
     <w:rsid w:val="0038760F"/>
     <w:rsid w:val="00392618"/>
     <w:rsid w:val="00392EA4"/>
+    <w:rsid w:val="00392F31"/>
     <w:rsid w:val="00392FBD"/>
     <w:rsid w:val="003936F1"/>
     <w:rsid w:val="00394E38"/>
     <w:rsid w:val="0039574C"/>
     <w:rsid w:val="00395913"/>
     <w:rsid w:val="00396D74"/>
     <w:rsid w:val="003A0280"/>
     <w:rsid w:val="003A1BDC"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A33C3"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A402E"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A608F"/>
     <w:rsid w:val="003A6427"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003A7FB1"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B55F6"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B5F51"/>
     <w:rsid w:val="003B6DA0"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
     <w:rsid w:val="003B7FDF"/>
     <w:rsid w:val="003C01D9"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C390A"/>
+    <w:rsid w:val="003C3E21"/>
     <w:rsid w:val="003C4620"/>
     <w:rsid w:val="003C4F80"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D17BE"/>
     <w:rsid w:val="003D228A"/>
     <w:rsid w:val="003D3889"/>
     <w:rsid w:val="003D47B8"/>
     <w:rsid w:val="003D5DBA"/>
     <w:rsid w:val="003D6595"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E308E"/>
     <w:rsid w:val="003E3966"/>
     <w:rsid w:val="003E3A09"/>
     <w:rsid w:val="003E6014"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E6DD7"/>
     <w:rsid w:val="003F1CCA"/>
     <w:rsid w:val="003F29E4"/>
     <w:rsid w:val="003F30E1"/>
+    <w:rsid w:val="003F4B86"/>
     <w:rsid w:val="003F53B0"/>
     <w:rsid w:val="003F5524"/>
     <w:rsid w:val="003F58D4"/>
     <w:rsid w:val="003F6716"/>
     <w:rsid w:val="003F6BF1"/>
     <w:rsid w:val="003F7FF6"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004018D4"/>
     <w:rsid w:val="00401ECC"/>
     <w:rsid w:val="00402A67"/>
     <w:rsid w:val="004033A4"/>
     <w:rsid w:val="00403FC7"/>
     <w:rsid w:val="0040417B"/>
+    <w:rsid w:val="00406E97"/>
     <w:rsid w:val="00406FF3"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00407C40"/>
+    <w:rsid w:val="00410E90"/>
     <w:rsid w:val="00412715"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00413D4B"/>
     <w:rsid w:val="0041550A"/>
     <w:rsid w:val="00415682"/>
     <w:rsid w:val="00415D19"/>
     <w:rsid w:val="00416C90"/>
     <w:rsid w:val="00417148"/>
     <w:rsid w:val="00421DE6"/>
     <w:rsid w:val="00423B9E"/>
     <w:rsid w:val="00423BE1"/>
     <w:rsid w:val="00423D58"/>
     <w:rsid w:val="00425BF4"/>
     <w:rsid w:val="00426D90"/>
     <w:rsid w:val="00426F2D"/>
     <w:rsid w:val="004303E3"/>
     <w:rsid w:val="00431D9E"/>
     <w:rsid w:val="00432050"/>
     <w:rsid w:val="00432952"/>
     <w:rsid w:val="00432AD3"/>
     <w:rsid w:val="00433C05"/>
     <w:rsid w:val="00433C9F"/>
     <w:rsid w:val="00433CCF"/>
+    <w:rsid w:val="00434086"/>
     <w:rsid w:val="004342FC"/>
     <w:rsid w:val="0043547C"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="00437471"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="0044486E"/>
     <w:rsid w:val="00444EFC"/>
     <w:rsid w:val="004454AF"/>
     <w:rsid w:val="00445629"/>
     <w:rsid w:val="0044636E"/>
     <w:rsid w:val="004467AF"/>
     <w:rsid w:val="0044761B"/>
     <w:rsid w:val="004478FC"/>
     <w:rsid w:val="00451CDC"/>
     <w:rsid w:val="00453168"/>
     <w:rsid w:val="004547E1"/>
     <w:rsid w:val="00455145"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00457BF7"/>
     <w:rsid w:val="00460598"/>
     <w:rsid w:val="00462543"/>
+    <w:rsid w:val="00462CDA"/>
     <w:rsid w:val="004633C2"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00470821"/>
     <w:rsid w:val="00470B95"/>
     <w:rsid w:val="00470D2E"/>
     <w:rsid w:val="004731BB"/>
     <w:rsid w:val="00474F60"/>
     <w:rsid w:val="004752EC"/>
     <w:rsid w:val="00475C1E"/>
     <w:rsid w:val="004766AC"/>
     <w:rsid w:val="00477670"/>
     <w:rsid w:val="00477C7A"/>
     <w:rsid w:val="004804F0"/>
     <w:rsid w:val="00480602"/>
     <w:rsid w:val="0048063E"/>
     <w:rsid w:val="00480987"/>
     <w:rsid w:val="00480EDC"/>
     <w:rsid w:val="004824F3"/>
     <w:rsid w:val="00483241"/>
     <w:rsid w:val="004834FF"/>
     <w:rsid w:val="00483506"/>
     <w:rsid w:val="004839E9"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486555"/>
     <w:rsid w:val="00487A0D"/>
     <w:rsid w:val="0049037C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049192F"/>
     <w:rsid w:val="00492AED"/>
     <w:rsid w:val="004940B0"/>
     <w:rsid w:val="00494106"/>
     <w:rsid w:val="00495F02"/>
     <w:rsid w:val="00496B72"/>
     <w:rsid w:val="00497BB6"/>
     <w:rsid w:val="00497DB3"/>
     <w:rsid w:val="004A0122"/>
     <w:rsid w:val="004A0289"/>
     <w:rsid w:val="004A0325"/>
     <w:rsid w:val="004A06B6"/>
     <w:rsid w:val="004A087A"/>
     <w:rsid w:val="004A0ED2"/>
     <w:rsid w:val="004A0EED"/>
     <w:rsid w:val="004A3CF0"/>
     <w:rsid w:val="004A468C"/>
     <w:rsid w:val="004A475B"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A5921"/>
     <w:rsid w:val="004A610C"/>
     <w:rsid w:val="004A61C1"/>
+    <w:rsid w:val="004A737D"/>
     <w:rsid w:val="004B051B"/>
     <w:rsid w:val="004B0B6C"/>
     <w:rsid w:val="004B126D"/>
     <w:rsid w:val="004B15CD"/>
     <w:rsid w:val="004B2187"/>
     <w:rsid w:val="004B22F7"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B499C"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B619B"/>
     <w:rsid w:val="004B651C"/>
     <w:rsid w:val="004B7A39"/>
     <w:rsid w:val="004B7F7C"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C229B"/>
     <w:rsid w:val="004C35C5"/>
     <w:rsid w:val="004C40F9"/>
     <w:rsid w:val="004C4A0B"/>
     <w:rsid w:val="004C4E04"/>
     <w:rsid w:val="004C503F"/>
     <w:rsid w:val="004C5848"/>
     <w:rsid w:val="004C629D"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D0C61"/>
+    <w:rsid w:val="004D1166"/>
     <w:rsid w:val="004D12D1"/>
     <w:rsid w:val="004D1ED7"/>
     <w:rsid w:val="004D3A71"/>
     <w:rsid w:val="004D3E1E"/>
     <w:rsid w:val="004D43E8"/>
     <w:rsid w:val="004D535D"/>
     <w:rsid w:val="004D5417"/>
+    <w:rsid w:val="004D676B"/>
+    <w:rsid w:val="004D6D1F"/>
     <w:rsid w:val="004E02CB"/>
     <w:rsid w:val="004E3102"/>
     <w:rsid w:val="004E4366"/>
     <w:rsid w:val="004E526C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E67F5"/>
     <w:rsid w:val="004E6A52"/>
     <w:rsid w:val="004E74B7"/>
     <w:rsid w:val="004E7E3F"/>
     <w:rsid w:val="004E7F2E"/>
     <w:rsid w:val="004F01E4"/>
     <w:rsid w:val="004F0E67"/>
+    <w:rsid w:val="004F1A61"/>
     <w:rsid w:val="004F1B31"/>
     <w:rsid w:val="004F20F8"/>
     <w:rsid w:val="004F34D4"/>
     <w:rsid w:val="004F4416"/>
     <w:rsid w:val="004F5E75"/>
     <w:rsid w:val="004F60B8"/>
     <w:rsid w:val="004F6236"/>
     <w:rsid w:val="004F7D39"/>
     <w:rsid w:val="0050029A"/>
     <w:rsid w:val="00500333"/>
     <w:rsid w:val="005005AF"/>
     <w:rsid w:val="00500D2B"/>
     <w:rsid w:val="005012E2"/>
     <w:rsid w:val="00501931"/>
     <w:rsid w:val="0050223B"/>
     <w:rsid w:val="00502BFD"/>
     <w:rsid w:val="00504A67"/>
     <w:rsid w:val="00504F31"/>
     <w:rsid w:val="00505574"/>
     <w:rsid w:val="00505EDF"/>
     <w:rsid w:val="00506154"/>
     <w:rsid w:val="005061A7"/>
     <w:rsid w:val="005064E2"/>
     <w:rsid w:val="005077CD"/>
     <w:rsid w:val="005106E0"/>
@@ -31240,50 +35032,51 @@
     <w:rsid w:val="005461D0"/>
     <w:rsid w:val="00546218"/>
     <w:rsid w:val="00546519"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553316"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00555DEB"/>
     <w:rsid w:val="00555ED3"/>
     <w:rsid w:val="00556DBA"/>
     <w:rsid w:val="00557C28"/>
     <w:rsid w:val="00557EA5"/>
     <w:rsid w:val="00560920"/>
     <w:rsid w:val="005619B9"/>
     <w:rsid w:val="00561FCA"/>
     <w:rsid w:val="005622AE"/>
     <w:rsid w:val="00562978"/>
     <w:rsid w:val="00562F5D"/>
     <w:rsid w:val="00562FEC"/>
     <w:rsid w:val="00564BA8"/>
     <w:rsid w:val="00564BE6"/>
     <w:rsid w:val="0056571A"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565D1A"/>
     <w:rsid w:val="005670C0"/>
+    <w:rsid w:val="00570A18"/>
     <w:rsid w:val="00570B9E"/>
     <w:rsid w:val="0057207C"/>
     <w:rsid w:val="00574D09"/>
     <w:rsid w:val="00575638"/>
     <w:rsid w:val="005758F3"/>
     <w:rsid w:val="005762F3"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005770CF"/>
     <w:rsid w:val="00577830"/>
     <w:rsid w:val="005809B2"/>
     <w:rsid w:val="005813EA"/>
     <w:rsid w:val="005814D6"/>
     <w:rsid w:val="0058172F"/>
     <w:rsid w:val="00581D16"/>
     <w:rsid w:val="0058342E"/>
     <w:rsid w:val="005839C6"/>
     <w:rsid w:val="005842D3"/>
     <w:rsid w:val="00590853"/>
     <w:rsid w:val="00590E05"/>
     <w:rsid w:val="00591770"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00592660"/>
     <w:rsid w:val="005926A1"/>
     <w:rsid w:val="005935EE"/>
     <w:rsid w:val="005939FE"/>
@@ -31292,643 +35085,696 @@
     <w:rsid w:val="005959E4"/>
     <w:rsid w:val="005961DA"/>
     <w:rsid w:val="005A26A7"/>
     <w:rsid w:val="005A397A"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A3EEE"/>
     <w:rsid w:val="005A4761"/>
     <w:rsid w:val="005A5D81"/>
     <w:rsid w:val="005B1348"/>
     <w:rsid w:val="005B4F79"/>
     <w:rsid w:val="005B4FFF"/>
     <w:rsid w:val="005B5107"/>
     <w:rsid w:val="005B5603"/>
     <w:rsid w:val="005B5E34"/>
     <w:rsid w:val="005B6479"/>
     <w:rsid w:val="005B72F2"/>
     <w:rsid w:val="005B7785"/>
     <w:rsid w:val="005C10B4"/>
     <w:rsid w:val="005C13F5"/>
     <w:rsid w:val="005C2852"/>
     <w:rsid w:val="005C313E"/>
     <w:rsid w:val="005C56A2"/>
     <w:rsid w:val="005C5DBD"/>
     <w:rsid w:val="005C6F38"/>
     <w:rsid w:val="005C7091"/>
+    <w:rsid w:val="005D12D7"/>
     <w:rsid w:val="005D156B"/>
     <w:rsid w:val="005D1C7F"/>
     <w:rsid w:val="005D3144"/>
     <w:rsid w:val="005D3DAA"/>
     <w:rsid w:val="005D519E"/>
     <w:rsid w:val="005D5CC7"/>
     <w:rsid w:val="005D7137"/>
     <w:rsid w:val="005D73D7"/>
     <w:rsid w:val="005D7D0D"/>
     <w:rsid w:val="005E0C4C"/>
     <w:rsid w:val="005E1047"/>
     <w:rsid w:val="005E1844"/>
     <w:rsid w:val="005E18B5"/>
     <w:rsid w:val="005E2F1F"/>
     <w:rsid w:val="005E32AA"/>
     <w:rsid w:val="005E3CE2"/>
     <w:rsid w:val="005E43E4"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E608A"/>
+    <w:rsid w:val="005E64C0"/>
     <w:rsid w:val="005F0A53"/>
     <w:rsid w:val="005F0B6D"/>
     <w:rsid w:val="005F152B"/>
     <w:rsid w:val="005F1CA4"/>
     <w:rsid w:val="005F23A0"/>
     <w:rsid w:val="005F29B8"/>
     <w:rsid w:val="005F5CFA"/>
     <w:rsid w:val="005F6F02"/>
     <w:rsid w:val="00600634"/>
     <w:rsid w:val="00600CAD"/>
+    <w:rsid w:val="0060206A"/>
     <w:rsid w:val="00602AAC"/>
     <w:rsid w:val="00602CAE"/>
     <w:rsid w:val="00603EAE"/>
     <w:rsid w:val="00603F17"/>
+    <w:rsid w:val="00604205"/>
     <w:rsid w:val="0060580A"/>
     <w:rsid w:val="00606799"/>
     <w:rsid w:val="006073D3"/>
     <w:rsid w:val="006074E2"/>
     <w:rsid w:val="0060775C"/>
     <w:rsid w:val="0060778D"/>
     <w:rsid w:val="00607B73"/>
+    <w:rsid w:val="00610580"/>
     <w:rsid w:val="00610BF7"/>
     <w:rsid w:val="00610CD4"/>
     <w:rsid w:val="00611D3A"/>
     <w:rsid w:val="006125B6"/>
     <w:rsid w:val="0061319C"/>
     <w:rsid w:val="00613751"/>
     <w:rsid w:val="00613D50"/>
     <w:rsid w:val="006144CB"/>
     <w:rsid w:val="006148CB"/>
     <w:rsid w:val="00615195"/>
     <w:rsid w:val="00615B9A"/>
     <w:rsid w:val="006167E6"/>
     <w:rsid w:val="00616EC4"/>
     <w:rsid w:val="0061700C"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00620C30"/>
     <w:rsid w:val="00621E64"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="00622592"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00623DAB"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00627336"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006301F1"/>
     <w:rsid w:val="006304DA"/>
     <w:rsid w:val="00632AD7"/>
     <w:rsid w:val="00632C53"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006339A3"/>
     <w:rsid w:val="00634A04"/>
     <w:rsid w:val="00634C4F"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00634E2A"/>
+    <w:rsid w:val="00637918"/>
+    <w:rsid w:val="00640AE6"/>
+    <w:rsid w:val="0064153D"/>
     <w:rsid w:val="0064220D"/>
     <w:rsid w:val="00644394"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00646047"/>
     <w:rsid w:val="00646D2D"/>
     <w:rsid w:val="006470F9"/>
     <w:rsid w:val="0064716E"/>
     <w:rsid w:val="00647186"/>
     <w:rsid w:val="00647EAE"/>
     <w:rsid w:val="006510E3"/>
     <w:rsid w:val="00651526"/>
     <w:rsid w:val="006518E2"/>
     <w:rsid w:val="00653451"/>
     <w:rsid w:val="00653830"/>
     <w:rsid w:val="00654A05"/>
     <w:rsid w:val="006556C0"/>
     <w:rsid w:val="00655A42"/>
     <w:rsid w:val="00655B10"/>
     <w:rsid w:val="00656210"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="0065787A"/>
     <w:rsid w:val="00657A97"/>
     <w:rsid w:val="00660BCF"/>
     <w:rsid w:val="006611E3"/>
     <w:rsid w:val="00661E1E"/>
     <w:rsid w:val="00662094"/>
     <w:rsid w:val="0066351A"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="00663BFA"/>
     <w:rsid w:val="0066415A"/>
     <w:rsid w:val="006642EC"/>
     <w:rsid w:val="006654A0"/>
     <w:rsid w:val="00665544"/>
     <w:rsid w:val="006666C6"/>
     <w:rsid w:val="006708AA"/>
     <w:rsid w:val="00671008"/>
     <w:rsid w:val="006728BA"/>
     <w:rsid w:val="00672CB5"/>
     <w:rsid w:val="00673BD2"/>
     <w:rsid w:val="00673CE1"/>
     <w:rsid w:val="006745B2"/>
     <w:rsid w:val="006751F0"/>
     <w:rsid w:val="00676829"/>
+    <w:rsid w:val="00677B93"/>
     <w:rsid w:val="0068022E"/>
     <w:rsid w:val="00680344"/>
     <w:rsid w:val="00680E07"/>
     <w:rsid w:val="006815D0"/>
     <w:rsid w:val="00681DDA"/>
     <w:rsid w:val="00683B93"/>
     <w:rsid w:val="00684B8B"/>
     <w:rsid w:val="00685585"/>
     <w:rsid w:val="00685704"/>
     <w:rsid w:val="00687761"/>
+    <w:rsid w:val="00687770"/>
     <w:rsid w:val="00687B14"/>
     <w:rsid w:val="006903F1"/>
     <w:rsid w:val="006905F4"/>
     <w:rsid w:val="006919DF"/>
     <w:rsid w:val="00691C36"/>
     <w:rsid w:val="0069208D"/>
     <w:rsid w:val="00692E97"/>
     <w:rsid w:val="006931CB"/>
     <w:rsid w:val="006932D0"/>
     <w:rsid w:val="00693D94"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006945BC"/>
     <w:rsid w:val="00695063"/>
     <w:rsid w:val="0069512B"/>
     <w:rsid w:val="00695511"/>
     <w:rsid w:val="00695D41"/>
     <w:rsid w:val="006979F1"/>
     <w:rsid w:val="00697BBA"/>
     <w:rsid w:val="00697F56"/>
     <w:rsid w:val="006A098E"/>
     <w:rsid w:val="006A1331"/>
     <w:rsid w:val="006A188A"/>
+    <w:rsid w:val="006A1C29"/>
     <w:rsid w:val="006A4A0D"/>
     <w:rsid w:val="006A6221"/>
     <w:rsid w:val="006A6634"/>
     <w:rsid w:val="006A6B78"/>
     <w:rsid w:val="006A7955"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B5845"/>
     <w:rsid w:val="006B59D5"/>
     <w:rsid w:val="006C16A7"/>
+    <w:rsid w:val="006C1E7A"/>
     <w:rsid w:val="006C2EF3"/>
     <w:rsid w:val="006C3190"/>
     <w:rsid w:val="006C35F6"/>
     <w:rsid w:val="006C4237"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C65C8"/>
     <w:rsid w:val="006C6615"/>
     <w:rsid w:val="006C78D9"/>
     <w:rsid w:val="006D0B5D"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D2A92"/>
     <w:rsid w:val="006D30D8"/>
     <w:rsid w:val="006D51EB"/>
     <w:rsid w:val="006D6052"/>
+    <w:rsid w:val="006D64A1"/>
     <w:rsid w:val="006D6881"/>
+    <w:rsid w:val="006D6E23"/>
     <w:rsid w:val="006D6FF9"/>
     <w:rsid w:val="006E1F5E"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006E5581"/>
     <w:rsid w:val="006E7022"/>
     <w:rsid w:val="006E7B64"/>
     <w:rsid w:val="006E7CEA"/>
     <w:rsid w:val="006F252D"/>
     <w:rsid w:val="006F38B4"/>
     <w:rsid w:val="006F3AF0"/>
     <w:rsid w:val="006F3E28"/>
     <w:rsid w:val="006F4050"/>
+    <w:rsid w:val="006F5ECE"/>
+    <w:rsid w:val="006F604A"/>
     <w:rsid w:val="006F6A4F"/>
     <w:rsid w:val="006F75F6"/>
     <w:rsid w:val="007008E0"/>
     <w:rsid w:val="00700C7D"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="00702359"/>
     <w:rsid w:val="007045DF"/>
     <w:rsid w:val="0070483E"/>
     <w:rsid w:val="00704966"/>
     <w:rsid w:val="00705795"/>
     <w:rsid w:val="00705B24"/>
     <w:rsid w:val="00706857"/>
     <w:rsid w:val="00706A59"/>
     <w:rsid w:val="0070758D"/>
     <w:rsid w:val="007105C9"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00710EF7"/>
     <w:rsid w:val="00711475"/>
     <w:rsid w:val="0071185C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00712692"/>
     <w:rsid w:val="00712BF4"/>
     <w:rsid w:val="007137FE"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="007159D5"/>
+    <w:rsid w:val="007170F4"/>
+    <w:rsid w:val="0071757A"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720718"/>
     <w:rsid w:val="00721D90"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00723C0E"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="00725F4A"/>
     <w:rsid w:val="00726B5B"/>
     <w:rsid w:val="00727265"/>
     <w:rsid w:val="00727841"/>
     <w:rsid w:val="00727F9A"/>
     <w:rsid w:val="007305F1"/>
     <w:rsid w:val="00732174"/>
     <w:rsid w:val="007337A9"/>
     <w:rsid w:val="00733816"/>
     <w:rsid w:val="00735959"/>
     <w:rsid w:val="00735AD7"/>
     <w:rsid w:val="0073690F"/>
     <w:rsid w:val="007370FE"/>
     <w:rsid w:val="007407D1"/>
     <w:rsid w:val="00741DA4"/>
     <w:rsid w:val="00742718"/>
     <w:rsid w:val="007428D5"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007462F6"/>
     <w:rsid w:val="00746E37"/>
     <w:rsid w:val="007473EA"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="007507D6"/>
     <w:rsid w:val="00751D0A"/>
     <w:rsid w:val="00752636"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752ACE"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="00753C9D"/>
     <w:rsid w:val="00754F24"/>
     <w:rsid w:val="00755A6C"/>
     <w:rsid w:val="00755C33"/>
     <w:rsid w:val="00756001"/>
     <w:rsid w:val="007561FE"/>
     <w:rsid w:val="00756BEB"/>
     <w:rsid w:val="00757236"/>
     <w:rsid w:val="0075727B"/>
+    <w:rsid w:val="007576C2"/>
     <w:rsid w:val="00757B5D"/>
     <w:rsid w:val="0076084D"/>
     <w:rsid w:val="007609ED"/>
     <w:rsid w:val="0076142C"/>
     <w:rsid w:val="00761BC9"/>
     <w:rsid w:val="00762B17"/>
     <w:rsid w:val="00762EF3"/>
     <w:rsid w:val="0076308F"/>
     <w:rsid w:val="00763ABA"/>
     <w:rsid w:val="00764442"/>
     <w:rsid w:val="00766936"/>
     <w:rsid w:val="00767C99"/>
     <w:rsid w:val="00767EA6"/>
     <w:rsid w:val="00770E11"/>
     <w:rsid w:val="00771403"/>
     <w:rsid w:val="00771DF8"/>
     <w:rsid w:val="007722E2"/>
     <w:rsid w:val="00772A4A"/>
     <w:rsid w:val="00774CF3"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0077571E"/>
     <w:rsid w:val="00775EB7"/>
     <w:rsid w:val="00776F85"/>
     <w:rsid w:val="00780A41"/>
     <w:rsid w:val="00781AC9"/>
     <w:rsid w:val="0078231A"/>
     <w:rsid w:val="00782395"/>
     <w:rsid w:val="00784638"/>
     <w:rsid w:val="00786226"/>
     <w:rsid w:val="00787716"/>
     <w:rsid w:val="0078789B"/>
     <w:rsid w:val="00790256"/>
     <w:rsid w:val="007903EE"/>
+    <w:rsid w:val="0079190A"/>
     <w:rsid w:val="007935AA"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="00796388"/>
     <w:rsid w:val="00797446"/>
     <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="007A0D2E"/>
     <w:rsid w:val="007A1540"/>
     <w:rsid w:val="007A17E9"/>
     <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007A20FB"/>
     <w:rsid w:val="007A3EC1"/>
+    <w:rsid w:val="007A422C"/>
     <w:rsid w:val="007A4C6E"/>
     <w:rsid w:val="007A64DD"/>
     <w:rsid w:val="007A76D6"/>
+    <w:rsid w:val="007B0ED7"/>
+    <w:rsid w:val="007B1B8C"/>
     <w:rsid w:val="007B1F37"/>
     <w:rsid w:val="007B1FCD"/>
     <w:rsid w:val="007B2F81"/>
     <w:rsid w:val="007B3432"/>
     <w:rsid w:val="007B459E"/>
     <w:rsid w:val="007B4652"/>
     <w:rsid w:val="007B4D57"/>
     <w:rsid w:val="007B5BEF"/>
     <w:rsid w:val="007B64F2"/>
     <w:rsid w:val="007B7A34"/>
     <w:rsid w:val="007C0694"/>
     <w:rsid w:val="007C163D"/>
     <w:rsid w:val="007C324D"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C51FA"/>
     <w:rsid w:val="007C5D04"/>
     <w:rsid w:val="007C7255"/>
     <w:rsid w:val="007C7B19"/>
     <w:rsid w:val="007C7FDD"/>
     <w:rsid w:val="007D034A"/>
     <w:rsid w:val="007D07BB"/>
     <w:rsid w:val="007D0FCB"/>
     <w:rsid w:val="007D1102"/>
     <w:rsid w:val="007D187A"/>
     <w:rsid w:val="007D200E"/>
     <w:rsid w:val="007D20CD"/>
     <w:rsid w:val="007D3916"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4CF3"/>
     <w:rsid w:val="007D5474"/>
     <w:rsid w:val="007D5F5F"/>
     <w:rsid w:val="007D60EE"/>
+    <w:rsid w:val="007D617A"/>
     <w:rsid w:val="007D6201"/>
     <w:rsid w:val="007D7B01"/>
     <w:rsid w:val="007E0312"/>
     <w:rsid w:val="007E2080"/>
     <w:rsid w:val="007E2731"/>
     <w:rsid w:val="007E29A5"/>
     <w:rsid w:val="007E2D76"/>
     <w:rsid w:val="007E56D2"/>
     <w:rsid w:val="007E66AC"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E71C5"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007E7516"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F00AD"/>
     <w:rsid w:val="007F0358"/>
+    <w:rsid w:val="007F1367"/>
+    <w:rsid w:val="007F7134"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008008BF"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080390E"/>
     <w:rsid w:val="008039A6"/>
     <w:rsid w:val="0080487F"/>
     <w:rsid w:val="0080503C"/>
     <w:rsid w:val="00805559"/>
     <w:rsid w:val="00805610"/>
     <w:rsid w:val="00805D12"/>
     <w:rsid w:val="0080613F"/>
     <w:rsid w:val="00810690"/>
     <w:rsid w:val="00810DB3"/>
     <w:rsid w:val="008112A1"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="00811E98"/>
     <w:rsid w:val="00812ABD"/>
     <w:rsid w:val="00813B94"/>
     <w:rsid w:val="00813DE7"/>
     <w:rsid w:val="008149C9"/>
+    <w:rsid w:val="00816E83"/>
     <w:rsid w:val="00817746"/>
     <w:rsid w:val="0081797E"/>
     <w:rsid w:val="00820398"/>
     <w:rsid w:val="008204E7"/>
     <w:rsid w:val="00820AAE"/>
     <w:rsid w:val="00820CCA"/>
     <w:rsid w:val="00820E54"/>
     <w:rsid w:val="00820F93"/>
     <w:rsid w:val="00821688"/>
+    <w:rsid w:val="00821D99"/>
     <w:rsid w:val="008225F8"/>
     <w:rsid w:val="00822D9F"/>
+    <w:rsid w:val="00823C6E"/>
+    <w:rsid w:val="0082467F"/>
     <w:rsid w:val="008252F4"/>
     <w:rsid w:val="00825983"/>
+    <w:rsid w:val="00825D2D"/>
     <w:rsid w:val="00831152"/>
     <w:rsid w:val="00831154"/>
+    <w:rsid w:val="008314D8"/>
     <w:rsid w:val="00834698"/>
     <w:rsid w:val="0083490F"/>
+    <w:rsid w:val="00834D26"/>
     <w:rsid w:val="00834F6C"/>
     <w:rsid w:val="0083513A"/>
+    <w:rsid w:val="00836970"/>
     <w:rsid w:val="00836B92"/>
     <w:rsid w:val="00836E0A"/>
     <w:rsid w:val="00840022"/>
     <w:rsid w:val="008407A1"/>
     <w:rsid w:val="00840C21"/>
     <w:rsid w:val="0084297D"/>
     <w:rsid w:val="00843FBB"/>
     <w:rsid w:val="008441C5"/>
     <w:rsid w:val="00844223"/>
+    <w:rsid w:val="00844E49"/>
     <w:rsid w:val="00846012"/>
     <w:rsid w:val="008460C5"/>
     <w:rsid w:val="00847AAE"/>
     <w:rsid w:val="00847FDB"/>
     <w:rsid w:val="0085108D"/>
     <w:rsid w:val="00851F4F"/>
     <w:rsid w:val="00852AA6"/>
     <w:rsid w:val="00852CD7"/>
     <w:rsid w:val="008535B4"/>
     <w:rsid w:val="0085439E"/>
     <w:rsid w:val="0085443B"/>
     <w:rsid w:val="00854873"/>
     <w:rsid w:val="00855819"/>
     <w:rsid w:val="0085684F"/>
     <w:rsid w:val="00857003"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857E69"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="008608C1"/>
     <w:rsid w:val="008619C0"/>
     <w:rsid w:val="00862340"/>
     <w:rsid w:val="00862EB7"/>
     <w:rsid w:val="00862FA6"/>
     <w:rsid w:val="008635C7"/>
     <w:rsid w:val="00863CA8"/>
     <w:rsid w:val="00863D4E"/>
     <w:rsid w:val="00863DBA"/>
     <w:rsid w:val="00864E2D"/>
     <w:rsid w:val="00865435"/>
     <w:rsid w:val="00866794"/>
     <w:rsid w:val="00871479"/>
     <w:rsid w:val="00871D1A"/>
+    <w:rsid w:val="00872990"/>
     <w:rsid w:val="00874472"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00874C07"/>
     <w:rsid w:val="008754C8"/>
     <w:rsid w:val="00875C44"/>
     <w:rsid w:val="00875F59"/>
     <w:rsid w:val="00877BD4"/>
+    <w:rsid w:val="008807E4"/>
+    <w:rsid w:val="00882125"/>
     <w:rsid w:val="008823FE"/>
     <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="00884666"/>
+    <w:rsid w:val="008849C6"/>
     <w:rsid w:val="008855BA"/>
     <w:rsid w:val="00887699"/>
     <w:rsid w:val="00887F08"/>
     <w:rsid w:val="00887F83"/>
     <w:rsid w:val="008901B9"/>
     <w:rsid w:val="0089046A"/>
     <w:rsid w:val="008942A1"/>
     <w:rsid w:val="00894ABE"/>
     <w:rsid w:val="00894FC7"/>
     <w:rsid w:val="0089587B"/>
     <w:rsid w:val="0089648E"/>
     <w:rsid w:val="00896F8E"/>
     <w:rsid w:val="008973D0"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897D6C"/>
     <w:rsid w:val="00897E81"/>
     <w:rsid w:val="008A1417"/>
     <w:rsid w:val="008A1DE7"/>
     <w:rsid w:val="008A2BEC"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A36F6"/>
     <w:rsid w:val="008A3C4A"/>
     <w:rsid w:val="008A3F84"/>
     <w:rsid w:val="008A5FE7"/>
     <w:rsid w:val="008A6338"/>
     <w:rsid w:val="008A77CD"/>
     <w:rsid w:val="008A7ABB"/>
     <w:rsid w:val="008B2EB2"/>
     <w:rsid w:val="008B2EE8"/>
     <w:rsid w:val="008B3B2C"/>
     <w:rsid w:val="008B3C82"/>
     <w:rsid w:val="008B3CD4"/>
     <w:rsid w:val="008B42BC"/>
     <w:rsid w:val="008B4BD9"/>
     <w:rsid w:val="008B5B5C"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C2426"/>
     <w:rsid w:val="008C4881"/>
     <w:rsid w:val="008C676B"/>
     <w:rsid w:val="008C687F"/>
     <w:rsid w:val="008C6BCC"/>
+    <w:rsid w:val="008C781B"/>
     <w:rsid w:val="008C7EE7"/>
     <w:rsid w:val="008D03E5"/>
     <w:rsid w:val="008D08EF"/>
     <w:rsid w:val="008D0A98"/>
     <w:rsid w:val="008D2E32"/>
     <w:rsid w:val="008D3DE0"/>
+    <w:rsid w:val="008D44FA"/>
     <w:rsid w:val="008D51AE"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5318"/>
     <w:rsid w:val="008D55B1"/>
     <w:rsid w:val="008D6EF5"/>
     <w:rsid w:val="008D775C"/>
     <w:rsid w:val="008E0D74"/>
     <w:rsid w:val="008E0F96"/>
     <w:rsid w:val="008E131E"/>
     <w:rsid w:val="008E21BD"/>
     <w:rsid w:val="008E3057"/>
     <w:rsid w:val="008E30AC"/>
+    <w:rsid w:val="008E38A2"/>
     <w:rsid w:val="008E5021"/>
     <w:rsid w:val="008E53AB"/>
     <w:rsid w:val="008E6337"/>
     <w:rsid w:val="008E72E4"/>
     <w:rsid w:val="008E76DC"/>
     <w:rsid w:val="008E7EA0"/>
     <w:rsid w:val="008F07CA"/>
     <w:rsid w:val="008F1C24"/>
+    <w:rsid w:val="008F2170"/>
+    <w:rsid w:val="008F26BF"/>
     <w:rsid w:val="008F3241"/>
     <w:rsid w:val="008F3472"/>
     <w:rsid w:val="008F3A48"/>
     <w:rsid w:val="008F3ED7"/>
     <w:rsid w:val="008F487E"/>
     <w:rsid w:val="008F5CFD"/>
     <w:rsid w:val="008F678A"/>
     <w:rsid w:val="008F6981"/>
     <w:rsid w:val="008F770D"/>
     <w:rsid w:val="0090178F"/>
     <w:rsid w:val="00903DED"/>
     <w:rsid w:val="009051BF"/>
     <w:rsid w:val="00907499"/>
     <w:rsid w:val="00907B1E"/>
     <w:rsid w:val="00910447"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910F66"/>
     <w:rsid w:val="00911EC8"/>
     <w:rsid w:val="009127B3"/>
     <w:rsid w:val="00912813"/>
     <w:rsid w:val="0091394A"/>
     <w:rsid w:val="00915317"/>
     <w:rsid w:val="00916168"/>
     <w:rsid w:val="00917B4B"/>
     <w:rsid w:val="00917BA3"/>
     <w:rsid w:val="00922BDB"/>
+    <w:rsid w:val="00922BEF"/>
     <w:rsid w:val="00923EF2"/>
     <w:rsid w:val="009243C1"/>
+    <w:rsid w:val="00924B8B"/>
     <w:rsid w:val="009251DD"/>
     <w:rsid w:val="0093065F"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="009324F0"/>
     <w:rsid w:val="00932719"/>
     <w:rsid w:val="00933F6B"/>
     <w:rsid w:val="00934B85"/>
+    <w:rsid w:val="00935543"/>
     <w:rsid w:val="00935C3B"/>
     <w:rsid w:val="009361AC"/>
     <w:rsid w:val="00936531"/>
     <w:rsid w:val="00936782"/>
+    <w:rsid w:val="0094081F"/>
     <w:rsid w:val="00942977"/>
     <w:rsid w:val="00942FB1"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="009450B6"/>
     <w:rsid w:val="00945B9E"/>
     <w:rsid w:val="00946095"/>
     <w:rsid w:val="00946466"/>
     <w:rsid w:val="00946C2A"/>
     <w:rsid w:val="00946FF3"/>
     <w:rsid w:val="00947BF3"/>
     <w:rsid w:val="00947D2D"/>
     <w:rsid w:val="00947D7B"/>
     <w:rsid w:val="00951529"/>
     <w:rsid w:val="00951F8F"/>
     <w:rsid w:val="0095233F"/>
     <w:rsid w:val="009535FF"/>
     <w:rsid w:val="009540DF"/>
     <w:rsid w:val="00954ADB"/>
     <w:rsid w:val="00954CA1"/>
     <w:rsid w:val="009573C8"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00961824"/>
     <w:rsid w:val="00961ED7"/>
     <w:rsid w:val="00962395"/>
     <w:rsid w:val="009625AE"/>
+    <w:rsid w:val="00963B82"/>
     <w:rsid w:val="00963CB9"/>
     <w:rsid w:val="009658E5"/>
     <w:rsid w:val="00965A4C"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="00966DB0"/>
     <w:rsid w:val="00967AFF"/>
     <w:rsid w:val="009702F1"/>
     <w:rsid w:val="0097056B"/>
     <w:rsid w:val="00973056"/>
     <w:rsid w:val="0097598A"/>
     <w:rsid w:val="00975AFE"/>
+    <w:rsid w:val="00975C74"/>
     <w:rsid w:val="00980E6E"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098217F"/>
     <w:rsid w:val="00982B00"/>
+    <w:rsid w:val="00982BC1"/>
     <w:rsid w:val="00983430"/>
     <w:rsid w:val="00984464"/>
     <w:rsid w:val="00984FEF"/>
     <w:rsid w:val="00985BDB"/>
     <w:rsid w:val="00986670"/>
     <w:rsid w:val="0098720D"/>
     <w:rsid w:val="00987390"/>
     <w:rsid w:val="009874C2"/>
     <w:rsid w:val="00987B4D"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="00991CB2"/>
     <w:rsid w:val="00992336"/>
     <w:rsid w:val="00995E64"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="0099760A"/>
     <w:rsid w:val="00997A89"/>
     <w:rsid w:val="009A02FF"/>
     <w:rsid w:val="009A0660"/>
     <w:rsid w:val="009A1459"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009A218F"/>
     <w:rsid w:val="009A2A6E"/>
     <w:rsid w:val="009A3400"/>
@@ -31944,367 +35790,396 @@
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009B4CC7"/>
     <w:rsid w:val="009B6821"/>
     <w:rsid w:val="009B70F6"/>
     <w:rsid w:val="009B7154"/>
     <w:rsid w:val="009B74A7"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B76EF"/>
     <w:rsid w:val="009C27FA"/>
     <w:rsid w:val="009C332C"/>
     <w:rsid w:val="009C3F50"/>
     <w:rsid w:val="009C45E9"/>
     <w:rsid w:val="009C4F0E"/>
     <w:rsid w:val="009C6CA6"/>
     <w:rsid w:val="009C71C5"/>
     <w:rsid w:val="009D00B6"/>
     <w:rsid w:val="009D02CC"/>
     <w:rsid w:val="009D05D6"/>
     <w:rsid w:val="009D1996"/>
     <w:rsid w:val="009D1E5B"/>
     <w:rsid w:val="009D2000"/>
     <w:rsid w:val="009D205E"/>
     <w:rsid w:val="009D2DFE"/>
     <w:rsid w:val="009D3075"/>
     <w:rsid w:val="009D398B"/>
+    <w:rsid w:val="009D3F39"/>
     <w:rsid w:val="009D42F6"/>
     <w:rsid w:val="009D4D49"/>
     <w:rsid w:val="009D5543"/>
     <w:rsid w:val="009D632F"/>
     <w:rsid w:val="009D7432"/>
     <w:rsid w:val="009D764D"/>
     <w:rsid w:val="009E2FCC"/>
     <w:rsid w:val="009E4CEE"/>
     <w:rsid w:val="009E5FE2"/>
     <w:rsid w:val="009E6BB3"/>
     <w:rsid w:val="009E6D53"/>
     <w:rsid w:val="009E6E26"/>
     <w:rsid w:val="009F0AFB"/>
     <w:rsid w:val="009F0EC1"/>
     <w:rsid w:val="009F1BAC"/>
     <w:rsid w:val="009F2338"/>
     <w:rsid w:val="009F2605"/>
     <w:rsid w:val="009F2BC1"/>
     <w:rsid w:val="009F3A61"/>
     <w:rsid w:val="009F3B4C"/>
     <w:rsid w:val="009F3E93"/>
     <w:rsid w:val="009F3F87"/>
     <w:rsid w:val="009F7CDC"/>
     <w:rsid w:val="00A00A4F"/>
     <w:rsid w:val="00A00BBD"/>
     <w:rsid w:val="00A00D96"/>
     <w:rsid w:val="00A01C32"/>
     <w:rsid w:val="00A02464"/>
     <w:rsid w:val="00A02C62"/>
     <w:rsid w:val="00A02D46"/>
     <w:rsid w:val="00A02DD1"/>
     <w:rsid w:val="00A036EC"/>
     <w:rsid w:val="00A03BF6"/>
     <w:rsid w:val="00A043DC"/>
     <w:rsid w:val="00A04438"/>
     <w:rsid w:val="00A04748"/>
     <w:rsid w:val="00A04FF4"/>
     <w:rsid w:val="00A053AA"/>
     <w:rsid w:val="00A0693B"/>
     <w:rsid w:val="00A06E43"/>
     <w:rsid w:val="00A07B3E"/>
     <w:rsid w:val="00A07D07"/>
     <w:rsid w:val="00A10E6F"/>
     <w:rsid w:val="00A117B1"/>
     <w:rsid w:val="00A12960"/>
     <w:rsid w:val="00A14040"/>
     <w:rsid w:val="00A14485"/>
     <w:rsid w:val="00A14C30"/>
     <w:rsid w:val="00A16200"/>
     <w:rsid w:val="00A167F6"/>
+    <w:rsid w:val="00A17496"/>
     <w:rsid w:val="00A175DC"/>
     <w:rsid w:val="00A1772D"/>
     <w:rsid w:val="00A177FA"/>
     <w:rsid w:val="00A205A6"/>
     <w:rsid w:val="00A208EB"/>
     <w:rsid w:val="00A20B68"/>
+    <w:rsid w:val="00A21525"/>
+    <w:rsid w:val="00A21656"/>
+    <w:rsid w:val="00A21E17"/>
     <w:rsid w:val="00A22069"/>
+    <w:rsid w:val="00A22FD2"/>
+    <w:rsid w:val="00A236BF"/>
     <w:rsid w:val="00A24493"/>
     <w:rsid w:val="00A2461C"/>
     <w:rsid w:val="00A249D0"/>
+    <w:rsid w:val="00A2661B"/>
     <w:rsid w:val="00A268C2"/>
     <w:rsid w:val="00A26F76"/>
     <w:rsid w:val="00A2729D"/>
     <w:rsid w:val="00A3082F"/>
     <w:rsid w:val="00A30D3A"/>
     <w:rsid w:val="00A31027"/>
     <w:rsid w:val="00A31405"/>
     <w:rsid w:val="00A3407F"/>
     <w:rsid w:val="00A34452"/>
     <w:rsid w:val="00A357F8"/>
     <w:rsid w:val="00A36875"/>
+    <w:rsid w:val="00A36E4F"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A37BAD"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A44DD2"/>
     <w:rsid w:val="00A45CCD"/>
     <w:rsid w:val="00A46155"/>
     <w:rsid w:val="00A51781"/>
     <w:rsid w:val="00A52DB1"/>
     <w:rsid w:val="00A541AA"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A550BF"/>
     <w:rsid w:val="00A5561A"/>
     <w:rsid w:val="00A57D55"/>
     <w:rsid w:val="00A6009D"/>
+    <w:rsid w:val="00A61413"/>
     <w:rsid w:val="00A61935"/>
     <w:rsid w:val="00A631C0"/>
     <w:rsid w:val="00A644FA"/>
     <w:rsid w:val="00A654F6"/>
     <w:rsid w:val="00A655D8"/>
     <w:rsid w:val="00A65CE8"/>
     <w:rsid w:val="00A668D5"/>
     <w:rsid w:val="00A66A61"/>
+    <w:rsid w:val="00A6735F"/>
     <w:rsid w:val="00A675E9"/>
     <w:rsid w:val="00A67AF8"/>
     <w:rsid w:val="00A71352"/>
     <w:rsid w:val="00A718E1"/>
     <w:rsid w:val="00A71A99"/>
     <w:rsid w:val="00A7246E"/>
     <w:rsid w:val="00A726E5"/>
     <w:rsid w:val="00A74D71"/>
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A76EF0"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
     <w:rsid w:val="00A84C23"/>
     <w:rsid w:val="00A854CC"/>
     <w:rsid w:val="00A86D73"/>
+    <w:rsid w:val="00A86E7F"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A907F4"/>
     <w:rsid w:val="00A91161"/>
     <w:rsid w:val="00A9141F"/>
     <w:rsid w:val="00A91BCE"/>
     <w:rsid w:val="00A92049"/>
+    <w:rsid w:val="00A92880"/>
     <w:rsid w:val="00A92CD5"/>
     <w:rsid w:val="00A92D31"/>
     <w:rsid w:val="00A937F9"/>
     <w:rsid w:val="00A9612F"/>
     <w:rsid w:val="00A96250"/>
     <w:rsid w:val="00A97C29"/>
     <w:rsid w:val="00A97C8B"/>
     <w:rsid w:val="00AA17B7"/>
     <w:rsid w:val="00AA2806"/>
     <w:rsid w:val="00AB16E5"/>
     <w:rsid w:val="00AB1E44"/>
     <w:rsid w:val="00AB231E"/>
     <w:rsid w:val="00AB25DE"/>
     <w:rsid w:val="00AB5211"/>
     <w:rsid w:val="00AB7DF6"/>
     <w:rsid w:val="00AB7E7F"/>
     <w:rsid w:val="00AC1E1E"/>
     <w:rsid w:val="00AC47E1"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6979"/>
     <w:rsid w:val="00AC6E64"/>
     <w:rsid w:val="00AC7E71"/>
     <w:rsid w:val="00AC7F33"/>
     <w:rsid w:val="00AD0DFD"/>
+    <w:rsid w:val="00AD209C"/>
     <w:rsid w:val="00AD2F36"/>
     <w:rsid w:val="00AD3F06"/>
+    <w:rsid w:val="00AD4BB8"/>
     <w:rsid w:val="00AD4F12"/>
     <w:rsid w:val="00AD6569"/>
     <w:rsid w:val="00AD67FA"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE066F"/>
     <w:rsid w:val="00AE0EE3"/>
     <w:rsid w:val="00AE1864"/>
     <w:rsid w:val="00AE2477"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE35C2"/>
     <w:rsid w:val="00AE3A90"/>
     <w:rsid w:val="00AE4BAE"/>
     <w:rsid w:val="00AE5029"/>
     <w:rsid w:val="00AE531A"/>
     <w:rsid w:val="00AE5DE3"/>
     <w:rsid w:val="00AE601A"/>
     <w:rsid w:val="00AE6440"/>
     <w:rsid w:val="00AE7A11"/>
     <w:rsid w:val="00AF040D"/>
     <w:rsid w:val="00AF0424"/>
     <w:rsid w:val="00AF0600"/>
     <w:rsid w:val="00AF27A5"/>
     <w:rsid w:val="00AF27F9"/>
     <w:rsid w:val="00AF3160"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5048"/>
+    <w:rsid w:val="00AF5727"/>
     <w:rsid w:val="00AF5A5C"/>
     <w:rsid w:val="00AF63D3"/>
     <w:rsid w:val="00AF6691"/>
     <w:rsid w:val="00AF7046"/>
     <w:rsid w:val="00AF77F7"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B00842"/>
     <w:rsid w:val="00B01724"/>
+    <w:rsid w:val="00B01BB7"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02DBB"/>
     <w:rsid w:val="00B042EA"/>
     <w:rsid w:val="00B06259"/>
     <w:rsid w:val="00B067D4"/>
+    <w:rsid w:val="00B068CD"/>
+    <w:rsid w:val="00B07EBB"/>
     <w:rsid w:val="00B10097"/>
     <w:rsid w:val="00B11EB6"/>
+    <w:rsid w:val="00B12239"/>
     <w:rsid w:val="00B12937"/>
     <w:rsid w:val="00B129E9"/>
     <w:rsid w:val="00B14874"/>
     <w:rsid w:val="00B14C23"/>
     <w:rsid w:val="00B15596"/>
     <w:rsid w:val="00B1566C"/>
     <w:rsid w:val="00B159BE"/>
     <w:rsid w:val="00B21264"/>
     <w:rsid w:val="00B21667"/>
     <w:rsid w:val="00B218B5"/>
     <w:rsid w:val="00B2273A"/>
     <w:rsid w:val="00B2289F"/>
     <w:rsid w:val="00B23628"/>
     <w:rsid w:val="00B245ED"/>
     <w:rsid w:val="00B25582"/>
     <w:rsid w:val="00B256DB"/>
     <w:rsid w:val="00B273D9"/>
     <w:rsid w:val="00B277C3"/>
     <w:rsid w:val="00B2787F"/>
     <w:rsid w:val="00B30232"/>
     <w:rsid w:val="00B309BC"/>
     <w:rsid w:val="00B30CEB"/>
     <w:rsid w:val="00B337FE"/>
     <w:rsid w:val="00B3427D"/>
     <w:rsid w:val="00B3452D"/>
     <w:rsid w:val="00B34828"/>
     <w:rsid w:val="00B3501A"/>
     <w:rsid w:val="00B357FF"/>
     <w:rsid w:val="00B361EA"/>
     <w:rsid w:val="00B365DB"/>
     <w:rsid w:val="00B36B0A"/>
     <w:rsid w:val="00B370C9"/>
+    <w:rsid w:val="00B37177"/>
     <w:rsid w:val="00B37745"/>
     <w:rsid w:val="00B37842"/>
     <w:rsid w:val="00B4086F"/>
     <w:rsid w:val="00B40D7A"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B43050"/>
     <w:rsid w:val="00B43D3D"/>
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B447CB"/>
     <w:rsid w:val="00B44A90"/>
     <w:rsid w:val="00B45936"/>
     <w:rsid w:val="00B460B7"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B5056D"/>
     <w:rsid w:val="00B50F92"/>
     <w:rsid w:val="00B51380"/>
     <w:rsid w:val="00B52124"/>
     <w:rsid w:val="00B555AF"/>
     <w:rsid w:val="00B55B8D"/>
     <w:rsid w:val="00B57B0F"/>
     <w:rsid w:val="00B60251"/>
     <w:rsid w:val="00B60B5E"/>
+    <w:rsid w:val="00B61C9A"/>
     <w:rsid w:val="00B623CC"/>
     <w:rsid w:val="00B63001"/>
     <w:rsid w:val="00B6398E"/>
     <w:rsid w:val="00B65605"/>
+    <w:rsid w:val="00B65727"/>
     <w:rsid w:val="00B66211"/>
     <w:rsid w:val="00B667EB"/>
     <w:rsid w:val="00B66F3B"/>
     <w:rsid w:val="00B6736A"/>
     <w:rsid w:val="00B709DF"/>
     <w:rsid w:val="00B71273"/>
     <w:rsid w:val="00B71714"/>
     <w:rsid w:val="00B718B3"/>
     <w:rsid w:val="00B72E9E"/>
     <w:rsid w:val="00B731D8"/>
     <w:rsid w:val="00B7360B"/>
     <w:rsid w:val="00B7426A"/>
     <w:rsid w:val="00B744CC"/>
     <w:rsid w:val="00B75D2B"/>
     <w:rsid w:val="00B7612B"/>
+    <w:rsid w:val="00B76500"/>
+    <w:rsid w:val="00B76631"/>
     <w:rsid w:val="00B766D7"/>
     <w:rsid w:val="00B811C8"/>
     <w:rsid w:val="00B815FE"/>
     <w:rsid w:val="00B81E68"/>
     <w:rsid w:val="00B82BF8"/>
     <w:rsid w:val="00B8312C"/>
+    <w:rsid w:val="00B8435D"/>
     <w:rsid w:val="00B848CD"/>
     <w:rsid w:val="00B84C5E"/>
     <w:rsid w:val="00B84CCE"/>
     <w:rsid w:val="00B84EE1"/>
     <w:rsid w:val="00B8612A"/>
     <w:rsid w:val="00B86588"/>
     <w:rsid w:val="00B87297"/>
     <w:rsid w:val="00B87543"/>
     <w:rsid w:val="00B877BB"/>
     <w:rsid w:val="00B87C3C"/>
     <w:rsid w:val="00B902FC"/>
     <w:rsid w:val="00B90960"/>
     <w:rsid w:val="00B91300"/>
     <w:rsid w:val="00B913A6"/>
     <w:rsid w:val="00B91585"/>
     <w:rsid w:val="00B92213"/>
     <w:rsid w:val="00B92C4D"/>
     <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B95482"/>
     <w:rsid w:val="00B95AC6"/>
     <w:rsid w:val="00B97108"/>
     <w:rsid w:val="00B97BE4"/>
     <w:rsid w:val="00B97F7D"/>
     <w:rsid w:val="00BA0D57"/>
     <w:rsid w:val="00BA123D"/>
     <w:rsid w:val="00BA22F2"/>
     <w:rsid w:val="00BA2F00"/>
     <w:rsid w:val="00BA5194"/>
     <w:rsid w:val="00BA5C18"/>
     <w:rsid w:val="00BB1F11"/>
     <w:rsid w:val="00BB2D79"/>
     <w:rsid w:val="00BB67C8"/>
     <w:rsid w:val="00BB7661"/>
     <w:rsid w:val="00BC02C9"/>
     <w:rsid w:val="00BC2088"/>
     <w:rsid w:val="00BC23A4"/>
     <w:rsid w:val="00BC2465"/>
     <w:rsid w:val="00BC26EA"/>
     <w:rsid w:val="00BC3BB9"/>
     <w:rsid w:val="00BC434F"/>
     <w:rsid w:val="00BC52A3"/>
     <w:rsid w:val="00BC5370"/>
     <w:rsid w:val="00BC6601"/>
     <w:rsid w:val="00BC7265"/>
     <w:rsid w:val="00BC7688"/>
     <w:rsid w:val="00BC78FA"/>
     <w:rsid w:val="00BD0250"/>
     <w:rsid w:val="00BD0A37"/>
     <w:rsid w:val="00BD1075"/>
     <w:rsid w:val="00BD1343"/>
     <w:rsid w:val="00BD1E69"/>
     <w:rsid w:val="00BD2656"/>
+    <w:rsid w:val="00BD3271"/>
     <w:rsid w:val="00BD4B76"/>
     <w:rsid w:val="00BD4E78"/>
     <w:rsid w:val="00BD4FF4"/>
     <w:rsid w:val="00BD5063"/>
     <w:rsid w:val="00BD5340"/>
     <w:rsid w:val="00BD5D48"/>
     <w:rsid w:val="00BE03D4"/>
     <w:rsid w:val="00BE1740"/>
     <w:rsid w:val="00BE184C"/>
     <w:rsid w:val="00BE223F"/>
     <w:rsid w:val="00BE2CB6"/>
     <w:rsid w:val="00BE5557"/>
     <w:rsid w:val="00BE6F8C"/>
     <w:rsid w:val="00BE711A"/>
     <w:rsid w:val="00BE7EA0"/>
     <w:rsid w:val="00BF0002"/>
     <w:rsid w:val="00BF01B5"/>
     <w:rsid w:val="00BF0D62"/>
     <w:rsid w:val="00BF1972"/>
     <w:rsid w:val="00BF2EB5"/>
     <w:rsid w:val="00BF3EB9"/>
     <w:rsid w:val="00BF3EE3"/>
     <w:rsid w:val="00BF5222"/>
     <w:rsid w:val="00BF5A8A"/>
     <w:rsid w:val="00BF66F6"/>
@@ -32332,609 +36207,655 @@
     <w:rsid w:val="00C14FA8"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C17A96"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21F02"/>
     <w:rsid w:val="00C224BF"/>
     <w:rsid w:val="00C22C43"/>
     <w:rsid w:val="00C22D07"/>
     <w:rsid w:val="00C23755"/>
     <w:rsid w:val="00C247FB"/>
     <w:rsid w:val="00C251B0"/>
     <w:rsid w:val="00C26727"/>
     <w:rsid w:val="00C27912"/>
     <w:rsid w:val="00C27D17"/>
     <w:rsid w:val="00C306BD"/>
     <w:rsid w:val="00C307F0"/>
     <w:rsid w:val="00C322E9"/>
     <w:rsid w:val="00C3353B"/>
     <w:rsid w:val="00C33560"/>
     <w:rsid w:val="00C338C7"/>
     <w:rsid w:val="00C338F5"/>
     <w:rsid w:val="00C33ADA"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34B64"/>
+    <w:rsid w:val="00C363A9"/>
     <w:rsid w:val="00C36B5B"/>
     <w:rsid w:val="00C405DE"/>
     <w:rsid w:val="00C42599"/>
     <w:rsid w:val="00C425AC"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C43AE8"/>
     <w:rsid w:val="00C43B36"/>
     <w:rsid w:val="00C44AF5"/>
     <w:rsid w:val="00C45677"/>
     <w:rsid w:val="00C476D3"/>
     <w:rsid w:val="00C477E3"/>
     <w:rsid w:val="00C479D3"/>
     <w:rsid w:val="00C47D9F"/>
     <w:rsid w:val="00C5054D"/>
     <w:rsid w:val="00C508E6"/>
     <w:rsid w:val="00C51078"/>
     <w:rsid w:val="00C52074"/>
     <w:rsid w:val="00C52430"/>
     <w:rsid w:val="00C5277F"/>
     <w:rsid w:val="00C5318A"/>
     <w:rsid w:val="00C53EF4"/>
     <w:rsid w:val="00C5401E"/>
     <w:rsid w:val="00C54665"/>
     <w:rsid w:val="00C54CFD"/>
     <w:rsid w:val="00C556C1"/>
     <w:rsid w:val="00C571BD"/>
     <w:rsid w:val="00C57F0E"/>
     <w:rsid w:val="00C60B81"/>
     <w:rsid w:val="00C615B9"/>
     <w:rsid w:val="00C61A79"/>
     <w:rsid w:val="00C644AF"/>
     <w:rsid w:val="00C64784"/>
     <w:rsid w:val="00C6481C"/>
     <w:rsid w:val="00C64FD6"/>
+    <w:rsid w:val="00C658B2"/>
     <w:rsid w:val="00C65FCD"/>
     <w:rsid w:val="00C66054"/>
     <w:rsid w:val="00C6642F"/>
     <w:rsid w:val="00C6708E"/>
     <w:rsid w:val="00C67780"/>
     <w:rsid w:val="00C67E7E"/>
     <w:rsid w:val="00C7090D"/>
     <w:rsid w:val="00C70E6A"/>
     <w:rsid w:val="00C71D9F"/>
     <w:rsid w:val="00C72510"/>
     <w:rsid w:val="00C73226"/>
     <w:rsid w:val="00C7491F"/>
     <w:rsid w:val="00C749B0"/>
+    <w:rsid w:val="00C74A8B"/>
     <w:rsid w:val="00C756C2"/>
     <w:rsid w:val="00C75904"/>
     <w:rsid w:val="00C75F8C"/>
+    <w:rsid w:val="00C765EF"/>
+    <w:rsid w:val="00C776CB"/>
     <w:rsid w:val="00C80C84"/>
     <w:rsid w:val="00C8138D"/>
     <w:rsid w:val="00C817D6"/>
     <w:rsid w:val="00C82558"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C85184"/>
     <w:rsid w:val="00C856FC"/>
     <w:rsid w:val="00C85E81"/>
     <w:rsid w:val="00C85F13"/>
     <w:rsid w:val="00C872B5"/>
     <w:rsid w:val="00C876F0"/>
     <w:rsid w:val="00C902C6"/>
     <w:rsid w:val="00C9192B"/>
     <w:rsid w:val="00C925F9"/>
+    <w:rsid w:val="00C926D4"/>
     <w:rsid w:val="00C92C12"/>
     <w:rsid w:val="00C93927"/>
     <w:rsid w:val="00C93934"/>
     <w:rsid w:val="00C94B15"/>
     <w:rsid w:val="00C969B4"/>
     <w:rsid w:val="00CA00A8"/>
     <w:rsid w:val="00CA0968"/>
     <w:rsid w:val="00CA1E0A"/>
     <w:rsid w:val="00CA3FAB"/>
     <w:rsid w:val="00CA4129"/>
     <w:rsid w:val="00CA6C5D"/>
+    <w:rsid w:val="00CA77F3"/>
     <w:rsid w:val="00CA785A"/>
     <w:rsid w:val="00CB0E16"/>
+    <w:rsid w:val="00CB1C9B"/>
     <w:rsid w:val="00CB2BFD"/>
     <w:rsid w:val="00CB2C3A"/>
     <w:rsid w:val="00CB31EB"/>
     <w:rsid w:val="00CB3DAC"/>
     <w:rsid w:val="00CB59D8"/>
+    <w:rsid w:val="00CB698F"/>
+    <w:rsid w:val="00CB6D30"/>
     <w:rsid w:val="00CB7285"/>
     <w:rsid w:val="00CC095F"/>
     <w:rsid w:val="00CC0AC9"/>
     <w:rsid w:val="00CC102E"/>
     <w:rsid w:val="00CC1791"/>
+    <w:rsid w:val="00CC2331"/>
     <w:rsid w:val="00CC3ECB"/>
     <w:rsid w:val="00CC458A"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5597"/>
     <w:rsid w:val="00CC6BE0"/>
     <w:rsid w:val="00CC7E80"/>
     <w:rsid w:val="00CC7FFA"/>
     <w:rsid w:val="00CD017F"/>
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD2C54"/>
+    <w:rsid w:val="00CD409C"/>
     <w:rsid w:val="00CD620A"/>
     <w:rsid w:val="00CD6541"/>
     <w:rsid w:val="00CE0E73"/>
+    <w:rsid w:val="00CE11D1"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE3369"/>
     <w:rsid w:val="00CE3FBE"/>
     <w:rsid w:val="00CE4016"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CE5843"/>
     <w:rsid w:val="00CE5D60"/>
     <w:rsid w:val="00CF010A"/>
     <w:rsid w:val="00CF41C2"/>
     <w:rsid w:val="00CF4520"/>
     <w:rsid w:val="00CF6457"/>
     <w:rsid w:val="00CF6E16"/>
     <w:rsid w:val="00CF7ABA"/>
     <w:rsid w:val="00CF7D64"/>
     <w:rsid w:val="00CF7F76"/>
+    <w:rsid w:val="00D00B0D"/>
     <w:rsid w:val="00D00B6A"/>
     <w:rsid w:val="00D0281B"/>
     <w:rsid w:val="00D03232"/>
+    <w:rsid w:val="00D035AD"/>
     <w:rsid w:val="00D037E6"/>
     <w:rsid w:val="00D041F4"/>
     <w:rsid w:val="00D046CC"/>
     <w:rsid w:val="00D04B1D"/>
     <w:rsid w:val="00D04CFC"/>
     <w:rsid w:val="00D058DB"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D05DE2"/>
     <w:rsid w:val="00D064E1"/>
     <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07D58"/>
     <w:rsid w:val="00D10585"/>
     <w:rsid w:val="00D10925"/>
     <w:rsid w:val="00D1388A"/>
     <w:rsid w:val="00D1389A"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00D14E5C"/>
+    <w:rsid w:val="00D1655D"/>
     <w:rsid w:val="00D17EE5"/>
     <w:rsid w:val="00D202A3"/>
     <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D22F83"/>
     <w:rsid w:val="00D23451"/>
     <w:rsid w:val="00D23605"/>
     <w:rsid w:val="00D24C01"/>
     <w:rsid w:val="00D260F5"/>
     <w:rsid w:val="00D26C43"/>
     <w:rsid w:val="00D27F7D"/>
     <w:rsid w:val="00D31397"/>
     <w:rsid w:val="00D321C1"/>
     <w:rsid w:val="00D32C5E"/>
     <w:rsid w:val="00D32D77"/>
     <w:rsid w:val="00D359AA"/>
     <w:rsid w:val="00D363CF"/>
     <w:rsid w:val="00D3662D"/>
     <w:rsid w:val="00D37E01"/>
     <w:rsid w:val="00D40F0E"/>
     <w:rsid w:val="00D4199E"/>
     <w:rsid w:val="00D41A89"/>
     <w:rsid w:val="00D42110"/>
     <w:rsid w:val="00D434B5"/>
     <w:rsid w:val="00D43F2F"/>
     <w:rsid w:val="00D44E4F"/>
     <w:rsid w:val="00D46284"/>
     <w:rsid w:val="00D47E57"/>
     <w:rsid w:val="00D507CC"/>
     <w:rsid w:val="00D508FC"/>
     <w:rsid w:val="00D509CE"/>
+    <w:rsid w:val="00D50FCE"/>
     <w:rsid w:val="00D5196F"/>
     <w:rsid w:val="00D51D49"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D530C5"/>
     <w:rsid w:val="00D53A67"/>
     <w:rsid w:val="00D5473E"/>
     <w:rsid w:val="00D55208"/>
     <w:rsid w:val="00D572C3"/>
     <w:rsid w:val="00D579C6"/>
     <w:rsid w:val="00D57C68"/>
     <w:rsid w:val="00D612ED"/>
     <w:rsid w:val="00D643C5"/>
     <w:rsid w:val="00D6458C"/>
     <w:rsid w:val="00D64CC9"/>
     <w:rsid w:val="00D660B0"/>
     <w:rsid w:val="00D660EB"/>
     <w:rsid w:val="00D67190"/>
     <w:rsid w:val="00D67462"/>
     <w:rsid w:val="00D70ADA"/>
     <w:rsid w:val="00D72366"/>
     <w:rsid w:val="00D728CB"/>
     <w:rsid w:val="00D75FE4"/>
     <w:rsid w:val="00D75FEF"/>
+    <w:rsid w:val="00D763A6"/>
     <w:rsid w:val="00D7689D"/>
     <w:rsid w:val="00D7691F"/>
     <w:rsid w:val="00D8056E"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D813B7"/>
     <w:rsid w:val="00D81950"/>
     <w:rsid w:val="00D8204F"/>
     <w:rsid w:val="00D836D6"/>
     <w:rsid w:val="00D836D8"/>
     <w:rsid w:val="00D83B0D"/>
     <w:rsid w:val="00D8493E"/>
     <w:rsid w:val="00D86D70"/>
     <w:rsid w:val="00D9026E"/>
     <w:rsid w:val="00D91336"/>
     <w:rsid w:val="00D922F6"/>
     <w:rsid w:val="00D9330E"/>
+    <w:rsid w:val="00D950FC"/>
     <w:rsid w:val="00DA0373"/>
     <w:rsid w:val="00DA0581"/>
     <w:rsid w:val="00DA095E"/>
     <w:rsid w:val="00DA0983"/>
     <w:rsid w:val="00DA17D5"/>
     <w:rsid w:val="00DA23E7"/>
     <w:rsid w:val="00DA4098"/>
     <w:rsid w:val="00DA4DD9"/>
     <w:rsid w:val="00DA5F82"/>
     <w:rsid w:val="00DA5FC6"/>
     <w:rsid w:val="00DA6524"/>
     <w:rsid w:val="00DA7E92"/>
     <w:rsid w:val="00DB06C4"/>
     <w:rsid w:val="00DB0C99"/>
     <w:rsid w:val="00DB0DA9"/>
     <w:rsid w:val="00DB12F1"/>
     <w:rsid w:val="00DB2CAC"/>
     <w:rsid w:val="00DB3F29"/>
     <w:rsid w:val="00DB3F96"/>
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
+    <w:rsid w:val="00DB77D6"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4380"/>
     <w:rsid w:val="00DC4ED6"/>
     <w:rsid w:val="00DC56B3"/>
     <w:rsid w:val="00DC658F"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DD0F1F"/>
     <w:rsid w:val="00DD0FBB"/>
     <w:rsid w:val="00DD16FD"/>
     <w:rsid w:val="00DD2043"/>
     <w:rsid w:val="00DD283F"/>
+    <w:rsid w:val="00DD399D"/>
     <w:rsid w:val="00DD53FA"/>
+    <w:rsid w:val="00DD6CE2"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00DE019B"/>
     <w:rsid w:val="00DE1567"/>
     <w:rsid w:val="00DE15B6"/>
+    <w:rsid w:val="00DE5042"/>
     <w:rsid w:val="00DE554A"/>
     <w:rsid w:val="00DE55B7"/>
     <w:rsid w:val="00DF0B82"/>
     <w:rsid w:val="00DF0EE8"/>
     <w:rsid w:val="00DF1600"/>
+    <w:rsid w:val="00DF1BC6"/>
     <w:rsid w:val="00DF406F"/>
     <w:rsid w:val="00DF54B7"/>
     <w:rsid w:val="00DF562E"/>
     <w:rsid w:val="00DF5DEC"/>
     <w:rsid w:val="00DF5F1A"/>
     <w:rsid w:val="00DF6FEF"/>
     <w:rsid w:val="00DF7041"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A03"/>
     <w:rsid w:val="00DF7CBA"/>
     <w:rsid w:val="00E001F6"/>
     <w:rsid w:val="00E009DE"/>
     <w:rsid w:val="00E0104E"/>
     <w:rsid w:val="00E015F2"/>
     <w:rsid w:val="00E01B4C"/>
     <w:rsid w:val="00E04B36"/>
     <w:rsid w:val="00E05333"/>
     <w:rsid w:val="00E05FEA"/>
     <w:rsid w:val="00E06A3D"/>
     <w:rsid w:val="00E077BE"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10782"/>
     <w:rsid w:val="00E10DCF"/>
     <w:rsid w:val="00E122D1"/>
     <w:rsid w:val="00E13418"/>
     <w:rsid w:val="00E14110"/>
     <w:rsid w:val="00E14351"/>
     <w:rsid w:val="00E175C9"/>
     <w:rsid w:val="00E2019C"/>
     <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E24C52"/>
     <w:rsid w:val="00E24E19"/>
     <w:rsid w:val="00E259DC"/>
     <w:rsid w:val="00E26757"/>
     <w:rsid w:val="00E268A7"/>
     <w:rsid w:val="00E27F4D"/>
+    <w:rsid w:val="00E303C8"/>
     <w:rsid w:val="00E305C5"/>
     <w:rsid w:val="00E30924"/>
     <w:rsid w:val="00E31527"/>
     <w:rsid w:val="00E33583"/>
     <w:rsid w:val="00E34318"/>
     <w:rsid w:val="00E344A8"/>
     <w:rsid w:val="00E37679"/>
     <w:rsid w:val="00E4073D"/>
     <w:rsid w:val="00E4205B"/>
+    <w:rsid w:val="00E42077"/>
     <w:rsid w:val="00E4287C"/>
     <w:rsid w:val="00E4306B"/>
     <w:rsid w:val="00E44222"/>
     <w:rsid w:val="00E46499"/>
     <w:rsid w:val="00E4681A"/>
+    <w:rsid w:val="00E47F8C"/>
     <w:rsid w:val="00E5042C"/>
     <w:rsid w:val="00E5055D"/>
     <w:rsid w:val="00E5212D"/>
     <w:rsid w:val="00E52A52"/>
     <w:rsid w:val="00E5540E"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E55FA4"/>
     <w:rsid w:val="00E57868"/>
     <w:rsid w:val="00E609BF"/>
+    <w:rsid w:val="00E60AAF"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E61BD2"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E66879"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E6732B"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E67BCC"/>
     <w:rsid w:val="00E713A1"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E727C2"/>
     <w:rsid w:val="00E7294F"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E76CCC"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E80E89"/>
+    <w:rsid w:val="00E81417"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E81ABA"/>
     <w:rsid w:val="00E81D44"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
     <w:rsid w:val="00E904F4"/>
     <w:rsid w:val="00E90A30"/>
     <w:rsid w:val="00E92C43"/>
     <w:rsid w:val="00E93D28"/>
+    <w:rsid w:val="00E93E4C"/>
     <w:rsid w:val="00E94E69"/>
     <w:rsid w:val="00E95807"/>
     <w:rsid w:val="00E95DC9"/>
     <w:rsid w:val="00E95E0A"/>
     <w:rsid w:val="00E95F5E"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E96B7F"/>
     <w:rsid w:val="00E972A9"/>
     <w:rsid w:val="00E97C32"/>
     <w:rsid w:val="00EA2F74"/>
+    <w:rsid w:val="00EA31B3"/>
+    <w:rsid w:val="00EA381B"/>
     <w:rsid w:val="00EA3BFF"/>
     <w:rsid w:val="00EA4009"/>
     <w:rsid w:val="00EA408F"/>
     <w:rsid w:val="00EA5468"/>
     <w:rsid w:val="00EA625D"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA682E"/>
     <w:rsid w:val="00EA73EF"/>
     <w:rsid w:val="00EA7DF9"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB18ED"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB3227"/>
     <w:rsid w:val="00EB45B7"/>
     <w:rsid w:val="00EB5658"/>
     <w:rsid w:val="00EB568D"/>
     <w:rsid w:val="00EB6377"/>
     <w:rsid w:val="00EB6B98"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1B19"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC3AEE"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC53DE"/>
     <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC6341"/>
     <w:rsid w:val="00EC6514"/>
     <w:rsid w:val="00EC7115"/>
     <w:rsid w:val="00EC7209"/>
     <w:rsid w:val="00EC75D1"/>
     <w:rsid w:val="00EC786E"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED0457"/>
     <w:rsid w:val="00ED2B11"/>
     <w:rsid w:val="00ED2C4B"/>
     <w:rsid w:val="00ED346B"/>
     <w:rsid w:val="00ED3D9A"/>
     <w:rsid w:val="00ED3F27"/>
     <w:rsid w:val="00ED40AC"/>
     <w:rsid w:val="00ED4319"/>
     <w:rsid w:val="00ED494C"/>
     <w:rsid w:val="00ED4AB3"/>
     <w:rsid w:val="00ED681B"/>
+    <w:rsid w:val="00ED6A1A"/>
     <w:rsid w:val="00ED725F"/>
     <w:rsid w:val="00ED7903"/>
     <w:rsid w:val="00ED7C25"/>
     <w:rsid w:val="00EE1748"/>
     <w:rsid w:val="00EE22D0"/>
     <w:rsid w:val="00EE25ED"/>
     <w:rsid w:val="00EE3347"/>
     <w:rsid w:val="00EE3ABE"/>
     <w:rsid w:val="00EE43FC"/>
     <w:rsid w:val="00EE6268"/>
     <w:rsid w:val="00EE6A93"/>
     <w:rsid w:val="00EE78F5"/>
     <w:rsid w:val="00EF00F3"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF20E0"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF2705"/>
     <w:rsid w:val="00EF2B74"/>
     <w:rsid w:val="00EF4CE1"/>
     <w:rsid w:val="00EF52DE"/>
+    <w:rsid w:val="00EF56C3"/>
     <w:rsid w:val="00EF59A4"/>
     <w:rsid w:val="00EF6C6A"/>
     <w:rsid w:val="00EF72D2"/>
     <w:rsid w:val="00F009F2"/>
     <w:rsid w:val="00F00A18"/>
     <w:rsid w:val="00F012BA"/>
     <w:rsid w:val="00F022A2"/>
     <w:rsid w:val="00F02E5D"/>
     <w:rsid w:val="00F03941"/>
     <w:rsid w:val="00F04CDB"/>
     <w:rsid w:val="00F0684D"/>
     <w:rsid w:val="00F069CD"/>
     <w:rsid w:val="00F07E0D"/>
     <w:rsid w:val="00F108FF"/>
     <w:rsid w:val="00F10E95"/>
     <w:rsid w:val="00F11954"/>
     <w:rsid w:val="00F11A1A"/>
+    <w:rsid w:val="00F12937"/>
     <w:rsid w:val="00F13563"/>
     <w:rsid w:val="00F13F2E"/>
     <w:rsid w:val="00F1472D"/>
     <w:rsid w:val="00F14A3A"/>
     <w:rsid w:val="00F14B0F"/>
     <w:rsid w:val="00F1516C"/>
     <w:rsid w:val="00F15A99"/>
     <w:rsid w:val="00F15D17"/>
     <w:rsid w:val="00F1677E"/>
     <w:rsid w:val="00F171C4"/>
     <w:rsid w:val="00F17451"/>
     <w:rsid w:val="00F17766"/>
     <w:rsid w:val="00F22838"/>
     <w:rsid w:val="00F22FBB"/>
     <w:rsid w:val="00F23DC2"/>
     <w:rsid w:val="00F2446D"/>
     <w:rsid w:val="00F25767"/>
     <w:rsid w:val="00F2796F"/>
     <w:rsid w:val="00F27CCA"/>
     <w:rsid w:val="00F32181"/>
     <w:rsid w:val="00F330F9"/>
     <w:rsid w:val="00F34852"/>
+    <w:rsid w:val="00F378D7"/>
     <w:rsid w:val="00F403A1"/>
     <w:rsid w:val="00F41036"/>
+    <w:rsid w:val="00F42D67"/>
     <w:rsid w:val="00F43043"/>
     <w:rsid w:val="00F437D7"/>
     <w:rsid w:val="00F43B2C"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F46A7D"/>
+    <w:rsid w:val="00F46CA4"/>
     <w:rsid w:val="00F473D1"/>
     <w:rsid w:val="00F47DF4"/>
     <w:rsid w:val="00F50E60"/>
     <w:rsid w:val="00F50F2F"/>
     <w:rsid w:val="00F55F7B"/>
     <w:rsid w:val="00F56A08"/>
     <w:rsid w:val="00F56CA4"/>
     <w:rsid w:val="00F57016"/>
     <w:rsid w:val="00F573FD"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F64887"/>
     <w:rsid w:val="00F6489E"/>
     <w:rsid w:val="00F6599A"/>
     <w:rsid w:val="00F66097"/>
     <w:rsid w:val="00F660C1"/>
     <w:rsid w:val="00F660F1"/>
     <w:rsid w:val="00F66637"/>
+    <w:rsid w:val="00F6713E"/>
     <w:rsid w:val="00F70ABC"/>
     <w:rsid w:val="00F715D1"/>
     <w:rsid w:val="00F7257A"/>
     <w:rsid w:val="00F72908"/>
     <w:rsid w:val="00F76CA7"/>
     <w:rsid w:val="00F77CAA"/>
     <w:rsid w:val="00F77CFC"/>
     <w:rsid w:val="00F83262"/>
     <w:rsid w:val="00F839B2"/>
     <w:rsid w:val="00F84A39"/>
     <w:rsid w:val="00F856DA"/>
     <w:rsid w:val="00F858DB"/>
     <w:rsid w:val="00F86017"/>
     <w:rsid w:val="00F878B7"/>
     <w:rsid w:val="00F901E2"/>
     <w:rsid w:val="00F90A48"/>
     <w:rsid w:val="00F90C25"/>
     <w:rsid w:val="00F91EA3"/>
     <w:rsid w:val="00F920D1"/>
     <w:rsid w:val="00F92C30"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F93D4F"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94F06"/>
     <w:rsid w:val="00F95867"/>
+    <w:rsid w:val="00F95C64"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA2155"/>
+    <w:rsid w:val="00FA3101"/>
     <w:rsid w:val="00FA3715"/>
     <w:rsid w:val="00FA3936"/>
     <w:rsid w:val="00FA3E70"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA7F2C"/>
     <w:rsid w:val="00FB0660"/>
     <w:rsid w:val="00FB1707"/>
     <w:rsid w:val="00FB21A1"/>
     <w:rsid w:val="00FB47C6"/>
+    <w:rsid w:val="00FB4A7C"/>
     <w:rsid w:val="00FB4B7F"/>
     <w:rsid w:val="00FB5FAC"/>
+    <w:rsid w:val="00FB5FFA"/>
     <w:rsid w:val="00FC16DE"/>
     <w:rsid w:val="00FC3041"/>
     <w:rsid w:val="00FC31E6"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC3718"/>
     <w:rsid w:val="00FC416A"/>
     <w:rsid w:val="00FC568C"/>
     <w:rsid w:val="00FC5CE9"/>
     <w:rsid w:val="00FC62D8"/>
     <w:rsid w:val="00FC6349"/>
     <w:rsid w:val="00FC6B00"/>
     <w:rsid w:val="00FC6E4D"/>
     <w:rsid w:val="00FC7F3B"/>
     <w:rsid w:val="00FD07A2"/>
     <w:rsid w:val="00FD07B1"/>
     <w:rsid w:val="00FD0955"/>
     <w:rsid w:val="00FD299D"/>
     <w:rsid w:val="00FD4D99"/>
     <w:rsid w:val="00FD65C4"/>
     <w:rsid w:val="00FD6F2C"/>
     <w:rsid w:val="00FD71F7"/>
     <w:rsid w:val="00FD7AC9"/>
     <w:rsid w:val="00FD7DF2"/>
     <w:rsid w:val="00FD7EFB"/>
     <w:rsid w:val="00FE00CC"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE324B"/>
+    <w:rsid w:val="00FE32C6"/>
     <w:rsid w:val="00FE33C5"/>
     <w:rsid w:val="00FE3523"/>
     <w:rsid w:val="00FE429B"/>
     <w:rsid w:val="00FE480D"/>
     <w:rsid w:val="00FE4B3A"/>
     <w:rsid w:val="00FE5FB4"/>
     <w:rsid w:val="00FE60BA"/>
     <w:rsid w:val="00FE6322"/>
     <w:rsid w:val="00FE6A24"/>
     <w:rsid w:val="00FF0147"/>
+    <w:rsid w:val="00FF0E19"/>
     <w:rsid w:val="00FF1DDE"/>
     <w:rsid w:val="00FF1EDC"/>
     <w:rsid w:val="00FF25D4"/>
     <w:rsid w:val="00FF43A6"/>
     <w:rsid w:val="00FF6B83"/>
     <w:rsid w:val="00FF70E2"/>
     <w:rsid w:val="00FF753F"/>
     <w:rsid w:val="00FF774C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
@@ -32944,87 +36865,87 @@
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="32497E77"/>
   <w15:docId w15:val="{CBCC07D7-53D2-4265-875E-4BBF68E94EB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -33336,114 +37257,115 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00381C8C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009D5543"/>
+    <w:rsid w:val="00007296"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009D5543"/>
+    <w:rsid w:val="00B07EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="680" w:hanging="680"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B90960"/>
+    <w:rsid w:val="00065BB3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="794" w:hanging="794"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
@@ -33705,84 +37627,82 @@
     <w:link w:val="Footer"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00DF778C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009D5543"/>
+    <w:rsid w:val="00007296"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009D5543"/>
+    <w:rsid w:val="00B07EBB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B90960"/>
+    <w:rsid w:val="00065BB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
@@ -33899,54 +37819,54 @@
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00657A97"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00570A18"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
@@ -34051,54 +37971,53 @@
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="009D5543"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
-      <w:ind w:left="1418" w:hanging="326"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
@@ -34187,114 +38106,114 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
     <w:rsid w:val="008D51C1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B90960"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="17"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="1134" w:hanging="425"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C73226"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C73226"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
@@ -34371,51 +38290,50 @@
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00B82BF8"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Heading3"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:spacing w:before="0"/>
       <w:ind w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
-      <w:color w:val="auto"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
     <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
     <w:basedOn w:val="Heading2"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
@@ -35060,69 +38978,81 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="565A5C"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
     <w:name w:val="H1nonumber"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="009D5543"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B90960"/>
     <w:pPr>
-      <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00381C8C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="40"/>
       <w:ind w:left="403" w:hanging="363"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00065BB3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="384763854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="579603890">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -35503,55 +39433,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1887599824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-Admissions@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookings@aiwaac.org.au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/kit/TOMS/Pages/About-ePEMS.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tisnational.gov.au/Help-using-TIS-National-services/Contact-TIS-National.aspx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/cuas/interpreting-and-translating-services-cuaits2017" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessplus.org.au/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-CasePlanning@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiwaac.org.au/i_booking.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncallinterpreters.com.au/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wacscs-epems.broadspectrum.com/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessplus.org.au/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiwaac.org.au/i_booking.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wacscs-epems.broadspectrum.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncallinterpreters.com.au/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-Admissions@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/kit/TOMS/Pages/About-ePEMS.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/home.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookings@aiwaac.org.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/cuas/interpreting-and-translating-services-cuaits2017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tisnational.gov.au/Help-using-TIS-National-services/Contact-TIS-National.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-CasePlanning@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35816,56 +39742,61 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Policies and Guidelines</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">17b6b9e0-e741-42ae-bcca-e1208f0099dc</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Rumbold, Scott</DisplayName>
         <AccountId>31</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Assistant Director </Position>
@@ -35893,50 +39824,54 @@
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">Policy for the reception of prisoners</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Rumbold, Scott</DisplayName>
         <AccountId>31</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a7eef6cd8d77f8653cd002b2ae6ac640">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93b15f15b5db860ec30dd6321a4a2258" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -36186,146 +40121,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B2198D-54E9-45F6-B645-F804F28D67CA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B2198D-54E9-45F6-B645-F804F28D67CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDFC064A-76F6-4239-9C19-E6763B6E8848}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>66166</Characters>
+  <Pages>1</Pages>
+  <Words>11670</Words>
+  <Characters>66519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>551</Lines>
-  <Paragraphs>155</Paragraphs>
+  <Lines>554</Lines>
+  <Paragraphs>156</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 2.1 Reception</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>77619</CharactersWithSpaces>
+  <CharactersWithSpaces>78033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -36400,27 +40326,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>1;#Corrective Services|ce9ba758-ea71-457b-9a14-44db9922bfb4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>11;#Policies and Guidelines|17b6b9e0-e741-42ae-bcca-e1208f0099dc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>3;#Custodial Management Adults|60d2f251-dc34-41a1-bf8e-c8689923972e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>21;#Operational Support|06b4752c-4a05-4733-84b5-3d0fa3cfc36b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5f9b8973,1ab72f68,7ffc64be</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-09-08T00:37:41Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>71c40f3f-6fc8-4526-8625-ea9a1f730054</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>