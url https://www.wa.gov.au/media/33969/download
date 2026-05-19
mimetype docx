--- v0 (2025-12-10)
+++ v1 (2026-05-19)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FB5AEA0" w14:textId="4888633E" w:rsidR="00146739" w:rsidRPr="00A7246E" w:rsidRDefault="008114B3" w:rsidP="00E077BE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7440"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00141EF3" w:rsidRPr="00A7246E">
         <w:t>2.1 Receptio</w:t>
       </w:r>
       <w:r w:rsidR="00FC3718" w:rsidRPr="00A7246E">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E077BE">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F8F3DD" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00A7246E" w:rsidRDefault="00A547EA" w:rsidP="00D037E6">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
@@ -79,118 +79,146 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w:rsidRPr="00A7246E" w14:paraId="58F19E14" w14:textId="77777777" w:rsidTr="007105C9">
         <w:trPr>
           <w:trHeight w:val="6492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="44B0208E" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00A7246E" w:rsidRDefault="00126611" w:rsidP="00D037E6">
+          <w:p w14:paraId="44B0208E" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00C338C7" w:rsidRDefault="00126611" w:rsidP="00D037E6">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
-            <w:r w:rsidRPr="00A7246E">
+            <w:r w:rsidRPr="00C338C7">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33DDB510" w14:textId="2E9D13D8" w:rsidR="00D70ADA" w:rsidRPr="00F7257A" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A">
-            <w:r w:rsidRPr="00F7257A">
+          <w:p w14:paraId="33DDB510" w14:textId="1078FA5A" w:rsidR="00D70ADA" w:rsidRPr="00C338C7" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A">
+            <w:r w:rsidRPr="00C338C7">
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00F7257A">
+              <w:r w:rsidR="002D1C79" w:rsidRPr="00C338C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections in Australia, Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00F7257A">
+            <w:r w:rsidRPr="00C338C7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B77F99B" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00F7257A" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">2.2.1 </w:t>
+          <w:p w14:paraId="5B77F99B" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00C338C7" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
+          <w:p w14:paraId="24AFA480" w14:textId="23BD56AC" w:rsidR="003E3966" w:rsidRPr="00C338C7" w:rsidRDefault="0056571A" w:rsidP="00F7257A">
+            <w:r w:rsidRPr="00C338C7">
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="003E3966" w:rsidRPr="00F7257A">
+            <w:r w:rsidR="009E6D53" w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve">.2.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="003E3966" w:rsidRPr="00C338C7">
               <w:t xml:space="preserve">Prisoners are informed of their rights and obligations upon admission to a correctional facility. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01467947" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00F7257A" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">2.2.3 </w:t>
+          <w:p w14:paraId="01467947" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00C338C7" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
+          <w:p w14:paraId="07A743CE" w14:textId="66EAF367" w:rsidR="003E3966" w:rsidRPr="00C338C7" w:rsidRDefault="00820CCA" w:rsidP="00F7257A">
+            <w:r w:rsidRPr="00C338C7">
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="003E3966" w:rsidRPr="00F7257A">
-              <w:t xml:space="preserve">Prisoners are provided with timely opportunities to inform their families or other approved persons of significant changes in their circumstances, location and the visiting procedures which apply. </w:t>
+            <w:r w:rsidR="009E6D53" w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve">.2.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve">Prisoners are provided with timely opportunities and support to inform their families or other approved people of significant changes in their circumstances, location and the visiting procedures which apply, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C338C7">
+              <w:t>make arrangements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve"> regarding their children where safe and relevant to do so.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36E0F35B" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00F7257A" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">2.2.4 </w:t>
+          <w:p w14:paraId="36E0F35B" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00C338C7" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
+          <w:p w14:paraId="6EE4ADE7" w14:textId="3CB6303D" w:rsidR="003E3966" w:rsidRPr="00C338C7" w:rsidRDefault="00DA23E7" w:rsidP="00F7257A">
+            <w:r w:rsidRPr="00C338C7">
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="003E3966" w:rsidRPr="00F7257A">
-              <w:t>Upon reception or transfer, prisoners undergo an initial assessment to identify any immediate needs and facilitate access to appropriate services, including health, interpreters and disability services.</w:t>
+            <w:r w:rsidR="009E6D53" w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve">.2.4 </w:t>
+            </w:r>
+            <w:r w:rsidR="00537FAC" w:rsidRPr="00C338C7">
+              <w:t>Upon reception or transfer, prisoners undergo an initial assessment to identify any immediate needs and facilitate access to appropriate services, including health, interpreters, disability services and/or cultural supports.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F07625" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00F7257A" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">2.3.7 </w:t>
+          <w:p w14:paraId="55F07625" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00C338C7" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
+          <w:p w14:paraId="04F153C5" w14:textId="34655F8A" w:rsidR="00D70ADA" w:rsidRPr="00C338C7" w:rsidRDefault="000D7E42" w:rsidP="00F7257A">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve">1.3.8 </w:t>
             </w:r>
-            <w:r w:rsidR="00D70ADA" w:rsidRPr="00F7257A">
-              <w:t>Access to interpreting and translation services is provided to any prisoner/offender who advises of, or is observed to have, difficulties in understanding or communicating in English.</w:t>
+            <w:r w:rsidR="009E6D53" w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D70ADA" w:rsidRPr="00C338C7">
+              <w:t>Access</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D70ADA" w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve"> to interpreting and translation services is provided to any prisoner/offender who advises of, or is observed to have, difficulties in understanding or communicating in English.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39275661" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00F7257A" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">3.1.7 </w:t>
+          <w:p w14:paraId="39275661" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00C338C7" w:rsidRDefault="00D70ADA" w:rsidP="00F7257A"/>
+          <w:p w14:paraId="3A9749A9" w14:textId="478FEA77" w:rsidR="00D70ADA" w:rsidRPr="00A7246E" w:rsidRDefault="00CC7FFA" w:rsidP="00F7257A">
+            <w:r w:rsidRPr="00C338C7">
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00D70ADA" w:rsidRPr="00F7257A">
-              <w:t>Prisoners identified as being at-risk of self-harm or suicide are managed in the least restrictive manner based on an objective assessment of their individual risk, needs, health and welfare.</w:t>
+            <w:r w:rsidR="009E6D53" w:rsidRPr="00C338C7">
+              <w:t xml:space="preserve">.1.7 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C338C7">
+              <w:t>Prisoners identified as being at-risk of self-harm or suicide are managed in the least restrictive manner based on a holistic, trauma-informed and objective assessment of their individual risk, needs, health and welfare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DAD1001" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00F04CDB" w:rsidRDefault="00E4681A" w:rsidP="00F04CDB"/>
     <w:p w14:paraId="234BEC4D" w14:textId="3CCBA61C" w:rsidR="003B55F6" w:rsidRPr="00F04CDB" w:rsidRDefault="003B55F6" w:rsidP="00F04CDB">
       <w:r w:rsidRPr="00F04CDB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D833C6E" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00A7246E" w:rsidRDefault="00FA1D8B" w:rsidP="00D037E6">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F1F74A" w14:textId="5A415670" w:rsidR="00D10585" w:rsidRDefault="00CD620A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
@@ -265,5680 +293,5680 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D10585">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D10585">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00D10585">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01A8BF22" w14:textId="1CBCF3DA" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="01A8BF22" w14:textId="1CBCF3DA" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052256" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052256 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41B92889" w14:textId="5D3C29B7" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="41B92889" w14:textId="5D3C29B7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052257" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Receival</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052257 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7754D78D" w14:textId="0C138537" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="7754D78D" w14:textId="0C138537" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052258" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052258 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CDE21FB" w14:textId="00C8F560" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="0CDE21FB" w14:textId="00C8F560" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052259" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Photographs</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052259 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40CA4112" w14:textId="5570132A" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="40CA4112" w14:textId="5570132A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052260" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner identification or warrant/court order issues</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052260 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A2F33CB" w14:textId="0ED5D9F2" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="2A2F33CB" w14:textId="0ED5D9F2" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052261" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reception interview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052261 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FE2CDEE" w14:textId="321A7886" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="6FE2CDEE" w14:textId="321A7886" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052262" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Health and welfare assessment (including ARMS and SAMS)</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052262 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B0325D5" w14:textId="7BA0E0F4" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="6B0325D5" w14:textId="7BA0E0F4" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052263" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Drug and Alcohol Testing</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052263 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72CF5EAD" w14:textId="191E5870" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="72CF5EAD" w14:textId="191E5870" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052264" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.7</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Placement within the receiving prison</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052264 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18700E42" w14:textId="1F7EE206" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="18700E42" w14:textId="1F7EE206" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052265" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.8</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Custody handover in external locations</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052265 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DDFB3C0" w14:textId="5B0FC584" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="1DDFB3C0" w14:textId="5B0FC584" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052266" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.9</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>After hours intake</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052266 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29FF81F3" w14:textId="1A92D8E4" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="29FF81F3" w14:textId="1A92D8E4" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052267" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Cohorts</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052267 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A291FC4" w14:textId="4037ED16" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="4A291FC4" w14:textId="4037ED16" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052268" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner cohort overview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052268 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26B48FE6" w14:textId="7C3C28E9" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="26B48FE6" w14:textId="7C3C28E9" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052269" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remand prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052269 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78014165" w14:textId="1FDC060D" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="78014165" w14:textId="1FDC060D" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052270" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aboriginal and Torres Strait Islander prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052270 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6336AD89" w14:textId="2E0A2A97" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="6336AD89" w14:textId="2E0A2A97" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052271" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Women prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052271 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43AC45B3" w14:textId="7BFEA6DA" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="43AC45B3" w14:textId="7BFEA6DA" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052272" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoners with difficulties reading or speaking English</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052272 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42FAB134" w14:textId="30647006" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="42FAB134" w14:textId="30647006" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052273" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.6</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoners not born in Australia and non-Australian citizens</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052273 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="266CF52E" w14:textId="25483B1D" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="266CF52E" w14:textId="25483B1D" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052274" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.7</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Trans, gender diverse and intersex prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052274 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D069EA8" w14:textId="6A8432C1" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="3D069EA8" w14:textId="6A8432C1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052275" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.8</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>‘New Young Offenders’ and ‘Repeat Young Offenders’</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052275 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42016EAB" w14:textId="57A1A9FE" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="42016EAB" w14:textId="57A1A9FE" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052276" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.9</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoners charged or convicted of violent/sexual offences against children</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052276 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BFF7594" w14:textId="04044358" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="4BFF7594" w14:textId="04044358" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052277" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.10</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Protection prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052277 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="224E9857" w14:textId="68BD8B37" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="224E9857" w14:textId="68BD8B37" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052278" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>New Prisoner Reception Intake</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052278 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C3718D3" w14:textId="1168D0DC" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="3C3718D3" w14:textId="1168D0DC" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052279" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Receival</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052279 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28C01A9D" w14:textId="2FF90E6C" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="28C01A9D" w14:textId="2FF90E6C" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052280" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Shower and issue of prison items</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052280 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CC9C935" w14:textId="589607D7" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="6CC9C935" w14:textId="589607D7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052281" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner property</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052281 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1438DDBC" w14:textId="1596036D" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="1438DDBC" w14:textId="1596036D" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052282" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Interview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052282 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="649F22ED" w14:textId="7D51F269" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="649F22ED" w14:textId="7D51F269" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052283" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.5</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner support</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052283 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="480BCFB0" w14:textId="192036A1" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="480BCFB0" w14:textId="192036A1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052284" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.6</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Health and wellbeing</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052284 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="082B7ADE" w14:textId="5A97E2C7" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="082B7ADE" w14:textId="5A97E2C7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052285" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.7</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner’s Unit File</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052285 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="071547A8" w14:textId="1CF59A62" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="071547A8" w14:textId="1CF59A62" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052286" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>5.8</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>New prisoner intake from hospital/medical facility</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052286 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="566AA390" w14:textId="5BA09686" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="566AA390" w14:textId="5BA09686" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052287" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Authorised Absence</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052287 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5411B99B" w14:textId="20E60BD8" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="5411B99B" w14:textId="20E60BD8" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052288" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052288 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="470A5789" w14:textId="58A2577E" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="470A5789" w14:textId="58A2577E" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052289" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>External travel considerations</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052289 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72CCEFA5" w14:textId="5E887724" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="72CCEFA5" w14:textId="5E887724" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052290" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Transfer To/From Other Prisons</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052290 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B1274B8" w14:textId="6AC4705A" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="3B1274B8" w14:textId="6AC4705A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052291" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Reception Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052291 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E148059" w14:textId="045D68D2" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="4E148059" w14:textId="045D68D2" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052292" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer to another prison</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052292 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="038CB771" w14:textId="4B918C39" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="038CB771" w14:textId="4B918C39" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052293" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer from another prison</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052293 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48662D1D" w14:textId="63481E4F" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="48662D1D" w14:textId="63481E4F" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052294" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Transfer To/From Court</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052294 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12DD7AD1" w14:textId="3A8EEF13" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="12DD7AD1" w14:textId="3A8EEF13" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052295" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052295 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55BD7020" w14:textId="639E5522" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="55BD7020" w14:textId="639E5522" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052296" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer to court</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052296 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F837169" w14:textId="5E9F0EC7" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="5F837169" w14:textId="5E9F0EC7" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052297" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner transfer from court (returns)</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052297 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50A2B7AA" w14:textId="6ABAF7A1" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="50A2B7AA" w14:textId="6ABAF7A1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052298" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Police Transfer of a Prisoner to Prison</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052298 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D6CCB87" w14:textId="56F27901" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="0D6CCB87" w14:textId="56F27901" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052299" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052299 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21C8BA8F" w14:textId="6E601F6F" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="21C8BA8F" w14:textId="6E601F6F" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052300" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Transfer To/From Medical Appointments or Hospital Admissions</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052300 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CA9C27D" w14:textId="16E77D6F" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="2CA9C27D" w14:textId="16E77D6F" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052301" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052301 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0796F447" w14:textId="4F8F90C1" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="0796F447" w14:textId="4F8F90C1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052302" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner transfer to medical appointments or hospital admissions</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052302 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45260A7B" w14:textId="039F1C04" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="45260A7B" w14:textId="039F1C04" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052303" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Refusal to attend an external medical appointment at Reception</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052303 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F6CDD7C" w14:textId="724CC982" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="5F6CDD7C" w14:textId="724CC982" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052304" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>10.4</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner return from a medical appointment or hospital admission</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052304 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E79BEDA" w14:textId="310076E1" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="6E79BEDA" w14:textId="310076E1" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052305" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inter-Prison Visits</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052305 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F9BA51C" w14:textId="1FAFA41A" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="4F9BA51C" w14:textId="1FAFA41A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052306" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner leaving for an inter-prison visit</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052306 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2119FD03" w14:textId="61BAC029" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="2119FD03" w14:textId="61BAC029" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052307" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prison receiving a prisoner for an inter-prison visit</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052307 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D0C2DC2" w14:textId="3AEFAF5E" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="7D0C2DC2" w14:textId="3AEFAF5E" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052308" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>11.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner returning from an inter-prison visit</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052308 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57446B3A" w14:textId="6B1969D9" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="57446B3A" w14:textId="6B1969D9" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052309" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Release from Custody</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052309 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76D284BB" w14:textId="4378D664" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="76D284BB" w14:textId="4378D664" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052310" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052310 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="053AF306" w14:textId="77223692" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="053AF306" w14:textId="77223692" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052311" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052311 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4189CEAC" w14:textId="2FC85008" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="4189CEAC" w14:textId="2FC85008" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052312" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>14.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and other documents</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052312 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ECA7DBD" w14:textId="00C0C84A" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="5ECA7DBD" w14:textId="00C0C84A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052313" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>14.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052313 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1946B306" w14:textId="7C6901DC" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="1946B306" w14:textId="7C6901DC" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052314" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>14.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052314 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="484EAE38" w14:textId="40646394" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="484EAE38" w14:textId="40646394" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052315" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052315 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D7E674C" w14:textId="3824A96A" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="0D7E674C" w14:textId="3824A96A" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052316" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052316 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="454D96FD" w14:textId="1203F900" w:rsidR="00D10585" w:rsidRDefault="00E66879">
+    <w:p w14:paraId="454D96FD" w14:textId="1203F900" w:rsidR="00D10585" w:rsidRDefault="00D10585">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc203052317" w:history="1">
-        <w:r w:rsidR="00D10585" w:rsidRPr="0058053C">
+        <w:r w:rsidRPr="0058053C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Interpreting and Translating Services</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc203052317 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D10585">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D10585">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>30</w:t>
         </w:r>
-        <w:r w:rsidR="00D10585">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="244D3DA8" w14:textId="4CA65395" w:rsidR="00634C54" w:rsidRPr="00A7246E" w:rsidRDefault="00CD620A" w:rsidP="00D037E6">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00634C54" w:rsidRPr="00A7246E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42432B13" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00A7246E" w:rsidRDefault="00C8272F" w:rsidP="00D037E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -6007,71 +6035,75 @@
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Officers should ensure prisoners understand and speak English before gathering reception information. If </w:t>
       </w:r>
       <w:r w:rsidR="007E2731" w:rsidRPr="00A7246E">
         <w:t>needed</w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
         <w:t>fficers shall make arrangements</w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D47B8">
         <w:t>ie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:t xml:space="preserve">professional </w:t>
       </w:r>
       <w:r w:rsidR="00AD2F36">
         <w:t>interpreter</w:t>
       </w:r>
       <w:r w:rsidR="00AD2F36" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t>service</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
         <w:t>)</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> so the prisoner is supported in </w:t>
       </w:r>
       <w:r w:rsidR="007E2731" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">understanding the reception process and is able to </w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t>provid</w:t>
       </w:r>
       <w:r w:rsidR="007E2731" w:rsidRPr="00A7246E">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="009658E5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the necessary information</w:t>
       </w:r>
       <w:r w:rsidR="007E2731" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EA61E1" w14:textId="77777777" w:rsidR="0060580A" w:rsidRPr="00A7246E" w:rsidRDefault="0060580A" w:rsidP="0060580A">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="358A6864" w14:textId="6364AC34" w:rsidR="005F0A53" w:rsidRPr="00A7246E" w:rsidRDefault="005F0A53" w:rsidP="0060580A">
@@ -6166,171 +6198,202 @@
       <w:r w:rsidR="003E3A09" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">otal </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003E3A09" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ffender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="003E3A09" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="001B6C86" w:rsidRPr="00A7246E">
         <w:t>olution (</w:t>
       </w:r>
       <w:r w:rsidR="003E3A09" w:rsidRPr="00A7246E">
         <w:t>TOMS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> is up-to-date. When a prisoner attends Reception for an escort or to make a property transaction,</w:t>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>. When a prisoner attends Reception for an escort or to make a property transaction,</w:t>
       </w:r>
       <w:r w:rsidR="00747558" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the prisoner’s details </w:t>
       </w:r>
       <w:r w:rsidR="000F266E" w:rsidRPr="00A7246E">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00C9192B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> checked and updated as</w:t>
       </w:r>
       <w:r w:rsidR="00747558" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B669A5C" w14:textId="77777777" w:rsidR="0060580A" w:rsidRPr="00A7246E" w:rsidRDefault="0060580A" w:rsidP="00381C8C"/>
     <w:p w14:paraId="04A64559" w14:textId="3383F21D" w:rsidR="00602AAC" w:rsidRDefault="00602AAC" w:rsidP="00381C8C">
       <w:r w:rsidRPr="00A7246E">
         <w:t>Any injuries evident during the reception process, including those reported by</w:t>
       </w:r>
       <w:r w:rsidR="00685585" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00040CD1">
         <w:t xml:space="preserve">Western Australian </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Police Force or the prisoner, shall be reported to Health Services staff immediately (or in their absence, the Superintendent/Officer in Charge (OIC). The Superintendent shall ensure photographs are taken of any significant injuries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3C7E68" w14:textId="77777777" w:rsidR="0060580A" w:rsidRPr="00A7246E" w:rsidRDefault="0060580A" w:rsidP="0060580A">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E9CC8D" w14:textId="77777777" w:rsidR="00303101" w:rsidRPr="00A7246E" w:rsidRDefault="00303101" w:rsidP="0060580A">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">The Superintendent shall ensure the Reception area is </w:t>
+        <w:t xml:space="preserve">The Superintendent shall ensure the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> area is </w:t>
       </w:r>
       <w:r w:rsidR="006556C0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">kept </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>clean, tidy and free of hazards. Movement of prisoners in the Reception area shall be monitored and supervised at all times. Reception Officers, or Officers authorised by the Superintendent, shall supervise any prisoner working in the property storage area.</w:t>
+        <w:t xml:space="preserve">clean, tidy and free of hazards. Movement of prisoners in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> area shall be monitored and supervised at all times. Reception Officers, or Officers authorised by the Superintendent, shall supervise any prisoner working in the property storage area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C2F5EC" w14:textId="51A06F98" w:rsidR="001C4927" w:rsidRPr="00A7246E" w:rsidRDefault="001C4927" w:rsidP="00D037E6">
       <w:bookmarkStart w:id="5" w:name="_Prisoner_Receival"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00A7246E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C612265" w14:textId="77777777" w:rsidR="002743A9" w:rsidRPr="00A7246E" w:rsidRDefault="005939FE" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Prisoner_Receival_1"/>
       <w:bookmarkStart w:id="7" w:name="_Toc203052257"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
         <w:t>Prisoner Receival</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="2571575B" w14:textId="7856E6E4" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="0061319C" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_General_Requirements"/>
       <w:bookmarkStart w:id="9" w:name="_Toc203052258"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>General Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08310FA9" w14:textId="54D99C71" w:rsidR="00D064E1" w:rsidRPr="00A7246E" w:rsidRDefault="007105C9" w:rsidP="009D5543">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00136C28">
         <w:t xml:space="preserve">arrives </w:t>
       </w:r>
       <w:r w:rsidR="00D064E1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">at the prison, Gatehouse </w:t>
       </w:r>
       <w:r w:rsidR="00F1677E" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Officers </w:t>
       </w:r>
       <w:r w:rsidR="00F43043" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidR="00D064E1" w:rsidRPr="00A7246E">
         <w:t>check the identity of the prisoner and complete a ‘Gate Offender Movement’ on TOMS</w:t>
       </w:r>
       <w:r>
         <w:t>. T</w:t>
       </w:r>
       <w:r w:rsidR="00D064E1" w:rsidRPr="00A7246E">
         <w:t>he prisoner</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is then moved to the Reception </w:t>
+        <w:t xml:space="preserve"> is then moved to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Reception</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406FF3">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>rea</w:t>
       </w:r>
       <w:r w:rsidR="00D064E1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C03BD4" w14:textId="4748302B" w:rsidR="006518E2" w:rsidRDefault="00A26F76" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers are to ask the prisoner for their particulars </w:t>
       </w:r>
       <w:r w:rsidR="00EB45B7" w:rsidRPr="00A7246E">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">including </w:t>
@@ -6411,51 +6474,59 @@
     <w:p w14:paraId="1AE03AAF" w14:textId="4BFAB996" w:rsidR="00EB45B7" w:rsidRPr="00A7246E" w:rsidRDefault="00D86D70" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E" w:rsidDel="00756D93">
         <w:t xml:space="preserve">The prisoner </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">has their profile created/found </w:t>
       </w:r>
       <w:r w:rsidR="00406FF3">
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> TOMS </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>and updated as required, then allocated</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E" w:rsidDel="00756D93">
         <w:t xml:space="preserve"> to the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> unit as part of the Reception intake process. This completes adding the prison</w:t>
+        <w:t xml:space="preserve"> unit as part of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>Reception</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> intake process. This completes adding the prison</w:t>
       </w:r>
       <w:r w:rsidR="0061319C" w:rsidRPr="00A7246E">
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> to the total prison count.</w:t>
       </w:r>
       <w:r w:rsidR="001E0AFD" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657AA34C" w14:textId="0E3B43C8" w:rsidR="00EB45B7" w:rsidRPr="00A7246E" w:rsidRDefault="00EB45B7" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>New prisoner</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve"> intake</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">s are processed in accordance with </w:t>
@@ -6481,177 +6552,196 @@
       </w:r>
       <w:r w:rsidR="0097056B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">the contracted custodial transport services, </w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>Reception Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> shall check </w:t>
       </w:r>
       <w:r w:rsidR="00F70ABC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F70ABC" w:rsidRPr="00F04CDB">
         <w:t xml:space="preserve">contractor’s </w:t>
       </w:r>
       <w:r w:rsidR="00F1677E" w:rsidRPr="00F04CDB">
         <w:t xml:space="preserve">Electronic Prisoner Escort Movements System </w:t>
       </w:r>
       <w:r w:rsidR="00A3082F" w:rsidRPr="00A7246E">
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01724">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B01724">
+        <w:instrText>HYPERLINK "https://wacscs-epems.broadspectrum.com/"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B01724">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>ePEMS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B01724">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00A3082F" w:rsidRPr="00A7246E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F70ABC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>for information relevant to the prisoner’s safety and security.</w:t>
       </w:r>
       <w:r w:rsidR="002E03C1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735D9E7C" w14:textId="3D7B432A" w:rsidR="002E03C1" w:rsidRPr="00A7246E" w:rsidRDefault="00A2729D" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>All Prison Offic</w:t>
       </w:r>
       <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
-        <w:t>ers should have access to ePEMS</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ers should have access to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
+        <w:t>ePEMS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00406FF3">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> user guides and access request forms are on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>JustUs</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00B01724" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6995ECC9" w14:textId="39960B2F" w:rsidR="002E03C1" w:rsidRPr="00ED2C4B" w:rsidRDefault="002E03C1" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Prisoners_processed_in"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">Prisoners processed in Reception </w:t>
       </w:r>
       <w:r w:rsidR="00314366" w:rsidRPr="00ED2C4B">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> be searched as soon as practicable in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="003F6716" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11.2 –</w:t>
         </w:r>
         <w:r w:rsidR="003F6716" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00314366" w:rsidRPr="00ED2C4B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001E0AFD" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="001E0AFD" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F23A0" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00347E4B" w:rsidRPr="00ED2C4B">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005F23A0" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="0032704A" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.4 – Pregnant Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00347E4B" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t>Where a prisoner provides or states they possess a</w:t>
       </w:r>
       <w:r w:rsidR="009B6821" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> birth certificate or </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">acknowledgment document under the </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Births Deaths and Marriages Registration Act 1998 </w:t>
@@ -6665,51 +6755,51 @@
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253051" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">or that differs from their biological sex, </w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t>refer to section 4.7.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F0042B" w14:textId="343E6914" w:rsidR="002F68C8" w:rsidRPr="00A7246E" w:rsidRDefault="002F68C8" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoner property on reception </w:t>
       </w:r>
       <w:r w:rsidR="00314366">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>, including body piercings, jewellery,</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve"> valuable property</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and clothing</w:t>
       </w:r>
       <w:r w:rsidR="00AA2806" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> of cultural or religious significance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1992DD8E" w14:textId="707E04C1" w:rsidR="00D8056E" w:rsidRPr="00A7246E" w:rsidRDefault="00D8056E" w:rsidP="001A740B">
       <w:pPr>
@@ -6718,51 +6808,51 @@
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Reception_Officers_shall"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="007305F1">
         <w:t xml:space="preserve">a prisoner brings </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">money into prison on </w:t>
       </w:r>
       <w:r w:rsidR="007305F1">
         <w:t>their return</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
       <w:r w:rsidR="00A9141F">
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Leave or other approved absence, refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="0060580A" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8.4 – Prisoner Finances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0060580A" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F35E9E5" w14:textId="438EEEAF" w:rsidR="008F6981" w:rsidRDefault="008F6981">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
@@ -6804,51 +6894,59 @@
       <w:r>
         <w:t>The Health Services Nurse or Senior Officer Reception may determine that a prisoner requires external medical assistance (including psychological care)</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>. T</w:t>
       </w:r>
       <w:r>
         <w:t>he authority who currently has custody of the prisoner (</w:t>
       </w:r>
       <w:r w:rsidR="003D47B8">
         <w:t>eg</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> WA Police Force</w:t>
       </w:r>
       <w:r w:rsidR="00DA7E92">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall be requested to take the prisoner to an external medical facility</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve"> for treatment</w:t>
       </w:r>
       <w:r>
-        <w:t>. The prison shall make arrangements to receive the prisoner from the external medical facility.</w:t>
+        <w:t xml:space="preserve">. The prison shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to receive the prisoner from the external medical facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6810553D" w14:textId="302A5796" w:rsidR="00D8056E" w:rsidRPr="00A7246E" w:rsidRDefault="00D8056E" w:rsidP="009E6D53">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Photographs"/>
       <w:bookmarkStart w:id="13" w:name="_Toc203052259"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Photographs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A9D108" w14:textId="2D365BDC" w:rsidR="00257280" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Reception_Officers_shall_2"/>
       <w:bookmarkEnd w:id="14"/>
@@ -6860,87 +6958,96 @@
       </w:r>
       <w:r w:rsidR="006518E2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
       <w:r w:rsidR="00DA4DD9" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ID card </w:t>
       </w:r>
       <w:r w:rsidR="003F6BF1" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is issued </w:t>
       </w:r>
       <w:r w:rsidR="00DA4DD9" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">photograph of the prisoner is taken if: </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>photograph</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the prisoner is taken if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C4FCF9" w14:textId="1A74940A" w:rsidR="00257280" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the prisoner’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">appearance has changed significantly since the prisoner was </w:t>
       </w:r>
       <w:r w:rsidR="00BA5194" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">last </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>photographed for their ID (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D47B8">
         <w:t>ie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> hair colour, weight gain/loss, facial hair etc.), or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08298080" w14:textId="77777777" w:rsidR="00257280" w:rsidRPr="00A7246E" w:rsidRDefault="00257280" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">more than 12 months has </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>passed since their last photograph.</w:t>
       </w:r>
     </w:p>
@@ -7060,51 +7167,51 @@
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">accept custody </w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>once</w:t>
       </w:r>
       <w:r w:rsidR="007105C9" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t>the issue has been resolved</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F70ABC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> unless in the circumstance of </w:t>
       </w:r>
       <w:r w:rsidR="00A9141F" w:rsidRPr="00982B00">
         <w:t>section 3.3.3</w:t>
       </w:r>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00EE22D0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.7 – Warrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C27D17" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4CA6C4" w14:textId="13435E66" w:rsidR="00C27D17" w:rsidRPr="00381C8C" w:rsidRDefault="00C27D17" w:rsidP="00381C8C">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00381C8C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identity</w:t>
@@ -7376,51 +7483,59 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00F6599A">
         <w:t>ARMS/SAMS/Self harm history</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C57953" w14:textId="27A62B24" w:rsidR="00E24C52" w:rsidRPr="003F6716" w:rsidRDefault="00E24C52" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="003F6716">
         <w:t>apply any applicable alert</w:t>
       </w:r>
       <w:r w:rsidR="00304DA1" w:rsidRPr="003F6716">
-        <w:t xml:space="preserve"> (e.g CLMI prisoner/CLMI liable).</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00304DA1" w:rsidRPr="003F6716">
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00304DA1" w:rsidRPr="003F6716">
+        <w:t xml:space="preserve"> CLMI prisoner/CLMI liable).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9F1008" w14:textId="6D4A194C" w:rsidR="00C27D17" w:rsidRPr="00A7246E" w:rsidRDefault="00C27D17" w:rsidP="00AE531A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc64381953"/>
       <w:bookmarkStart w:id="60" w:name="_Toc64900123"/>
       <w:bookmarkStart w:id="61" w:name="_Toc14443718"/>
       <w:bookmarkStart w:id="62" w:name="_Health_and_welfare"/>
       <w:bookmarkStart w:id="63" w:name="_Toc203052262"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Health and </w:t>
       </w:r>
       <w:r w:rsidR="00FF0147" w:rsidRPr="00A7246E">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">elfare </w:t>
@@ -7448,76 +7563,80 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Any relevant information from documents arriving with the prisoner shall be used to inform the Reception Officer </w:t>
       </w:r>
       <w:r w:rsidR="00B30232" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">and Health Services staff </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>of any risk posed by/to the prisoner.</w:t>
       </w:r>
       <w:r w:rsidR="001778D9" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF3DE58" w14:textId="6853F228" w:rsidR="0065787A" w:rsidRPr="00314366" w:rsidRDefault="00820E54" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_For_returning_prisoners,"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00314366">
-        <w:lastRenderedPageBreak/>
         <w:t>For returning prisoners</w:t>
       </w:r>
       <w:r w:rsidR="006518E2" w:rsidRPr="00314366">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0065787A" w:rsidRPr="00314366">
         <w:t xml:space="preserve"> and where applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00314366">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006751F0" w:rsidRPr="00314366">
         <w:t>Reception Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="00314366">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006751F0" w:rsidRPr="00314366">
         <w:t xml:space="preserve"> shall update the TOMS ARMS Module ‘Supervision Log’ using the information contained in the ARMS or SAMS Observation and Interaction – Offender in Transit sheet</w:t>
       </w:r>
       <w:r w:rsidR="00D03232" w:rsidRPr="00314366">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00314366" w:rsidRPr="00314366">
-        <w:t>ePEMS.</w:t>
+        <w:t>ePEMS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00314366" w:rsidRPr="00314366">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B04DD8B" w14:textId="7FA3BF81" w:rsidR="006751F0" w:rsidRPr="00A7246E" w:rsidRDefault="00C52430" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All ARMS/SAMS observations shall be entered for periods of 72 hours or less. </w:t>
       </w:r>
       <w:r w:rsidR="00273B9C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">A summary of the most current and important information should be entered </w:t>
       </w:r>
       <w:r w:rsidR="00406FF3">
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="00273B9C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> TOMS</w:t>
       </w:r>
       <w:r w:rsidR="002830E8">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="002830E8" w:rsidRPr="006A188A">
         <w:t xml:space="preserve">extended stays </w:t>
@@ -7536,51 +7655,51 @@
       </w:r>
       <w:r w:rsidR="00314366" w:rsidRPr="00A7246E">
         <w:t>period</w:t>
       </w:r>
       <w:r w:rsidR="00273B9C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The Offender in Transit sheet is to be filed </w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">n the prisoner’s </w:t>
       </w:r>
       <w:r w:rsidR="00A91BCE" w:rsidRPr="00A7246E">
         <w:t>Unit</w:t>
       </w:r>
       <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> File. </w:t>
       </w:r>
       <w:r w:rsidR="006751F0" w:rsidRPr="00F7257A">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006751F0" w:rsidRPr="00F7257A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEEF8FF" w14:textId="3FD3DA98" w:rsidR="009625AE" w:rsidRDefault="00ED4319" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009625AE" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">risoners </w:t>
       </w:r>
       <w:r w:rsidR="001E0AFD" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">arriving </w:t>
@@ -7629,186 +7748,226 @@
       </w:r>
       <w:r w:rsidR="007407D1" w:rsidRPr="00F7257A">
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="00535634" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535634" w:rsidRPr="00982B00">
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidR="003F6716">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535634" w:rsidRPr="00982B00">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="007407D1" w:rsidRPr="00F7257A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535634" w:rsidRPr="00A7246E">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00535634" w:rsidRPr="00F7257A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="007407D1" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004A06B6" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381D3D89" w14:textId="77777777" w:rsidR="0019146D" w:rsidRPr="002A2372" w:rsidRDefault="00162B81" w:rsidP="0019146D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002A2372">
         <w:t xml:space="preserve">Prisoners received into prison under the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2372">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2372">
         <w:t xml:space="preserve">, shall be placed on </w:t>
       </w:r>
       <w:r w:rsidR="002249F9" w:rsidRPr="002A2372">
         <w:t xml:space="preserve">ARMS if they are at risk of suicide or self-harm in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="002249F9" w:rsidRPr="002A2372">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2372">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="65" w:name="_Hlk178847871"/>
     </w:p>
-    <w:p w14:paraId="3F4D8897" w14:textId="77777777" w:rsidR="0019146D" w:rsidRPr="002A2372" w:rsidRDefault="009C71C5" w:rsidP="0019146D">
+    <w:p w14:paraId="30479DE2" w14:textId="5E123D78" w:rsidR="00B460B7" w:rsidRPr="00F14B0F" w:rsidRDefault="007A17E9" w:rsidP="0019146D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A2372">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> to enable a SAMS suitability assessment through the Prisoner Risk Assessment Group (PRAG).</w:t>
+      <w:r w:rsidRPr="00F14B0F">
+        <w:t>For CLMI liable prisoners, where</w:t>
+      </w:r>
+      <w:r w:rsidR="0098720D" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00415682" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve">no risk of suicide or self-harm is identified, reception staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4086F" w:rsidRPr="00F14B0F">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00415682" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve"> make a referral via ARMS to enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7E71" w:rsidRPr="00F14B0F">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00415682" w:rsidRPr="00F14B0F">
+        <w:t>SAMS suitability assessment through the Prisoner Risk Assessment Group (PRAG)</w:t>
+      </w:r>
+      <w:r w:rsidR="0098720D" w:rsidRPr="00F14B0F">
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
-    </w:p>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="002A2372">
+      <w:r w:rsidR="00497BB6" w:rsidRPr="00F14B0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>a CLMI prisoner is vulnerable and who may require additional intervention and monitoring.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00497BB6" w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Services staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00497BB6" w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008608C1" w:rsidRPr="00F14B0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make a direct referral to SAMS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C322EFF" w14:textId="5538CB94" w:rsidR="00A053AA" w:rsidRPr="00533D68" w:rsidRDefault="00A053AA" w:rsidP="00A053AA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc203052263"/>
       <w:r w:rsidRPr="00533D68">
         <w:t>Drug and Alcohol Testing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="0C0E569C" w14:textId="72552C89" w:rsidR="0020131C" w:rsidRPr="00533D68" w:rsidRDefault="004A087A" w:rsidP="0020131C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533D68">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">It is best practice that all prisoners </w:t>
       </w:r>
       <w:r w:rsidR="005077CD" w:rsidRPr="00533D68">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">are drug and alcohol tested upon admission to prison. This will provide staff a benchmark to determine whether a further positive test is the result of residual effect of the substance or </w:t>
       </w:r>
       <w:r w:rsidR="0020131C" w:rsidRPr="00533D68">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">continued substance use since </w:t>
       </w:r>
       <w:r w:rsidR="00293514" w:rsidRPr="00533D68">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>being</w:t>
       </w:r>
       <w:r w:rsidR="0020131C" w:rsidRPr="00533D68">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> incarcerated. Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="000328DE" w:rsidRPr="00533D68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 10.4 </w:t>
         </w:r>
         <w:r w:rsidR="00C476D3" w:rsidRPr="00533D68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Drug and Alcohol Testing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C476D3" w:rsidRPr="00533D68">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000328DE" w:rsidRPr="00533D68">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
@@ -7883,88 +8042,112 @@
       </w:r>
       <w:r w:rsidR="00D81950" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
       <w:r w:rsidR="00497DB3" w:rsidRPr="00982B00">
         <w:t>section 4</w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
         <w:t xml:space="preserve"> for prisoner cohorts who may need additional consideration and support. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0490DC3B" w14:textId="549B02FB" w:rsidR="003C01D9" w:rsidRPr="003C01D9" w:rsidRDefault="003C01D9" w:rsidP="003C01D9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003C01D9">
         <w:t xml:space="preserve">Where a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00A00D96">
         <w:t xml:space="preserve">displays </w:t>
       </w:r>
       <w:r w:rsidRPr="003C01D9">
-        <w:t>an unlawful consorting notice (UCN)</w:t>
+        <w:t>an unlawful consorting notice (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t>UCN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A00D96">
         <w:t xml:space="preserve"> alert</w:t>
       </w:r>
       <w:r w:rsidRPr="003C01D9">
-        <w:t>, the Security Manager or Senior Officer Security shall be notified. The Security Manager or Senior Officer Security shall check the UCN details in regards to placement of the prisoner, communications and visits.</w:t>
+        <w:t xml:space="preserve">, the Security Manager or Senior Officer Security shall be notified. The Security Manager or Senior Officer Security shall check the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t>UCN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t xml:space="preserve"> details </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t>in regards to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C01D9">
+        <w:t xml:space="preserve"> placement of the prisoner, communications and visits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0F079C" w14:textId="3C189C26" w:rsidR="005235CF" w:rsidRPr="00A7246E" w:rsidRDefault="00D81950" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers shall review </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90960">
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> current Multiple Cell Occupancy – Risk Assessment </w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
         <w:t>checklists and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> update as required. </w:t>
       </w:r>
       <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> process for shared cells and bunk bed accommodation</w:t>
       </w:r>
       <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> is located in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 5.1</w:t>
         </w:r>
         <w:r w:rsidR="00497DB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00497DB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
@@ -8018,54 +8201,61 @@
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>ount on TOMS when the prisoner has been allocated their accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE9757B" w14:textId="77777777" w:rsidR="00B877BB" w:rsidRPr="00A7246E" w:rsidRDefault="00B877BB" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc203052265"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Custody handover in external locations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="0ABCF1C0" w14:textId="431E2DB6" w:rsidR="009E6D53" w:rsidRDefault="009E6D53" w:rsidP="009E6D53">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+        <w:t>Where a remanded or sentenced prisoner is received into the Department’s custody at an external location (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eg.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hospital, WA Police Force lock ups), Escorting Officers shall ensure the correct documentation is received from the WA Police Force prior to accepting a prisoner into lawful custody (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="0052703D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.3 – Conducting Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The documentation and relevant items may include: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9306D4" w14:textId="2DD0C990" w:rsidR="009E6D53" w:rsidRDefault="00F55F7B" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
@@ -8087,51 +8277,51 @@
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009E6D53">
         <w:t xml:space="preserve">copy of the following documents: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4356918A" w14:textId="5CD47574" w:rsidR="009E6D53" w:rsidRDefault="009E6D53" w:rsidP="003F6716">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Warrant or </w:t>
       </w:r>
       <w:r w:rsidRPr="0032704A">
         <w:t>other</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holding authority, refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00CD4304">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.7 – Warrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1A2C5A" w14:textId="77777777" w:rsidR="009E6D53" w:rsidRDefault="009E6D53" w:rsidP="003F6716">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>Custody Summary Handover Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66247500" w14:textId="419BF310" w:rsidR="009E6D53" w:rsidRDefault="009E6D53" w:rsidP="003F6716">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
@@ -8191,51 +8381,59 @@
           <w:numId w:val="17"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="009E6D53">
         <w:t xml:space="preserve"> verbal update on any incidents, observations welfare concerns etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274AF1A8" w14:textId="3FDF9B22" w:rsidR="009E6D53" w:rsidRPr="00897E81" w:rsidRDefault="009E6D53" w:rsidP="009E6D53">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00897E81">
         <w:t xml:space="preserve">The Escorting </w:t>
       </w:r>
       <w:r w:rsidRPr="00982B00">
         <w:t>Officer may determine that a prisoner requires external medical assistance before the prison will accept custody of</w:t>
       </w:r>
       <w:r w:rsidRPr="00897E81">
-        <w:t xml:space="preserve"> the prisoner. The authority who currently has charge of the prisoner shall be requested to make arrangements for the prisoner before accepting custody</w:t>
+        <w:t xml:space="preserve"> the prisoner. The authority who currently has charge of the prisoner shall be requested to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00897E81">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00897E81">
+        <w:t xml:space="preserve"> for the prisoner before accepting custody</w:t>
       </w:r>
       <w:r w:rsidRPr="00897E81">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00897E81">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534CEE50" w14:textId="24CD1220" w:rsidR="00B877BB" w:rsidRPr="00A7246E" w:rsidRDefault="009E6D53" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B877BB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ollowing </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
@@ -8396,129 +8594,136 @@
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">etails of </w:t>
       </w:r>
       <w:r w:rsidR="00B218B5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="00E44222" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">police </w:t>
       </w:r>
       <w:r w:rsidR="00AB5211" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">escape should be obtained, if a prisoner has an escape history it will be recorded on TOMS.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6430E6F3" w14:textId="391966A1" w:rsidR="005813EA" w:rsidRPr="00A7246E" w:rsidRDefault="00AB5211" w:rsidP="0006272D">
+    <w:p w14:paraId="6430E6F3" w14:textId="391966A1" w:rsidR="005813EA" w:rsidRDefault="00AB5211" w:rsidP="0006272D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">arrives at </w:t>
       </w:r>
       <w:r w:rsidR="006073D3">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
         <w:t>eception after office hours (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003D47B8">
         <w:t>ie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> after the Movements Officer departs for the day or on weekends), and the prisoner </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>is due for discharge or for a court appearance the next day or next business day</w:t>
       </w:r>
       <w:r w:rsidR="00047EB5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">the OIC </w:t>
-[...3 lines deleted...]
-        <w:t>shall ensure the prisoner is added to the Transfer and Discharge (T&amp;D) Sheet</w:t>
+        <w:t>the OIC shall ensure the prisoner is added to the Transfer and Discharge (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>T&amp;D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>) Sheet</w:t>
       </w:r>
       <w:r w:rsidR="00406FF3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.2</w:t>
         </w:r>
         <w:r w:rsidR="00F55F7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00F55F7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="12D360F9" w14:textId="77777777" w:rsidR="00117F2A" w:rsidRPr="00117F2A" w:rsidRDefault="00117F2A" w:rsidP="00117F2A"/>
     <w:p w14:paraId="736D0F92" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00570B9E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc14443736"/>
       <w:bookmarkStart w:id="72" w:name="_Prisoner_Cohorts"/>
       <w:bookmarkStart w:id="73" w:name="_Toc379980022"/>
       <w:bookmarkStart w:id="74" w:name="_Toc203052267"/>
       <w:bookmarkStart w:id="75" w:name="section5"/>
       <w:bookmarkStart w:id="76" w:name="section4"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoner Cohorts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FB56DD" w14:textId="204C2283" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B848CD" w:rsidP="001A740B">
       <w:pPr>
@@ -8542,51 +8747,51 @@
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The Department acknowledges the diversity of the prison population where some cohorts of prisoners require additional consideration and support. </w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>he specific needs and differences prisoners may experience in prison</w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
         <w:t xml:space="preserve"> shall be considered as part of their management and placement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00F55F7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
         <w:r w:rsidR="00F55F7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
@@ -8595,51 +8800,51 @@
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00F55F7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00502BFD" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Accommodation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541D39" w:rsidRPr="00541D39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00541D39">
         <w:t xml:space="preserve">any relevant </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00497DB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Category 4 COPPs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541D39">
         <w:t xml:space="preserve"> which may apply to the prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D43B179" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Toc203052269"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Remand prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="78FC1BD6" w14:textId="434035CC" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
@@ -8649,51 +8854,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoners on remand with bail/surety set will be given a reasonable number of calls for the purposes of arranging a surety to secure their release. </w:t>
       </w:r>
       <w:r w:rsidR="00545FB6" w:rsidRPr="00A7246E">
         <w:t>On intake</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>, a prisoner shall be given an opportunity to call a person for the above reason from Reception, prior to placement in a Unit/</w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>ell</w:t>
       </w:r>
       <w:r w:rsidR="00810690" w:rsidRPr="00A7246E">
         <w:t>, if practicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>. During unlock hours, these calls may be made with the assistance of Officers from the prisoner’s placement Unit.</w:t>
       </w:r>
       <w:r w:rsidR="00541D39">
         <w:t xml:space="preserve"> Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.1 – Remand Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541D39">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B14DBA6" w14:textId="457A7B3E" w:rsidR="00DA4098" w:rsidRDefault="00FE480D" w:rsidP="00D041F4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Remand Prisoners are not required to work while in custody</w:t>
       </w:r>
       <w:r w:rsidR="00F55F7B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8703,51 +8908,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> However they may </w:t>
       </w:r>
       <w:r w:rsidR="00653830">
         <w:t xml:space="preserve">choose </w:t>
       </w:r>
       <w:r>
         <w:t>to work, and can submit an application in writing to the Superintendent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00653830">
         <w:t>by completing an</w:t>
       </w:r>
       <w:r w:rsidR="003C4F80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Application for Remand Prisoners to be Employed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00203E91">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
         <w:t xml:space="preserve">his shall be recorded </w:t>
       </w:r>
       <w:r w:rsidR="009E6D53" w:rsidRPr="0006272D">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="0006272D">
         <w:t>n TOMS</w:t>
       </w:r>
@@ -8774,51 +8979,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2147CDBE" w14:textId="725A8F96" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00FE480D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception Officers sh</w:t>
       </w:r>
       <w:r w:rsidR="00095C6E" w:rsidRPr="00A7246E">
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> be mindful of the history of Aboriginal and Torres Strait Islander peoples and the diversity of their communities. The needs of Aboriginal prisoners </w:t>
       </w:r>
       <w:r w:rsidR="008204E7" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">must </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">be assessed to ensure cultural support is provided where a need is identified. </w:t>
       </w:r>
       <w:r w:rsidR="00541D39">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541D39">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303E442B" w14:textId="494329B0" w:rsidR="001C4927" w:rsidRPr="00A7246E" w:rsidRDefault="00095C6E" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers </w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
@@ -8958,51 +9163,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18DC6780" w14:textId="7DD9C690" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If a person </w:t>
       </w:r>
       <w:r w:rsidR="00653830">
         <w:t>says they are</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> both Aboriginal and Torres Strait Islander origin, this option is to be chosen in the prisoner’s ‘Description’ section on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6127769B" w14:textId="75C0CFD5" w:rsidR="008F5CFD" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners identifying as an Aboriginal </w:t>
       </w:r>
       <w:r w:rsidR="00653830">
         <w:t>and/</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>or Torres Strait Islander person shall be asked to identify their ‘Home Country’ (either Aboriginal region of WA or interstate). This is to be recorded in the ‘Home Country’ drop down box in ‘Description’ in the ‘Receiving’ module on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480B4712" w14:textId="512BAE23" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00BC6601" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc203052271"/>
       <w:r>
         <w:t>Women</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="73B255CD" w14:textId="5CC51BF6" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
@@ -9022,108 +9226,108 @@
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> prisoners are often the primary caregivers of children or other family members. On </w:t>
       </w:r>
       <w:r w:rsidR="00406FF3">
         <w:t xml:space="preserve">Reception, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">additional phone calls should be provided to the </w:t>
       </w:r>
       <w:r w:rsidR="00BC6601">
         <w:t>women</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> prisoner to make any necessary arrangements, or referrals made to appropriate support services</w:t>
       </w:r>
       <w:r w:rsidR="003501DC" w:rsidRPr="00A7246E">
         <w:t>, if deemed appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00541D39">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 4.3 – </w:t>
         </w:r>
         <w:r w:rsidR="00BC6601">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Women</w:t>
         </w:r>
         <w:r w:rsidR="00541D39" w:rsidRPr="00621BA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00541D39">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772EC7A1" w14:textId="3E391D1D" w:rsidR="00285395" w:rsidRPr="00F04CDB" w:rsidRDefault="00A3407F" w:rsidP="00F04CDB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F04CDB">
         <w:t xml:space="preserve">Pregnant </w:t>
       </w:r>
       <w:r w:rsidR="00285395" w:rsidRPr="00F04CDB">
         <w:t xml:space="preserve">prisoners shall be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="008D2E32" w:rsidRPr="00F04CDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.4 – Pregnant Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
         <w:t xml:space="preserve">. Consideration should be made when pregnant prisoners are transferring through </w:t>
       </w:r>
       <w:r w:rsidR="00727F9A" w:rsidRPr="00F04CDB">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
         <w:t>eception, specifically for any use of force</w:t>
       </w:r>
       <w:r w:rsidR="00406FF3" w:rsidRPr="00F04CDB">
         <w:t>, refer to</w:t>
       </w:r>
       <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0008243B" w:rsidRPr="00F04CDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="005F23A0" w:rsidRPr="00F04CDB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11.3 – Use of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005F23A0" w:rsidRPr="00F04CDB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDF2342" w14:textId="6E305D65" w:rsidR="00B766D7" w:rsidRPr="00B766D7" w:rsidRDefault="00BC6601" w:rsidP="00B766D7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Women</w:t>
@@ -9183,51 +9387,59 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:t>a prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00A67AF8">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> understanding of English is poor</w:t>
       </w:r>
       <w:r w:rsidR="00344A87">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00344A87">
-        <w:t>Officers shall make arrangements for a</w:t>
+        <w:t xml:space="preserve">Officers shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00344A87">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00344A87">
+        <w:t xml:space="preserve"> for a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> professional </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">interpreter service </w:t>
       </w:r>
       <w:r w:rsidR="00344A87">
         <w:t>to be</w:t>
       </w:r>
       <w:r w:rsidR="008D2E32">
         <w:t xml:space="preserve"> engaged with the approval of the Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
         <w:t>(or Officer authorised by the Superintendent)</w:t>
       </w:r>
       <w:r w:rsidR="008D2E32">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCA328B" w14:textId="1CB964CC" w:rsidR="001C290B" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
@@ -9284,51 +9496,59 @@
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">risoner to fill in </w:t>
       </w:r>
       <w:r w:rsidR="006144CB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> (writing), or asking what level of schooling they completed.</w:t>
       </w:r>
       <w:r w:rsidR="00D44E4F" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6ECC96" w14:textId="24A8AA98" w:rsidR="00FF1DDE" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>If a prisoner cannot read or write English, Officers shall make arrangements for the prisoner to have relevant information explained</w:t>
+        <w:t xml:space="preserve">If a prisoner cannot read or write English, Officers shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> for the prisoner to have relevant information explained</w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00344A87">
         <w:t xml:space="preserve">to them </w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t xml:space="preserve">by engaging a professional translation </w:t>
       </w:r>
       <w:r w:rsidR="00344A87">
         <w:t xml:space="preserve">service with the approval of the Superintendent (or Officer authorised by the Superintendent). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C666AA5" w14:textId="762F027A" w:rsidR="00344A87" w:rsidRPr="00344A87" w:rsidRDefault="00344A87" w:rsidP="00344A87">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="006144CB">
         <w:t>prisoner’s</w:t>
@@ -9342,51 +9562,51 @@
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00344A87">
         <w:t xml:space="preserve">Interpreting and </w:t>
       </w:r>
       <w:r w:rsidR="00344A87" w:rsidRPr="00344A87">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00344A87">
         <w:t xml:space="preserve">ranslating </w:t>
       </w:r>
       <w:r w:rsidR="00344A87" w:rsidRPr="00344A87">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00344A87">
         <w:t>ervices are available through</w:t>
       </w:r>
       <w:r w:rsidR="00A20B68">
         <w:t xml:space="preserve"> a Common Use Arrangement</w:t>
       </w:r>
       <w:r w:rsidRPr="00344A87">
         <w:t xml:space="preserve"> CUAITS2017 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00344A87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00344A87">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00043AE4" w:rsidRPr="00344A87">
         <w:t>. Service providers include, but are not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6C0ED0" w14:textId="392D50B3" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
@@ -9429,101 +9649,111 @@
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00344A87">
         <w:t>Access Plus WA Deaf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AC1A2A" w14:textId="65E5D40B" w:rsidR="00043AE4" w:rsidRPr="00344A87" w:rsidRDefault="00043AE4" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00344A87">
-        <w:t>ONCALL Interpreters and Translators.</w:t>
+        <w:t>ONCALL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00344A87">
+        <w:t xml:space="preserve"> Interpreters and Translators.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1F89EC" w14:textId="4C1F33B7" w:rsidR="00043AE4" w:rsidRPr="00607B73" w:rsidRDefault="00043AE4" w:rsidP="00284387">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00344A87">
         <w:t xml:space="preserve">Further information on engaging a service provider can be found in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:" w:history="1">
         <w:r w:rsidRPr="00344A87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A – Interpreting and Translating Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00344A87">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCA6B07" w14:textId="1B038A44" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
+    <w:p w14:paraId="6DCA6B07" w14:textId="1B038A44" w:rsidR="00B25582" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Peer Support prisoners may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>provide assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00203E91">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">only if </w:t>
       </w:r>
       <w:r w:rsidR="00FF1DDE">
         <w:t>professional services cannot be engaged</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and when both prisoners agree.</w:t>
       </w:r>
       <w:r w:rsidR="00BF71C4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="24098AF9" w14:textId="77777777" w:rsidR="00B55B8D" w:rsidRPr="00B55B8D" w:rsidRDefault="00B55B8D" w:rsidP="00B55B8D"/>
     <w:p w14:paraId="0978E8FA" w14:textId="7A040C38" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0089046A" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc203052273"/>
       <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoners not born in Australia and non-Australian citizens</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="4FA3C621" w14:textId="10C82B1E" w:rsidR="0089046A" w:rsidRDefault="007E2731" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers should be </w:t>
       </w:r>
       <w:r w:rsidR="00C93934" w:rsidRPr="00A7246E">
         <w:t>aware</w:t>
       </w:r>
@@ -9675,51 +9905,51 @@
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">ermitted </w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">to notify the </w:t>
       </w:r>
       <w:r w:rsidR="00497DB3">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">onsulate </w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>by telephone or letter at Departmental expense</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 7.1 – Prisoner Communication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D474FD0" w14:textId="6260A829" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
@@ -9731,51 +9961,51 @@
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ermitted to receive a</w:t>
       </w:r>
       <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
         <w:t>n official</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> visit from a consular representative of the country of which</w:t>
       </w:r>
       <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> they are</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> a citizen</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="00C45677" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
         <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – Official Visitors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53CD9E67" w14:textId="6D445975" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="0044486E" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -9894,62 +10124,62 @@
     </w:p>
     <w:p w14:paraId="761A0154" w14:textId="77777777" w:rsidR="001262F6" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Where a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="005A5D81">
         <w:t>identifies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> as trans</w:t>
       </w:r>
       <w:r w:rsidR="001C4927" w:rsidRPr="00A7246E">
         <w:t>, gender diverse</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> or intersex, the prisoner may be accommodated in a single cell or special purpose cell, segregated from the prison population, with separate ablution facilities until a placement decision is made in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.3 – Assessments, Placements and Sentence Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E122D1" w:rsidRPr="005758F3">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 5.1</w:t>
         </w:r>
         <w:r w:rsidR="00275C8D" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
         <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Prisoner Accommodation.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="798AD0C0" w14:textId="08380365" w:rsidR="008F5CFD" w:rsidRPr="00ED2C4B" w:rsidRDefault="001262F6" w:rsidP="00CC3ECB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED2C4B">
@@ -9975,62 +10205,70 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Births Deaths and Marriages Registration Act 1998</w:t>
       </w:r>
       <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="00C00F11" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">legally </w:t>
       </w:r>
       <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
         <w:t>lists their sex as that other than what they appear</w:t>
       </w:r>
       <w:r w:rsidR="009B6821" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
-        <w:t>or different to their biological sex, the Superit</w:t>
+        <w:t xml:space="preserve">or different to their biological sex, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t>Superit</w:t>
       </w:r>
       <w:r w:rsidR="004804F0" w:rsidRPr="00ED2C4B">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
-        <w:t>ndent and Security Manager shall be notified immediately</w:t>
+        <w:t>ndent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00037C39" w:rsidRPr="00ED2C4B">
+        <w:t xml:space="preserve"> and Security Manager shall be notified immediately</w:t>
       </w:r>
       <w:r w:rsidR="008E3057" w:rsidRPr="00ED2C4B">
         <w:t xml:space="preserve"> and the prisoner managed in line with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="00A718E1" w:rsidRPr="00ED2C4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.6 – Trans, Gender Diverse and Intersex Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B6821" w:rsidRPr="00ED2C4B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A09FD3" w14:textId="58685927" w:rsidR="00B25582" w:rsidRPr="0006272D" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="92" w:name="_Toc371428346"/>
       <w:bookmarkStart w:id="93" w:name="_Toc371428347"/>
       <w:bookmarkStart w:id="94" w:name="_Toc203052275"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:r w:rsidRPr="0006272D">
         <w:t>‘New Young Offenders’ and ‘</w:t>
       </w:r>
@@ -10049,55 +10287,62 @@
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5543">
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> need to be aware that care should be taken to ensure the assessment and placement of Young Offenders (Repeat Young Offenders and New Young Offenders) is undertaken expeditiously and that particular attention is paid to the </w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t>offender</w:t>
       </w:r>
       <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">'s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>potential vulnerability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A7AA728" w14:textId="77777777" w:rsidR="00CC3ECB" w:rsidRPr="00CC3ECB" w:rsidRDefault="00CC3ECB" w:rsidP="00CC3ECB"/>
     <w:p w14:paraId="0DB7D379" w14:textId="3420C4E9" w:rsidR="00B555AF" w:rsidRDefault="00B555AF" w:rsidP="009D5543">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any New Young Offender </w:t>
       </w:r>
       <w:r w:rsidRPr="00982B00">
-        <w:t>undertaking their first period of imprisonment in an Adult facility</w:t>
+        <w:t xml:space="preserve">undertaking their first period of imprisonment in an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982B00">
+        <w:t>Adult</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982B00">
+        <w:t xml:space="preserve"> facility</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall be referred to the Prisoner Support Officer (PSO) via the PSO Referral module </w:t>
       </w:r>
       <w:r w:rsidR="00D91336">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">n TOMS. If </w:t>
       </w:r>
       <w:r w:rsidR="0009682A">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>PSO is not available referral to other support services to be determined by Unit Manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542C3511" w14:textId="3C9D47B6" w:rsidR="00B555AF" w:rsidRDefault="00B555AF" w:rsidP="005253D2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="851" w:hanging="709"/>
       </w:pPr>
       <w:r>
@@ -10144,99 +10389,108 @@
     </w:p>
     <w:p w14:paraId="29F8B28A" w14:textId="45E3D1B8" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00D041F4" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="006144CB">
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t xml:space="preserve">offender </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> transferred directly from Banksia Hill Detention Centre (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00275C8D" w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">) to an adult prison, </w:t>
       </w:r>
       <w:r w:rsidR="00570B9E">
         <w:t>relevant records</w:t>
       </w:r>
       <w:r w:rsidR="00784638" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> will be transferred with them</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D64C5E" w14:textId="2535509F" w:rsidR="00D041F4" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>If a</w:t>
       </w:r>
       <w:r w:rsidR="00CC0AC9">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00203E91">
         <w:t>offender</w:t>
       </w:r>
       <w:r w:rsidR="00203E91" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">is released from </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00275C8D" w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and at a subsequent date is admitted to an adult prison, </w:t>
       </w:r>
       <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
-        <w:t>Reception Officers are encouraged to contact BHDC</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Reception Officers are encouraged to contact </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Senior Officer</w:t>
       </w:r>
       <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Gatehouse </w:t>
       </w:r>
       <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
         <w:t>9333 2220 to obtain information on the detainee’s previous</w:t>
       </w:r>
       <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> ARMS or </w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
         <w:t>ecurity</w:t>
       </w:r>
       <w:r w:rsidR="009F3E93" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
@@ -10271,151 +10525,163 @@
     <w:p w14:paraId="44E6295B" w14:textId="6C903734" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="009F3E93" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Additionally, </w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t>Reception Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> shall send a</w:t>
       </w:r>
       <w:r w:rsidR="00BE7EA0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> written</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> request to</w:t>
       </w:r>
       <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> BHDC using the</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t>BHDC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> using the</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Request for information on a Young Prisoner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00752ACE" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t>. The request can be emailed or faxed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCD5E00" w14:textId="6A72A4BC" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">uring office hours – </w:t>
       </w:r>
       <w:r w:rsidR="007E0312" w:rsidRPr="00A7246E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>YJS-JCS-BanksiaHill-CasePlanning@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> or (fax) 9333 2524</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9C0CF3" w14:textId="2550584B" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="007E0312" w:rsidRPr="00A7246E">
         <w:t>fter office hours –</w:t>
       </w:r>
       <w:r w:rsidR="007E0312" w:rsidRPr="00A7246E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>YJS-JCS-BanksiaHill-Admissions@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> or (fax) 9333 2571</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A9B625" w14:textId="220C9674" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00504A67" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> will advise if the prisoner is known or unknown to them. If known, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> will provide: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BD8AA0" w14:textId="29422752" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ischarge information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7BE627" w14:textId="3B7BA3FF" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
@@ -10553,163 +10819,170 @@
           <w:numId w:val="28"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00B25582" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">nown medical conditions </w:t>
       </w:r>
       <w:r w:rsidR="008A77CD" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">or disabilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3697FD2F" w14:textId="54519EAD" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The information provided by </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> is to be used by the Reception Officer in determining suitable placement for the prisoner. Paperwork received from </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> shall be filed in </w:t>
       </w:r>
       <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Unit File.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6353CF5F" w14:textId="4610A65E" w:rsidR="008F5CFD" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Any information provided by </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00504A67" w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005A5D81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC0AC9">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="005A5D81">
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r w:rsidR="00CC0AC9">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="005A5D81">
         <w:t>ervices/</w:t>
       </w:r>
       <w:r w:rsidR="006144CB">
         <w:t>Psychological</w:t>
       </w:r>
       <w:r w:rsidR="005A5D81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC0AC9">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="005A5D81">
         <w:t>ervices</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> concerning recent psychological involvement or known medical conditions </w:t>
       </w:r>
       <w:r w:rsidR="008A77CD" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">or </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">disabilities </w:t>
+        <w:t xml:space="preserve">or disabilities </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">should also be passed to the relevant </w:t>
       </w:r>
       <w:r w:rsidR="0010330D">
         <w:t xml:space="preserve">Health Services </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">staff as soon as is practicable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2147690C" w14:textId="55D22CD1" w:rsidR="008F5CFD" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The Superintendent may request that a Custodial Officer who is known to the </w:t>
       </w:r>
       <w:r w:rsidR="00CC0AC9">
         <w:t>Young Offender</w:t>
       </w:r>
       <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> attend the prison to assist in managing </w:t>
       </w:r>
       <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0010330D">
         <w:t>young offender</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
         <w:t>BHDC</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">’s Superintendent </w:t>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="0010330D">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidR="0010330D" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">approve this request and </w:t>
       </w:r>
       <w:r w:rsidR="0010330D">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>provide other assistance, if practicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416F5F70" w14:textId="4A788455" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="95" w:name="_Toc203052276"/>
       <w:r w:rsidRPr="00A7246E">
@@ -10726,51 +10999,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AD1E7B" w14:textId="1879F31C" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">There are visit </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90960">
         <w:t>restrictions</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> for prisoners with current charges, convictions and prior offence histories (if known) for violent/sexually related offences committed against children </w:t>
       </w:r>
       <w:r w:rsidR="00E259DC">
         <w:t>under the age of 18</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BF1972" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00BF1972" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 7.4 – Visitor Restrictions and Bans</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BF1972" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547749DF" w14:textId="5E9448B3" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="003501DC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Reception Officers </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">are aware a prisoner has violent/sexually related offences against children </w:t>
@@ -10865,102 +11138,102 @@
       <w:r w:rsidR="0010330D">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
         <w:t>OIC</w:t>
       </w:r>
       <w:r w:rsidR="002D4E16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1A2E60" w14:textId="2AA377BC" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Screening </w:t>
       </w:r>
       <w:r w:rsidR="006510E3" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">procedures and management of social visits </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">for these prisoners are described in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00561FCA" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 7.2 – Social </w:t>
         </w:r>
         <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Vi</w:t>
         </w:r>
         <w:r w:rsidR="00561FCA" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EA682E" w:rsidRPr="00381C8C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20720586" w14:textId="77777777" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="_Toc203052277"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Protection prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="514AA7D7" w14:textId="1FAE5763" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00517CEC">
         <w:t>is identified as needing</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> protection, Reception Officers shall record this information in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="009573C8" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>4.10</w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
@@ -11030,51 +11303,59 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373A67DA" w14:textId="77777777" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00CF41C2" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="101" w:name="_Toc203052279"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Receival</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
       <w:r w:rsidR="001723FC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AEE11F" w14:textId="20AF9B26" w:rsidR="00B25582" w:rsidRPr="00A7246E" w:rsidRDefault="00B25582" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">New prisoners are considered to be at an elevated risk upon entering prison. This risk can be further increased when transferred away from their community, </w:t>
+        <w:t xml:space="preserve">New prisoners </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>are considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> at an elevated risk upon entering prison. This risk can be further increased when transferred away from their community, </w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
         <w:t>family,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and friends.</w:t>
       </w:r>
       <w:r w:rsidR="00FE00CC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Reception Officers shall provide </w:t>
       </w:r>
       <w:r w:rsidR="00862EB7" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
       <w:r w:rsidR="00FE00CC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">support where a new prisoner shows </w:t>
       </w:r>
       <w:r w:rsidR="00862EB7" w:rsidRPr="00A7246E">
         <w:t>a need to feel safe</w:t>
       </w:r>
       <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> or better informed</w:t>
       </w:r>
       <w:r w:rsidR="00FE00CC" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
@@ -11184,56 +11465,60 @@
     </w:p>
     <w:p w14:paraId="797B6A76" w14:textId="77777777" w:rsidR="00E10DCF" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception Officers shall ensure each new prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB01952" w14:textId="49611E26" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
-        <w:t>as the opportunity to shower</w:t>
+        <w:t>as the opportunity to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> shower</w:t>
       </w:r>
       <w:r w:rsidR="00755A6C" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00B7612B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="001E56EA">
         <w:t>be provided</w:t>
       </w:r>
       <w:r w:rsidR="001E56EA" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7612B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">lice shampoo if required </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C81A5C" w14:textId="6F3413D7" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -11245,51 +11530,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E10DCF" w:rsidRPr="00A7246E">
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">d prison issue clothing, </w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
         <w:t>footwear,</w:t>
       </w:r>
       <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and personal hygiene items in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="00297DE6" w:rsidRPr="00F7257A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.5 – Prisoner Hygiene and Laundry</w:t>
         </w:r>
         <w:r w:rsidR="00297DE6" w:rsidRPr="004E3102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5BA7FE68" w14:textId="77777777" w:rsidR="00297DE6" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="103" w:name="_Toc203052281"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoner property</w:t>
@@ -11301,51 +11586,51 @@
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception Officers shall make an inventory of the prisoner’s property, in the presence of the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="009A3400">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> where possible</w:t>
       </w:r>
       <w:r w:rsidR="0070483E" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000764E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000764E2" w:rsidRPr="000764E2">
         <w:t>Any valuable property or items requiring indemnity accompanying the prisoner shall be processed in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="000764E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5F7011" w14:textId="77777777" w:rsidR="0019076E" w:rsidRPr="00A7246E" w:rsidRDefault="00297DE6" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoners shall be advised</w:t>
       </w:r>
       <w:r w:rsidR="0019076E" w:rsidRPr="00A7246E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8F44E7" w14:textId="0034299B" w:rsidR="0078789B" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
@@ -11458,51 +11743,51 @@
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0078789B">
         <w:t>hey</w:t>
       </w:r>
       <w:r w:rsidR="00297DE6" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> may be held liable for damage to any Departmental property</w:t>
       </w:r>
       <w:r w:rsidR="001E56EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2EE522" w14:textId="136A0D32" w:rsidR="00BF698C" w:rsidRPr="00BF698C" w:rsidRDefault="00297DE6" w:rsidP="00BF698C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The further management, recording and issuing of a prisoner’s property shall be conducted in accordance </w:t>
       </w:r>
       <w:r w:rsidR="00BD0250" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00F50F2F" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
         </w:r>
         <w:r w:rsidR="00BD0250" w:rsidRPr="004E3102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD07A2" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A15C143" w14:textId="77777777" w:rsidR="00FE00CC" w:rsidRPr="00A7246E" w:rsidRDefault="000741D6" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
@@ -11539,137 +11824,151 @@
       <w:r w:rsidRPr="00A7246E">
         <w:t>Receiving Module</w:t>
       </w:r>
       <w:r w:rsidR="0010330D">
         <w:t>’ on TOMS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F6C1AF" w14:textId="459D02BC" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
-        <w:t>risoner’s name including any aliases and alternative dates of birth used</w:t>
+        <w:t xml:space="preserve">risoner’s name including any aliases and alternative dates of birth </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t>used</w:t>
       </w:r>
       <w:r w:rsidR="004E3102" w:rsidRPr="00A7246E">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">escription, including height, weight, language, ethnicity (including Indigenous status, refer to </w:t>
+        <w:t>escription</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve">, including height, weight, language, ethnicity (including Indigenous status, refer to </w:t>
       </w:r>
       <w:r w:rsidR="00757236" w:rsidRPr="00982B00">
         <w:t>section 4.3</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t>), distinguishing marks (</w:t>
       </w:r>
       <w:r w:rsidR="003D47B8">
         <w:t>eg</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> tattoos, scars etc</w:t>
       </w:r>
       <w:r w:rsidR="00757236" w:rsidRPr="00A7246E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008F1C24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19712879" w14:textId="41AC4534" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ost recent residential address </w:t>
       </w:r>
       <w:r w:rsidR="001E56EA">
         <w:t>and the</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> last permanent residential address if the prisoner is from overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010B1335" w14:textId="178794CD" w:rsidR="000764E2" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
+    <w:p w14:paraId="010B1335" w14:textId="2BCA5159" w:rsidR="000764E2" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="000764E2">
         <w:t xml:space="preserve">ontact </w:t>
       </w:r>
       <w:r w:rsidR="0006272D">
         <w:t>details for the prisoner and their N</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t xml:space="preserve">ext of </w:t>
       </w:r>
       <w:r w:rsidR="0006272D">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="0006272D">
-        <w:t xml:space="preserve"> (see </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="0006272D">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D" w:rsidRPr="009F1BAC">
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9141F" w:rsidRPr="009F1BAC">
+        <w:t>clause 5.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC52A3" w:rsidRPr="009F1BAC">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0006272D" w:rsidRPr="009F1BAC">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252A71E4" w14:textId="0E6E6B1E" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">emographics, including most recent occupation, education level, qualifications, marital status, </w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
         <w:t>religion,</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and citizenship status</w:t>
@@ -11703,118 +12002,133 @@
       </w:r>
       <w:r w:rsidR="003C4F80">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="003C4F80">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C4F80">
         <w:t xml:space="preserve">remand </w:t>
       </w:r>
       <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
         <w:t xml:space="preserve">prisoner wishes to </w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="003C4F80">
         <w:t>work,</w:t>
       </w:r>
       <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
         <w:t xml:space="preserve"> they shall sign the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="003C4F80" w:rsidRPr="003C4F80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Application for Remand Prisoners to be Employed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C4F80">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9E18F9" w14:textId="0DAD0FF9" w:rsidR="00412715" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t>ang affiliations, if relevant</w:t>
       </w:r>
       <w:r w:rsidR="001127B5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">, are to be provided to Intelligence </w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685FF9B0" w14:textId="3E44E876" w:rsidR="00392EA4" w:rsidRDefault="00412715" w:rsidP="00FF70E2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00412715">
-        <w:t xml:space="preserve">Ask the prisoner if they require a birth certificate and tag the applicable ‘yes’ or ‘no’ radio button. If ‘yes’ is tagged, a notification is sent to the </w:t>
+        <w:t>Ask the prisoner if they require a birth certificate and tag the applicable ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t xml:space="preserve"> or ‘no’ radio button. If ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00412715">
+        <w:t xml:space="preserve"> is tagged, a notification is sent to the </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00412715">
         <w:t xml:space="preserve">ransitional </w:t>
       </w:r>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00412715">
         <w:t>anager to organise a birth certificate via the Registry of Births Deaths and Marriages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1719064B" w14:textId="77777777" w:rsidR="00CC3ECB" w:rsidRPr="00CC3ECB" w:rsidRDefault="00CC3ECB" w:rsidP="00CC3ECB"/>
     <w:p w14:paraId="7586AA04" w14:textId="307BB758" w:rsidR="00805D12" w:rsidRPr="00A7246E" w:rsidRDefault="00805D12" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners shall be issued with an Identification card </w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>per the Offender ID Label</w:t>
       </w:r>
       <w:r w:rsidR="0010330D">
         <w:t xml:space="preserve"> on TOMS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296D1D0A" w14:textId="2294EDC1" w:rsidR="0010330D" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="105" w:name="_The_TOMS_‘Receiving’"/>
       <w:bookmarkEnd w:id="105"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The </w:t>
@@ -11924,72 +12238,77 @@
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">information and why. </w:t>
       </w:r>
       <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t>f a prisoner provides</w:t>
       </w:r>
       <w:r w:rsidR="001E56EA">
         <w:t xml:space="preserve"> or amends</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Next of Kin details</w:t>
       </w:r>
       <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">at a </w:t>
       </w:r>
       <w:r w:rsidR="000647D5" w:rsidRPr="00A7246E">
         <w:t>later</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> date,</w:t>
+        <w:t xml:space="preserve"> date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> TOMS </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">should be updated </w:t>
       </w:r>
       <w:r w:rsidR="00392EA4" w:rsidRPr="00A7246E">
         <w:t>as soon as practicable.</w:t>
       </w:r>
       <w:r w:rsidR="003561AC">
         <w:t xml:space="preserve"> Next of Kin information is contained in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="003561AC" w:rsidRPr="003561AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.1 – Prisoner Access to Healthcare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003561AC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DE4E1F" w14:textId="40B83C1D" w:rsidR="00392EA4" w:rsidRPr="00A7246E" w:rsidRDefault="00392EA4" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception Officers shall check TOMS for</w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>:</w:t>
@@ -12095,51 +12414,51 @@
       </w:r>
       <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">consideration of placement in a shared cell. The Checklist shall be completed with reference to </w:t>
       </w:r>
       <w:r w:rsidR="0010330D">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">current TOMS </w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">lerts a prisoner may have. </w:t>
       </w:r>
       <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">efer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
@@ -12299,62 +12618,64 @@
     </w:p>
     <w:p w14:paraId="60A44EEE" w14:textId="553E2029" w:rsidR="00016909" w:rsidRPr="00A7246E" w:rsidRDefault="00E71771" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception O</w:t>
       </w:r>
       <w:r w:rsidR="00F76CA7" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">fficers shall ensure </w:t>
       </w:r>
       <w:r w:rsidR="00F437D7" w:rsidRPr="00A7246E">
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> new</w:t>
       </w:r>
       <w:r w:rsidR="00F437D7" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F76CA7" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">prisoner </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
         <w:t>ha</w:t>
       </w:r>
       <w:r w:rsidR="004A610C" w:rsidRPr="00A7246E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the opportunity</w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00016909" w:rsidRPr="00A7246E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A74E937" w14:textId="71EC169C" w:rsidR="00720718" w:rsidRPr="00936782" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00720718" w:rsidRPr="00936782">
         <w:t xml:space="preserve">elephone their Next of Kin or other suitable person to advise them of their imprisonment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122393E9" w14:textId="6E57DE55" w:rsidR="00F76CA7" w:rsidRPr="00936782" w:rsidRDefault="004F5E75" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -12481,54 +12802,53 @@
         <w:t>PSO</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E56EA">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> other support </w:t>
       </w:r>
       <w:r w:rsidR="005D7D0D" w:rsidRPr="00A7246E">
         <w:t>staff,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECAFF74" w14:textId="39D15D74" w:rsidR="007045DF" w:rsidRPr="00A7246E" w:rsidRDefault="007045DF" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners shall be given basic information to assist with adjusting to the prison’s routine in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.2 – Orientation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631BD9DC" w14:textId="77777777" w:rsidR="00942977" w:rsidRPr="00A7246E" w:rsidRDefault="00DE019B" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="111" w:name="_Health_and_wellbeing"/>
       <w:bookmarkStart w:id="112" w:name="_Toc203052284"/>
       <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Health and w</w:t>
       </w:r>
       <w:r w:rsidR="00942977" w:rsidRPr="00A7246E">
         <w:t>ellbeing</w:t>
@@ -12588,106 +12908,106 @@
       <w:r w:rsidR="0065787A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B2F359" w14:textId="1D9CCD06" w:rsidR="00702359" w:rsidRPr="00A7246E" w:rsidRDefault="00702359" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Upon initial reception into prison, each prisoner is to be screened by a Reception Officer for signs the prisoner is, or may be, at risk by completing an ARMS</w:t>
       </w:r>
       <w:r w:rsidR="004F5E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="004F5E75">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">RIA on TOMS in accordance with </w:t>
       </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
-        <w:r w:rsidRPr="00A7246E">
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ARMS Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00362822" w14:textId="04DF0E84" w:rsidR="00702359" w:rsidRDefault="00702359" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If an ARMS – RIA cannot be completed at the point of reception, refer to </w:t>
       </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="004F5E75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.9 – At Risk Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="00A7246E">
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ARMS Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C96D765" w14:textId="54A95C39" w:rsidR="003F29E4" w:rsidRPr="00F6599A" w:rsidRDefault="003F29E4" w:rsidP="003F29E4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6599A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>If Reception staff become aware of any self-harm history information which is not captured within TOMS, reception staff must update the ‘self-harm history’ alert on completion of the RIA.</w:t>
       </w:r>
     </w:p>
@@ -13000,55 +13320,51 @@
       <w:r w:rsidR="008D08EF" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Officer to the location to </w:t>
       </w:r>
       <w:r w:rsidR="00933F6B" w:rsidRPr="00A7246E">
         <w:t>conduct</w:t>
       </w:r>
       <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the reception process</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> within 24 hours</w:t>
       </w:r>
       <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
         <w:t>, including the</w:t>
       </w:r>
       <w:r w:rsidR="00EC7115" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> ARMS – RIA</w:t>
       </w:r>
       <w:r w:rsidR="00A167F6" w:rsidRPr="00A7246E">
         <w:t>, take a photo,</w:t>
       </w:r>
       <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> and </w:t>
-[...3 lines deleted...]
-        <w:t>gather any other required prisoner information</w:t>
+        <w:t xml:space="preserve"> and gather any other required prisoner information</w:t>
       </w:r>
       <w:r w:rsidR="001F1020" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003D47B8">
         <w:t>eg</w:t>
       </w:r>
       <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> description, address, contact persons, demographics</w:t>
       </w:r>
       <w:r w:rsidR="00843FBB" w:rsidRPr="00A7246E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B43050" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAD8BBD" w14:textId="1B8E5472" w:rsidR="00B43050" w:rsidRPr="00A7246E" w:rsidRDefault="00B43050" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
@@ -13064,51 +13380,51 @@
       </w:r>
       <w:r w:rsidR="005622AE" w:rsidRPr="00A7246E">
         <w:t>personal hygiene items</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:r w:rsidR="00B815FE" w:rsidRPr="00A7246E">
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A3EC1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Any personal property, including clothing, shall be taken and managed by the</w:t>
       </w:r>
       <w:r w:rsidR="004A61C1">
         <w:t xml:space="preserve"> receiving</w:t>
       </w:r>
       <w:r w:rsidR="007A3EC1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> prison</w:t>
       </w:r>
       <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">, in accordance </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B14874" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD6B9BD" w14:textId="77777777" w:rsidR="003D7B4A" w:rsidRPr="00381C8C" w:rsidRDefault="003D7B4A" w:rsidP="00381C8C">
       <w:pPr>
@@ -13267,51 +13583,51 @@
       <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> placement for </w:t>
       </w:r>
       <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">prisoner returning from a </w:t>
       </w:r>
       <w:r w:rsidR="008754C8" w:rsidRPr="00A7246E">
         <w:t>medical facility</w:t>
       </w:r>
       <w:r w:rsidR="004478FC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="117" w:name="_Recording_a_prisoner’s"/>
       <w:bookmarkStart w:id="118" w:name="_Toc14443724"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
+      <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.2 – Conducting Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006751F0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260B44F7" w14:textId="02BA3D96" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="0097598A" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="119" w:name="_Prisoner_Departure"/>
       <w:bookmarkStart w:id="120" w:name="_Toc203052287"/>
       <w:bookmarkEnd w:id="119"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00401ECC" w:rsidRPr="00A7246E">
         <w:t>Authorised Absence</w:t>
@@ -13354,51 +13670,51 @@
       </w:r>
       <w:r w:rsidR="00084545" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00831152" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00084545" w:rsidRPr="00B90960">
         <w:t>relevant</w:t>
       </w:r>
       <w:r w:rsidR="00084545" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00831152" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">items </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">are gathered and ready to accompany the prisoner before departure. </w:t>
       </w:r>
       <w:r w:rsidR="006A6634" w:rsidRPr="00A7246E">
         <w:t>Officers shall check the identity and the departure documents for each prisoner leaving the prison.</w:t>
       </w:r>
       <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">14.5 – Authorised </w:t>
         </w:r>
         <w:r w:rsidR="004A61C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
         <w:r w:rsidR="003B5F51" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
@@ -13667,51 +13983,51 @@
       <w:r w:rsidR="00C52074">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006144CB">
         <w:t>Reception</w:t>
       </w:r>
       <w:r w:rsidR="006144CB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> before</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> the prisoner is required to dress in prison issue clothing.</w:t>
       </w:r>
       <w:r w:rsidR="002E03C1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C5CAAB" w14:textId="4A8F1E3F" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="002E03C1" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoners processed in Reception will be searched as soon as practicable in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
+      <w:hyperlink r:id="rId63" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11.2 –</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
@@ -13733,51 +14049,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Care shall be taken to ensure prisoners who have been searched:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FCEC72" w14:textId="482A3CC7" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ave no opportunity to secrete contraband befo</w:t>
       </w:r>
       <w:r w:rsidR="00E95E0A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>re entering the escort vehicle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A07A1AA" w14:textId="35578215" w:rsidR="0097598A" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
@@ -13796,86 +14111,86 @@
         <w:t>re not secured with prisoners who have not been searched.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFA5D2E" w14:textId="5F2D94DD" w:rsidR="005813EA" w:rsidRPr="00A7246E" w:rsidRDefault="005813EA" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90960">
         <w:t>Pregnant</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> prisoners are to be managed in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="00F23DC2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
+      <w:hyperlink r:id="rId64" w:history="1">
         <w:r w:rsidR="00F23DC2" w:rsidRPr="00F23DC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.4 – Pregnant Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00347E4B" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
+      <w:hyperlink r:id="rId65" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:history="1">
+      <w:hyperlink r:id="rId66" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="005F23A0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>12.2</w:t>
         </w:r>
         <w:r w:rsidR="004F5E75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
@@ -13930,51 +14245,65 @@
         </w:rPr>
         <w:t xml:space="preserve">Escorting Officers are </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">familiar </w:t>
       </w:r>
       <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> any security concerns </w:t>
       </w:r>
       <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">or other behavioural information which may be relevant to the escort, </w:t>
+        <w:t xml:space="preserve">or other </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>behavioural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information which may be relevant to the escort, </w:t>
       </w:r>
       <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">not stated on the prisoner’s </w:t>
       </w:r>
       <w:r w:rsidR="00EC7209" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Offender </w:t>
       </w:r>
       <w:r w:rsidR="00EC7209" w:rsidRPr="00A7246E">
         <w:t>Movement Information (OMI)</w:t>
       </w:r>
       <w:r w:rsidR="00771403" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> sheet</w:t>
       </w:r>
       <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -13992,134 +14321,147 @@
       </w:r>
       <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> be managed accordingly</w:t>
       </w:r>
       <w:r w:rsidR="009A3400">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, r</w:t>
       </w:r>
       <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">efer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:history="1">
+      <w:hyperlink r:id="rId67" w:history="1">
         <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 12.2 – Conducting Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0097598A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46930DE7" w14:textId="67249ACA" w:rsidR="00F72908" w:rsidRPr="00A7246E" w:rsidRDefault="00F72908" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoners are not permitted to possess their medication during an escort unless approved by an appropriate authority such as Health Services staff. Any medication </w:t>
       </w:r>
       <w:r w:rsidR="00C52074">
         <w:t xml:space="preserve">required by the prisoner </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">and instructions </w:t>
       </w:r>
       <w:r w:rsidR="00C52074">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> may require, as per the fitness for travel certification, will be made ready for transport</w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t>, r</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">efer to </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId69" w:history="1">
+        <w:t>efer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidR="00B8612A" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 12.2 – Conducting Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128941EB" w14:textId="77777777" w:rsidR="00F72908" w:rsidRPr="00A7246E" w:rsidRDefault="00F72908" w:rsidP="00D046CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception Officers shall ensure:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B29689" w14:textId="4B3B0A5B" w:rsidR="00F72908" w:rsidRPr="00F23DC2" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00F23DC2">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
-        <w:t>edication required for the escort is provided to Escort Officers before leaving the prison</w:t>
-      </w:r>
+        <w:t xml:space="preserve">edication required for the escort is provided to Escort Officers before leaving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
+        <w:t>the prison</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7C45C827" w14:textId="490009DA" w:rsidR="00F72908" w:rsidRPr="00F23DC2" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00F23DC2">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
         <w:t>hen a prisoner is granted permission to possess their own medication (</w:t>
       </w:r>
       <w:r w:rsidR="003D47B8" w:rsidRPr="00F23DC2">
         <w:t>eg</w:t>
       </w:r>
       <w:r w:rsidR="004A61C1" w:rsidRPr="00F23DC2">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F72908" w:rsidRPr="00F23DC2">
         <w:t>asthma inhaler)</w:t>
       </w:r>
@@ -14141,51 +14483,51 @@
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisoners may be issued with some personal cash from their Prisoner’s Personal Cash Account for necessities while absent from prison for certain activities, as determined by the Superintendent. Any money returning with a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00A92049" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">the conclusion of the external activity or </w:t>
       </w:r>
       <w:r w:rsidR="00FC7F3B">
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Leave is to be deposited with the cashier</w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:t>, r</w:t>
       </w:r>
       <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">efer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:history="1">
+      <w:hyperlink r:id="rId69" w:history="1">
         <w:r w:rsidR="00A97C29" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00A97C29" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8.4 – Prisoner Finances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C876F0" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2E9280" w14:textId="42B3FE8A" w:rsidR="008225F8" w:rsidRDefault="00E95E0A" w:rsidP="00D046CC">
       <w:pPr>
@@ -14295,51 +14637,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
       <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="130"/>
     </w:p>
     <w:p w14:paraId="16F4B7BA" w14:textId="16CD8EB7" w:rsidR="006945BC" w:rsidRDefault="00946095" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Transfers shall occur in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:history="1">
+      <w:hyperlink r:id="rId70" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00113CC0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>2.3</w:t>
         </w:r>
         <w:r w:rsidR="00113CC0" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
@@ -14367,177 +14709,185 @@
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
         <w:r w:rsidR="00874C07" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> Placements and </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Sentence Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0084297D" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:history="1">
+      <w:hyperlink r:id="rId71" w:history="1">
         <w:r w:rsidR="0084297D" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 12.4 </w:t>
         </w:r>
         <w:r w:rsidR="00EC3AEE" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="0084297D" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Prisoner Transfers</w:t>
         </w:r>
         <w:bookmarkStart w:id="131" w:name="_For_transfers_the"/>
         <w:bookmarkEnd w:id="131"/>
       </w:hyperlink>
       <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00763ABA" w:rsidRPr="00A7246E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">nd </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D51EB" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D1AD88" w14:textId="084334E7" w:rsidR="0065787A" w:rsidRPr="00170233" w:rsidRDefault="0065787A" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="000107A3">
         <w:t>has a current</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ARMS </w:t>
       </w:r>
       <w:r w:rsidR="000107A3">
         <w:t>or SAMS alert</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000107A3">
         <w:t>both Superintendents</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
       <w:r w:rsidR="000107A3">
         <w:t>approve the Transfer Plan</w:t>
       </w:r>
       <w:r w:rsidR="00170233">
         <w:t xml:space="preserve"> prior to transfer,</w:t>
       </w:r>
       <w:r w:rsidR="000107A3">
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidR="000107A3" w:rsidRPr="00170233">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.4 – Prisoner Transfer</w:t>
         </w:r>
         <w:r w:rsidR="00170233" w:rsidRPr="00170233">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00170233">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA8A756" w14:textId="77777777" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="00987390" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For transfers the following items are required to accompany the prisoner:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424D6AEA" w14:textId="77777777" w:rsidR="00114549" w:rsidRPr="00A7246E" w:rsidRDefault="00114549" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">Warrant, Bring Up Order or other relevant instrument </w:t>
+        <w:t xml:space="preserve">Warrant, Bring Up Order or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> relevant instrument </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64286B9A" w14:textId="5E6B0F6D" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="00987390" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Unit File</w:t>
       </w:r>
       <w:r w:rsidR="0021320A" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -14562,101 +14912,108 @@
       </w:r>
       <w:r w:rsidR="003C1CA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">eception paperwork, including </w:t>
       </w:r>
       <w:r w:rsidR="00EC7209" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">OMI </w:t>
       </w:r>
       <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
         <w:t>sheet</w:t>
       </w:r>
       <w:r w:rsidR="003C1CA4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and custody handover documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFE373A" w14:textId="5B8D41AB" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ll property (including clothing and valuable property) and corresponding ‘Offender Property Sheet’. For information on dangerous goods refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:history="1">
+      <w:hyperlink r:id="rId74" w:history="1">
         <w:r w:rsidR="00987390" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.4 – Prisoner Transfers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00771403" w:rsidRPr="00A7246E">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
         <w:t>Note: for a temporary transfer, it may not be necessary t</w:t>
       </w:r>
       <w:r w:rsidR="00C52074">
         <w:t>hat</w:t>
       </w:r>
       <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> all property accompan</w:t>
       </w:r>
       <w:r w:rsidR="00C52074">
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="00CF6E16" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> a prisoner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C99658A" w14:textId="7E24EA05" w:rsidR="00987390" w:rsidRPr="00A7246E" w:rsidRDefault="00613751" w:rsidP="004F5E75">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>Observation and Interaction – Offender In Transit sheet</w:t>
+        <w:t xml:space="preserve">Observation and Interaction – Offender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Transit sheet</w:t>
       </w:r>
       <w:r w:rsidR="004F5E75">
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidR="004F5E75" w:rsidRPr="00A7246E">
         <w:t>f the prisoner has an active ARMS or SAMS alert</w:t>
       </w:r>
       <w:r w:rsidR="004F5E75">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300E898F" w14:textId="796FF6C1" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00E37679" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="132" w:name="_Toc64900157"/>
       <w:bookmarkStart w:id="133" w:name="_Toc69740955"/>
       <w:bookmarkStart w:id="134" w:name="_Toc69742564"/>
       <w:bookmarkStart w:id="135" w:name="_Toc64900158"/>
       <w:bookmarkStart w:id="136" w:name="_Toc69740956"/>
@@ -14745,79 +15102,81 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004D43E8" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36A12221" w14:textId="7FB39780" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008441C5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> wear prison issue clothing on all inter-prison escorts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA72946" w14:textId="3A310E9A" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prison library materials shall be removed from the prisoner’s possession and managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:history="1">
+      <w:hyperlink r:id="rId75" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00A2461C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
         <w:r w:rsidR="00A2461C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
@@ -14999,86 +15358,86 @@
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> stay at a lockup is required for the prisoner’s transit to another prison</w:t>
       </w:r>
       <w:r w:rsidR="00B5056D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B5056D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:history="1">
+      <w:hyperlink r:id="rId76" w:history="1">
         <w:r w:rsidR="00702359" w:rsidRPr="00A46155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00702359" w:rsidRPr="00A46155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">12.6 </w:t>
         </w:r>
         <w:r w:rsidR="00702359" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="00702359" w:rsidRPr="00A46155">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoners in Police Lockups</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00907B1E" w:rsidRPr="00A46155">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:history="1">
+      <w:hyperlink r:id="rId77" w:history="1">
         <w:r w:rsidR="004A61C1" w:rsidRPr="004A61C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.4 – Prisoner Transfers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004A61C1">
         <w:t xml:space="preserve"> (specifically </w:t>
       </w:r>
       <w:r w:rsidR="004A61C1" w:rsidRPr="00575638">
         <w:t>Appendix B – Schedule for Inter-prison Transfers</w:t>
       </w:r>
       <w:r w:rsidR="004A61C1">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00702359" w:rsidRPr="00B5056D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6A3026" w14:textId="4AB14064" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00DA17D5" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
@@ -15232,51 +15591,65 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006945BC" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE395BE" w14:textId="4FF47C1A" w:rsidR="00946095" w:rsidRPr="00A7246E" w:rsidRDefault="00946095" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>If the prisoner’s Unit File or other paperwork are not present upon receiving the prisoner</w:t>
+        <w:t xml:space="preserve">If the prisoner’s Unit File or other paperwork </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not present upon receiving the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00E93D28" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Reception O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fficers shall contact the sending prison to locate the missing files and paperwork.</w:t>
       </w:r>
       <w:r w:rsidR="00C644AF" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reception </w:t>
       </w:r>
       <w:r w:rsidR="008A7ABB" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Officers </w:t>
       </w:r>
@@ -15424,93 +15797,92 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
         <w:t>lace of</w:t>
       </w:r>
       <w:r w:rsidR="00946095" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> discharge or court appearance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D4C678" w14:textId="40D49DFD" w:rsidR="00F23DC2" w:rsidRDefault="00A768EC" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reception Officers shall make an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90960">
         <w:t>inventory</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the prisoner’s property, in the presence of the prisoner</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> where possible, in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:history="1">
+      <w:hyperlink r:id="rId78" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FB820D" w14:textId="1A1792BA" w:rsidR="00A768EC" w:rsidRPr="00A7246E" w:rsidRDefault="00A768EC" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>The further management, recording and issuing of a prisoner’s property s</w:t>
       </w:r>
       <w:r w:rsidR="00B86588" w:rsidRPr="00A7246E">
         <w:t>hall be conducted in accordance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:history="1">
+      <w:hyperlink r:id="rId79" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7887A294" w14:textId="37F07DDD" w:rsidR="006B5845" w:rsidRPr="00C85F13" w:rsidRDefault="00946095" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007462F6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Health Services </w:t>
       </w:r>
       <w:r w:rsidR="006C6615" w:rsidRPr="007462F6">
         <w:rPr>
@@ -15611,118 +15983,136 @@
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="141"/>
       <w:r w:rsidR="00214CB8" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420AD916" w14:textId="77777777" w:rsidR="00F66637" w:rsidRPr="00A7246E" w:rsidRDefault="00F66637" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="142" w:name="_For_court_related"/>
       <w:bookmarkEnd w:id="142"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>For court related transfers the following items will accompany a prisoner:</w:t>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>court related</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transfers the following items will accompany a prisoner:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35370878" w14:textId="77777777" w:rsidR="00F66637" w:rsidRPr="00A7246E" w:rsidRDefault="00F66637" w:rsidP="00A2461C">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>OMI sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4CB784" w14:textId="77777777" w:rsidR="00F66637" w:rsidRPr="00A7246E" w:rsidRDefault="00F66637" w:rsidP="00A2461C">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve">Warrant, Bring Up Order or other relevant instrument </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69290736" w14:textId="5441FC08" w:rsidR="00F66637" w:rsidRDefault="00660BCF" w:rsidP="00A2461C">
+        <w:t xml:space="preserve">Warrant, Bring Up Order or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> relevant instrument </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F385D1" w14:textId="2B698666" w:rsidR="00A2461C" w:rsidRPr="00A7246E" w:rsidRDefault="00660BCF" w:rsidP="00C85E81">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>Observation and Interaction – Offender In Transit sheet</w:t>
+        <w:t xml:space="preserve">Observation and Interaction – Offender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Transit sheet</w:t>
       </w:r>
       <w:r w:rsidR="00A2461C">
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidR="00A2461C" w:rsidRPr="00A7246E">
         <w:t>f the prisoner has an active ARMS or SAMS alert</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF0292C" w14:textId="49E4DBDC" w:rsidR="00EB18ED" w:rsidRPr="00A7246E" w:rsidRDefault="00987B4D" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="143" w:name="_Toc69740961"/>
       <w:bookmarkStart w:id="144" w:name="_Toc69742570"/>
       <w:bookmarkStart w:id="145" w:name="_Toc69740962"/>
       <w:bookmarkStart w:id="146" w:name="_Toc69742571"/>
       <w:bookmarkStart w:id="147" w:name="_Toc203052296"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prisoner transfer t</w:t>
       </w:r>
@@ -15866,51 +16256,51 @@
       <w:r w:rsidR="00A2461C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00763ABA" w:rsidRPr="00C85F13">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00BE1740" w:rsidRPr="00C85F13">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> they </w:t>
       </w:r>
       <w:r w:rsidR="00407C40" w:rsidRPr="00C85F13">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">are to complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:history="1">
+      <w:hyperlink r:id="rId80" w:history="1">
         <w:r w:rsidR="008E0F96" w:rsidRPr="00C85F13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Preference to Wear Prison </w:t>
         </w:r>
         <w:r w:rsidR="00C85F13" w:rsidRPr="00C85F13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">Issued </w:t>
         </w:r>
         <w:r w:rsidR="008E0F96" w:rsidRPr="00C85F13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Clothing to Court</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE1740" w:rsidRPr="00C85F13">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -16102,51 +16492,51 @@
       </w:r>
       <w:r w:rsidR="007C5D04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prisoner Release from Court Checklist on TOM</w:t>
       </w:r>
       <w:r w:rsidR="004E3102">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007C5D04">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in </w:t>
       </w:r>
       <w:r w:rsidR="002253CC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:history="1">
+      <w:hyperlink r:id="rId81" w:history="1">
         <w:r w:rsidR="002253CC" w:rsidRPr="002253CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 14.6 – Prisoners Release from Custody</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002253CC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2098A97B" w14:textId="23E37E99" w:rsidR="00177107" w:rsidRPr="00A7246E" w:rsidRDefault="00E57868" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="149" w:name="_Toc14443749"/>
@@ -16267,105 +16657,126 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>section 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and change back into prison issue clothing. The prisoner’s civilian clothing shall be checked against the record of clothing worn to court.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC25D42" w14:textId="0620F0EB" w:rsidR="001A740B" w:rsidRPr="00557EA5" w:rsidRDefault="00E05FEA" w:rsidP="00557EA5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the prisoner has a ‘Return Order’ and returns with no other warrant or instrument authorising their imprisonment, Reception Officers shall ensure there </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">is an active warrant or instrument </w:t>
+        <w:t xml:space="preserve">If the prisoner has a ‘Return Order’ and returns with no other warrant or instrument </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their imprisonment, Reception Officers shall ensure there is an active warrant or instrument </w:t>
       </w:r>
       <w:r w:rsidR="000B2E41">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>held by</w:t>
       </w:r>
       <w:r w:rsidR="000B2E41" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">the prison authorising imprisonment in accordance with </w:t>
+        <w:t xml:space="preserve">the prison </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imprisonment in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidR="00A2461C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00557EA5" w:rsidRPr="00982B00">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A655D8" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:history="1">
+      <w:hyperlink r:id="rId82" w:history="1">
         <w:r w:rsidR="00A655D8" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 12.7 – Warrants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00706A59" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB202C6" w14:textId="29CA0DC8" w:rsidR="00EE6268" w:rsidRPr="00A7246E" w:rsidRDefault="00EE6268" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="151" w:name="_Toc14443751"/>
       <w:bookmarkStart w:id="152" w:name="_Toc64381994"/>
       <w:bookmarkStart w:id="153" w:name="_Toc64900166"/>
       <w:bookmarkStart w:id="154" w:name="_Toc69740966"/>
@@ -16429,53 +16840,67 @@
         </w:rPr>
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is arrested and detained with appropriate </w:t>
       </w:r>
       <w:r w:rsidR="00717D4F" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> authorising their imprisonment (see </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId84" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their imprisonment (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:history="1">
         <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00A2461C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00361A04" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>12.</w:t>
         </w:r>
         <w:r w:rsidR="00963CB9" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
@@ -16690,51 +17115,65 @@
     </w:p>
     <w:p w14:paraId="1D987891" w14:textId="5E58E71A" w:rsidR="00F15D17" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00CE3FBE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F15D17" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>he warrant or order authorising the movement of the prisoner</w:t>
+        <w:t xml:space="preserve">he warrant or order </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F15D17" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F15D17" w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the movement of the prisoner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5627A4" w14:textId="46E5F6B4" w:rsidR="00F84A39" w:rsidRPr="00A7246E" w:rsidRDefault="004E3102" w:rsidP="00CE3FBE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000F16B2" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -16772,51 +17211,59 @@
         <w:t>Form</w:t>
       </w:r>
       <w:r w:rsidR="00F84A39" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A833018" w14:textId="33D1B198" w:rsidR="008225F8" w:rsidRPr="00A7246E" w:rsidRDefault="0093065F" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00034F20" w:rsidRPr="00A7246E">
         <w:t>Police Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> do not have the handover documents, they</w:t>
       </w:r>
       <w:r w:rsidR="00034F20" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> should make arrangements to </w:t>
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00034F20" w:rsidRPr="00A7246E">
+        <w:t>make arrangements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00034F20" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">immediately </w:t>
       </w:r>
       <w:r w:rsidR="00034F20" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">supply the </w:t>
       </w:r>
       <w:r w:rsidR="000B2E41">
         <w:t>documents</w:t>
       </w:r>
       <w:r w:rsidR="000B2E41" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034F20" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00034F20" w:rsidRPr="00A7246E">
         <w:t>eav</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>ing</w:t>
       </w:r>
@@ -17032,95 +17479,117 @@
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="200"/>
       <w:r w:rsidR="002700F1" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494D49FB" w14:textId="0C21A28C" w:rsidR="00615195" w:rsidRPr="00A7246E" w:rsidRDefault="00122217" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="201" w:name="_For_medical_related"/>
       <w:bookmarkEnd w:id="201"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>For medical related transports the following items are required to accompany the prisoner:</w:t>
+        <w:t xml:space="preserve">For medical related </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>transports</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following items are required to accompany the prisoner:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A4FEAC" w14:textId="77777777" w:rsidR="00122217" w:rsidRPr="00A7246E" w:rsidRDefault="00122217" w:rsidP="00CE3FBE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>OMI sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCAC282" w14:textId="3CA5930B" w:rsidR="00122217" w:rsidRPr="00A7246E" w:rsidRDefault="00660BCF" w:rsidP="00CE3FBE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>Observation and Interaction – Offender In Transit sheet</w:t>
+        <w:t xml:space="preserve">Observation and Interaction – Offender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Transit sheet</w:t>
       </w:r>
       <w:r w:rsidR="00CE3FBE">
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidR="00CE3FBE" w:rsidRPr="00A7246E">
         <w:t>f the prisoner has an active ARMS or SAMS aler</w:t>
       </w:r>
       <w:r w:rsidR="00CE3FBE">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F14638" w14:textId="48AB2BDC" w:rsidR="008E5021" w:rsidRPr="00A7246E" w:rsidRDefault="00615195" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
@@ -17154,79 +17623,79 @@
       </w:r>
       <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ext of </w:t>
       </w:r>
       <w:r w:rsidR="007105C9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in shall be notified</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:history="1">
+      <w:hyperlink r:id="rId84" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 6.1 –</w:t>
         </w:r>
         <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> Prisoner Access to Health Care</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005D5CC7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidR="008E5021" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>COPP 12.2 – Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005D5CC7" w:rsidRPr="00AE531A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFFD24D" w14:textId="7816CEAE" w:rsidR="00BC2465" w:rsidRPr="00A7246E" w:rsidRDefault="00202582" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="202" w:name="_Toc203052302"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Prisoner transfer to medical appointments or hospital admissions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="202"/>
     </w:p>
     <w:p w14:paraId="5333A68B" w14:textId="0CA0EAAE" w:rsidR="00FD71F7" w:rsidRPr="00A7246E" w:rsidRDefault="00FD71F7" w:rsidP="001A740B">
@@ -17327,88 +17796,87 @@
         <w:t>section 10.1.1</w:t>
       </w:r>
       <w:r w:rsidR="008A2BEC" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidR="00345B83" w:rsidRPr="00A7246E">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>edical Ap</w:t>
       </w:r>
       <w:r w:rsidR="00345B83" w:rsidRPr="00A7246E">
         <w:t>pointment Advice signed by the S</w:t>
       </w:r>
       <w:r w:rsidR="008A2BEC" w:rsidRPr="00A7246E">
         <w:t>uperintendent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4987E612" w14:textId="4372F9CF" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00B82BF8" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidR="00BF66F6" w:rsidRPr="00A7246E">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> wear prison issue clothing to all </w:t>
       </w:r>
       <w:r w:rsidR="00BF66F6" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">external medical appointments </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">or hospital admissions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5D47EE" w14:textId="48DB054E" w:rsidR="00BD4FF4" w:rsidRPr="00A7246E" w:rsidRDefault="00BD4FF4" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Management of prisoner property</w:t>
       </w:r>
       <w:r w:rsidR="00E904F4" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> in regard</w:t>
       </w:r>
       <w:r w:rsidR="00BD5D48" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> to a prisoner’s admission to </w:t>
       </w:r>
       <w:r w:rsidR="0006272D">
         <w:t xml:space="preserve">the Frankland Centre </w:t>
       </w:r>
       <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">shall be in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:history="1">
+      <w:hyperlink r:id="rId86" w:history="1">
         <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 –</w:t>
         </w:r>
         <w:r w:rsidR="00DA4098" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E122D1" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Managing Prisoner Property</w:t>
         </w:r>
         <w:r w:rsidR="00E122D1" w:rsidRPr="004E3102">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
@@ -17500,58 +17968,66 @@
         <w:ind w:left="1276" w:hanging="425"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0004224B">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="0004224B" w:rsidRPr="0004224B">
         <w:t>ncourage the prisoner to attend the appointment, in conjunction with Health Services where practicable</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77824AB7" w14:textId="201A2D8E" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00BE223F" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Health Services staff will contact </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E66AC" w:rsidRPr="00A7246E">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>edical booking</w:t>
+        <w:t>edical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> booking</w:t>
       </w:r>
       <w:r w:rsidR="007E66AC" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to advise the hospital to cancel the appointment</w:t>
       </w:r>
       <w:r w:rsidR="00E009DE" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00E009DE" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">ensure the </w:t>
       </w:r>
       <w:r w:rsidR="00E009DE" w:rsidRPr="005758F3">
         <w:t>Refusal to Attend a Medical Appointment</w:t>
       </w:r>
@@ -17743,55 +18219,60 @@
       </w:r>
       <w:r w:rsidR="00F46A7D" w:rsidRPr="00A7246E">
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00A357F8" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
       <w:r w:rsidR="00557EA5">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">edical </w:t>
       </w:r>
       <w:r w:rsidR="00557EA5">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>entre</w:t>
       </w:r>
       <w:r w:rsidR="00A357F8" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> for Health Services staff to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F46A7D" w:rsidRPr="00A7246E">
         <w:t>enter</w:t>
       </w:r>
       <w:r w:rsidR="00A357F8" w:rsidRPr="00A7246E">
-        <w:t xml:space="preserve"> into </w:t>
+        <w:t xml:space="preserve"> into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A357F8" w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F46A7D" w:rsidRPr="00A7246E">
         <w:t>ECHO</w:t>
       </w:r>
       <w:r w:rsidR="0085443B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and action accordingly</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCDA315" w14:textId="42277F53" w:rsidR="00E05FEA" w:rsidRPr="00A7246E" w:rsidRDefault="00084DE9" w:rsidP="001A740B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>If there are no Health Services staff on duty</w:t>
       </w:r>
       <w:r w:rsidR="0085443B" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> to accept the medication or medical documentation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">, the </w:t>
@@ -17992,55 +18473,63 @@
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>leaving</w:t>
       </w:r>
       <w:r w:rsidR="0004224B" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7246E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">a prison for an inter-prison visit are processed through Reception </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a prison</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for an inter-prison visit are processed through Reception </w:t>
       </w:r>
       <w:r w:rsidR="00F43B2C" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00DA4098" w:rsidRPr="00982B00">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>section 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F43B2C" w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18048,75 +18537,77 @@
     <w:p w14:paraId="297F4B7F" w14:textId="0899BD3B" w:rsidR="00BD0A37" w:rsidRPr="00A7246E" w:rsidRDefault="00B82BF8" w:rsidP="00F04CDB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Reception</w:t>
       </w:r>
       <w:r w:rsidR="00866794" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">fficers </w:t>
       </w:r>
       <w:r w:rsidR="00866794" w:rsidRPr="00A7246E">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> ensure </w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">prisoners listed on the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00866794" w:rsidRPr="00A7246E">
         <w:t>T&amp;D</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C54665" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Sheet as requiring transport</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="004417AC" w:rsidRPr="00A7246E">
         <w:t>inter-prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> visits</w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>approved in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="000E5E7C" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:history="1">
+      <w:hyperlink r:id="rId87" w:history="1">
         <w:r w:rsidR="00561FCA" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 7.2 – Social </w:t>
         </w:r>
         <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Visits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00520B4E" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00141F51">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00520B4E" w:rsidRPr="00A7246E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t>re present in Reception promptly for transportation</w:t>
       </w:r>
@@ -18148,70 +18639,77 @@
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>OMI sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE173BA" w14:textId="1003D1EB" w:rsidR="00E7518D" w:rsidRPr="00A7246E" w:rsidRDefault="00660BCF" w:rsidP="00CE3FBE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:t>Observation and Interaction – Offender In Transit sheet</w:t>
+        <w:t xml:space="preserve">Observation and Interaction – Offender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A7246E">
+        <w:t xml:space="preserve"> Transit sheet</w:t>
       </w:r>
       <w:r w:rsidR="00CE3FBE">
         <w:t>, i</w:t>
       </w:r>
       <w:r w:rsidR="00CE3FBE" w:rsidRPr="00A7246E">
         <w:t>f the prisoner has an active ARMS or SAMS alert</w:t>
       </w:r>
       <w:r w:rsidR="0004224B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBBB36A" w14:textId="77777777" w:rsidR="004018D4" w:rsidRPr="00A7246E" w:rsidRDefault="004018D4" w:rsidP="00A9141F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners are </w:t>
       </w:r>
       <w:r w:rsidR="005E1047" w:rsidRPr="00A7246E">
         <w:t>to wear prison issue clothing for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> all inter-prison visits</w:t>
       </w:r>
       <w:r w:rsidR="00280FE0" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADEBD93" w14:textId="2E17B4F4" w:rsidR="005E1047" w:rsidRPr="00A7246E" w:rsidRDefault="006F38B4" w:rsidP="00A9141F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="252" w:name="_Toc203052307"/>
       <w:r w:rsidRPr="00A7246E">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -18388,51 +18886,51 @@
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:r w:rsidRPr="00F7257A">
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:bookmarkEnd w:id="269"/>
       <w:r w:rsidR="007A4C6E" w:rsidRPr="00F7257A">
         <w:t>Release from Custody</w:t>
       </w:r>
       <w:bookmarkEnd w:id="270"/>
       <w:r w:rsidR="007A4C6E" w:rsidRPr="00F7257A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9209EF" w14:textId="39D49E91" w:rsidR="00B82BF8" w:rsidRPr="00A7246E" w:rsidRDefault="00CE0E73" w:rsidP="00F23DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The procedure for prisoner discharge is outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89" w:history="1">
+      <w:hyperlink r:id="rId88" w:history="1">
         <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.6 – Prisoner</w:t>
         </w:r>
         <w:r w:rsidR="00683B93" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="001401E6" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Release </w:t>
         </w:r>
         <w:r w:rsidR="00683B93" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>from</w:t>
         </w:r>
       </w:hyperlink>
@@ -18487,63 +18985,63 @@
       <w:bookmarkEnd w:id="272"/>
       <w:r w:rsidRPr="00F7257A">
         <w:t>Standing Orders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="273"/>
     </w:p>
     <w:p w14:paraId="57BA1A53" w14:textId="77777777" w:rsidR="00CA6C5D" w:rsidRPr="00A7246E" w:rsidRDefault="00CA6C5D" w:rsidP="00F23DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Superintendents may develop a Standing Order, compliant with this COPP as operationally required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EBA429" w14:textId="68983091" w:rsidR="00D64CC9" w:rsidRDefault="00CA6C5D" w:rsidP="00A550BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">For prisons requiring a Standing Order this shall be compliant with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90" w:history="1">
+      <w:hyperlink r:id="rId89" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>COPP 1.3 – Standing Orders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and the Department’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91" w:history="1">
+      <w:hyperlink r:id="rId90" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Operational Policy and Procedure Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F2FFF9" w14:textId="57226CE0" w:rsidR="000755EE" w:rsidRPr="00F7257A" w:rsidRDefault="003D708E" w:rsidP="00F7257A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="274" w:name="_Toc69742590"/>
       <w:bookmarkStart w:id="275" w:name="_Toc69742591"/>
       <w:bookmarkStart w:id="276" w:name="_Toc69742592"/>
       <w:bookmarkStart w:id="277" w:name="_Toc69742593"/>
       <w:bookmarkStart w:id="278" w:name="_Toc69742594"/>
       <w:bookmarkStart w:id="279" w:name="_Toc203052311"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
@@ -19011,79 +19509,92 @@
       <w:r w:rsidR="002043CE" w:rsidRPr="00C306BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7.3 – </w:t>
       </w:r>
       <w:r w:rsidRPr="00C306BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Official Visitors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64840CFB" w14:textId="4355ECE8" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:ind w:left="561" w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C306BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">COPP 7.4 – Visitor Restrictions and Bans </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="500E5A49" w14:textId="7F5D8464" w:rsidR="00D321C1" w:rsidRPr="00C306BD" w:rsidRDefault="00D321C1" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:ind w:left="561" w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C306BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">COPP 8.3 – </w:t>
+        <w:t xml:space="preserve">COPP 8.3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00BD0A37" w:rsidRPr="00C306BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C306BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Prisoner Libraries</w:t>
+        <w:t>Prisoner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C306BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Libraries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BF3A61" w14:textId="6666D955" w:rsidR="00A205A6" w:rsidRPr="00C306BD" w:rsidRDefault="00A205A6" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:ind w:left="561" w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C306BD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 8.4 – Prisoner Finances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51AA75D7" w14:textId="5D6F63A9" w:rsidR="00045176" w:rsidRPr="00C306BD" w:rsidRDefault="009D2000" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:ind w:left="561" w:hanging="391"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
@@ -19318,120 +19829,129 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="144550EC" w14:textId="609D3981" w:rsidR="00C72510" w:rsidRPr="00F7257A" w:rsidRDefault="00DA4098" w:rsidP="00C7491F">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7257A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidR="00C72510" w:rsidRPr="00F7257A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513B83C0" w14:textId="591B165C" w:rsidR="00DA4098" w:rsidRPr="00381C8C" w:rsidRDefault="00E66879" w:rsidP="00B90960">
+    <w:p w14:paraId="513B83C0" w14:textId="591B165C" w:rsidR="00DA4098" w:rsidRPr="00381C8C" w:rsidRDefault="00DA4098" w:rsidP="00B90960">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
+      <w:hyperlink r:id="rId91" w:history="1">
+        <w:r w:rsidRPr="00A7246E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>At Risk Management System Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2EDEED7D" w14:textId="6A2BEB5A" w:rsidR="004342FC" w:rsidRPr="00F7257A" w:rsidRDefault="00EA73EF" w:rsidP="00B90960">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId92" w:history="1">
-        <w:r w:rsidR="00DA4098" w:rsidRPr="00A7246E">
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>At Risk Management System Manual</w:t>
-        </w:r>
+          <w:t>ePEMS</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EDEED7D" w14:textId="6A2BEB5A" w:rsidR="004342FC" w:rsidRPr="00F7257A" w:rsidRDefault="00E66879" w:rsidP="00B90960">
+    <w:p w14:paraId="74F1A5B8" w14:textId="13ED43E5" w:rsidR="00657A97" w:rsidRPr="00041511" w:rsidRDefault="00C306BD" w:rsidP="008460C5">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListBullet2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001A44DC" w:rsidRPr="00041511">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
       </w:r>
       <w:r w:rsidR="009F2605" w:rsidRPr="00041511">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="283" w:name="_Toc69740983"/>
     <w:bookmarkStart w:id="284" w:name="_Toc69742597"/>
     <w:bookmarkStart w:id="285" w:name="_Toc64382010"/>
     <w:bookmarkStart w:id="286" w:name="_Toc64900182"/>
     <w:bookmarkStart w:id="287" w:name="_Toc69740984"/>
     <w:bookmarkStart w:id="288" w:name="_Toc69742598"/>
     <w:bookmarkStart w:id="289" w:name="_Toc14443773"/>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkEnd w:id="284"/>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkEnd w:id="287"/>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkEnd w:id="289"/>
-    <w:p w14:paraId="6887E30D" w14:textId="76AA1AF0" w:rsidR="009F2605" w:rsidRPr="009F2605" w:rsidRDefault="00C306BD" w:rsidP="009F2605">
+    <w:p w14:paraId="3109C9ED" w14:textId="364A4DD0" w:rsidR="008460C5" w:rsidRPr="008460C5" w:rsidRDefault="00C306BD" w:rsidP="009F2605">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76297164" w14:textId="7F80ABCE" w:rsidR="003D708E" w:rsidRPr="00A7246E" w:rsidRDefault="003D708E" w:rsidP="00DA7E92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="290" w:name="_Toc203052313"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="290"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="4936" w:type="pct"/>
         <w:tblCellMar>
@@ -19496,51 +20016,67 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Acknowledgment document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60206739" w14:textId="613B0A84" w:rsidR="001E0470" w:rsidRPr="00ED2C4B" w:rsidRDefault="001E0470" w:rsidP="001E0470">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">A document acknowledging a person’s sex or gender as per section 36ZA(1) of the </w:t>
+              <w:t>A document acknowledging a person’s sex or gender as per section 36</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2C4B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ZA(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED2C4B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act 1998 </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED2C4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(WA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="7B5564B5" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
@@ -19705,72 +20241,67 @@
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="485DC5D6" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00475C1E" w:rsidRPr="00A7246E" w14:paraId="4E9E4DC1" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2EE7D47E" w14:textId="100CB418" w:rsidR="00475C1E" w:rsidRPr="00CE3FBE" w:rsidRDefault="00475C1E" w:rsidP="00475C1E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00CE3FBE">
-              <w:t xml:space="preserve">Criminal Law (Mental </w:t>
-[...3 lines deleted...]
-              <w:t>Impairment) Flag/Alert</w:t>
+              <w:t>Criminal Law (Mental Impairment) Flag/Alert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0ECFA29E" w14:textId="21EBC26D" w:rsidR="00475C1E" w:rsidRPr="00CE3FBE" w:rsidRDefault="00475C1E" w:rsidP="00475C1E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00CE3FBE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>An automatic alert is raised on TOMS to indicate a Criminal Law Mental Impairment prisoner is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="59357F15" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D1969C9" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="000760FF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Escorting Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19853,51 +20384,65 @@
               </w:rPr>
               <w:t xml:space="preserve"> should be entered into </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="006A188A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">TOMS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision Log </w:t>
             </w:r>
             <w:r w:rsidRPr="006A188A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>(rather than the entire log for an extensive period of time).</w:t>
+              <w:t xml:space="preserve">(rather than the entire log for an extensive </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006A188A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>period of time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006A188A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="72C526E7" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="64CF41DC" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Gender Diverse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E1E7D98" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
@@ -20079,51 +20624,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>New young offender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="759DC7C0" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A prisoner aged 20 years or younger who has not previously been in an adult prison or has spent less than 7 days previously in an adult prison. An automatic alert and flag ‘Young Offender’ is raised on TOMS when a new young offender is received into prison.</w:t>
+              <w:t xml:space="preserve">A prisoner aged 20 years or younger who has not previously been in an adult prison or has spent less than 7 days previously in an adult prison. An automatic alert and flag ‘Young Offender’ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> raised on TOMS when a new young offender is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="7A757686" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A87D109" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="005D5CC7" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Next of Kin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -20239,56 +20798,58 @@
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Offender Movement Information (TOMS printout)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="02AFFF9E" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="71872697" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>PPCA</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68E05F2C" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prisoner’s Personal Cash Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="63B80FEC" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
@@ -20333,51 +20894,50 @@
               <w:t xml:space="preserve">Prisons Act 1981 </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>or deemed to have been appointed under s. 6 to an office designated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="6BBCA557" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2747B165" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="046D2F4F" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Any person as defined in s.3 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
@@ -20526,51 +21086,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Repeat Young Offender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="468F2DD8" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A prisoner aged 20 years or younger who has previously spent more than 7 days in an adult prison. An automatic alert and flag ‘Young Offender’ is raised on TOMS when a Repeat Young Offender is received into prison.</w:t>
+              <w:t xml:space="preserve">A prisoner aged 20 years or younger who has previously spent more than 7 days in an adult prison. An automatic alert and flag ‘Young Offender’ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> raised on TOMS when a Repeat Young Offender is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="1FFBD238" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5D2624A1" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Return Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -20611,72 +21185,72 @@
               </w:rPr>
               <w:t>Senior Officer (SO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4AADA82E" w14:textId="416223A9" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A prison officer under s. 13 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under s. 6 </w:t>
             </w:r>
             <w:r w:rsidR="00A67AF8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005758F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="13670728" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
@@ -20807,51 +21381,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6625E1C1" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">Special </w:t>
             </w:r>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">rofile </w:t>
             </w:r>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
-              <w:t>risoner (SPP)</w:t>
+              <w:t>risoner (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:t>SPP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5652A019" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>Any prisoner whose high media profile, actions or whose management has given or may give rise to interest from the press, political parties, social action groups, lobby groups, victims or the police.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="1748A671" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
@@ -20914,62 +21496,62 @@
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="23940E29" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve"> 36 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A7246E">
               <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r w:rsidRPr="00A7246E">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00381C8C">
               <w:t xml:space="preserve">. This </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:t>does not extend to the OIC of the prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="69C81039" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6E6A2F3B" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
@@ -20979,106 +21561,122 @@
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Support and Monitoring System (SAMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7AA2DAC0" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:t>SAMS is a whole of prison approach to the way prisoners who require multi-disciplinary intervention are identified and monitored. The system provides a standardised approach across all prisons managing prisoners identified as:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54AEF34E" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="00381C8C">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
-              <w:lastRenderedPageBreak/>
               <w:t>'Disturbed and Vulnerable'</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56B8E568" w14:textId="6F04E2D6" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="009A3400" w:rsidP="00381C8C">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="001578F0" w:rsidRPr="00A7246E">
               <w:t>ong-term (chronic) risk to self</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E459A1B" w14:textId="518E4486" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="009A3400" w:rsidP="00381C8C">
             <w:pPr>
               <w:pStyle w:val="ListBullet3"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="001578F0" w:rsidRPr="00A7246E">
               <w:t>xperiencing sensitive cultural or spiritual issues.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F35B0B0" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
-              <w:t>The purpose of SAMS is to make sure there is a collaborative, coordinated approach to identifying and managing prisoners who are not an immediate risk to themselves, however require additional support, intervention and/or monitoring in prison.</w:t>
+              <w:t xml:space="preserve">The purpose of SAMS is to make sure there is a collaborative, coordinated approach to identifying and managing prisoners who are not an immediate risk to themselves, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:t>however</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:t xml:space="preserve"> require additional support, intervention and/or monitoring in prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="2617AF58" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B235511" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>T&amp;D sheet</w:t>
+              <w:t>T&amp;D</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="55833867" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Transfer &amp; Discharge sheet produced through TOMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="780FD815" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
@@ -21172,80 +21770,84 @@
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unit File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3905" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D8DA393" w14:textId="238EFEDA" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A file or group of files which is created regarding a particular prisoner for the purposes of prisoner management (</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>ie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Warrant File</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>, Unit File, Reception File etc</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>). D</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ocuments</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> printed directly from TOMS which does not require a signature (of staff or prisoner) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> not to be stored on a Unit File.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C01D9" w:rsidRPr="00A7246E" w14:paraId="5345FEDE" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
@@ -21463,51 +22065,65 @@
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>alert</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> indicating a prisoner aged 20 years or younger and is either a ‘New Young Offender’ or a ‘Repeat Young Offender’. An automatic alert and ‘Young Offender’ flag is raised on TOMS when a Young Offender/New Young Offender is received into prison.</w:t>
+              <w:t xml:space="preserve"> indicating a prisoner aged 20 years or younger and is either a ‘New Young Offender’ or a ‘Repeat Young Offender’. An automatic alert and ‘Young Offender’ flag </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7246E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> raised on TOMS when a Young Offender/New Young Offender is received into prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001578F0" w:rsidRPr="00A7246E" w14:paraId="4E90B688" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1095" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4302A323" w14:textId="77777777" w:rsidR="001578F0" w:rsidRPr="00A7246E" w:rsidRDefault="001578F0" w:rsidP="001578F0">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7246E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Young offender history</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -21631,103 +22247,102 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1142DF69" w14:textId="77777777" w:rsidR="00DA7E92" w:rsidRPr="00CE3FBE" w:rsidRDefault="00DA7E92" w:rsidP="00DA7E92">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1418" w:hanging="326"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC46F4F" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00F7257A" w:rsidRDefault="002E5756" w:rsidP="00F7257A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="293" w:name="_Toc178286"/>
       <w:bookmarkStart w:id="294" w:name="_Toc203052315"/>
       <w:r w:rsidRPr="00F7257A">
-        <w:lastRenderedPageBreak/>
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="293"/>
       <w:bookmarkEnd w:id="294"/>
     </w:p>
     <w:p w14:paraId="0BF6875B" w14:textId="3AED0EE8" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00D037E6">
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB37492" w14:textId="4686D7BC" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00DC658F">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8BB597" w14:textId="77777777" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="00A92CD5" w:rsidP="00DC658F">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C256AB" w14:textId="7A305FD3" w:rsidR="00A92CD5" w:rsidRPr="00A7246E" w:rsidRDefault="004E6A52" w:rsidP="00DC658F">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidR="00A92CD5" w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:history="1">
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidR="00ED2B11">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve">Operational </w:t>
         </w:r>
         <w:r w:rsidR="00ED2B11" w:rsidRPr="00A7246E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A92CD5" w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9ED0DD" w14:textId="77777777" w:rsidR="00DC658F" w:rsidRDefault="00A84C23" w:rsidP="00DC658F">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="00947D7B">
         <w:t>Independent oversight will be undertaken as required.</w:t>
@@ -22988,51 +23603,50 @@
               <w:t>5 November 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B66211" w:rsidRPr="00F858DB" w14:paraId="4A83FD5D" w14:textId="77777777" w:rsidTr="00DA7E92">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CA7BA92" w14:textId="161F97BF" w:rsidR="00B66211" w:rsidRPr="00F6599A" w:rsidRDefault="00B66211" w:rsidP="00264F25">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6599A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>10.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19AD2E03" w14:textId="303C3316" w:rsidR="00B66211" w:rsidRPr="00F6599A" w:rsidRDefault="00B66211" w:rsidP="00264F25">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6599A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23044,57 +23658,71 @@
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6599A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23CADAB2" w14:textId="12FC07FC" w:rsidR="00B66211" w:rsidRPr="00F6599A" w:rsidRDefault="00B66211" w:rsidP="00B66211">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6599A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>CM Ref:</w:t>
+              <w:t xml:space="preserve">CM </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6599A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ref:</w:t>
             </w:r>
             <w:r w:rsidR="00A14485" w:rsidRPr="00F6599A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>D24/</w:t>
+              <w:t>D</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A14485" w:rsidRPr="00F6599A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>24/</w:t>
             </w:r>
             <w:r w:rsidR="001F7508" w:rsidRPr="00F6599A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>1052892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38349B95" w14:textId="225A09ED" w:rsidR="00B66211" w:rsidRPr="00F6599A" w:rsidRDefault="00F6599A" w:rsidP="00264F25">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6599A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
@@ -23176,58 +23804,66 @@
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Approved by the A/Assistant Commissioner, Operational Support Services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1193A561" w14:textId="0A2CFAB6" w:rsidR="00DA7E92" w:rsidRPr="00F6599A" w:rsidRDefault="00DA7E92" w:rsidP="00DA7E92">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA7E92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>CM Ref:</w:t>
+              <w:t xml:space="preserve">CM </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DA7E92">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ref:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DA7E92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>25/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>15928</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683C3E1F" w14:textId="69CFDEC5" w:rsidR="00DA7E92" w:rsidRPr="00F6599A" w:rsidRDefault="00DA7E92" w:rsidP="00DA7E92">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
@@ -23332,58 +23968,66 @@
             <w:r w:rsidRPr="00037547">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by the Commissioner </w:t>
             </w:r>
             <w:r w:rsidR="00F41036">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Corrective Services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57A9F7CE" w14:textId="07179EC5" w:rsidR="00F41036" w:rsidRPr="00F6599A" w:rsidRDefault="00F41036" w:rsidP="00037547">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41036">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>CM Ref:</w:t>
+              <w:t xml:space="preserve">CM </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F41036">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ref:</w:t>
             </w:r>
             <w:r w:rsidR="00DA7E92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F41036">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>5/</w:t>
             </w:r>
             <w:r w:rsidR="00DA7E92">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>59197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E948B47" w14:textId="77E34CAE" w:rsidR="00037547" w:rsidRPr="00F6599A" w:rsidRDefault="00ED2C4B" w:rsidP="00037547">
@@ -23401,81 +24045,220 @@
               <w:t>9 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13AFFCC9" w14:textId="59A0DAC3" w:rsidR="00037547" w:rsidRPr="00F6599A" w:rsidRDefault="00ED2C4B" w:rsidP="00037547">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>10 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003B7FDF" w:rsidRPr="00F858DB" w14:paraId="20286966" w14:textId="77777777" w:rsidTr="00DA7E92">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5607AE" w14:textId="44A33881" w:rsidR="003B7FDF" w:rsidRPr="00A654F6" w:rsidRDefault="003B7FDF" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>13.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="487197BF" w14:textId="5BDF4E1C" w:rsidR="003B7FDF" w:rsidRPr="00A654F6" w:rsidRDefault="003B7FDF" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A0E7CE" w14:textId="77777777" w:rsidR="00852CD7" w:rsidRPr="00A654F6" w:rsidRDefault="003B7FDF" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Approved by Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D745B0" w14:textId="12C707A0" w:rsidR="003B7FDF" w:rsidRPr="00A654F6" w:rsidRDefault="003B7FDF" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CM </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F66097" w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F66097" w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>26/40350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05995FD6" w14:textId="0255F2D1" w:rsidR="003B7FDF" w:rsidRPr="00A654F6" w:rsidRDefault="00A654F6" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>12 May 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FE419F" w14:textId="7389705C" w:rsidR="003B7FDF" w:rsidRPr="00A654F6" w:rsidRDefault="00A654F6" w:rsidP="00037547">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A654F6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>12 May 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E82996D" w14:textId="4F5B4020" w:rsidR="007C51FA" w:rsidRDefault="007C51FA" w:rsidP="00D508FC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB7E828" w14:textId="77777777" w:rsidR="007C51FA" w:rsidRDefault="007C51FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F358770" w14:textId="16D9CF5C" w:rsidR="00712692" w:rsidRDefault="00733816" w:rsidP="009D5543">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="296" w:name="_Appendix_A:"/>
       <w:bookmarkStart w:id="297" w:name="_Toc203052317"/>
       <w:bookmarkEnd w:id="296"/>
       <w:r w:rsidRPr="009D5543">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A: </w:t>
       </w:r>
       <w:r w:rsidR="00043AE4">
         <w:t>Interpreting and Translating Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="297"/>
     </w:p>
     <w:p w14:paraId="3CF4C7EA" w14:textId="77777777" w:rsidR="00DC658F" w:rsidRPr="00712692" w:rsidRDefault="00DC658F" w:rsidP="00DC658F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="COPPformtable"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2473"/>
         <w:gridCol w:w="4084"/>
         <w:gridCol w:w="2936"/>
@@ -23599,51 +24382,51 @@
       </w:tr>
       <w:tr w:rsidR="00344A87" w:rsidRPr="004B3433" w14:paraId="06D27ADD" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="183D682E" w14:textId="5529E534" w:rsidR="00344A87" w:rsidRPr="00712692" w:rsidRDefault="00344A87" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00344A87">
               <w:t>Services engaged shall be through CUA</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00344A87">
               <w:t>ITS2017 (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r w:rsidRPr="009D5543">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>www.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00344A87">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="7F1F9147" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CBE28E0" w14:textId="7CC6DA5C" w:rsidR="00E27F4D" w:rsidRPr="007D7414" w:rsidRDefault="006144CB" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -23668,51 +24451,51 @@
             </w:r>
             <w:r w:rsidRPr="00284387">
               <w:t>rovided by the Department of Home Affairs for people who do not speak English and for agencies and businesses that need to communicate with their non-English speaking clients.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10A2BD84" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="007D7414" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E4D1B5D" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="007D7414" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking options can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidRPr="00DD7B0A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="79F8B707" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79155078" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="009324F0" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -23723,62 +24506,62 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BCF937" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="009324F0">
               <w:t>Aboriginal Interpreting WA (AIWA) provides interpreters accredited by the National Accreditation Authority for Translators and Interpreters (NAATI) in over 40 WA Aboriginal languages to clients anywhere in Australia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B182EF" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bookings can be made </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="009324F0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> by filling out the online booking form or emailing the pdf version to  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>bookings@aiwaac.org.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="6E47A491" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7265B102" w14:textId="47C6AC7D" w:rsidR="00E27F4D" w:rsidRPr="009324F0" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -23792,377 +24575,392 @@
             <w:tcW w:w="4084" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4244974E" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C42599">
               <w:t>Access Plus WA Deaf Inc is a not-for-profit organisation and registered charity</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and provides services for all West Australians.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C6D75A8" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking options can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidRPr="00C42599">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="1CAD94FA" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D813627" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRPr="009324F0" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009324F0">
-              <w:t xml:space="preserve">ONCALL </w:t>
+              <w:t>ONCALL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009324F0">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Language Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71074A29" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t xml:space="preserve">ONCALL Language Services offer a suite of language service solutions </w:t>
+              <w:t>ONCALL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Language Services offer a suite of language service solutions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FB4F87C" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking options can be found </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r w:rsidRPr="00C42599">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>online</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="04BBCF8E" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4A38EBD3" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Alternative service providers can be found on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:anchor="how-do-i-buy" w:history="1">
+            <w:hyperlink r:id="rId105" w:anchor="how-do-i-buy" w:history="1">
               <w:r w:rsidRPr="00712692">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>WA Government</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> website. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E27F4D" w:rsidRPr="00B6093B" w14:paraId="4F42EC65" w14:textId="77777777" w:rsidTr="00DC658F">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="34161C28" w14:textId="77777777" w:rsidR="00E27F4D" w:rsidRDefault="00E27F4D" w:rsidP="00DC658F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Each facility may have established processes for engaging these services. Please speak with administration to establish which service your facility currently engages, or to commence account registration. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A9C217E" w14:textId="77777777" w:rsidR="00284387" w:rsidRDefault="00284387"/>
     <w:p w14:paraId="65DA14A5" w14:textId="77777777" w:rsidR="00284387" w:rsidRPr="00733816" w:rsidRDefault="00284387" w:rsidP="00284387"/>
     <w:sectPr w:rsidR="00284387" w:rsidRPr="00733816" w:rsidSect="00B90960">
-      <w:headerReference w:type="even" r:id="rId107"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId110"/>
+      <w:headerReference w:type="even" r:id="rId106"/>
+      <w:headerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:headerReference w:type="first" r:id="rId109"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1247" w:bottom="1021" w:left="1304" w:header="567" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6684495C" w14:textId="77777777" w:rsidR="00B44A90" w:rsidRDefault="00B44A90" w:rsidP="00D06E62">
+    <w:p w14:paraId="3F1EFE0D" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C83A148" w14:textId="77777777" w:rsidR="00B44A90" w:rsidRDefault="00B44A90" w:rsidP="00D06E62">
+    <w:p w14:paraId="135B5EDC" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="12ADC548" w14:textId="77777777" w:rsidR="00B44A90" w:rsidRDefault="00B44A90"/>
+    <w:p w14:paraId="0D2F1119" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial bold">
+  <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
     <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FF7655F" w14:textId="7DC53911" w:rsidR="00106B44" w:rsidRDefault="00106B44" w:rsidP="00F7257A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r w:rsidR="00F7257A">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t>Page</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00627992">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -24176,67 +24974,67 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>27</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28F11056" w14:textId="77777777" w:rsidR="00B44A90" w:rsidRDefault="00B44A90" w:rsidP="00D06E62">
+    <w:p w14:paraId="54272623" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="525C7E02" w14:textId="77777777" w:rsidR="00B44A90" w:rsidRDefault="00B44A90" w:rsidP="00D06E62">
+    <w:p w14:paraId="764E8D64" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A5A2F84" w14:textId="77777777" w:rsidR="00B44A90" w:rsidRDefault="00B44A90"/>
+    <w:p w14:paraId="2DA514BF" w14:textId="77777777" w:rsidR="002E7E73" w:rsidRDefault="002E7E73"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0125924D" w14:textId="77777777" w:rsidR="00106B44" w:rsidRPr="00D70B6E" w:rsidRDefault="00106B44" w:rsidP="009E6D53">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Court Security and Custodial Services Rule 06</w:t>
       </w:r>
     </w:p>
@@ -24411,51 +25209,51 @@
           <w:iCs/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00695063">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> r.33  </w:t>
       </w:r>
       <w:r w:rsidRPr="00695063">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Prison Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4755F212" w14:textId="656D9073" w:rsidR="00106B44" w:rsidRDefault="00106B44">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="10B6B0BD" wp14:editId="4BA6EE6B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
@@ -24568,118 +25366,118 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="45715919" w14:textId="59FCE361" w:rsidR="00106B44" w:rsidRDefault="00106B44" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45715919" w14:textId="1BF3AE11" w:rsidR="00106B44" w:rsidRDefault="00106B44" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E66879">
+    <w:r w:rsidR="008460C5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 2.1 Reception</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="0032013E">
+    <w:r w:rsidR="0032013E" w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00DA7E92">
+    <w:r w:rsidR="007A17E9" w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00D64CC9">
+    <w:r w:rsidR="00D64CC9" w:rsidRPr="00F14B0F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="790F13DD" w14:textId="2FEB9391" w:rsidR="00106B44" w:rsidRDefault="001D1456">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B88FDAF" wp14:editId="608B2119">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>200660</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>240030</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -24693,141 +25491,141 @@
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="786B11B4" w14:textId="77777777" w:rsidR="001D1456" w:rsidRPr="00464E72" w:rsidRDefault="001D1456" w:rsidP="001D1456">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7B88FDAF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:15.8pt;margin-top:18.9pt;width:129.75pt;height:23.35pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQD2tNqD3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc6DqlLW2IUyEQVxDlR+LmxtskIl5HsduEt2c5wWk1&#10;mtHsN8V28p060RDbwAaymQZFXAXXcm3g7fXxag0qJsvOdoHJwDdF2JbnZ4XNXRj5hU67VCsp4Zhb&#10;A01KfY4Yq4a8jbPQE4t3CIO3SeRQoxvsKOW+w7nWK/S2ZfnQ2J7uG6q+dkdv4P3p8Pmx0M/1g1/2&#10;Y5g0st+gMZcX090tqERT+gvDL76gQylM+3BkF1Vn4DpbSVLujSwQf77JMlB7A+vFErAs8P+A8gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2tNqD3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="786B11B4" w14:textId="77777777" w:rsidR="001D1456" w:rsidRPr="00464E72" w:rsidRDefault="001D1456" w:rsidP="001D1456">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00106B44">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -25114,51 +25912,51 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="920E8DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -26279,51 +27077,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39F64AB5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A56EDAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
       <w:lvlText w:val="1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1644"/>
         </w:tabs>
         <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1644"/>
         </w:tabs>
         <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
@@ -27083,51 +27881,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -29567,59 +30365,59 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qZ/ESVI22NV6J1rfCyXgDo/wRCLVHwaXJUG0gZEVDAhWBltHh64wgkSG1m1EO7bbT+aVAs0oV7pgejcXrnPDbw==" w:salt="TxWu0nUvMlqJ/VaBrFP/hw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qZ2AdXxCcih3UNN2lqxtd5TJbDR8VDkMKxHOm42rz5SZHM6dsm+z6m08L0SYQKkPZVZDDEdTi9XVGleVCWiEBg==" w:salt="DAw3Cc0Ml9C8sWuKaEH18g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -29654,164 +30452,169 @@
     <w:rsid w:val="00031069"/>
     <w:rsid w:val="000328DE"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="000370D1"/>
     <w:rsid w:val="00037547"/>
     <w:rsid w:val="00037C39"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00040CD1"/>
     <w:rsid w:val="00041511"/>
     <w:rsid w:val="00041694"/>
     <w:rsid w:val="0004224B"/>
     <w:rsid w:val="00042B9A"/>
     <w:rsid w:val="00043AE4"/>
     <w:rsid w:val="00043CB8"/>
     <w:rsid w:val="00044517"/>
     <w:rsid w:val="00045176"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="000469FB"/>
+    <w:rsid w:val="00047802"/>
     <w:rsid w:val="00047EB5"/>
     <w:rsid w:val="00050C47"/>
     <w:rsid w:val="000514A3"/>
     <w:rsid w:val="00051A30"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="000568A4"/>
     <w:rsid w:val="00060CCE"/>
     <w:rsid w:val="00061C96"/>
     <w:rsid w:val="0006272D"/>
     <w:rsid w:val="00062AF2"/>
     <w:rsid w:val="00062E4B"/>
     <w:rsid w:val="00064437"/>
     <w:rsid w:val="000647D5"/>
     <w:rsid w:val="00065073"/>
     <w:rsid w:val="00066ABC"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="000705EB"/>
     <w:rsid w:val="00072EDA"/>
     <w:rsid w:val="000741D6"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076290"/>
     <w:rsid w:val="000763C0"/>
     <w:rsid w:val="000764E2"/>
+    <w:rsid w:val="00081169"/>
     <w:rsid w:val="00081F60"/>
     <w:rsid w:val="0008243B"/>
     <w:rsid w:val="00083125"/>
     <w:rsid w:val="0008380E"/>
     <w:rsid w:val="00084119"/>
     <w:rsid w:val="0008443C"/>
     <w:rsid w:val="00084545"/>
     <w:rsid w:val="00084DE9"/>
     <w:rsid w:val="000853D6"/>
     <w:rsid w:val="00085BDB"/>
     <w:rsid w:val="00085F4D"/>
     <w:rsid w:val="000865C1"/>
     <w:rsid w:val="00091A31"/>
+    <w:rsid w:val="00091A53"/>
     <w:rsid w:val="00091EC9"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093F09"/>
     <w:rsid w:val="0009417B"/>
     <w:rsid w:val="00095C6E"/>
     <w:rsid w:val="00095CB7"/>
     <w:rsid w:val="0009682A"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A14AE"/>
     <w:rsid w:val="000A1948"/>
     <w:rsid w:val="000A1F8E"/>
     <w:rsid w:val="000A2391"/>
     <w:rsid w:val="000A24FC"/>
     <w:rsid w:val="000B1521"/>
     <w:rsid w:val="000B1D54"/>
     <w:rsid w:val="000B2E41"/>
     <w:rsid w:val="000B2EBE"/>
     <w:rsid w:val="000B5614"/>
     <w:rsid w:val="000B58C7"/>
     <w:rsid w:val="000B5B8F"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C15DF"/>
     <w:rsid w:val="000C2682"/>
     <w:rsid w:val="000C26C6"/>
     <w:rsid w:val="000C481C"/>
     <w:rsid w:val="000C6C38"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D0E06"/>
     <w:rsid w:val="000D20F4"/>
     <w:rsid w:val="000D2CBD"/>
     <w:rsid w:val="000D3D62"/>
     <w:rsid w:val="000D4F44"/>
     <w:rsid w:val="000D513F"/>
     <w:rsid w:val="000D6791"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6F46"/>
     <w:rsid w:val="000D70DD"/>
     <w:rsid w:val="000D7126"/>
+    <w:rsid w:val="000D7E42"/>
     <w:rsid w:val="000E093B"/>
     <w:rsid w:val="000E1C65"/>
     <w:rsid w:val="000E2BC2"/>
     <w:rsid w:val="000E40DD"/>
     <w:rsid w:val="000E4251"/>
     <w:rsid w:val="000E47CF"/>
     <w:rsid w:val="000E4C12"/>
     <w:rsid w:val="000E5E7C"/>
     <w:rsid w:val="000F03D9"/>
     <w:rsid w:val="000F0763"/>
     <w:rsid w:val="000F16B2"/>
     <w:rsid w:val="000F22C0"/>
     <w:rsid w:val="000F266E"/>
     <w:rsid w:val="000F46FE"/>
     <w:rsid w:val="000F4FC6"/>
     <w:rsid w:val="000F5E2E"/>
     <w:rsid w:val="000F5E78"/>
     <w:rsid w:val="000F6C18"/>
     <w:rsid w:val="000F6EE9"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00100577"/>
     <w:rsid w:val="00101D2B"/>
     <w:rsid w:val="0010330D"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103A3E"/>
     <w:rsid w:val="00106B44"/>
     <w:rsid w:val="0011074A"/>
     <w:rsid w:val="0011109D"/>
     <w:rsid w:val="001116F6"/>
     <w:rsid w:val="00111B21"/>
     <w:rsid w:val="001127B5"/>
     <w:rsid w:val="00112DCC"/>
     <w:rsid w:val="00113CC0"/>
     <w:rsid w:val="00114291"/>
     <w:rsid w:val="00114549"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="0011573A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00117C90"/>
+    <w:rsid w:val="00117F2A"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="00121549"/>
     <w:rsid w:val="00122217"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="00122668"/>
     <w:rsid w:val="00124E4A"/>
     <w:rsid w:val="001262F6"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268C8"/>
     <w:rsid w:val="00126F23"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131743"/>
     <w:rsid w:val="00133457"/>
     <w:rsid w:val="00135957"/>
     <w:rsid w:val="00136C28"/>
     <w:rsid w:val="001401E6"/>
     <w:rsid w:val="00140DB3"/>
     <w:rsid w:val="00141A79"/>
     <w:rsid w:val="00141EF3"/>
     <w:rsid w:val="00141F51"/>
     <w:rsid w:val="001428A8"/>
     <w:rsid w:val="00142F8B"/>
     <w:rsid w:val="00142FF8"/>
     <w:rsid w:val="0014375B"/>
     <w:rsid w:val="001449CF"/>
@@ -29835,105 +30638,109 @@
     <w:rsid w:val="00160DD0"/>
     <w:rsid w:val="001625A3"/>
     <w:rsid w:val="00162B81"/>
     <w:rsid w:val="00163E9E"/>
     <w:rsid w:val="0016537C"/>
     <w:rsid w:val="0016610C"/>
     <w:rsid w:val="0016765F"/>
     <w:rsid w:val="00167D49"/>
     <w:rsid w:val="0017003B"/>
     <w:rsid w:val="001700CE"/>
     <w:rsid w:val="00170233"/>
     <w:rsid w:val="001717A2"/>
     <w:rsid w:val="001723FC"/>
     <w:rsid w:val="00173B63"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00177107"/>
     <w:rsid w:val="00177880"/>
     <w:rsid w:val="001778D9"/>
     <w:rsid w:val="00177CAA"/>
     <w:rsid w:val="00177F0D"/>
     <w:rsid w:val="00180E5E"/>
     <w:rsid w:val="00180ECF"/>
     <w:rsid w:val="00183371"/>
     <w:rsid w:val="00183BBC"/>
     <w:rsid w:val="001855F9"/>
+    <w:rsid w:val="00186452"/>
     <w:rsid w:val="0018674E"/>
     <w:rsid w:val="001876BC"/>
     <w:rsid w:val="0018781D"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="0019000C"/>
     <w:rsid w:val="0019076E"/>
     <w:rsid w:val="00190D19"/>
     <w:rsid w:val="00190D61"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00191024"/>
     <w:rsid w:val="00191176"/>
     <w:rsid w:val="0019146D"/>
     <w:rsid w:val="00191597"/>
     <w:rsid w:val="00191F6C"/>
+    <w:rsid w:val="00192041"/>
     <w:rsid w:val="00192065"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="001935B0"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBF"/>
     <w:rsid w:val="00194B7A"/>
     <w:rsid w:val="00195C8E"/>
     <w:rsid w:val="00196222"/>
     <w:rsid w:val="00196330"/>
     <w:rsid w:val="001A251B"/>
     <w:rsid w:val="001A44DC"/>
     <w:rsid w:val="001A565B"/>
     <w:rsid w:val="001A5718"/>
     <w:rsid w:val="001A6102"/>
     <w:rsid w:val="001A6164"/>
     <w:rsid w:val="001A636C"/>
     <w:rsid w:val="001A7275"/>
     <w:rsid w:val="001A740B"/>
     <w:rsid w:val="001B125D"/>
     <w:rsid w:val="001B1871"/>
     <w:rsid w:val="001B3D71"/>
     <w:rsid w:val="001B6692"/>
     <w:rsid w:val="001B6785"/>
     <w:rsid w:val="001B6C86"/>
     <w:rsid w:val="001C174F"/>
     <w:rsid w:val="001C290B"/>
     <w:rsid w:val="001C3B4F"/>
     <w:rsid w:val="001C4044"/>
+    <w:rsid w:val="001C4199"/>
     <w:rsid w:val="001C4927"/>
     <w:rsid w:val="001C591F"/>
     <w:rsid w:val="001C5B3A"/>
     <w:rsid w:val="001C6422"/>
     <w:rsid w:val="001D100D"/>
     <w:rsid w:val="001D1456"/>
     <w:rsid w:val="001D1859"/>
     <w:rsid w:val="001D1C9B"/>
     <w:rsid w:val="001D66B0"/>
     <w:rsid w:val="001D679C"/>
     <w:rsid w:val="001E0470"/>
     <w:rsid w:val="001E04E8"/>
+    <w:rsid w:val="001E076C"/>
     <w:rsid w:val="001E0AFD"/>
     <w:rsid w:val="001E16BC"/>
     <w:rsid w:val="001E3546"/>
     <w:rsid w:val="001E359A"/>
     <w:rsid w:val="001E361F"/>
     <w:rsid w:val="001E4AB8"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E56EA"/>
     <w:rsid w:val="001E6643"/>
     <w:rsid w:val="001E705A"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F0BE0"/>
     <w:rsid w:val="001F1020"/>
     <w:rsid w:val="001F1C58"/>
     <w:rsid w:val="001F2851"/>
     <w:rsid w:val="001F2E89"/>
     <w:rsid w:val="001F30F9"/>
     <w:rsid w:val="001F50B2"/>
     <w:rsid w:val="001F5E34"/>
     <w:rsid w:val="001F7508"/>
     <w:rsid w:val="002004BF"/>
     <w:rsid w:val="0020131A"/>
     <w:rsid w:val="0020131C"/>
     <w:rsid w:val="00201E11"/>
     <w:rsid w:val="00202582"/>
@@ -30015,119 +30822,125 @@
     <w:rsid w:val="002830E8"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00284387"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="00285395"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="002872F7"/>
     <w:rsid w:val="00290BD2"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="00292CF7"/>
     <w:rsid w:val="00293514"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
     <w:rsid w:val="0029517B"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295EE5"/>
     <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="00297E7B"/>
     <w:rsid w:val="002A2372"/>
     <w:rsid w:val="002A261A"/>
     <w:rsid w:val="002A2A6F"/>
     <w:rsid w:val="002A2B4F"/>
     <w:rsid w:val="002A2DF8"/>
     <w:rsid w:val="002A46BF"/>
+    <w:rsid w:val="002A62F1"/>
     <w:rsid w:val="002A6A3F"/>
     <w:rsid w:val="002B160A"/>
     <w:rsid w:val="002B2D2E"/>
     <w:rsid w:val="002B635F"/>
     <w:rsid w:val="002C1C8D"/>
     <w:rsid w:val="002C204F"/>
     <w:rsid w:val="002C36E6"/>
+    <w:rsid w:val="002C52B0"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
     <w:rsid w:val="002D16A8"/>
+    <w:rsid w:val="002D1C79"/>
     <w:rsid w:val="002D2226"/>
     <w:rsid w:val="002D36A4"/>
     <w:rsid w:val="002D4E16"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E321B"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E63E4"/>
     <w:rsid w:val="002E6C51"/>
     <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="002E7E73"/>
     <w:rsid w:val="002F0E0A"/>
     <w:rsid w:val="002F228E"/>
     <w:rsid w:val="002F29E0"/>
     <w:rsid w:val="002F33C1"/>
     <w:rsid w:val="002F38CE"/>
     <w:rsid w:val="002F5265"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="002F59D8"/>
     <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="002F68C8"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303101"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00304DA1"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="0030682A"/>
+    <w:rsid w:val="00306C58"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00311919"/>
     <w:rsid w:val="00312634"/>
     <w:rsid w:val="00312757"/>
     <w:rsid w:val="00312C7C"/>
     <w:rsid w:val="00314241"/>
     <w:rsid w:val="00314366"/>
     <w:rsid w:val="00315418"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="00316D78"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="00317F2D"/>
     <w:rsid w:val="0032013E"/>
     <w:rsid w:val="00321086"/>
     <w:rsid w:val="003214E4"/>
     <w:rsid w:val="003215A0"/>
     <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00323703"/>
     <w:rsid w:val="0032397A"/>
     <w:rsid w:val="003253E2"/>
     <w:rsid w:val="0032582C"/>
     <w:rsid w:val="0032704A"/>
     <w:rsid w:val="00327FB3"/>
     <w:rsid w:val="00327FD5"/>
     <w:rsid w:val="00330307"/>
+    <w:rsid w:val="00332469"/>
     <w:rsid w:val="00333E13"/>
     <w:rsid w:val="0033404A"/>
     <w:rsid w:val="0033504E"/>
     <w:rsid w:val="003351B9"/>
     <w:rsid w:val="003360CB"/>
     <w:rsid w:val="00336DD3"/>
     <w:rsid w:val="00336F99"/>
     <w:rsid w:val="003374C1"/>
     <w:rsid w:val="003429DC"/>
     <w:rsid w:val="00344A87"/>
     <w:rsid w:val="00345B83"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347A19"/>
     <w:rsid w:val="00347E4B"/>
     <w:rsid w:val="003501DC"/>
     <w:rsid w:val="00350DD2"/>
     <w:rsid w:val="003511C6"/>
     <w:rsid w:val="00353635"/>
     <w:rsid w:val="003561AC"/>
     <w:rsid w:val="00356B04"/>
     <w:rsid w:val="00356F57"/>
     <w:rsid w:val="00357B09"/>
     <w:rsid w:val="0036006D"/>
     <w:rsid w:val="00361A04"/>
     <w:rsid w:val="00362C1C"/>
@@ -30154,102 +30967,106 @@
     <w:rsid w:val="00394E38"/>
     <w:rsid w:val="0039574C"/>
     <w:rsid w:val="00395913"/>
     <w:rsid w:val="00396D74"/>
     <w:rsid w:val="003A0280"/>
     <w:rsid w:val="003A1BDC"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A33C3"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A402E"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A608F"/>
     <w:rsid w:val="003A6427"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003A7FB1"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B55F6"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B5F51"/>
     <w:rsid w:val="003B6DA0"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
+    <w:rsid w:val="003B7FDF"/>
     <w:rsid w:val="003C01D9"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C390A"/>
     <w:rsid w:val="003C4620"/>
     <w:rsid w:val="003C4F80"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D17BE"/>
     <w:rsid w:val="003D228A"/>
+    <w:rsid w:val="003D3889"/>
     <w:rsid w:val="003D47B8"/>
     <w:rsid w:val="003D5DBA"/>
     <w:rsid w:val="003D6595"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E308E"/>
     <w:rsid w:val="003E3966"/>
     <w:rsid w:val="003E3A09"/>
     <w:rsid w:val="003E6014"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E6DD7"/>
     <w:rsid w:val="003F1CCA"/>
     <w:rsid w:val="003F29E4"/>
     <w:rsid w:val="003F30E1"/>
     <w:rsid w:val="003F53B0"/>
     <w:rsid w:val="003F5524"/>
     <w:rsid w:val="003F58D4"/>
     <w:rsid w:val="003F6716"/>
     <w:rsid w:val="003F6BF1"/>
     <w:rsid w:val="003F7FF6"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004018D4"/>
     <w:rsid w:val="00401ECC"/>
     <w:rsid w:val="00402A67"/>
     <w:rsid w:val="004033A4"/>
     <w:rsid w:val="00403FC7"/>
     <w:rsid w:val="0040417B"/>
     <w:rsid w:val="00406FF3"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00407C40"/>
     <w:rsid w:val="00412715"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00413D4B"/>
     <w:rsid w:val="0041550A"/>
+    <w:rsid w:val="00415682"/>
     <w:rsid w:val="00415D19"/>
     <w:rsid w:val="00416C90"/>
     <w:rsid w:val="00417148"/>
     <w:rsid w:val="00421DE6"/>
     <w:rsid w:val="00423B9E"/>
+    <w:rsid w:val="00423BE1"/>
     <w:rsid w:val="00423D58"/>
     <w:rsid w:val="00425BF4"/>
     <w:rsid w:val="00426D90"/>
     <w:rsid w:val="00426F2D"/>
     <w:rsid w:val="004303E3"/>
     <w:rsid w:val="00431D9E"/>
     <w:rsid w:val="00432050"/>
     <w:rsid w:val="00432952"/>
     <w:rsid w:val="00432AD3"/>
     <w:rsid w:val="00433C05"/>
     <w:rsid w:val="00433C9F"/>
     <w:rsid w:val="00433CCF"/>
     <w:rsid w:val="004342FC"/>
     <w:rsid w:val="0043547C"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="00437471"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="0044486E"/>
     <w:rsid w:val="00444EFC"/>
     <w:rsid w:val="004454AF"/>
     <w:rsid w:val="00445629"/>
     <w:rsid w:val="0044636E"/>
     <w:rsid w:val="004467AF"/>
     <w:rsid w:val="0044761B"/>
@@ -30274,50 +31091,51 @@
     <w:rsid w:val="004766AC"/>
     <w:rsid w:val="00477670"/>
     <w:rsid w:val="00477C7A"/>
     <w:rsid w:val="004804F0"/>
     <w:rsid w:val="00480602"/>
     <w:rsid w:val="0048063E"/>
     <w:rsid w:val="00480987"/>
     <w:rsid w:val="00480EDC"/>
     <w:rsid w:val="004824F3"/>
     <w:rsid w:val="00483241"/>
     <w:rsid w:val="004834FF"/>
     <w:rsid w:val="00483506"/>
     <w:rsid w:val="004839E9"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486555"/>
     <w:rsid w:val="00487A0D"/>
     <w:rsid w:val="0049037C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049192F"/>
     <w:rsid w:val="00492AED"/>
     <w:rsid w:val="004940B0"/>
     <w:rsid w:val="00494106"/>
     <w:rsid w:val="00495F02"/>
     <w:rsid w:val="00496B72"/>
+    <w:rsid w:val="00497BB6"/>
     <w:rsid w:val="00497DB3"/>
     <w:rsid w:val="004A0122"/>
     <w:rsid w:val="004A0289"/>
     <w:rsid w:val="004A0325"/>
     <w:rsid w:val="004A06B6"/>
     <w:rsid w:val="004A087A"/>
     <w:rsid w:val="004A0ED2"/>
     <w:rsid w:val="004A0EED"/>
     <w:rsid w:val="004A3CF0"/>
     <w:rsid w:val="004A468C"/>
     <w:rsid w:val="004A475B"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A5921"/>
     <w:rsid w:val="004A610C"/>
     <w:rsid w:val="004A61C1"/>
     <w:rsid w:val="004B051B"/>
     <w:rsid w:val="004B0B6C"/>
     <w:rsid w:val="004B126D"/>
     <w:rsid w:val="004B15CD"/>
     <w:rsid w:val="004B2187"/>
     <w:rsid w:val="004B22F7"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B499C"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B619B"/>
@@ -30385,131 +31203,135 @@
     <w:rsid w:val="00513607"/>
     <w:rsid w:val="005146F8"/>
     <w:rsid w:val="00514B8E"/>
     <w:rsid w:val="005151B8"/>
     <w:rsid w:val="005166C8"/>
     <w:rsid w:val="0051685B"/>
     <w:rsid w:val="00517074"/>
     <w:rsid w:val="00517CEC"/>
     <w:rsid w:val="00520A58"/>
     <w:rsid w:val="00520B4E"/>
     <w:rsid w:val="00521178"/>
     <w:rsid w:val="00521559"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00522F98"/>
     <w:rsid w:val="005235CF"/>
     <w:rsid w:val="005253D2"/>
     <w:rsid w:val="00525ACB"/>
     <w:rsid w:val="005260DA"/>
     <w:rsid w:val="005312A7"/>
     <w:rsid w:val="00531A16"/>
     <w:rsid w:val="00533D68"/>
     <w:rsid w:val="00534C22"/>
     <w:rsid w:val="00535634"/>
     <w:rsid w:val="0053588A"/>
     <w:rsid w:val="00537798"/>
+    <w:rsid w:val="00537FAC"/>
     <w:rsid w:val="005401B9"/>
     <w:rsid w:val="005403F4"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="00540E6E"/>
     <w:rsid w:val="00541D39"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="00543355"/>
     <w:rsid w:val="00543A30"/>
     <w:rsid w:val="00544459"/>
     <w:rsid w:val="00544F31"/>
     <w:rsid w:val="00545FB6"/>
     <w:rsid w:val="005461D0"/>
     <w:rsid w:val="00546218"/>
     <w:rsid w:val="00546519"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553316"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00555DEB"/>
     <w:rsid w:val="00555ED3"/>
     <w:rsid w:val="00556DBA"/>
     <w:rsid w:val="00557C28"/>
     <w:rsid w:val="00557EA5"/>
     <w:rsid w:val="00560920"/>
     <w:rsid w:val="005619B9"/>
     <w:rsid w:val="00561FCA"/>
     <w:rsid w:val="005622AE"/>
     <w:rsid w:val="00562978"/>
     <w:rsid w:val="00562F5D"/>
     <w:rsid w:val="00562FEC"/>
     <w:rsid w:val="00564BA8"/>
     <w:rsid w:val="00564BE6"/>
+    <w:rsid w:val="0056571A"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565D1A"/>
     <w:rsid w:val="005670C0"/>
     <w:rsid w:val="00570B9E"/>
     <w:rsid w:val="0057207C"/>
     <w:rsid w:val="00574D09"/>
     <w:rsid w:val="00575638"/>
     <w:rsid w:val="005758F3"/>
     <w:rsid w:val="005762F3"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005770CF"/>
     <w:rsid w:val="00577830"/>
     <w:rsid w:val="005809B2"/>
     <w:rsid w:val="005813EA"/>
     <w:rsid w:val="005814D6"/>
     <w:rsid w:val="0058172F"/>
     <w:rsid w:val="00581D16"/>
     <w:rsid w:val="0058342E"/>
     <w:rsid w:val="005839C6"/>
     <w:rsid w:val="005842D3"/>
     <w:rsid w:val="00590853"/>
     <w:rsid w:val="00590E05"/>
     <w:rsid w:val="00591770"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00592660"/>
     <w:rsid w:val="005926A1"/>
     <w:rsid w:val="005935EE"/>
     <w:rsid w:val="005939FE"/>
     <w:rsid w:val="005944F5"/>
     <w:rsid w:val="00595955"/>
     <w:rsid w:val="005959E4"/>
     <w:rsid w:val="005961DA"/>
     <w:rsid w:val="005A26A7"/>
     <w:rsid w:val="005A397A"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A3EEE"/>
     <w:rsid w:val="005A4761"/>
     <w:rsid w:val="005A5D81"/>
     <w:rsid w:val="005B1348"/>
     <w:rsid w:val="005B4F79"/>
     <w:rsid w:val="005B4FFF"/>
     <w:rsid w:val="005B5107"/>
     <w:rsid w:val="005B5603"/>
+    <w:rsid w:val="005B5E34"/>
     <w:rsid w:val="005B6479"/>
     <w:rsid w:val="005B72F2"/>
     <w:rsid w:val="005B7785"/>
     <w:rsid w:val="005C10B4"/>
     <w:rsid w:val="005C13F5"/>
     <w:rsid w:val="005C2852"/>
+    <w:rsid w:val="005C313E"/>
     <w:rsid w:val="005C56A2"/>
     <w:rsid w:val="005C5DBD"/>
     <w:rsid w:val="005C6F38"/>
     <w:rsid w:val="005C7091"/>
     <w:rsid w:val="005D156B"/>
     <w:rsid w:val="005D1C7F"/>
     <w:rsid w:val="005D3144"/>
     <w:rsid w:val="005D3DAA"/>
     <w:rsid w:val="005D519E"/>
     <w:rsid w:val="005D5CC7"/>
     <w:rsid w:val="005D7137"/>
     <w:rsid w:val="005D73D7"/>
     <w:rsid w:val="005D7D0D"/>
     <w:rsid w:val="005E0C4C"/>
     <w:rsid w:val="005E1047"/>
     <w:rsid w:val="005E1844"/>
     <w:rsid w:val="005E18B5"/>
     <w:rsid w:val="005E2F1F"/>
     <w:rsid w:val="005E32AA"/>
     <w:rsid w:val="005E3CE2"/>
     <w:rsid w:val="005E43E4"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E608A"/>
     <w:rsid w:val="005F0A53"/>
     <w:rsid w:val="005F0B6D"/>
@@ -30526,50 +31348,51 @@
     <w:rsid w:val="00603EAE"/>
     <w:rsid w:val="00603F17"/>
     <w:rsid w:val="0060580A"/>
     <w:rsid w:val="00606799"/>
     <w:rsid w:val="006073D3"/>
     <w:rsid w:val="006074E2"/>
     <w:rsid w:val="0060775C"/>
     <w:rsid w:val="0060778D"/>
     <w:rsid w:val="00607B73"/>
     <w:rsid w:val="00610BF7"/>
     <w:rsid w:val="00610CD4"/>
     <w:rsid w:val="00611D3A"/>
     <w:rsid w:val="006125B6"/>
     <w:rsid w:val="0061319C"/>
     <w:rsid w:val="00613751"/>
     <w:rsid w:val="00613D50"/>
     <w:rsid w:val="006144CB"/>
     <w:rsid w:val="006148CB"/>
     <w:rsid w:val="00615195"/>
     <w:rsid w:val="00615B9A"/>
     <w:rsid w:val="006167E6"/>
     <w:rsid w:val="00616EC4"/>
     <w:rsid w:val="0061700C"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00620C30"/>
+    <w:rsid w:val="00621E64"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="00622592"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00623DAB"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00627336"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006301F1"/>
     <w:rsid w:val="006304DA"/>
     <w:rsid w:val="00632AD7"/>
     <w:rsid w:val="00632C53"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006339A3"/>
     <w:rsid w:val="00634A04"/>
     <w:rsid w:val="00634C4F"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00634E2A"/>
     <w:rsid w:val="0064220D"/>
     <w:rsid w:val="00644394"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00646047"/>
     <w:rsid w:val="00646D2D"/>
     <w:rsid w:val="006470F9"/>
     <w:rsid w:val="0064716E"/>
@@ -30681,132 +31504,138 @@
     <w:rsid w:val="007008E0"/>
     <w:rsid w:val="00700C7D"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="00702359"/>
     <w:rsid w:val="007045DF"/>
     <w:rsid w:val="0070483E"/>
     <w:rsid w:val="00704966"/>
     <w:rsid w:val="00705795"/>
     <w:rsid w:val="00705B24"/>
     <w:rsid w:val="00706857"/>
     <w:rsid w:val="00706A59"/>
     <w:rsid w:val="0070758D"/>
     <w:rsid w:val="007105C9"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00710EF7"/>
     <w:rsid w:val="00711475"/>
     <w:rsid w:val="0071185C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00712692"/>
     <w:rsid w:val="00712BF4"/>
     <w:rsid w:val="007137FE"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720718"/>
+    <w:rsid w:val="00721D90"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00723C0E"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="00725F4A"/>
     <w:rsid w:val="00726B5B"/>
     <w:rsid w:val="00727265"/>
     <w:rsid w:val="00727841"/>
     <w:rsid w:val="00727F9A"/>
     <w:rsid w:val="007305F1"/>
     <w:rsid w:val="00732174"/>
     <w:rsid w:val="007337A9"/>
     <w:rsid w:val="00733816"/>
     <w:rsid w:val="00735959"/>
     <w:rsid w:val="00735AD7"/>
     <w:rsid w:val="0073690F"/>
     <w:rsid w:val="007370FE"/>
     <w:rsid w:val="007407D1"/>
     <w:rsid w:val="00741DA4"/>
     <w:rsid w:val="00742718"/>
+    <w:rsid w:val="007428D5"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007462F6"/>
     <w:rsid w:val="00746E37"/>
     <w:rsid w:val="007473EA"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="007507D6"/>
     <w:rsid w:val="00751D0A"/>
     <w:rsid w:val="00752636"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752ACE"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="00753C9D"/>
     <w:rsid w:val="00754F24"/>
     <w:rsid w:val="00755A6C"/>
     <w:rsid w:val="00755C33"/>
     <w:rsid w:val="00756001"/>
     <w:rsid w:val="007561FE"/>
     <w:rsid w:val="00756BEB"/>
     <w:rsid w:val="00757236"/>
     <w:rsid w:val="0075727B"/>
+    <w:rsid w:val="00757B5D"/>
     <w:rsid w:val="0076084D"/>
     <w:rsid w:val="007609ED"/>
     <w:rsid w:val="0076142C"/>
     <w:rsid w:val="00761BC9"/>
     <w:rsid w:val="00762B17"/>
     <w:rsid w:val="00762EF3"/>
     <w:rsid w:val="0076308F"/>
     <w:rsid w:val="00763ABA"/>
     <w:rsid w:val="00764442"/>
     <w:rsid w:val="00766936"/>
     <w:rsid w:val="00767C99"/>
     <w:rsid w:val="00767EA6"/>
     <w:rsid w:val="00770E11"/>
     <w:rsid w:val="00771403"/>
     <w:rsid w:val="00771DF8"/>
+    <w:rsid w:val="007722E2"/>
     <w:rsid w:val="00772A4A"/>
     <w:rsid w:val="00774CF3"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0077571E"/>
     <w:rsid w:val="00775EB7"/>
     <w:rsid w:val="00776F85"/>
     <w:rsid w:val="00780A41"/>
     <w:rsid w:val="00781AC9"/>
     <w:rsid w:val="0078231A"/>
     <w:rsid w:val="00782395"/>
     <w:rsid w:val="00784638"/>
     <w:rsid w:val="00786226"/>
+    <w:rsid w:val="00787716"/>
     <w:rsid w:val="0078789B"/>
     <w:rsid w:val="00790256"/>
     <w:rsid w:val="007903EE"/>
     <w:rsid w:val="007935AA"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="00796388"/>
     <w:rsid w:val="00797446"/>
     <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="007A0D2E"/>
     <w:rsid w:val="007A1540"/>
+    <w:rsid w:val="007A17E9"/>
     <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007A20FB"/>
     <w:rsid w:val="007A3EC1"/>
     <w:rsid w:val="007A4C6E"/>
     <w:rsid w:val="007A64DD"/>
     <w:rsid w:val="007A76D6"/>
     <w:rsid w:val="007B1F37"/>
     <w:rsid w:val="007B1FCD"/>
     <w:rsid w:val="007B2F81"/>
     <w:rsid w:val="007B3432"/>
     <w:rsid w:val="007B459E"/>
     <w:rsid w:val="007B4652"/>
     <w:rsid w:val="007B4D57"/>
     <w:rsid w:val="007B5BEF"/>
     <w:rsid w:val="007B64F2"/>
     <w:rsid w:val="007B7A34"/>
     <w:rsid w:val="007C0694"/>
     <w:rsid w:val="007C163D"/>
     <w:rsid w:val="007C324D"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C51FA"/>
     <w:rsid w:val="007C5D04"/>
     <w:rsid w:val="007C7255"/>
     <w:rsid w:val="007C7B19"/>
     <w:rsid w:val="007C7FDD"/>
@@ -30837,121 +31666,127 @@
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007E7516"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F00AD"/>
     <w:rsid w:val="007F0358"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008008BF"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080390E"/>
     <w:rsid w:val="008039A6"/>
     <w:rsid w:val="0080487F"/>
     <w:rsid w:val="0080503C"/>
     <w:rsid w:val="00805559"/>
     <w:rsid w:val="00805610"/>
     <w:rsid w:val="00805D12"/>
     <w:rsid w:val="0080613F"/>
     <w:rsid w:val="00810690"/>
     <w:rsid w:val="00810DB3"/>
     <w:rsid w:val="008112A1"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="00811E98"/>
     <w:rsid w:val="00812ABD"/>
+    <w:rsid w:val="00813B94"/>
     <w:rsid w:val="00813DE7"/>
     <w:rsid w:val="008149C9"/>
     <w:rsid w:val="00817746"/>
     <w:rsid w:val="0081797E"/>
     <w:rsid w:val="00820398"/>
     <w:rsid w:val="008204E7"/>
     <w:rsid w:val="00820AAE"/>
+    <w:rsid w:val="00820CCA"/>
     <w:rsid w:val="00820E54"/>
     <w:rsid w:val="00820F93"/>
     <w:rsid w:val="00821688"/>
     <w:rsid w:val="008225F8"/>
     <w:rsid w:val="00822D9F"/>
     <w:rsid w:val="008252F4"/>
     <w:rsid w:val="00825983"/>
     <w:rsid w:val="00831152"/>
     <w:rsid w:val="00831154"/>
     <w:rsid w:val="00834698"/>
     <w:rsid w:val="0083490F"/>
     <w:rsid w:val="00834F6C"/>
     <w:rsid w:val="0083513A"/>
     <w:rsid w:val="00836B92"/>
     <w:rsid w:val="00836E0A"/>
     <w:rsid w:val="00840022"/>
     <w:rsid w:val="008407A1"/>
     <w:rsid w:val="00840C21"/>
     <w:rsid w:val="0084297D"/>
     <w:rsid w:val="00843FBB"/>
     <w:rsid w:val="008441C5"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00846012"/>
+    <w:rsid w:val="008460C5"/>
     <w:rsid w:val="00847AAE"/>
     <w:rsid w:val="00847FDB"/>
     <w:rsid w:val="0085108D"/>
     <w:rsid w:val="00851F4F"/>
     <w:rsid w:val="00852AA6"/>
+    <w:rsid w:val="00852CD7"/>
     <w:rsid w:val="008535B4"/>
     <w:rsid w:val="0085439E"/>
     <w:rsid w:val="0085443B"/>
     <w:rsid w:val="00854873"/>
     <w:rsid w:val="00855819"/>
     <w:rsid w:val="0085684F"/>
     <w:rsid w:val="00857003"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857E69"/>
     <w:rsid w:val="0086067A"/>
+    <w:rsid w:val="008608C1"/>
     <w:rsid w:val="008619C0"/>
     <w:rsid w:val="00862340"/>
     <w:rsid w:val="00862EB7"/>
     <w:rsid w:val="00862FA6"/>
     <w:rsid w:val="008635C7"/>
     <w:rsid w:val="00863CA8"/>
     <w:rsid w:val="00863D4E"/>
     <w:rsid w:val="00863DBA"/>
     <w:rsid w:val="00864E2D"/>
     <w:rsid w:val="00865435"/>
     <w:rsid w:val="00866794"/>
     <w:rsid w:val="00871479"/>
     <w:rsid w:val="00871D1A"/>
     <w:rsid w:val="00874472"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00874C07"/>
     <w:rsid w:val="008754C8"/>
     <w:rsid w:val="00875C44"/>
     <w:rsid w:val="00875F59"/>
     <w:rsid w:val="00877BD4"/>
     <w:rsid w:val="008823FE"/>
     <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="00884666"/>
     <w:rsid w:val="008855BA"/>
     <w:rsid w:val="00887699"/>
     <w:rsid w:val="00887F08"/>
+    <w:rsid w:val="00887F83"/>
     <w:rsid w:val="008901B9"/>
     <w:rsid w:val="0089046A"/>
     <w:rsid w:val="008942A1"/>
     <w:rsid w:val="00894ABE"/>
     <w:rsid w:val="00894FC7"/>
     <w:rsid w:val="0089587B"/>
     <w:rsid w:val="0089648E"/>
     <w:rsid w:val="00896F8E"/>
     <w:rsid w:val="008973D0"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897D6C"/>
     <w:rsid w:val="00897E81"/>
     <w:rsid w:val="008A1417"/>
     <w:rsid w:val="008A1DE7"/>
     <w:rsid w:val="008A2BEC"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A36F6"/>
     <w:rsid w:val="008A3C4A"/>
     <w:rsid w:val="008A3F84"/>
     <w:rsid w:val="008A5FE7"/>
     <w:rsid w:val="008A6338"/>
     <w:rsid w:val="008A77CD"/>
     <w:rsid w:val="008A7ABB"/>
     <w:rsid w:val="008B2EB2"/>
     <w:rsid w:val="008B2EE8"/>
@@ -31055,50 +31890,51 @@
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00961824"/>
     <w:rsid w:val="00961ED7"/>
     <w:rsid w:val="00962395"/>
     <w:rsid w:val="009625AE"/>
     <w:rsid w:val="00963CB9"/>
     <w:rsid w:val="009658E5"/>
     <w:rsid w:val="00965A4C"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="00966DB0"/>
     <w:rsid w:val="00967AFF"/>
     <w:rsid w:val="009702F1"/>
     <w:rsid w:val="0097056B"/>
     <w:rsid w:val="00973056"/>
     <w:rsid w:val="0097598A"/>
     <w:rsid w:val="00975AFE"/>
     <w:rsid w:val="00980E6E"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098217F"/>
     <w:rsid w:val="00982B00"/>
     <w:rsid w:val="00983430"/>
     <w:rsid w:val="00984464"/>
     <w:rsid w:val="00984FEF"/>
     <w:rsid w:val="00985BDB"/>
     <w:rsid w:val="00986670"/>
+    <w:rsid w:val="0098720D"/>
     <w:rsid w:val="00987390"/>
     <w:rsid w:val="009874C2"/>
     <w:rsid w:val="00987B4D"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="00991CB2"/>
     <w:rsid w:val="00992336"/>
     <w:rsid w:val="00995E64"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="0099760A"/>
     <w:rsid w:val="00997A89"/>
     <w:rsid w:val="009A02FF"/>
     <w:rsid w:val="009A0660"/>
     <w:rsid w:val="009A1459"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009A218F"/>
     <w:rsid w:val="009A2A6E"/>
     <w:rsid w:val="009A3400"/>
     <w:rsid w:val="009A4AAF"/>
     <w:rsid w:val="009A5D6F"/>
     <w:rsid w:val="009A6299"/>
     <w:rsid w:val="009A6FB6"/>
     <w:rsid w:val="009B02C1"/>
     <w:rsid w:val="009B0379"/>
@@ -31111,180 +31947,186 @@
     <w:rsid w:val="009B70F6"/>
     <w:rsid w:val="009B7154"/>
     <w:rsid w:val="009B74A7"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B76EF"/>
     <w:rsid w:val="009C27FA"/>
     <w:rsid w:val="009C332C"/>
     <w:rsid w:val="009C3F50"/>
     <w:rsid w:val="009C45E9"/>
     <w:rsid w:val="009C4F0E"/>
     <w:rsid w:val="009C6CA6"/>
     <w:rsid w:val="009C71C5"/>
     <w:rsid w:val="009D00B6"/>
     <w:rsid w:val="009D02CC"/>
     <w:rsid w:val="009D05D6"/>
     <w:rsid w:val="009D1996"/>
     <w:rsid w:val="009D1E5B"/>
     <w:rsid w:val="009D2000"/>
     <w:rsid w:val="009D205E"/>
     <w:rsid w:val="009D2DFE"/>
     <w:rsid w:val="009D3075"/>
     <w:rsid w:val="009D398B"/>
     <w:rsid w:val="009D42F6"/>
     <w:rsid w:val="009D4D49"/>
     <w:rsid w:val="009D5543"/>
+    <w:rsid w:val="009D632F"/>
     <w:rsid w:val="009D7432"/>
     <w:rsid w:val="009D764D"/>
     <w:rsid w:val="009E2FCC"/>
     <w:rsid w:val="009E4CEE"/>
     <w:rsid w:val="009E5FE2"/>
     <w:rsid w:val="009E6BB3"/>
     <w:rsid w:val="009E6D53"/>
     <w:rsid w:val="009E6E26"/>
     <w:rsid w:val="009F0AFB"/>
     <w:rsid w:val="009F0EC1"/>
+    <w:rsid w:val="009F1BAC"/>
     <w:rsid w:val="009F2338"/>
     <w:rsid w:val="009F2605"/>
     <w:rsid w:val="009F2BC1"/>
     <w:rsid w:val="009F3A61"/>
     <w:rsid w:val="009F3B4C"/>
     <w:rsid w:val="009F3E93"/>
     <w:rsid w:val="009F3F87"/>
     <w:rsid w:val="009F7CDC"/>
     <w:rsid w:val="00A00A4F"/>
     <w:rsid w:val="00A00BBD"/>
     <w:rsid w:val="00A00D96"/>
     <w:rsid w:val="00A01C32"/>
     <w:rsid w:val="00A02464"/>
     <w:rsid w:val="00A02C62"/>
     <w:rsid w:val="00A02D46"/>
     <w:rsid w:val="00A02DD1"/>
     <w:rsid w:val="00A036EC"/>
     <w:rsid w:val="00A03BF6"/>
     <w:rsid w:val="00A043DC"/>
     <w:rsid w:val="00A04438"/>
     <w:rsid w:val="00A04748"/>
+    <w:rsid w:val="00A04FF4"/>
     <w:rsid w:val="00A053AA"/>
     <w:rsid w:val="00A0693B"/>
     <w:rsid w:val="00A06E43"/>
+    <w:rsid w:val="00A07B3E"/>
     <w:rsid w:val="00A07D07"/>
     <w:rsid w:val="00A10E6F"/>
     <w:rsid w:val="00A117B1"/>
     <w:rsid w:val="00A12960"/>
     <w:rsid w:val="00A14040"/>
     <w:rsid w:val="00A14485"/>
     <w:rsid w:val="00A14C30"/>
     <w:rsid w:val="00A16200"/>
     <w:rsid w:val="00A167F6"/>
     <w:rsid w:val="00A175DC"/>
     <w:rsid w:val="00A1772D"/>
     <w:rsid w:val="00A177FA"/>
     <w:rsid w:val="00A205A6"/>
     <w:rsid w:val="00A208EB"/>
     <w:rsid w:val="00A20B68"/>
     <w:rsid w:val="00A22069"/>
     <w:rsid w:val="00A24493"/>
     <w:rsid w:val="00A2461C"/>
     <w:rsid w:val="00A249D0"/>
     <w:rsid w:val="00A268C2"/>
     <w:rsid w:val="00A26F76"/>
     <w:rsid w:val="00A2729D"/>
     <w:rsid w:val="00A3082F"/>
     <w:rsid w:val="00A30D3A"/>
     <w:rsid w:val="00A31027"/>
     <w:rsid w:val="00A31405"/>
     <w:rsid w:val="00A3407F"/>
     <w:rsid w:val="00A34452"/>
     <w:rsid w:val="00A357F8"/>
     <w:rsid w:val="00A36875"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A44DD2"/>
     <w:rsid w:val="00A45CCD"/>
     <w:rsid w:val="00A46155"/>
     <w:rsid w:val="00A51781"/>
     <w:rsid w:val="00A52DB1"/>
     <w:rsid w:val="00A541AA"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A550BF"/>
     <w:rsid w:val="00A5561A"/>
     <w:rsid w:val="00A57D55"/>
     <w:rsid w:val="00A6009D"/>
     <w:rsid w:val="00A61935"/>
     <w:rsid w:val="00A631C0"/>
     <w:rsid w:val="00A644FA"/>
+    <w:rsid w:val="00A654F6"/>
     <w:rsid w:val="00A655D8"/>
     <w:rsid w:val="00A65CE8"/>
     <w:rsid w:val="00A668D5"/>
     <w:rsid w:val="00A66A61"/>
     <w:rsid w:val="00A675E9"/>
     <w:rsid w:val="00A67AF8"/>
     <w:rsid w:val="00A71352"/>
     <w:rsid w:val="00A718E1"/>
     <w:rsid w:val="00A71A99"/>
     <w:rsid w:val="00A7246E"/>
     <w:rsid w:val="00A726E5"/>
     <w:rsid w:val="00A74D71"/>
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A76EF0"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
     <w:rsid w:val="00A84C23"/>
     <w:rsid w:val="00A854CC"/>
     <w:rsid w:val="00A86D73"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A907F4"/>
     <w:rsid w:val="00A91161"/>
     <w:rsid w:val="00A9141F"/>
     <w:rsid w:val="00A91BCE"/>
     <w:rsid w:val="00A92049"/>
     <w:rsid w:val="00A92CD5"/>
     <w:rsid w:val="00A92D31"/>
     <w:rsid w:val="00A937F9"/>
     <w:rsid w:val="00A9612F"/>
     <w:rsid w:val="00A96250"/>
     <w:rsid w:val="00A97C29"/>
     <w:rsid w:val="00A97C8B"/>
     <w:rsid w:val="00AA17B7"/>
     <w:rsid w:val="00AA2806"/>
     <w:rsid w:val="00AB16E5"/>
     <w:rsid w:val="00AB1E44"/>
     <w:rsid w:val="00AB231E"/>
     <w:rsid w:val="00AB25DE"/>
     <w:rsid w:val="00AB5211"/>
     <w:rsid w:val="00AB7DF6"/>
     <w:rsid w:val="00AB7E7F"/>
     <w:rsid w:val="00AC1E1E"/>
     <w:rsid w:val="00AC47E1"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6979"/>
     <w:rsid w:val="00AC6E64"/>
+    <w:rsid w:val="00AC7E71"/>
     <w:rsid w:val="00AC7F33"/>
     <w:rsid w:val="00AD0DFD"/>
     <w:rsid w:val="00AD2F36"/>
     <w:rsid w:val="00AD3F06"/>
     <w:rsid w:val="00AD4F12"/>
     <w:rsid w:val="00AD6569"/>
     <w:rsid w:val="00AD67FA"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE066F"/>
     <w:rsid w:val="00AE0EE3"/>
     <w:rsid w:val="00AE1864"/>
     <w:rsid w:val="00AE2477"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE35C2"/>
     <w:rsid w:val="00AE3A90"/>
     <w:rsid w:val="00AE4BAE"/>
     <w:rsid w:val="00AE5029"/>
     <w:rsid w:val="00AE531A"/>
     <w:rsid w:val="00AE5DE3"/>
     <w:rsid w:val="00AE601A"/>
     <w:rsid w:val="00AE6440"/>
     <w:rsid w:val="00AE7A11"/>
     <w:rsid w:val="00AF040D"/>
     <w:rsid w:val="00AF0424"/>
     <w:rsid w:val="00AF0600"/>
@@ -31320,68 +32162,70 @@
     <w:rsid w:val="00B218B5"/>
     <w:rsid w:val="00B2273A"/>
     <w:rsid w:val="00B2289F"/>
     <w:rsid w:val="00B23628"/>
     <w:rsid w:val="00B245ED"/>
     <w:rsid w:val="00B25582"/>
     <w:rsid w:val="00B256DB"/>
     <w:rsid w:val="00B273D9"/>
     <w:rsid w:val="00B277C3"/>
     <w:rsid w:val="00B2787F"/>
     <w:rsid w:val="00B30232"/>
     <w:rsid w:val="00B309BC"/>
     <w:rsid w:val="00B30CEB"/>
     <w:rsid w:val="00B337FE"/>
     <w:rsid w:val="00B3427D"/>
     <w:rsid w:val="00B3452D"/>
     <w:rsid w:val="00B34828"/>
     <w:rsid w:val="00B3501A"/>
     <w:rsid w:val="00B357FF"/>
     <w:rsid w:val="00B361EA"/>
     <w:rsid w:val="00B365DB"/>
     <w:rsid w:val="00B36B0A"/>
     <w:rsid w:val="00B370C9"/>
     <w:rsid w:val="00B37745"/>
     <w:rsid w:val="00B37842"/>
+    <w:rsid w:val="00B4086F"/>
     <w:rsid w:val="00B40D7A"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B43050"/>
     <w:rsid w:val="00B43D3D"/>
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B447CB"/>
     <w:rsid w:val="00B44A90"/>
     <w:rsid w:val="00B45936"/>
     <w:rsid w:val="00B460B7"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B5056D"/>
     <w:rsid w:val="00B50F92"/>
     <w:rsid w:val="00B51380"/>
     <w:rsid w:val="00B52124"/>
     <w:rsid w:val="00B555AF"/>
+    <w:rsid w:val="00B55B8D"/>
     <w:rsid w:val="00B57B0F"/>
     <w:rsid w:val="00B60251"/>
     <w:rsid w:val="00B60B5E"/>
     <w:rsid w:val="00B623CC"/>
     <w:rsid w:val="00B63001"/>
     <w:rsid w:val="00B6398E"/>
     <w:rsid w:val="00B65605"/>
     <w:rsid w:val="00B66211"/>
     <w:rsid w:val="00B667EB"/>
     <w:rsid w:val="00B66F3B"/>
     <w:rsid w:val="00B6736A"/>
     <w:rsid w:val="00B709DF"/>
     <w:rsid w:val="00B71273"/>
     <w:rsid w:val="00B71714"/>
     <w:rsid w:val="00B718B3"/>
     <w:rsid w:val="00B72E9E"/>
     <w:rsid w:val="00B731D8"/>
     <w:rsid w:val="00B7360B"/>
     <w:rsid w:val="00B7426A"/>
     <w:rsid w:val="00B744CC"/>
     <w:rsid w:val="00B75D2B"/>
     <w:rsid w:val="00B7612B"/>
     <w:rsid w:val="00B766D7"/>
     <w:rsid w:val="00B811C8"/>
     <w:rsid w:val="00B815FE"/>
@@ -31405,62 +32249,64 @@
     <w:rsid w:val="00B91585"/>
     <w:rsid w:val="00B92213"/>
     <w:rsid w:val="00B92C4D"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B95AC6"/>
     <w:rsid w:val="00B97108"/>
     <w:rsid w:val="00B97BE4"/>
     <w:rsid w:val="00B97F7D"/>
     <w:rsid w:val="00BA0D57"/>
     <w:rsid w:val="00BA123D"/>
     <w:rsid w:val="00BA22F2"/>
     <w:rsid w:val="00BA2F00"/>
     <w:rsid w:val="00BA5194"/>
     <w:rsid w:val="00BA5C18"/>
     <w:rsid w:val="00BB1F11"/>
     <w:rsid w:val="00BB2D79"/>
     <w:rsid w:val="00BB67C8"/>
     <w:rsid w:val="00BB7661"/>
     <w:rsid w:val="00BC02C9"/>
     <w:rsid w:val="00BC2088"/>
     <w:rsid w:val="00BC23A4"/>
     <w:rsid w:val="00BC2465"/>
     <w:rsid w:val="00BC26EA"/>
     <w:rsid w:val="00BC3BB9"/>
     <w:rsid w:val="00BC434F"/>
+    <w:rsid w:val="00BC52A3"/>
     <w:rsid w:val="00BC5370"/>
     <w:rsid w:val="00BC6601"/>
     <w:rsid w:val="00BC7265"/>
     <w:rsid w:val="00BC7688"/>
     <w:rsid w:val="00BC78FA"/>
     <w:rsid w:val="00BD0250"/>
     <w:rsid w:val="00BD0A37"/>
     <w:rsid w:val="00BD1075"/>
     <w:rsid w:val="00BD1343"/>
     <w:rsid w:val="00BD1E69"/>
     <w:rsid w:val="00BD2656"/>
     <w:rsid w:val="00BD4B76"/>
+    <w:rsid w:val="00BD4E78"/>
     <w:rsid w:val="00BD4FF4"/>
     <w:rsid w:val="00BD5063"/>
     <w:rsid w:val="00BD5340"/>
     <w:rsid w:val="00BD5D48"/>
     <w:rsid w:val="00BE03D4"/>
     <w:rsid w:val="00BE1740"/>
     <w:rsid w:val="00BE184C"/>
     <w:rsid w:val="00BE223F"/>
     <w:rsid w:val="00BE2CB6"/>
     <w:rsid w:val="00BE5557"/>
     <w:rsid w:val="00BE6F8C"/>
     <w:rsid w:val="00BE711A"/>
     <w:rsid w:val="00BE7EA0"/>
     <w:rsid w:val="00BF0002"/>
     <w:rsid w:val="00BF01B5"/>
     <w:rsid w:val="00BF0D62"/>
     <w:rsid w:val="00BF1972"/>
     <w:rsid w:val="00BF2EB5"/>
     <w:rsid w:val="00BF3EB9"/>
     <w:rsid w:val="00BF3EE3"/>
     <w:rsid w:val="00BF5222"/>
     <w:rsid w:val="00BF5A8A"/>
     <w:rsid w:val="00BF66F6"/>
     <w:rsid w:val="00BF698C"/>
     <w:rsid w:val="00BF71C4"/>
@@ -31471,185 +32317,192 @@
     <w:rsid w:val="00C01A43"/>
     <w:rsid w:val="00C031CA"/>
     <w:rsid w:val="00C03348"/>
     <w:rsid w:val="00C033D0"/>
     <w:rsid w:val="00C03DA3"/>
     <w:rsid w:val="00C05F52"/>
     <w:rsid w:val="00C067B8"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C1090B"/>
     <w:rsid w:val="00C1185A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C123EB"/>
     <w:rsid w:val="00C12F9E"/>
     <w:rsid w:val="00C14D59"/>
     <w:rsid w:val="00C14FA8"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C17A96"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21F02"/>
     <w:rsid w:val="00C224BF"/>
     <w:rsid w:val="00C22C43"/>
     <w:rsid w:val="00C22D07"/>
     <w:rsid w:val="00C23755"/>
+    <w:rsid w:val="00C247FB"/>
     <w:rsid w:val="00C251B0"/>
     <w:rsid w:val="00C26727"/>
     <w:rsid w:val="00C27912"/>
     <w:rsid w:val="00C27D17"/>
     <w:rsid w:val="00C306BD"/>
     <w:rsid w:val="00C307F0"/>
     <w:rsid w:val="00C322E9"/>
     <w:rsid w:val="00C3353B"/>
     <w:rsid w:val="00C33560"/>
+    <w:rsid w:val="00C338C7"/>
     <w:rsid w:val="00C338F5"/>
     <w:rsid w:val="00C33ADA"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34B64"/>
     <w:rsid w:val="00C36B5B"/>
     <w:rsid w:val="00C405DE"/>
     <w:rsid w:val="00C42599"/>
     <w:rsid w:val="00C425AC"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C43AE8"/>
     <w:rsid w:val="00C43B36"/>
     <w:rsid w:val="00C44AF5"/>
     <w:rsid w:val="00C45677"/>
     <w:rsid w:val="00C476D3"/>
     <w:rsid w:val="00C477E3"/>
     <w:rsid w:val="00C479D3"/>
     <w:rsid w:val="00C47D9F"/>
     <w:rsid w:val="00C5054D"/>
     <w:rsid w:val="00C508E6"/>
     <w:rsid w:val="00C51078"/>
     <w:rsid w:val="00C52074"/>
     <w:rsid w:val="00C52430"/>
     <w:rsid w:val="00C5277F"/>
     <w:rsid w:val="00C5318A"/>
     <w:rsid w:val="00C53EF4"/>
     <w:rsid w:val="00C5401E"/>
     <w:rsid w:val="00C54665"/>
     <w:rsid w:val="00C54CFD"/>
     <w:rsid w:val="00C556C1"/>
     <w:rsid w:val="00C571BD"/>
     <w:rsid w:val="00C57F0E"/>
     <w:rsid w:val="00C60B81"/>
     <w:rsid w:val="00C615B9"/>
     <w:rsid w:val="00C61A79"/>
     <w:rsid w:val="00C644AF"/>
     <w:rsid w:val="00C64784"/>
     <w:rsid w:val="00C6481C"/>
     <w:rsid w:val="00C64FD6"/>
     <w:rsid w:val="00C65FCD"/>
     <w:rsid w:val="00C66054"/>
     <w:rsid w:val="00C6642F"/>
     <w:rsid w:val="00C6708E"/>
     <w:rsid w:val="00C67780"/>
     <w:rsid w:val="00C67E7E"/>
     <w:rsid w:val="00C7090D"/>
     <w:rsid w:val="00C70E6A"/>
     <w:rsid w:val="00C71D9F"/>
     <w:rsid w:val="00C72510"/>
     <w:rsid w:val="00C73226"/>
     <w:rsid w:val="00C7491F"/>
+    <w:rsid w:val="00C749B0"/>
     <w:rsid w:val="00C756C2"/>
     <w:rsid w:val="00C75904"/>
     <w:rsid w:val="00C75F8C"/>
     <w:rsid w:val="00C80C84"/>
     <w:rsid w:val="00C8138D"/>
     <w:rsid w:val="00C817D6"/>
     <w:rsid w:val="00C82558"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C85184"/>
     <w:rsid w:val="00C856FC"/>
+    <w:rsid w:val="00C85E81"/>
     <w:rsid w:val="00C85F13"/>
     <w:rsid w:val="00C872B5"/>
     <w:rsid w:val="00C876F0"/>
     <w:rsid w:val="00C902C6"/>
     <w:rsid w:val="00C9192B"/>
     <w:rsid w:val="00C925F9"/>
     <w:rsid w:val="00C92C12"/>
     <w:rsid w:val="00C93927"/>
     <w:rsid w:val="00C93934"/>
     <w:rsid w:val="00C94B15"/>
     <w:rsid w:val="00C969B4"/>
     <w:rsid w:val="00CA00A8"/>
     <w:rsid w:val="00CA0968"/>
     <w:rsid w:val="00CA1E0A"/>
     <w:rsid w:val="00CA3FAB"/>
     <w:rsid w:val="00CA4129"/>
     <w:rsid w:val="00CA6C5D"/>
+    <w:rsid w:val="00CA785A"/>
     <w:rsid w:val="00CB0E16"/>
     <w:rsid w:val="00CB2BFD"/>
     <w:rsid w:val="00CB2C3A"/>
     <w:rsid w:val="00CB31EB"/>
     <w:rsid w:val="00CB3DAC"/>
     <w:rsid w:val="00CB59D8"/>
     <w:rsid w:val="00CB7285"/>
     <w:rsid w:val="00CC095F"/>
     <w:rsid w:val="00CC0AC9"/>
     <w:rsid w:val="00CC102E"/>
     <w:rsid w:val="00CC1791"/>
     <w:rsid w:val="00CC3ECB"/>
     <w:rsid w:val="00CC458A"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5597"/>
     <w:rsid w:val="00CC6BE0"/>
     <w:rsid w:val="00CC7E80"/>
+    <w:rsid w:val="00CC7FFA"/>
     <w:rsid w:val="00CD017F"/>
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD620A"/>
     <w:rsid w:val="00CD6541"/>
     <w:rsid w:val="00CE0E73"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE3369"/>
     <w:rsid w:val="00CE3FBE"/>
     <w:rsid w:val="00CE4016"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CE5843"/>
     <w:rsid w:val="00CE5D60"/>
     <w:rsid w:val="00CF010A"/>
     <w:rsid w:val="00CF41C2"/>
     <w:rsid w:val="00CF4520"/>
     <w:rsid w:val="00CF6457"/>
     <w:rsid w:val="00CF6E16"/>
     <w:rsid w:val="00CF7ABA"/>
     <w:rsid w:val="00CF7D64"/>
     <w:rsid w:val="00CF7F76"/>
     <w:rsid w:val="00D00B6A"/>
     <w:rsid w:val="00D0281B"/>
     <w:rsid w:val="00D03232"/>
     <w:rsid w:val="00D037E6"/>
     <w:rsid w:val="00D041F4"/>
     <w:rsid w:val="00D046CC"/>
     <w:rsid w:val="00D04B1D"/>
     <w:rsid w:val="00D04CFC"/>
     <w:rsid w:val="00D058DB"/>
     <w:rsid w:val="00D05B49"/>
+    <w:rsid w:val="00D05DE2"/>
     <w:rsid w:val="00D064E1"/>
     <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07D58"/>
     <w:rsid w:val="00D10585"/>
     <w:rsid w:val="00D10925"/>
     <w:rsid w:val="00D1388A"/>
     <w:rsid w:val="00D1389A"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00D14E5C"/>
     <w:rsid w:val="00D17EE5"/>
     <w:rsid w:val="00D202A3"/>
     <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D22F83"/>
     <w:rsid w:val="00D23451"/>
     <w:rsid w:val="00D23605"/>
     <w:rsid w:val="00D24C01"/>
     <w:rsid w:val="00D260F5"/>
     <w:rsid w:val="00D26C43"/>
     <w:rsid w:val="00D27F7D"/>
     <w:rsid w:val="00D31397"/>
     <w:rsid w:val="00D321C1"/>
     <w:rsid w:val="00D32C5E"/>
@@ -31692,56 +32545,58 @@
     <w:rsid w:val="00D72366"/>
     <w:rsid w:val="00D728CB"/>
     <w:rsid w:val="00D75FE4"/>
     <w:rsid w:val="00D75FEF"/>
     <w:rsid w:val="00D7689D"/>
     <w:rsid w:val="00D7691F"/>
     <w:rsid w:val="00D8056E"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D813B7"/>
     <w:rsid w:val="00D81950"/>
     <w:rsid w:val="00D8204F"/>
     <w:rsid w:val="00D836D6"/>
     <w:rsid w:val="00D836D8"/>
     <w:rsid w:val="00D83B0D"/>
     <w:rsid w:val="00D8493E"/>
     <w:rsid w:val="00D86D70"/>
     <w:rsid w:val="00D9026E"/>
     <w:rsid w:val="00D91336"/>
     <w:rsid w:val="00D922F6"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00DA0373"/>
     <w:rsid w:val="00DA0581"/>
     <w:rsid w:val="00DA095E"/>
     <w:rsid w:val="00DA0983"/>
     <w:rsid w:val="00DA17D5"/>
+    <w:rsid w:val="00DA23E7"/>
     <w:rsid w:val="00DA4098"/>
     <w:rsid w:val="00DA4DD9"/>
     <w:rsid w:val="00DA5F82"/>
     <w:rsid w:val="00DA5FC6"/>
     <w:rsid w:val="00DA6524"/>
     <w:rsid w:val="00DA7E92"/>
+    <w:rsid w:val="00DB06C4"/>
     <w:rsid w:val="00DB0C99"/>
     <w:rsid w:val="00DB0DA9"/>
     <w:rsid w:val="00DB12F1"/>
     <w:rsid w:val="00DB2CAC"/>
     <w:rsid w:val="00DB3F29"/>
     <w:rsid w:val="00DB3F96"/>
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4380"/>
     <w:rsid w:val="00DC4ED6"/>
     <w:rsid w:val="00DC56B3"/>
     <w:rsid w:val="00DC658F"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DD0F1F"/>
     <w:rsid w:val="00DD0FBB"/>
     <w:rsid w:val="00DD16FD"/>
     <w:rsid w:val="00DD2043"/>
     <w:rsid w:val="00DD283F"/>
     <w:rsid w:val="00DD53FA"/>
@@ -31801,50 +32656,51 @@
     <w:rsid w:val="00E4205B"/>
     <w:rsid w:val="00E4287C"/>
     <w:rsid w:val="00E4306B"/>
     <w:rsid w:val="00E44222"/>
     <w:rsid w:val="00E46499"/>
     <w:rsid w:val="00E4681A"/>
     <w:rsid w:val="00E5042C"/>
     <w:rsid w:val="00E5055D"/>
     <w:rsid w:val="00E5212D"/>
     <w:rsid w:val="00E52A52"/>
     <w:rsid w:val="00E5540E"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E55FA4"/>
     <w:rsid w:val="00E57868"/>
     <w:rsid w:val="00E609BF"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E61BD2"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E66879"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E6732B"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E67BCC"/>
+    <w:rsid w:val="00E713A1"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E727C2"/>
     <w:rsid w:val="00E7294F"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E76CCC"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E80E89"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E81ABA"/>
     <w:rsid w:val="00E81D44"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
     <w:rsid w:val="00E904F4"/>
     <w:rsid w:val="00E90A30"/>
     <w:rsid w:val="00E92C43"/>
     <w:rsid w:val="00E93D28"/>
     <w:rsid w:val="00E94E69"/>
@@ -31897,106 +32753,110 @@
     <w:rsid w:val="00ED40AC"/>
     <w:rsid w:val="00ED4319"/>
     <w:rsid w:val="00ED494C"/>
     <w:rsid w:val="00ED4AB3"/>
     <w:rsid w:val="00ED681B"/>
     <w:rsid w:val="00ED725F"/>
     <w:rsid w:val="00ED7903"/>
     <w:rsid w:val="00ED7C25"/>
     <w:rsid w:val="00EE1748"/>
     <w:rsid w:val="00EE22D0"/>
     <w:rsid w:val="00EE25ED"/>
     <w:rsid w:val="00EE3347"/>
     <w:rsid w:val="00EE3ABE"/>
     <w:rsid w:val="00EE43FC"/>
     <w:rsid w:val="00EE6268"/>
     <w:rsid w:val="00EE6A93"/>
     <w:rsid w:val="00EE78F5"/>
     <w:rsid w:val="00EF00F3"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF20E0"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF2705"/>
     <w:rsid w:val="00EF2B74"/>
     <w:rsid w:val="00EF4CE1"/>
     <w:rsid w:val="00EF52DE"/>
+    <w:rsid w:val="00EF59A4"/>
     <w:rsid w:val="00EF6C6A"/>
     <w:rsid w:val="00EF72D2"/>
     <w:rsid w:val="00F009F2"/>
     <w:rsid w:val="00F00A18"/>
+    <w:rsid w:val="00F012BA"/>
     <w:rsid w:val="00F022A2"/>
     <w:rsid w:val="00F02E5D"/>
     <w:rsid w:val="00F03941"/>
     <w:rsid w:val="00F04CDB"/>
     <w:rsid w:val="00F0684D"/>
     <w:rsid w:val="00F069CD"/>
     <w:rsid w:val="00F07E0D"/>
     <w:rsid w:val="00F108FF"/>
     <w:rsid w:val="00F10E95"/>
     <w:rsid w:val="00F11954"/>
     <w:rsid w:val="00F11A1A"/>
     <w:rsid w:val="00F13563"/>
     <w:rsid w:val="00F13F2E"/>
     <w:rsid w:val="00F1472D"/>
     <w:rsid w:val="00F14A3A"/>
+    <w:rsid w:val="00F14B0F"/>
     <w:rsid w:val="00F1516C"/>
     <w:rsid w:val="00F15A99"/>
     <w:rsid w:val="00F15D17"/>
     <w:rsid w:val="00F1677E"/>
     <w:rsid w:val="00F171C4"/>
     <w:rsid w:val="00F17451"/>
     <w:rsid w:val="00F17766"/>
     <w:rsid w:val="00F22838"/>
     <w:rsid w:val="00F22FBB"/>
     <w:rsid w:val="00F23DC2"/>
     <w:rsid w:val="00F2446D"/>
     <w:rsid w:val="00F25767"/>
     <w:rsid w:val="00F2796F"/>
     <w:rsid w:val="00F27CCA"/>
     <w:rsid w:val="00F32181"/>
     <w:rsid w:val="00F330F9"/>
     <w:rsid w:val="00F34852"/>
     <w:rsid w:val="00F403A1"/>
     <w:rsid w:val="00F41036"/>
     <w:rsid w:val="00F43043"/>
     <w:rsid w:val="00F437D7"/>
     <w:rsid w:val="00F43B2C"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F46A7D"/>
     <w:rsid w:val="00F473D1"/>
     <w:rsid w:val="00F47DF4"/>
     <w:rsid w:val="00F50E60"/>
     <w:rsid w:val="00F50F2F"/>
     <w:rsid w:val="00F55F7B"/>
     <w:rsid w:val="00F56A08"/>
     <w:rsid w:val="00F56CA4"/>
     <w:rsid w:val="00F57016"/>
     <w:rsid w:val="00F573FD"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F64887"/>
     <w:rsid w:val="00F6489E"/>
     <w:rsid w:val="00F6599A"/>
+    <w:rsid w:val="00F66097"/>
     <w:rsid w:val="00F660C1"/>
     <w:rsid w:val="00F660F1"/>
     <w:rsid w:val="00F66637"/>
     <w:rsid w:val="00F70ABC"/>
     <w:rsid w:val="00F715D1"/>
     <w:rsid w:val="00F7257A"/>
     <w:rsid w:val="00F72908"/>
     <w:rsid w:val="00F76CA7"/>
     <w:rsid w:val="00F77CAA"/>
     <w:rsid w:val="00F77CFC"/>
     <w:rsid w:val="00F83262"/>
     <w:rsid w:val="00F839B2"/>
     <w:rsid w:val="00F84A39"/>
     <w:rsid w:val="00F856DA"/>
     <w:rsid w:val="00F858DB"/>
     <w:rsid w:val="00F86017"/>
     <w:rsid w:val="00F878B7"/>
     <w:rsid w:val="00F901E2"/>
     <w:rsid w:val="00F90A48"/>
     <w:rsid w:val="00F90C25"/>
     <w:rsid w:val="00F91EA3"/>
     <w:rsid w:val="00F920D1"/>
     <w:rsid w:val="00F92C30"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F93D4F"/>
@@ -32016,50 +32876,51 @@
     <w:rsid w:val="00FB47C6"/>
     <w:rsid w:val="00FB4B7F"/>
     <w:rsid w:val="00FB5FAC"/>
     <w:rsid w:val="00FC16DE"/>
     <w:rsid w:val="00FC3041"/>
     <w:rsid w:val="00FC31E6"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC3718"/>
     <w:rsid w:val="00FC416A"/>
     <w:rsid w:val="00FC568C"/>
     <w:rsid w:val="00FC5CE9"/>
     <w:rsid w:val="00FC62D8"/>
     <w:rsid w:val="00FC6349"/>
     <w:rsid w:val="00FC6B00"/>
     <w:rsid w:val="00FC6E4D"/>
     <w:rsid w:val="00FC7F3B"/>
     <w:rsid w:val="00FD07A2"/>
     <w:rsid w:val="00FD07B1"/>
     <w:rsid w:val="00FD0955"/>
     <w:rsid w:val="00FD299D"/>
     <w:rsid w:val="00FD4D99"/>
     <w:rsid w:val="00FD65C4"/>
     <w:rsid w:val="00FD6F2C"/>
     <w:rsid w:val="00FD71F7"/>
     <w:rsid w:val="00FD7AC9"/>
+    <w:rsid w:val="00FD7DF2"/>
     <w:rsid w:val="00FD7EFB"/>
     <w:rsid w:val="00FE00CC"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE324B"/>
     <w:rsid w:val="00FE33C5"/>
     <w:rsid w:val="00FE3523"/>
     <w:rsid w:val="00FE429B"/>
     <w:rsid w:val="00FE480D"/>
     <w:rsid w:val="00FE4B3A"/>
     <w:rsid w:val="00FE5FB4"/>
     <w:rsid w:val="00FE60BA"/>
     <w:rsid w:val="00FE6322"/>
     <w:rsid w:val="00FE6A24"/>
     <w:rsid w:val="00FF0147"/>
     <w:rsid w:val="00FF1DDE"/>
     <w:rsid w:val="00FF1EDC"/>
     <w:rsid w:val="00FF25D4"/>
     <w:rsid w:val="00FF43A6"/>
     <w:rsid w:val="00FF6B83"/>
     <w:rsid w:val="00FF70E2"/>
     <w:rsid w:val="00FF753F"/>
     <w:rsid w:val="00FF774C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -32069,51 +32930,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="32497E77"/>
   <w15:docId w15:val="{CBCC07D7-53D2-4265-875E-4BBF68E94EB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -32512,51 +33373,51 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009D5543"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="680" w:hanging="680"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B90960"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="794" w:hanging="794"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
@@ -32861,51 +33722,51 @@
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009D5543"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009D5543"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:eastAsia="MS Gothic" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B90960"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
@@ -33057,96 +33918,96 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007444AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00A547EA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -33905,51 +34766,51 @@
         <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
       </w:tabs>
       <w:ind w:left="680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
     <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="num" w:pos="1644"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
       </w:tabs>
       <w:ind w:left="680" w:hanging="680"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:eastAsia="Times New Roman" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:rsid w:val="00B82BF8"/>
@@ -34223,51 +35084,51 @@
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00381C8C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="40"/>
       <w:ind w:left="403" w:hanging="363"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="384763854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="579603890">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34642,51 +35503,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1887599824">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-CasePlanning@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiwaac.org.au/i_booking.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wacscs-epems.broadspectrum.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncallinterpreters.com.au/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wacscs-epems.broadspectrum.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-Admissions@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookings@aiwaac.org.au" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/kit/TOMS/Pages/About-ePEMS.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/cuas/interpreting-and-translating-services-cuaits2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tisnational.gov.au/Help-using-TIS-National-services/Contact-TIS-National.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessplus.org.au/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-Admissions@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bookings@aiwaac.org.au" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/kit/TOMS/Pages/About-ePEMS.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tisnational.gov.au/Help-using-TIS-National-services/Contact-TIS-National.aspx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/cuas/interpreting-and-translating-services-cuaits2017" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessplus.org.au/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-CasePlanning@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wa.gov.au" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aiwaac.org.au/i_booking.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oncallinterpreters.com.au/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wacscs-epems.broadspectrum.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -34955,50 +35816,59 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Policies and Guidelines</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">17b6b9e0-e741-42ae-bcca-e1208f0099dc</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Rumbold, Scott</DisplayName>
         <AccountId>31</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Assistant Director </Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -35022,51 +35892,51 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">Policy for the reception of prisoners</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Rumbold, Scott</DisplayName>
         <AccountId>31</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="a7eef6cd8d77f8653cd002b2ae6ac640">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93b15f15b5db860ec30dd6321a4a2258" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -35316,155 +36186,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B2198D-54E9-45F6-B645-F804F28D67CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDFC064A-76F6-4239-9C19-E6763B6E8848}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>30</Pages>
-  <Words>11577</Words>
-  <Characters>65992</Characters>
+  <Words>11608</Words>
+  <Characters>66166</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>549</Lines>
-  <Paragraphs>154</Paragraphs>
+  <Lines>551</Lines>
+  <Paragraphs>155</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 2.1 Reception</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>77415</CharactersWithSpaces>
+  <CharactersWithSpaces>77619</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>