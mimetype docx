--- v0 (2025-12-10)
+++ v1 (2026-08-10)
@@ -1,1583 +1,2605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DBD50BF" w14:textId="563AA416" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="006C4BEE" w:rsidP="002E5756">
+    <w:p w14:paraId="4955E079" w14:textId="2E5064F2" w:rsidR="00C5205B" w:rsidRDefault="004220EA" w:rsidP="006F3981">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB68F2" w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>COPP</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006D472A">
+      <w:r w:rsidR="00AB68F2" w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F0170">
-[...3 lines deleted...]
-        <w:t>.2 Prisoner Orientation</w:t>
+      <w:r w:rsidR="00FD0526">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 – </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0526" w:rsidRPr="00FD0526">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Prisoner Orientation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CFA6E6" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
-[...123 lines deleted...]
-    <w:p w14:paraId="39ED1242" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00A16581" w:rsidRDefault="001B3C45" w:rsidP="00803710">
+    <w:p w14:paraId="78A11114" w14:textId="77777777" w:rsidR="005D505E" w:rsidRPr="005D505E" w:rsidRDefault="005D505E" w:rsidP="005D505E"/>
+    <w:p w14:paraId="39ED1242" w14:textId="6F6D07D0" w:rsidR="00663830" w:rsidRPr="00A16581" w:rsidRDefault="00F40607" w:rsidP="00803710">
       <w:pPr>
         <w:sectPr w:rsidR="00663830" w:rsidRPr="00A16581" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-        <w:br w:type="page"/>
+      <w:r w:rsidRPr="006F3981">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC2291D" wp14:editId="0760857E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>235585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="4953000"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="4953000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4E9E3743" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F3981">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Information Classification</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="26BAED7E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner Operational Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C35C0AE" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="43"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="652DBF1B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="43"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>National Child Principles</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="43"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="57D245B8" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId16" w:history="1">
+                              <w:r w:rsidRPr="00CF07DB">
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                  <w:color w:val="0563C1"/>
+                                  <w:sz w:val="22"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>and</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="00CF07DB">
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                  <w:color w:val="0563C1"/>
+                                  <w:sz w:val="22"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2DC2291D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:18.55pt;width:448.5pt;height:390pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXcFanFAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ4i4x4hRd2g4D&#10;ugvQ7QNkWY6FSaImKbGzry8lp0nWYS/DYEAQTerw8JBcXQ9akb1wXoKp6HSSUyIMh0aabUW/f7t/&#10;s6DEB2YapsCIih6Ep9fr169WvS3FDDpQjXAEQYwve1vRLgRbZpnnndDMT8AKg84WnGYBTbfNGsd6&#10;RNcqm+X5VdaDa6wDLrzHv7ejk64TftsKHr60rReBqIoit5BOl846ntl6xcqtY7aT/EiD/QMLzaTB&#10;pCeoWxYY2Tn5B5SW3IGHNkw46AzaVnKRasBqpvmLah47ZkWqBcXx9iST/3+w/PP+0X51JAzvYcAG&#10;piK8fQD+wxMDm46ZrbhxDvpOsAYTT6NkWW99eXwapfaljyB1/wkabDLbBUhAQ+t0VAXrJIiODTic&#10;RBdDIBx/FlfLYlmgi6Nvvize5nlqS8bK5+fW+fBBgCbxUlGHXU3wbP/gQ6TDyueQmM2Dks29VCoZ&#10;bltvlCN7hhNwt4hfquBFmDKkr+iymBWjAn+FQHZngr9l0jLgKCupK7o4BbEy6nZnmjRogUk13pGy&#10;Mkcho3ajimGoBwyMgtbQHFBSB+PI4orhpQP3i5Iex7Wi/ueOOUGJ+miwLcvpfB7nOxnz4t0MDXfp&#10;qS89zHCEqmigZLxuQtqJKJiBG2xfK5OwZyZHrjiGSe/jysQ5v7RT1Hmx108AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCh+CB23QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8NADITvSPyHlZG40U2g&#10;6iPEqXioB8QFGiSu26ybBLLeKLtt0n+POcHNnrHG3+SbyXXqRENoPSOkswQUceVtyzXCR7m9WYEK&#10;0bA1nWdCOFOATXF5kZvM+pHf6bSLtZIQDplBaGLsM61D1ZAzYeZ7YvEOfnAmyjrU2g5mlHDX6dsk&#10;WWhnWpYPjenpqaHqe3d0CIt4Lufr+XP9+bp1L2Ppvt4eDyXi9dX0cA8q0hT/juEXX9ChEKa9P7IN&#10;qkOQIhHhbpmCEne1XoqwlyEVRRe5/s9f/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX&#10;cFanFAIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCh+CB23QAAAAcBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4E9E3743" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F3981">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Information Classification</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="26BAED7E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner Operational Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C35C0AE" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="43"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Guiding Principles for Corrections in Australia </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="652DBF1B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="43"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>National Child Principles</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="43"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="57D245B8" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId18" w:history="1">
+                        <w:r w:rsidRPr="00CF07DB">
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                            <w:color w:val="0563C1"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>and</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId19" w:history="1">
+                        <w:r w:rsidRPr="00CF07DB">
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                            <w:color w:val="0563C1"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E25035" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="60A2FF5F" w14:textId="77777777" w:rsidR="00E01206" w:rsidRDefault="00E01206" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk235436970"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+    </w:p>
+    <w:p w14:paraId="10A78378" w14:textId="77777777" w:rsidR="00E01206" w:rsidRDefault="00E01206" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEFC6DD" w14:textId="77777777" w:rsidR="00C42A0C" w:rsidRDefault="00C42A0C" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD39A69" w14:textId="77777777" w:rsidR="00E01206" w:rsidRDefault="00E01206" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E25035" w14:textId="5A006FF3" w:rsidR="00FA1D8B" w:rsidRPr="00BF5531" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5531">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677427D3" w14:textId="20B444C7" w:rsidR="00216FB2" w:rsidRDefault="00AB2F4F">
-[...163 lines deleted...]
-    <w:p w14:paraId="29FD9476" w14:textId="145EAC4B" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="16F36147" w14:textId="7AA4BF37" w:rsidR="00815F22" w:rsidRDefault="00AB2F4F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232721" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc236044490" w:history="1">
+        <w:r w:rsidR="00815F22" w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidR="00815F22" w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Orientation overview</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Scope</w:t>
+        </w:r>
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232721 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044490 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r w:rsidR="00815F22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00354238" w14:textId="3CB7F267" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="11E792A0" w14:textId="0348C8CD" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232722" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044491" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Communication</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232722 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044491 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="163A1F89" w14:textId="140213F3" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="7BF0AF95" w14:textId="71365F03" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232723" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044492" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Non-Australian prisoners</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Orientation overview</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232723 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044492 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ED87F4C" w14:textId="4CA85565" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="5B8CCE74" w14:textId="564AF3B7" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232724" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044493" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Presentation and Tour</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Communication</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232724 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044493 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6298551D" w14:textId="3F75B222" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="43D92490" w14:textId="5AB6C269" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232725" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044494" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Prisoner Handbook</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Non-Australian prisoners</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232725 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044494 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09062908" w14:textId="279D0FCF" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="7C5C7BC7" w14:textId="19CF4CAD" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232726" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044495" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Standing Orders</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Presentation and Tour</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232726 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044495 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C60D62C" w14:textId="5E591607" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="03058ED6" w14:textId="375E26B6" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232727" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044496" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Annexures</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Prisoner Handbook</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232727 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044496 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A052DA7" w14:textId="4893824A" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
-[...257 lines deleted...]
-    <w:p w14:paraId="74E7ECD7" w14:textId="23456229" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="07455FDE" w14:textId="42CE7C60" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232731" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044497" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Assurance</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Standing Orders</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232731 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044497 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0075D943" w14:textId="6122CFD0" w:rsidR="00216FB2" w:rsidRDefault="008A3DA0">
+    <w:p w14:paraId="0B7B7D01" w14:textId="663C21B2" w:rsidR="00815F22" w:rsidRDefault="00815F22">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc121232732" w:history="1">
-        <w:r w:rsidR="00216FB2" w:rsidRPr="00660532">
+      <w:hyperlink w:anchor="_Toc236044498" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Document version history</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc121232732 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044498 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00216FB2">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00216FB2">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63394E62" w14:textId="441C9B35" w:rsidR="00634C54" w:rsidRDefault="00AB2F4F" w:rsidP="004E571B">
+    <w:p w14:paraId="1B77400F" w14:textId="23F1E3FD" w:rsidR="00815F22" w:rsidRDefault="00815F22">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236044499" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044499 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="48E14C94" w14:textId="2B5FFF5A" w:rsidR="00815F22" w:rsidRDefault="00815F22">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236044500" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044500 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0643A781" w14:textId="09D9BCCD" w:rsidR="00815F22" w:rsidRDefault="00815F22">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236044501" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044501 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C7DBC41" w14:textId="2B185CC5" w:rsidR="00815F22" w:rsidRDefault="00815F22">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236044502" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044502 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2EABF2E4" w14:textId="38A19DB9" w:rsidR="00815F22" w:rsidRDefault="00815F22">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236044503" w:history="1">
+        <w:r w:rsidRPr="00A3556D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document version history</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236044503 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63394E62" w14:textId="1591D040" w:rsidR="00634C54" w:rsidRDefault="00AB2F4F" w:rsidP="004E571B">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2880F818" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="005554A8">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc121232719"/>
+    <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00490C66">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc236044490"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="36F79FF3" w14:textId="77777777" w:rsidR="00E50E45" w:rsidRPr="00E50E45" w:rsidRDefault="00F47045" w:rsidP="00B37CED">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E50E45">
-        <w:t>This Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-        <w:t>) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0277F3AC" w14:textId="54BFF6A2" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="005554A8">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc121232720"/>
+    <w:p w14:paraId="0277F3AC" w14:textId="54BFF6A2" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00490C66">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc236044491"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECBB92B" w14:textId="77777777" w:rsidR="00146F2F" w:rsidRDefault="009C5485" w:rsidP="005554A8">
       <w:r w:rsidRPr="009C5485">
         <w:t xml:space="preserve">The initial period of imprisonment </w:t>
       </w:r>
       <w:r>
         <w:t>can be unsettling for prisoners.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5485">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5485">
         <w:t xml:space="preserve">rientation </w:t>
       </w:r>
       <w:r>
         <w:t>provides basic information which aims to give a</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5485">
         <w:t xml:space="preserve"> supportive transition for prisoners entering custody for the first time or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> transferring between prisons</w:t>
       </w:r>
       <w:r w:rsidR="008E0703">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00146F2F">
         <w:t>During orientation</w:t>
       </w:r>
       <w:r w:rsidR="00AB2F4F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00146F2F">
         <w:t xml:space="preserve"> staff shall ensure prisoners have a better understanding of prison life and their </w:t>
       </w:r>
       <w:r w:rsidR="002A2E72" w:rsidRPr="00AB2F4F">
         <w:t>entitlements, rights and responsibilities, development opportunities, the disciplinary process, and prison operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23511E5C" w14:textId="77777777" w:rsidR="005554A8" w:rsidRDefault="005554A8" w:rsidP="005554A8"/>
-    <w:p w14:paraId="1A33BE66" w14:textId="0729E2AB" w:rsidR="008E0703" w:rsidRDefault="00F47045" w:rsidP="005554A8">
+    <w:p w14:paraId="1A33BE66" w14:textId="0729E2AB" w:rsidR="008E0703" w:rsidRDefault="00F47045" w:rsidP="00D74CA7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
       <w:r>
         <w:t>Orientation is part of the admissions process</w:t>
       </w:r>
       <w:r w:rsidR="00C4231A">
         <w:t xml:space="preserve"> (refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00C4231A" w:rsidRPr="006C4BEE">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00C4231A" w:rsidRPr="003E1F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 2.1 </w:t>
         </w:r>
-        <w:r w:rsidR="00A16581" w:rsidRPr="006C4BEE">
+        <w:r w:rsidR="00A16581" w:rsidRPr="003E1F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00AB2F4F" w:rsidRPr="006C4BEE">
+        <w:r w:rsidR="00AB2F4F" w:rsidRPr="003E1F70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C4231A">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>. While taking a prisoner through o</w:t>
       </w:r>
       <w:r w:rsidR="008E0703" w:rsidRPr="009C5485">
         <w:t>rientation</w:t>
       </w:r>
       <w:r w:rsidR="00AB2F4F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008E0703" w:rsidRPr="009C5485">
         <w:t xml:space="preserve"> staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
       <w:r w:rsidR="008E0703" w:rsidRPr="009C5485">
@@ -1595,89 +2617,108 @@
       <w:r w:rsidR="008E0703">
         <w:t>create and maintain</w:t>
       </w:r>
       <w:r w:rsidR="008E0703" w:rsidRPr="009C5485">
         <w:t xml:space="preserve"> a safe</w:t>
       </w:r>
       <w:r w:rsidR="008E0703">
         <w:t xml:space="preserve"> and secure</w:t>
       </w:r>
       <w:r w:rsidR="008E0703" w:rsidRPr="009C5485">
         <w:t xml:space="preserve"> environment.</w:t>
       </w:r>
       <w:r w:rsidR="00594315">
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidR="00594315" w:rsidRPr="00594315">
         <w:t xml:space="preserve">rientation should be communicated clearly </w:t>
       </w:r>
       <w:r w:rsidR="007C453B" w:rsidRPr="00594315">
         <w:t>and, in a manner,</w:t>
       </w:r>
       <w:r w:rsidR="00594315" w:rsidRPr="00594315">
         <w:t xml:space="preserve"> pace and language understood by each prisoner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1C139D" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="005554A8" w:rsidRDefault="00C96C29" w:rsidP="005554A8">
+    <w:p w14:paraId="62576F24" w14:textId="3A27AFCD" w:rsidR="00DE6751" w:rsidRDefault="00DE6751" w:rsidP="005554A8">
+      <w:r w:rsidRPr="00910492">
+        <w:t xml:space="preserve">Aboriginality disclosure: additional information shall be requested at Orientation (refer to sections </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1E37" w:rsidRPr="00910492">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910492">
+        <w:t xml:space="preserve">.1.4 and </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1E37" w:rsidRPr="00910492">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00910492">
+        <w:t>.1.5)  regarding cultural connections to specific areas, and Aboriginal language needs, where identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1C139D" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="00C96C29" w:rsidP="005554A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc121232721"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc236044492"/>
       <w:r w:rsidRPr="005554A8">
         <w:t>Orientation overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="26294F98" w14:textId="03E965B3" w:rsidR="00303315" w:rsidRPr="005554A8" w:rsidRDefault="00294509" w:rsidP="005554A8">
+    <w:p w14:paraId="26294F98" w14:textId="03E965B3" w:rsidR="00303315" w:rsidRPr="00321573" w:rsidRDefault="00294509" w:rsidP="009E522C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005554A8">
+      <w:bookmarkStart w:id="6" w:name="_Hlk235435749"/>
+      <w:r w:rsidRPr="00321573">
         <w:t>Unit Managers</w:t>
       </w:r>
-      <w:r w:rsidR="00303315" w:rsidRPr="005554A8">
+      <w:r w:rsidR="00303315" w:rsidRPr="00321573">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="005554A8">
+      <w:r w:rsidRPr="00321573">
         <w:t>Orientation Officers</w:t>
       </w:r>
-      <w:r w:rsidR="00303315" w:rsidRPr="005554A8">
+      <w:r w:rsidR="00303315" w:rsidRPr="00321573">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F73811" w:rsidRPr="005554A8">
+      <w:r w:rsidR="00F73811" w:rsidRPr="00321573">
         <w:t xml:space="preserve">in charge of new prison arrivals </w:t>
       </w:r>
-      <w:r w:rsidR="00303315" w:rsidRPr="005554A8">
+      <w:r w:rsidR="00303315" w:rsidRPr="00321573">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
-      <w:r w:rsidR="00F73811" w:rsidRPr="005554A8">
+      <w:r w:rsidR="00F73811" w:rsidRPr="00321573">
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
-      <w:r w:rsidR="00303315" w:rsidRPr="005554A8">
+      <w:r w:rsidR="00303315" w:rsidRPr="00321573">
         <w:t xml:space="preserve">stages 1 and 2 of orientation within 3 working days of arrival. Completion of these stages shall include completion of the Orientation Checklist on TOMS. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="19DF40BB" w14:textId="4EF26291" w:rsidR="00294509" w:rsidRPr="005554A8" w:rsidRDefault="00294509" w:rsidP="005554A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005554A8">
         <w:t xml:space="preserve">The Unit Manager/Orientation Officer will regularly run the </w:t>
       </w:r>
       <w:r w:rsidR="007C453B">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="005554A8">
         <w:t xml:space="preserve">Offenders </w:t>
       </w:r>
       <w:r w:rsidR="007C453B" w:rsidRPr="005554A8">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="005554A8">
         <w:t xml:space="preserve"> No Orientation</w:t>
       </w:r>
       <w:r w:rsidR="007C453B">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="005554A8">
         <w:t xml:space="preserve"> report on TOMS to ensure </w:t>
       </w:r>
@@ -1805,59 +2846,51 @@
           <w:tcPr>
             <w:tcW w:w="6338" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="224F0239" w14:textId="77777777" w:rsidR="004F2CDF" w:rsidRPr="00294509" w:rsidRDefault="004F2CDF" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>Provide basic information and items to assist with the adjustment to prison routine.</w:t>
             </w:r>
             <w:r w:rsidR="000B7B30" w:rsidRPr="00294509">
               <w:t xml:space="preserve"> The information will cover:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C150CB6" w14:textId="77777777" w:rsidR="000B7B30" w:rsidRPr="00294509" w:rsidRDefault="000B7B30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
-              <w:t xml:space="preserve">overview of the prison’s rules and services such as telephone access, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and mail processes</w:t>
+              <w:t>overview of the prison’s rules and services such as telephone access, visits and mail processes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E95914F" w14:textId="77777777" w:rsidR="00DE45C4" w:rsidRPr="00294509" w:rsidRDefault="000B7B30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>prisoner’s responsibilities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF472D2" w14:textId="79A8CAAD" w:rsidR="000B7B30" w:rsidRDefault="00DE45C4" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
@@ -1921,152 +2954,136 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>bail conditions</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (if available)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6DD8F5" w14:textId="77777777" w:rsidR="004C695C" w:rsidRDefault="004C695C" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
+              <w:lastRenderedPageBreak/>
               <w:t>details of their next court appearance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0921F97D" w14:textId="77777777" w:rsidR="004C695C" w:rsidRDefault="004C695C" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
-              <w:lastRenderedPageBreak/>
               <w:t>list of all warrants received</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (if not previously supplied)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C0F5AC1" w14:textId="77777777" w:rsidR="00F814B4" w:rsidRDefault="00F814B4" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00F814B4">
               <w:t xml:space="preserve">identified disability needs whilst being managed in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="00F814B4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 4.8 – Prisoners with Disability</w:t>
+                <w:t>COPP 4.8 – Prisoners with Disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="73CC8914" w14:textId="6C59D007" w:rsidR="007612DC" w:rsidRPr="00294509" w:rsidRDefault="007612DC" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">opportunity to contact relevant consulate for </w:t>
             </w:r>
             <w:r w:rsidRPr="007612DC">
               <w:t>prisoner</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="007612DC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">who </w:t>
             </w:r>
             <w:r w:rsidRPr="007612DC">
               <w:t>identif</w:t>
             </w:r>
             <w:r>
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidRPr="007612DC">
               <w:t xml:space="preserve"> as other than an Australian citizen</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007612DC">
               <w:t xml:space="preserve">in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00F97BB6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 2.1 – Reception</w:t>
+                <w:t>COPP 2.1 – Reception</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007612DC">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F2CDF" w:rsidRPr="00CF6125" w14:paraId="39A4DF79" w14:textId="77777777" w:rsidTr="005554A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73DE1D67" w14:textId="77777777" w:rsidR="004F2CDF" w:rsidRPr="00CF6125" w:rsidRDefault="004F2CDF" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2111,361 +3128,300 @@
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FD194B8" w14:textId="77777777" w:rsidR="004F2CDF" w:rsidRPr="00294509" w:rsidRDefault="004F2CDF" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>Provide a detailed orientation program</w:t>
             </w:r>
             <w:r w:rsidR="00C156AB" w:rsidRPr="00294509">
               <w:t>, covering:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4643230C" w14:textId="77777777" w:rsidR="002C4E30" w:rsidRPr="00294509" w:rsidRDefault="002C4E30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
-              <w:t xml:space="preserve">security matters, location of legislation, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and procedures about the prison</w:t>
+              <w:t>security matters, location of legislation, rules and procedures about the prison</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18A452C9" w14:textId="77777777" w:rsidR="002C4E30" w:rsidRPr="00294509" w:rsidRDefault="002C4E30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
-              <w:t xml:space="preserve">expected behaviours and Unit </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>expected behaviours and Unit responsibilities</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7308B12C" w14:textId="355DFA38" w:rsidR="002C4E30" w:rsidRPr="00294509" w:rsidRDefault="009E69AB" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>prisoner</w:t>
             </w:r>
             <w:r w:rsidR="002C4E30" w:rsidRPr="00294509">
               <w:t xml:space="preserve"> supervision levels</w:t>
             </w:r>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve"> (reference </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00294509">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP10.1 – Prisoner Behaviour Management</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00294509">
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F81E21E" w14:textId="77777777" w:rsidR="002C4E30" w:rsidRPr="00294509" w:rsidRDefault="002C4E30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>disciplinary processes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24CC5990" w14:textId="77777777" w:rsidR="002C4E30" w:rsidRPr="00294509" w:rsidRDefault="002C4E30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
-              <w:t xml:space="preserve">dress standards and wearing of identification </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">dress standards and wearing of identification cards </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E94B9C9" w14:textId="1C490480" w:rsidR="000B7B30" w:rsidRPr="00294509" w:rsidRDefault="000B7B30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
-              <w:t xml:space="preserve">assessment processes, seeking medical attention and cell/personal </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">assessment processes, seeking medical attention and cell/personal hygiene </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AA83102" w14:textId="1CD4B561" w:rsidR="00672414" w:rsidRPr="00294509" w:rsidRDefault="00BD4A7A" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="00672414" w:rsidRPr="00294509">
               <w:t>ocation/access to condoms and dental dams</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="616CDD29" w14:textId="77777777" w:rsidR="000B7B30" w:rsidRPr="00294509" w:rsidRDefault="000B7B30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
-              <w:t xml:space="preserve">gratuities, private cash systems, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and canteen</w:t>
+              <w:t>gratuities, private cash systems, rewards and canteen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="286D5A05" w14:textId="4B50D103" w:rsidR="000B7B30" w:rsidRPr="00294509" w:rsidRDefault="000B7B30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>information about visits, mail and telephone calls</w:t>
             </w:r>
             <w:r w:rsidR="00C74809" w:rsidRPr="00294509">
               <w:t xml:space="preserve"> in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidR="00C74809" w:rsidRPr="00294509">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP7.1 – Prisoner Communication</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0623296B" w14:textId="77777777" w:rsidR="000B7B30" w:rsidRPr="00294509" w:rsidRDefault="000B7B30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve">movement in and out of cells and between </w:t>
             </w:r>
             <w:r w:rsidR="003E110F" w:rsidRPr="00294509">
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve">nits </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF898CF" w14:textId="77777777" w:rsidR="00241912" w:rsidRPr="00294509" w:rsidRDefault="000B7B30" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>grievances and complaints processes, and information for contacting the ombudsm</w:t>
             </w:r>
             <w:r w:rsidR="00B831BC" w:rsidRPr="00294509">
-              <w:t xml:space="preserve">an and other oversight </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>an and other oversight agencies</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="150AF3C0" w14:textId="0A6D36C5" w:rsidR="00B831BC" w:rsidRPr="00294509" w:rsidRDefault="00B831BC" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve">information on smoking restrictions within </w:t>
             </w:r>
             <w:r w:rsidR="000A4FAE" w:rsidRPr="00294509">
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve"> prison and detail availability of cessation aids/educational material in relation to quitting</w:t>
             </w:r>
             <w:r w:rsidR="00194B08">
               <w:t xml:space="preserve">. Refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidR="00194B08" w:rsidRPr="00194B08">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>COPP</w:t>
-[...6 lines deleted...]
-                <w:t xml:space="preserve"> 6.7 – Smoke Free Prisons</w:t>
+                <w:t>COPP 6.7 – Smoke Free Prisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00194B08">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6035C937" w14:textId="77777777" w:rsidR="004C695C" w:rsidRDefault="00B831BC" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>information on disciplinary measures for prisoners found smoking in non-de</w:t>
             </w:r>
             <w:r w:rsidR="00672414" w:rsidRPr="00294509">
-              <w:t xml:space="preserve">signated areas including </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>signated areas including cells</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0A75333A" w14:textId="77777777" w:rsidR="004C695C" w:rsidRDefault="004C695C" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>prison library services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D3AEF4B" w14:textId="7B187BB8" w:rsidR="004C695C" w:rsidRDefault="004C695C" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">scope and availability of religious/spiritual </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>scope and availability of religious/spiritual activities</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3B261518" w14:textId="77777777" w:rsidR="004C695C" w:rsidRDefault="004C695C" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>application process to be seen by a chaplain or a representative of their declared faith</w:t>
             </w:r>
             <w:r w:rsidR="00B3369D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C328853" w14:textId="41826780" w:rsidR="00AE0454" w:rsidRPr="00294509" w:rsidRDefault="0028045B" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -2560,51 +3516,51 @@
           <w:p w14:paraId="53C63761" w14:textId="77777777" w:rsidR="004F2CDF" w:rsidRPr="00294509" w:rsidRDefault="004F2CDF" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t>addressing offending behaviour</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="764767F7" w14:textId="5A4352A0" w:rsidR="00722698" w:rsidRPr="00294509" w:rsidRDefault="00722698" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve">Occupational Safety and Health course in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00294509">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP 8.1 – Prison Based Constructive Activities</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00294509">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C6C65DE" w14:textId="77777777" w:rsidR="004F2CDF" w:rsidRPr="00294509" w:rsidRDefault="004F2CDF" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve">any </w:t>
             </w:r>
             <w:r w:rsidR="00722698" w:rsidRPr="00294509">
               <w:t xml:space="preserve">other </w:t>
@@ -2614,137 +3570,103 @@
             </w:r>
             <w:r w:rsidR="006D1B3F" w:rsidRPr="00294509">
               <w:t>mpulsory course requirements (e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006509DA" w:rsidRPr="00294509">
               <w:t>health related</w:t>
             </w:r>
             <w:r w:rsidR="00047CD9" w:rsidRPr="00294509">
               <w:t xml:space="preserve"> courses</w:t>
             </w:r>
             <w:r w:rsidRPr="00294509">
               <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14ECCC80" w14:textId="73A78154" w:rsidR="009E69AB" w:rsidRPr="00294509" w:rsidRDefault="009E69AB" w:rsidP="007817B2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00294509">
               <w:t xml:space="preserve">Provide information detailed within </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00294509">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP 9.6 – Access to Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00294509">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7023ED0A" w14:textId="33C033CF" w:rsidR="00192712" w:rsidRDefault="00192712" w:rsidP="007E3AE9">
+    <w:p w14:paraId="7023ED0A" w14:textId="28243501" w:rsidR="00192712" w:rsidRPr="009260CE" w:rsidRDefault="00705A1B" w:rsidP="007E3AE9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00F839B2">
+      <w:r w:rsidRPr="009260CE">
+        <w:t>All new prisoners who identify as an Aboriginal or Torres Strait Islander person shall be asked to complete Cultural Connections form. Where a prisoner cannot read or write and/or requests additional support, assistance shall be requested from either Prison Support Officer or Aboriginal Visitor Scheme staff. The process should be read in conjunction with the Aboriginal Ethnicity Reporting Project Procedures, in addition to the Cultural Connections form and resource</w:t>
+      </w:r>
+      <w:r w:rsidR="00192712" w:rsidRPr="009260CE">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>request this support.</w:t>
+    </w:p>
+    <w:p w14:paraId="7854C418" w14:textId="0638CB78" w:rsidR="00705A1B" w:rsidRPr="009260CE" w:rsidRDefault="00705A1B" w:rsidP="00705A1B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009260CE">
+        <w:t>Cultural Connections forms to be signed by the prisoner and staff, then documented and uploaded in the TOMS Cultural connections module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D498D73" w14:textId="77777777" w:rsidR="006D1B3F" w:rsidRDefault="006D1B3F" w:rsidP="002673D5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where required, Superintendents shall ensure relevant business areas provide information for inclusion for a prisoner’s orientation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C42F25" w14:textId="77777777" w:rsidR="00640EE7" w:rsidRPr="005554A8" w:rsidRDefault="00640EE7" w:rsidP="005554A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc14437720"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc236044493"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="005554A8">
         <w:t>Communication</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="76518B62" w14:textId="77777777" w:rsidR="004017C1" w:rsidRDefault="00640EE7" w:rsidP="00640EE7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is important for staff to </w:t>
       </w:r>
       <w:r w:rsidR="006509DA">
         <w:t>assess</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the prisoner’s communication capability. Where a prisoner:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315D3300" w14:textId="5B115BCC" w:rsidR="00640EE7" w:rsidRDefault="007817B2" w:rsidP="005E6393">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
@@ -2762,231 +3684,229 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7A5F57" w14:textId="3A7F285D" w:rsidR="00640EE7" w:rsidRDefault="007817B2" w:rsidP="005E6393">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Has</w:t>
       </w:r>
       <w:r w:rsidR="00640EE7">
         <w:t xml:space="preserve"> sight or hearing difficulties, Health Services shall be </w:t>
       </w:r>
       <w:r w:rsidR="00A06C26">
         <w:t>alerted,</w:t>
       </w:r>
       <w:r w:rsidR="00640EE7">
         <w:t xml:space="preserve"> and appropriate assistance arranged.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0055513E" w14:textId="654C549C" w:rsidR="00A06C26" w:rsidRPr="00A06C26" w:rsidRDefault="007817B2" w:rsidP="00A06C26">
+    <w:p w14:paraId="0055513E" w14:textId="654C549C" w:rsidR="00A06C26" w:rsidRDefault="007817B2" w:rsidP="00A06C26">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">While staff may provide language assistance, an officer trained in the orientation process should oversee delivery of the program ensuring all aspects of the program are included. </w:t>
       </w:r>
       <w:r w:rsidRPr="00470B95">
         <w:t xml:space="preserve">Peer </w:t>
       </w:r>
       <w:r w:rsidR="000C7C54">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00470B95">
         <w:t>upport prisoners</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB2743">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidR="00917E6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00470B95">
         <w:t>ssistance</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EB2743">
         <w:t xml:space="preserve"> (if available) </w:t>
       </w:r>
       <w:r>
         <w:t>but only when both prisoners agree</w:t>
       </w:r>
       <w:r w:rsidRPr="00470B95">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC5B9A6" w14:textId="11DB099A" w:rsidR="007817B2" w:rsidRDefault="007817B2" w:rsidP="007817B2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoners shall be provided the opportunity to ask questions at any stage to clarify information not understood.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6FDA76" w14:textId="77777777" w:rsidR="007817B2" w:rsidRPr="005554A8" w:rsidRDefault="007817B2" w:rsidP="005554A8">
+    <w:p w14:paraId="434E2B92" w14:textId="77777777" w:rsidR="003A4E03" w:rsidRPr="003A4E03" w:rsidRDefault="003A4E03" w:rsidP="003A4E03"/>
+    <w:p w14:paraId="5B6FDA76" w14:textId="77777777" w:rsidR="007817B2" w:rsidRDefault="007817B2" w:rsidP="005554A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc14437722"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc14437722"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc236044494"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="005554A8">
+        <w:lastRenderedPageBreak/>
         <w:t>Non-Australian prisoners</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="6D1CD3CE" w14:textId="77C6C82C" w:rsidR="007817B2" w:rsidRDefault="007817B2" w:rsidP="007817B2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a prisoner identifies as other than an Australian citizen, staff shall inform them of the details and the opportunity to contact the relevant consulate in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00ED54AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.1 </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidRPr="00ED54AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F60256">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00414CF6">
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidR="00F60256">
         <w:t xml:space="preserve"> section 1.1.3 stage 1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A91CEF" w14:textId="09B3C44A" w:rsidR="007817B2" w:rsidRDefault="007817B2" w:rsidP="005554A8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc121232724"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236044495"/>
       <w:r w:rsidRPr="005554A8">
         <w:t>Presentation and Tour</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="79D46B7B" w14:textId="77777777" w:rsidR="00A06C26" w:rsidRDefault="00A06C26" w:rsidP="00A06C26">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Within the first week prisoners may be provided a tour of the facility by a Peer Support prisoner and/or a Prison Officer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507DFF68" w14:textId="77777777" w:rsidR="00A06C26" w:rsidRPr="00A06C26" w:rsidRDefault="00A06C26" w:rsidP="00A06C26"/>
     <w:p w14:paraId="7B375EAE" w14:textId="203EFC69" w:rsidR="007817B2" w:rsidRDefault="007817B2" w:rsidP="007817B2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a full tour of the prison cannot be facilitated due to the </w:t>
       </w:r>
       <w:r w:rsidR="00EB2743">
         <w:t xml:space="preserve">requirements set out in the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">prisoner’s </w:t>
       </w:r>
       <w:r w:rsidR="00EB2743">
         <w:t>supervision plan,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> then at a minimum they will be provided with a tour of their unit.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C676778" w14:textId="593B8BE8" w:rsidR="00B3369D" w:rsidRPr="00AE0AE8" w:rsidRDefault="00B3369D" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoners should be provided a viewing of the </w:t>
       </w:r>
       <w:r w:rsidR="005924E1">
         <w:t>prison’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> orientation DVD/video or presentation. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Toc14437725"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc14437725"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve">If available prisoners should be provided with any additional information brochures that highlight prison living and or additional </w:t>
       </w:r>
       <w:r w:rsidR="005924E1">
         <w:t>services,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the prison provides.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED28811" w14:textId="77777777" w:rsidR="00B3369D" w:rsidRDefault="00B3369D" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc121232725"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc236044496"/>
       <w:r>
         <w:t>Prisoner Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1DBAF607" w14:textId="4C68F749" w:rsidR="00B3369D" w:rsidRDefault="00B3369D" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Each prison is required to provide prisoners with a prisoner handbook during stage 2 of orientation</w:t>
       </w:r>
       <w:r w:rsidR="00C872DC">
         <w:t>. Assistance will be provided for prisoners who cannot understand or read English</w:t>
       </w:r>
       <w:r w:rsidR="00F60256">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2705EF3E" w14:textId="77777777" w:rsidR="00D516A9" w:rsidRDefault="00A42DE0" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The handbook</w:t>
       </w:r>
       <w:r w:rsidR="004C695C">
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
@@ -3142,51 +4062,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>gym</w:t>
       </w:r>
       <w:r w:rsidR="00D516A9">
         <w:t xml:space="preserve"> and other recreational activities </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E92EC6B" w14:textId="3B55048B" w:rsidR="00BD4A7A" w:rsidRDefault="00D516A9" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>general information about prison work/job requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05847607" w14:textId="77777777" w:rsidR="00145CAD" w:rsidRDefault="00145CAD" w:rsidP="00145CAD">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>health services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B0A403" w14:textId="77777777" w:rsidR="00BD4A7A" w:rsidRDefault="00145CAD" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
@@ -3211,116 +4130,101 @@
       </w:r>
       <w:r w:rsidR="00014AEF">
         <w:t xml:space="preserve"> and hygiene</w:t>
       </w:r>
       <w:r w:rsidR="00145CAD">
         <w:t xml:space="preserve">/cleaning </w:t>
       </w:r>
       <w:r w:rsidR="00014AEF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E6670D" w14:textId="77777777" w:rsidR="00994B80" w:rsidRDefault="00994B80" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>visits</w:t>
       </w:r>
       <w:r w:rsidR="00145CAD">
-        <w:t xml:space="preserve">, special </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and funeral requests</w:t>
+        <w:t>, special visits and funeral requests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300C49EC" w14:textId="77777777" w:rsidR="00994B80" w:rsidRDefault="00994B80" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>at risk management services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627CA14C" w14:textId="4ACB0ED2" w:rsidR="00994B80" w:rsidRDefault="00994B80" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>legal aid/services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE44E6A" w14:textId="27A10F94" w:rsidR="007817B2" w:rsidRDefault="007817B2" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">blood borne virus harm </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">blood borne virus harm minimisation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6244D426" w14:textId="77777777" w:rsidR="00BD4A7A" w:rsidRDefault="00D516A9" w:rsidP="00B3369D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The handbook may </w:t>
       </w:r>
       <w:r w:rsidR="00994B80">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r>
         <w:t>include but is not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058B9318" w14:textId="51B73C1A" w:rsidR="00F73811" w:rsidRPr="008C5661" w:rsidRDefault="00F73811" w:rsidP="00F73811">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5661">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3440,588 +4344,364 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="622A4CFE" w14:textId="198BA3CA" w:rsidR="00692816" w:rsidRDefault="00A42DE0" w:rsidP="00692816">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Superintendents are responsible for ensuring </w:t>
       </w:r>
       <w:r w:rsidR="00D70B2D">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r>
         <w:t>the prisoner handbook is reviewed annually</w:t>
       </w:r>
       <w:r w:rsidR="004C695C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC4823E" w14:textId="77777777" w:rsidR="00692816" w:rsidRPr="0052703D" w:rsidRDefault="00692816" w:rsidP="00692816">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc67490016"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc121232726"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc67490016"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc236044497"/>
       <w:r w:rsidRPr="0052703D">
         <w:t>Standing Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="09C53D19" w14:textId="77777777" w:rsidR="00692816" w:rsidRPr="0052703D" w:rsidRDefault="00692816" w:rsidP="00692816">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0052703D">
-        <w:t xml:space="preserve">Superintendents may develop a Standing Order, compliant with this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> as operationally required.</w:t>
+        <w:t>Superintendents may develop a Standing Order, compliant with this COPP as operationally required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C9CCD9" w14:textId="7294ADA7" w:rsidR="00692816" w:rsidRDefault="00692816" w:rsidP="00692816">
+    <w:p w14:paraId="64C9CCD9" w14:textId="7294ADA7" w:rsidR="00692816" w:rsidRDefault="00692816" w:rsidP="00597E47">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0052703D">
         <w:t xml:space="preserve">For prisons requiring a Standing Order this shall be compliant with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="0052703D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>COPP 1.3 – Standing Orders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0052703D">
         <w:t xml:space="preserve"> and the Department’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="0052703D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Operational Policy and Procedure Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0052703D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54587AB7" w14:textId="42928AC1" w:rsidR="00917E6D" w:rsidRDefault="00917E6D" w:rsidP="00917E6D"/>
-    <w:p w14:paraId="0AE1E40F" w14:textId="7FF996B8" w:rsidR="00917E6D" w:rsidRDefault="00917E6D" w:rsidP="00917E6D"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="567AF293" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="005554A8" w:rsidRDefault="003D708E" w:rsidP="005554A8">
+    <w:p w14:paraId="22CCF2CF" w14:textId="77777777" w:rsidR="0071761F" w:rsidRDefault="0071761F" w:rsidP="00597E47">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...179 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="714" w:hanging="357"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc121232729"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc236044498"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="7052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="5223B2B0" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w:rsidRPr="000E6F0A" w14:paraId="06595223" w14:textId="77777777" w:rsidTr="00265AF3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC7A96F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="2E225A15" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00271F63" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00271F63">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBBF7F0" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="76E69119" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00271F63" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>/ Acronym</w:t>
+            <w:r w:rsidRPr="00271F63">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Definition / Acronym</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C40A0D" w:rsidRPr="000E6F0A" w14:paraId="08218242" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w:rsidRPr="000E6F0A" w14:paraId="5C33DE0A" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8AF78F" w14:textId="77777777" w:rsidR="00C40A0D" w:rsidRPr="00322730" w:rsidRDefault="005E6393" w:rsidP="00322730">
+          <w:p w14:paraId="2BB0CB7A" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00322730" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006B7BAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Aboriginal Visitors Scheme (AVS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7447F8D2" w14:textId="4BE90974" w:rsidR="00C40A0D" w:rsidRPr="00344FBE" w:rsidRDefault="00D70B2D" w:rsidP="00C40A0D">
+          <w:p w14:paraId="387ADB17" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00344FBE" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="005E6393" w:rsidRPr="006B7BAE">
+            <w:r w:rsidRPr="006B7BAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve">omprises Aboriginal staff who visit prisons and detention </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> around the </w:t>
+              <w:t xml:space="preserve">omprises Aboriginal staff who visit prisons and detention centres around the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="005E6393" w:rsidRPr="006B7BAE">
+            <w:r w:rsidRPr="006B7BAE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>tate, providing support and counselling to Aboriginal people in custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w:rsidRPr="000E6F0A" w14:paraId="3334616D" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w:rsidRPr="000E6F0A" w14:paraId="25F97B49" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="088EDC19" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="00175537" w:rsidRDefault="00322730" w:rsidP="00A16581">
+          <w:p w14:paraId="4CDA19EC" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00175537" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00175537">
               <w:t>Commissioner’s Operati</w:t>
             </w:r>
-            <w:r w:rsidR="00A16581">
+            <w:r>
               <w:t>ng</w:t>
             </w:r>
             <w:r w:rsidRPr="00175537">
               <w:t xml:space="preserve"> Policy and Procedures </w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00175537">
               <w:t>COPP</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9E4E72" w14:textId="77777777" w:rsidR="00322730" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="662148FA" w14:textId="77777777" w:rsidR="0071761F" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>COPPs</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A0221">
               <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w14:paraId="133C9427" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w14:paraId="4D0A95FF" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8A6FBB" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="003D5A2B" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="6EFB588A" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="003D5A2B" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08ED50AC" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="3B8088BD" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C74809">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w14:paraId="0070B8FC" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w14:paraId="42DC6628" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160C6274" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="003D5A2B" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="2A294196" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="003D5A2B" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7429BE26" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="0BC5EB31" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C74809">
               <w:t>The process whereby prisoners are informed about prison life, including the regime, their responsibilities and prison systems and services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w14:paraId="54A881D0" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w14:paraId="0EA28BD7" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7554B7" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="003D5A2B" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="1C47DE95" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="003D5A2B" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="533FE106" w14:textId="461C8999" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00A83A70" w:rsidP="00322730">
+          <w:p w14:paraId="0C32A9A3" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00750401">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Any person </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">as defined in s.3 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="0025010B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4029,512 +4709,718 @@
               <w:t xml:space="preserve">; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the </w:t>
             </w:r>
             <w:r w:rsidRPr="0025010B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w14:paraId="3956A1AD" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w14:paraId="2320D0B0" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F88F236" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="003D5A2B" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="0CDB5E5F" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="003D5A2B" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C0DFCE" w14:textId="0AA3D035" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00A83A70" w:rsidP="00322730">
+          <w:p w14:paraId="56C01CE1" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and volunteers.</w:t>
+              <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w14:paraId="0AA4579F" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w14:paraId="13EC7333" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B853A65" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="003D5A2B" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="3CF2A776" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="003D5A2B" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511E18A5" w14:textId="0960B655" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00322730" w:rsidP="00A83A70">
+          <w:p w14:paraId="440F2432" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C74809">
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
-            <w:r w:rsidR="00A83A70">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C74809">
               <w:t xml:space="preserve"> 36 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00C74809">
+                <w:rPr>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C74809">
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00C74809">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C74809">
-              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00C74809">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w14:paraId="1F38916F" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w14:paraId="18C085E3" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC234E5" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="003D5A2B" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="710C279E" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="003D5A2B" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Tota</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">l Offender Management Solution </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>(TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E740FA0" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="7A58CC29" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74809">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4588768B" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="3B9D3329" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322730" w14:paraId="33127712" w14:textId="77777777" w:rsidTr="003369D3">
+      <w:tr w:rsidR="0071761F" w14:paraId="4AF758AD" w14:textId="77777777" w:rsidTr="00724464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5830081E" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="003D5A2B" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="2CDD0EB6" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="003D5A2B" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Translation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45B45AF6" w14:textId="77777777" w:rsidR="00322730" w:rsidRPr="00C74809" w:rsidRDefault="00322730" w:rsidP="00322730">
+          <w:p w14:paraId="378A2D44" w14:textId="77777777" w:rsidR="0071761F" w:rsidRPr="00C74809" w:rsidRDefault="0071761F" w:rsidP="00724464">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C74809">
               <w:t>An activity comprising the interpretation of the meaning of a text in one language and the production of a new, equivalent text in another language.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="666EB000" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="567AF293" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="005554A8" w:rsidRDefault="003D708E" w:rsidP="008B2AA5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc236044499"/>
+      <w:r w:rsidRPr="005554A8">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="45B8CBB1" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="000D3CA1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc121232730"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Forms"/>
+      <w:bookmarkStart w:id="19" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236044500"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>Related COPP</w:t>
+      </w:r>
+      <w:r w:rsidR="0085521F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="5D6B1A6B" w14:textId="66944B01" w:rsidR="003D708E" w:rsidRPr="005554A8" w:rsidRDefault="00726958" w:rsidP="005554A8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="0085521F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00CD1986">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085521F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2.1 </w:t>
+        </w:r>
+        <w:r w:rsidR="00A16581" w:rsidRPr="0085521F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085521F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70E161E5" w14:textId="5D35DF07" w:rsidR="00204EA2" w:rsidRPr="005554A8" w:rsidRDefault="00204EA2" w:rsidP="005554A8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00551D86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 4.6 – Trans, </w:t>
+        </w:r>
+        <w:r w:rsidR="00B3369D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Gender Diverse and Intersex P</w:t>
+        </w:r>
+        <w:r w:rsidR="00551D86" w:rsidRPr="00551D86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>risoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00551D86">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11758508" w14:textId="57716CCC" w:rsidR="00C74809" w:rsidRPr="005554A8" w:rsidRDefault="00C74809" w:rsidP="005554A8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="0085521F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00CD1986">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0085521F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.1 – Prisoner Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="647D3AAD" w14:textId="63A5F254" w:rsidR="009E69AB" w:rsidRPr="005554A8" w:rsidRDefault="009E69AB" w:rsidP="005554A8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="009E69AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="009E69AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.6 – Access to Information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3340F696" w14:textId="0B76C982" w:rsidR="00551D86" w:rsidRPr="00917E6D" w:rsidRDefault="009E69AB" w:rsidP="005554A8">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="009E69AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00CD1986">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="009E69AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.1 – Prisoner Behaviour Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="666EB000" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="000D3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc236044501"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F62CE43" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRPr="005554A8" w:rsidRDefault="00A83A70" w:rsidP="005554A8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005554A8">
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Court Security and Custodial Services Act 1999</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8FA726" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRPr="005554A8" w:rsidRDefault="00A16581" w:rsidP="005554A8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005554A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0C293B" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="005554A8" w:rsidRDefault="002E5756" w:rsidP="005554A8">
+    <w:p w14:paraId="3E0C293B" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="005554A8" w:rsidRDefault="002E5756" w:rsidP="00626225">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc121232731"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236044502"/>
       <w:r w:rsidRPr="005554A8">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="7396A0C2" w14:textId="7762BCC4" w:rsidR="007D52A9" w:rsidRPr="00606FAA" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+    <w:p w14:paraId="7396A0C2" w14:textId="7762BCC4" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
       <w:r w:rsidRPr="00606FAA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A23AFE" w14:textId="64ABE533" w:rsidR="007D52A9" w:rsidRPr="00606FAA" w:rsidRDefault="007D52A9" w:rsidP="005554A8">
+    <w:p w14:paraId="284ABF64" w14:textId="77777777" w:rsidR="00252260" w:rsidRPr="00606FAA" w:rsidRDefault="00252260" w:rsidP="00252260">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="0026526D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBE20AE" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRPr="00606FAA" w:rsidRDefault="007D52A9" w:rsidP="005554A8">
+    <w:p w14:paraId="569D1D38" w14:textId="77777777" w:rsidR="00252260" w:rsidRPr="00606FAA" w:rsidRDefault="00252260" w:rsidP="00252260">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF8772C" w14:textId="4F61801B" w:rsidR="007D52A9" w:rsidRDefault="000A4FAE" w:rsidP="005554A8">
+    <w:p w14:paraId="6476C888" w14:textId="77777777" w:rsidR="00252260" w:rsidRDefault="00252260" w:rsidP="00252260">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Operational</w:t>
       </w:r>
-      <w:r w:rsidR="007D52A9" w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compliance will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00DA2F48" w:rsidRPr="0026526D">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="0026526D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007D52A9" w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45689C0F" w14:textId="1ED5371B" w:rsidR="0026526D" w:rsidRPr="00606FAA" w:rsidRDefault="0026526D" w:rsidP="0026526D">
+    <w:p w14:paraId="3BF7E56B" w14:textId="77777777" w:rsidR="00252260" w:rsidRPr="00606FAA" w:rsidRDefault="00252260" w:rsidP="00252260">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1894"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026526D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent oversight will be undertaken as </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
     </w:p>
+    <w:p w14:paraId="06BAE474" w14:textId="77777777" w:rsidR="00252260" w:rsidRDefault="00252260" w:rsidP="007D52A9"/>
+    <w:p w14:paraId="07C0AD7D" w14:textId="77777777" w:rsidR="00252260" w:rsidRDefault="00252260" w:rsidP="007D52A9"/>
+    <w:p w14:paraId="333DFB6F" w14:textId="77777777" w:rsidR="00252260" w:rsidRDefault="00252260" w:rsidP="007D52A9"/>
+    <w:p w14:paraId="26D13C33" w14:textId="77777777" w:rsidR="00252260" w:rsidRDefault="00252260" w:rsidP="007D52A9"/>
     <w:p w14:paraId="0D00A329" w14:textId="2641FD4D" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="0026526D">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
         <w:spacing w:before="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc121232732"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236044503"/>
       <w:r>
-        <w:t xml:space="preserve">Document version </w:t>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Document version history</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="2254"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="1644"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="00F3512B">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="004250A5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="933"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="007D3C6F" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
+          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="004250A5" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="004250A5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="007D3C6F" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
+          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="004250A5" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="004250A5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="007D3C6F" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
+          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="004250A5" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="004250A5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="007D3C6F" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
+          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="004250A5" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="004250A5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="007D3C6F" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
+          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="004250A5" w:rsidRDefault="00D37234" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004250A5">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="179969C9" w14:textId="48B6C86F" w:rsidTr="00B512DB">
         <w:trPr>
           <w:trHeight w:val="1196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="016A2222" w14:textId="06C9256C" w:rsidR="00D37234" w:rsidRDefault="00D37234" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
@@ -4678,274 +5564,345 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24CDFB79" w14:textId="79B14AA8" w:rsidR="00F3512B" w:rsidRDefault="00F3512B" w:rsidP="00DA2F48">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66512787" w14:textId="77777777" w:rsidR="00F3512B" w:rsidRDefault="00F3512B" w:rsidP="00DA2F48">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6824D23F" w14:textId="77777777" w:rsidR="008A39A5" w:rsidRDefault="008A39A5" w:rsidP="008A39A5">
-[...17 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0D3524E1" w14:textId="5B390A36" w:rsidR="00EB31DF" w:rsidRDefault="008A39A5" w:rsidP="008A39A5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>CM: S24/</w:t>
             </w:r>
             <w:r w:rsidR="00D35CE8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>88757</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AD48FFF" w14:textId="6FAE1737" w:rsidR="00F3512B" w:rsidRDefault="0095085F" w:rsidP="00DA2F48">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>26 August 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57A515AF" w14:textId="50B8B306" w:rsidR="00F3512B" w:rsidRDefault="0095085F" w:rsidP="00DA2F48">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0095085F">
               <w:t>26 August 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="007B2AF4" w:rsidRPr="007D3C6F" w14:paraId="330ED167" w14:textId="77777777" w:rsidTr="00B512DB">
+        <w:trPr>
+          <w:trHeight w:val="956"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E6698A" w14:textId="1F32891A" w:rsidR="007B2AF4" w:rsidRDefault="00537AF7" w:rsidP="007B2AF4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336BAC73" w14:textId="7CAC4685" w:rsidR="007B2AF4" w:rsidRDefault="007B2AF4" w:rsidP="007B2AF4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781A61D6" w14:textId="77777777" w:rsidR="007B2AF4" w:rsidRDefault="007B2AF4" w:rsidP="007B2AF4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C37F09" w14:textId="12738588" w:rsidR="007B2AF4" w:rsidRDefault="007B2AF4" w:rsidP="007B2AF4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>CM: S26/56585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AED4C25" w14:textId="259A1FF9" w:rsidR="007B2AF4" w:rsidRDefault="009260CE" w:rsidP="007B2AF4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8EF30C" w14:textId="64EFD354" w:rsidR="007B2AF4" w:rsidRPr="0095085F" w:rsidRDefault="009260CE" w:rsidP="007B2AF4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF61EF">
+              <w:t xml:space="preserve"> Augu</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC292C">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF61EF">
+              <w:t>t 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="57A2CFD1" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRDefault="00A83A70" w:rsidP="00DF778C">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A83A70" w:rsidSect="0085521F">
-      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D5A7DC1" w14:textId="77777777" w:rsidR="002C1D33" w:rsidRDefault="002C1D33" w:rsidP="00D06E62">
+    <w:p w14:paraId="66112654" w14:textId="77777777" w:rsidR="00F671C9" w:rsidRDefault="00F671C9" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DD68B71" w14:textId="77777777" w:rsidR="002C1D33" w:rsidRDefault="002C1D33" w:rsidP="00D06E62">
+    <w:p w14:paraId="627CA3B5" w14:textId="77777777" w:rsidR="00F671C9" w:rsidRDefault="00F671C9" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r w:rsidR="00216FB2">
       <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -4964,75 +5921,186 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7719BE67" w14:textId="77777777" w:rsidR="002C1D33" w:rsidRDefault="002C1D33" w:rsidP="00D06E62">
+    <w:p w14:paraId="6AB2F5F4" w14:textId="77777777" w:rsidR="00F671C9" w:rsidRDefault="00F671C9" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="731BCA55" w14:textId="77777777" w:rsidR="002C1D33" w:rsidRDefault="002C1D33" w:rsidP="00D06E62">
+    <w:p w14:paraId="05627AA1" w14:textId="77777777" w:rsidR="00F671C9" w:rsidRDefault="00F671C9" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50D880CA" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="007D52A9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50D880CA" w14:textId="4728F9A2" w:rsidR="005B0177" w:rsidRDefault="003C5DC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09FD843C" wp14:editId="6BB9885F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="669780969" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="518170D0" w14:textId="6DD1B639" w:rsidR="003C5DC7" w:rsidRPr="003C5DC7" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003C5DC7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="09FD843C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="518170D0" w14:textId="6DD1B639" w:rsidR="003C5DC7" w:rsidRPr="003C5DC7" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003C5DC7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -5060,167 +6128,238 @@
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
                                   <w14:srgbClr w14:val="C0C0C0">
                                     <w14:alpha w14:val="50000"/>
                                   </w14:srgbClr>
                                 </w14:solidFill>
                               </w14:textFill>
                             </w:rPr>
-                            <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-                          <w:proofErr w:type="gramEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="18A7BAF9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
-                      <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
-                    <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-                    <w:proofErr w:type="gramEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F690FCE" w14:textId="63B92374" w:rsidR="005B0177" w:rsidRDefault="007D52A9" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F690FCE" w14:textId="46A41F1E" w:rsidR="005B0177" w:rsidRDefault="003C5DC7" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E67861E" wp14:editId="0F92974E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="864800909" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="32B46C17" w14:textId="4EA371DE" w:rsidR="003C5DC7" w:rsidRPr="003C5DC7" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003C5DC7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6E67861E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="32B46C17" w14:textId="4EA371DE" w:rsidR="003C5DC7" w:rsidRPr="003C5DC7" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003C5DC7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="WordArt 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
@@ -5248,631 +6387,712 @@
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
                                   <w14:srgbClr w14:val="C0C0C0">
                                     <w14:alpha w14:val="50000"/>
                                   </w14:srgbClr>
                                 </w14:solidFill>
                               </w14:textFill>
                             </w:rPr>
-                            <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-                          <w:proofErr w:type="gramEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="62D01574" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
-                      <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
-                    <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-                    <w:proofErr w:type="gramEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007C453B">
+    <w:r w:rsidR="00E01206">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 2.2 Prisoner Orientation</w:t>
+      <w:t>Prison COPP 2.2 – Prisoner Orientation</w:t>
     </w:r>
     <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.</w:t>
     </w:r>
     <w:r w:rsidR="00E66B64">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5990C4F1" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5990C4F1" w14:textId="1A2408F1" w:rsidR="005B0177" w:rsidRDefault="003C5DC7" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56212931" wp14:editId="513632F6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AB60C29" wp14:editId="0D99AF9F">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="652386111" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="12070C08" w14:textId="33654348" w:rsidR="003C5DC7" w:rsidRPr="00064DA9" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00064DA9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2AB60C29" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="12070C08" w14:textId="33654348" w:rsidR="003C5DC7" w:rsidRPr="00064DA9" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00064DA9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="008114B3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
-                            <w:id w:val="125832196"/>
+                            <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="0D95B27E" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00464E72" w:rsidRDefault="005B0177" w:rsidP="008D51C1">
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="56212931" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0FYmZFMhEFcQBSr15sZuEhGvo9htwt+znOA4&#10;mtHMm3Iz+16c3Ri7QAjZQoFwVAfbUYPw8f58o0HEZMiaPpBD+HYRNtXlRWkKGyZ6c+dtagSXUCwM&#10;QpvSUEgZ69Z5ExdhcMTeMYzeJJZjI+1oJi73vcyVWktvOuKF1gzusXX11/bkET5fjvvdUr02T341&#10;TGFWkvydRLy+mh/uQSQ3p78w/OIzOlTMdAgnslH0CLlecxLhdskP2M+1zkAcEHS2AlmV8v+B6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
-                      <w:id w:val="125832196"/>
+                      <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="0D95B27E" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00464E72" w:rsidRDefault="005B0177" w:rsidP="008D51C1">
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="00257330" w:rsidRPr="00257330">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...118 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65C63972" wp14:editId="0096C839">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Picture 5"/>
+          <wp:docPr id="1499981619" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F329568" w14:textId="10D484E6" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F329568" w14:textId="5EF1BBAC" w:rsidR="00043DB1" w:rsidRDefault="003C5DC7" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BB43F93" wp14:editId="747B5C62">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="548456378" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4677095F" w14:textId="5FAF55CE" w:rsidR="003C5DC7" w:rsidRPr="00064DA9" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00064DA9">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0BB43F93" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4677095F" w14:textId="5FAF55CE" w:rsidR="003C5DC7" w:rsidRPr="00064DA9" w:rsidRDefault="003C5DC7" w:rsidP="003C5DC7">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00064DA9">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008A3DA0">
+    <w:r w:rsidR="00064DA9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 2.2 Prisoner Orientation</w:t>
+      <w:t>Prison COPP 2.2 – Prisoner Orientation</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00967549">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="006D472A">
+    <w:r w:rsidR="00DD01E3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>v</w:t>
-[...5 lines deleted...]
-      <w:t>3</w:t>
+      <w:t>v4</w:t>
     </w:r>
     <w:r w:rsidR="006D472A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="024A6D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="720E13E8"/>
@@ -5942,128 +7162,82 @@
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EC6A23AC"/>
+    <w:tmpl w:val="26AC0584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
-[...20 lines deleted...]
-        <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
-        <w14:glow w14:rad="0">
-[...22 lines deleted...]
-        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6376,50 +7550,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A631005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ECE0AA6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6461,51 +7748,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B60715E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F80EF89E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6574,51 +7861,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7272" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200A583F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4A2FEA"/>
     <w:lvl w:ilvl="0" w:tplc="480EC24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6660,51 +7947,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24917C93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E57A2B2E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6773,51 +8060,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28EB035C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="087CB602"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6859,51 +8146,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B2031EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AF62BC8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6945,51 +8232,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EDC6DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7058,51 +8345,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CB5324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1898B6"/>
     <w:lvl w:ilvl="0" w:tplc="3378D644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7144,51 +8431,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="370F7989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A929040"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="363"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -7286,51 +8573,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB41DE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7401,51 +8688,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E852A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C367E02"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1872" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7487,51 +8774,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5472" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6192" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6912" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C61053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6201916"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7600,51 +8887,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4339206F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6C8FF9A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7686,51 +8973,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="460F00BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4AF62BC8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7772,51 +9059,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B60BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5616213E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7885,51 +9172,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A637DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAECA090"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7971,51 +9258,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50A05D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAECA090"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8057,51 +9344,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A496ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3EC7796"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8143,51 +9430,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8301F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BFA4870"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8229,51 +9516,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D972B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0748B3F8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8342,51 +9629,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="601830F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAECA090"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8428,51 +9715,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62830ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5AE61C6"/>
     <w:lvl w:ilvl="0" w:tplc="3CE0D92E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="1040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8541,51 +9828,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68097DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAECA090"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8627,51 +9914,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD477B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C206840"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8740,51 +10027,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72156221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4E45B0C"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8829,51 +10116,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8923,51 +10210,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="783307A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB8C4688"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9036,51 +10323,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A2957C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F022C8BC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9149,51 +10436,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F0B2D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B47C8548"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9236,722 +10636,843 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1995137741">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1233544084">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="686558900">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2046517522">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1325163963">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1787044379">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1510024497">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1010596623">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="657001830">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="519861108">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="123617655">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="123617655">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12" w16cid:durableId="1883860806">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1919975411">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1803229310">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1266621846">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1841432086">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="683362268">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1881673054">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="678430485">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1266621846">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="20" w16cid:durableId="1115249295">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="297956443">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1157185541">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="131094016">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1160392231">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2094544715">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="55512723">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="503323176">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1597247023">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="331372473">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1723673898">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2127382623">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1723673898">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="32" w16cid:durableId="1233347631">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1037388404">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1624532590">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1401976381">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="185683925">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1127312060">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="216666959">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1230726572">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1514565388">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="765151434">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="42" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vVQ8DMIruK6RSOChhPjDDFgrljq1HXAll65yzzP4UewUqTI0KyTdYHAtfF5GJ4E/EI8vPWg1e6xQZpton/GtDA==" w:salt="lJX9rXm5SArMimYAP3Iizw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="V5xBLHwdeqQBBTHLfcIMmcKcQeLePM2ck1r1PeoKKAzoTVOCXBZgLwPmbIqx2RVbxiXJuJQvubvkREfLz2ZVxA==" w:salt="igJDf6fwvgsrET7XCEBKXA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="00014AEF"/>
     <w:rsid w:val="00017500"/>
     <w:rsid w:val="00017E9C"/>
     <w:rsid w:val="00033857"/>
     <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="000473F5"/>
     <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="00055848"/>
     <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00064DA9"/>
+    <w:rsid w:val="0007013C"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A0549"/>
     <w:rsid w:val="000A4FAE"/>
     <w:rsid w:val="000A6349"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000B7B30"/>
     <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D15FD"/>
+    <w:rsid w:val="000D3CA1"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00146F2F"/>
     <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00157879"/>
     <w:rsid w:val="0016491A"/>
     <w:rsid w:val="00174307"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="00191D8F"/>
     <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B04DB"/>
     <w:rsid w:val="001B151A"/>
     <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
     <w:rsid w:val="001C25AE"/>
     <w:rsid w:val="001D4B6A"/>
     <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
     <w:rsid w:val="001F2887"/>
     <w:rsid w:val="0020019A"/>
     <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="0021447A"/>
     <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00252260"/>
     <w:rsid w:val="00252A0A"/>
     <w:rsid w:val="00254316"/>
+    <w:rsid w:val="00257330"/>
     <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="00265AF3"/>
     <w:rsid w:val="002673D5"/>
+    <w:rsid w:val="00271F63"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="0028045B"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002A0BC3"/>
     <w:rsid w:val="002A2E72"/>
     <w:rsid w:val="002C1D33"/>
     <w:rsid w:val="002C3430"/>
     <w:rsid w:val="002C4E30"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="00302144"/>
+    <w:rsid w:val="00302688"/>
     <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00303C6C"/>
     <w:rsid w:val="00307315"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
     <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
     <w:rsid w:val="00330648"/>
     <w:rsid w:val="00330FB3"/>
     <w:rsid w:val="003369D3"/>
     <w:rsid w:val="00347271"/>
     <w:rsid w:val="00354B2E"/>
     <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00361C86"/>
     <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="0038707B"/>
     <w:rsid w:val="0039716F"/>
     <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003A4E03"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003C5DC7"/>
     <w:rsid w:val="003D26BC"/>
     <w:rsid w:val="003D5A2B"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1F70"/>
     <w:rsid w:val="003E30A2"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="00407FAD"/>
     <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="0041771A"/>
     <w:rsid w:val="00420099"/>
+    <w:rsid w:val="004220EA"/>
     <w:rsid w:val="00423576"/>
+    <w:rsid w:val="004250A5"/>
+    <w:rsid w:val="0043729B"/>
     <w:rsid w:val="00445A5A"/>
     <w:rsid w:val="00446A01"/>
     <w:rsid w:val="00457598"/>
+    <w:rsid w:val="00457613"/>
     <w:rsid w:val="00460AE8"/>
     <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="00490C66"/>
     <w:rsid w:val="0049344A"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C3A8C"/>
     <w:rsid w:val="004C657B"/>
     <w:rsid w:val="004C695C"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D3CCE"/>
     <w:rsid w:val="004E38EF"/>
     <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="004E7CE0"/>
     <w:rsid w:val="004F2CDF"/>
     <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="00504CA6"/>
     <w:rsid w:val="005147E0"/>
     <w:rsid w:val="005169A1"/>
     <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="00526230"/>
     <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
     <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
+    <w:rsid w:val="0055544F"/>
     <w:rsid w:val="005554A8"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00580365"/>
     <w:rsid w:val="005847DD"/>
     <w:rsid w:val="00585E54"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005924E1"/>
     <w:rsid w:val="00592F03"/>
     <w:rsid w:val="00594315"/>
+    <w:rsid w:val="00597E47"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005B0177"/>
     <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005D505E"/>
+    <w:rsid w:val="005D5952"/>
     <w:rsid w:val="005E0E26"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
     <w:rsid w:val="005F1F62"/>
     <w:rsid w:val="005F40CB"/>
     <w:rsid w:val="005F6BB4"/>
     <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00616F54"/>
     <w:rsid w:val="00622802"/>
     <w:rsid w:val="0062420A"/>
+    <w:rsid w:val="00626225"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="006509DA"/>
     <w:rsid w:val="00653306"/>
     <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066700C"/>
     <w:rsid w:val="00672414"/>
     <w:rsid w:val="00677802"/>
     <w:rsid w:val="00692816"/>
     <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A1E37"/>
+    <w:rsid w:val="006A2E66"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B5B51"/>
     <w:rsid w:val="006C4BEE"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D1B3F"/>
     <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
     <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="0071761F"/>
+    <w:rsid w:val="007206F6"/>
     <w:rsid w:val="00721B34"/>
     <w:rsid w:val="00722698"/>
     <w:rsid w:val="00726958"/>
     <w:rsid w:val="00733ADA"/>
     <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00747726"/>
     <w:rsid w:val="007501FA"/>
     <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="007548D1"/>
     <w:rsid w:val="00756DA5"/>
     <w:rsid w:val="007612DC"/>
     <w:rsid w:val="007636A9"/>
     <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="00797A61"/>
     <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
     <w:rsid w:val="007B6B14"/>
     <w:rsid w:val="007C453B"/>
     <w:rsid w:val="007C714E"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D52A9"/>
     <w:rsid w:val="007E0DEC"/>
     <w:rsid w:val="007E3AE9"/>
     <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
+    <w:rsid w:val="008113F9"/>
     <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="00815F22"/>
     <w:rsid w:val="00817FD1"/>
     <w:rsid w:val="00823736"/>
     <w:rsid w:val="00824C33"/>
     <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="0082608F"/>
+    <w:rsid w:val="008408BA"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00854B5D"/>
     <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00872676"/>
     <w:rsid w:val="008768F7"/>
     <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A39A5"/>
     <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008A542A"/>
+    <w:rsid w:val="008B2AA5"/>
     <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008C0F82"/>
     <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5AFF"/>
     <w:rsid w:val="008E0703"/>
     <w:rsid w:val="008E07CC"/>
     <w:rsid w:val="008E5C90"/>
     <w:rsid w:val="008E61D5"/>
     <w:rsid w:val="008F0170"/>
     <w:rsid w:val="008F5CA3"/>
     <w:rsid w:val="00907D71"/>
+    <w:rsid w:val="00910492"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
     <w:rsid w:val="00917E6D"/>
     <w:rsid w:val="00921B16"/>
+    <w:rsid w:val="009260CE"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="00934186"/>
     <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="00945536"/>
     <w:rsid w:val="0095085F"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="0096691B"/>
     <w:rsid w:val="00967549"/>
     <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00987A17"/>
     <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A54E4"/>
     <w:rsid w:val="009B3330"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C0175"/>
     <w:rsid w:val="009C5485"/>
     <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009E522C"/>
     <w:rsid w:val="009E69AB"/>
     <w:rsid w:val="009E6B17"/>
     <w:rsid w:val="009E7E82"/>
     <w:rsid w:val="009F211D"/>
     <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F55BB"/>
     <w:rsid w:val="009F7F7F"/>
     <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A118B8"/>
     <w:rsid w:val="00A16581"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A4000E"/>
     <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A46779"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A57ADF"/>
     <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A858A9"/>
     <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
     <w:rsid w:val="00A954B2"/>
     <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
     <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC1D98"/>
     <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AE0454"/>
     <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5A87"/>
     <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B004D7"/>
     <w:rsid w:val="00B00C80"/>
     <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02C2C"/>
     <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
     <w:rsid w:val="00B1301D"/>
     <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
     <w:rsid w:val="00B3369D"/>
     <w:rsid w:val="00B37CED"/>
     <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B50412"/>
     <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52008"/>
     <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B54C9B"/>
     <w:rsid w:val="00B70E02"/>
     <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00BB3AC0"/>
     <w:rsid w:val="00BB7296"/>
     <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BD793A"/>
     <w:rsid w:val="00BE495C"/>
     <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF5531"/>
     <w:rsid w:val="00BF6962"/>
     <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00C35D86"/>
     <w:rsid w:val="00C37CB3"/>
     <w:rsid w:val="00C4010F"/>
     <w:rsid w:val="00C40A0D"/>
     <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C42A0C"/>
+    <w:rsid w:val="00C454D4"/>
+    <w:rsid w:val="00C5205B"/>
     <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
     <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C83F17"/>
     <w:rsid w:val="00C872DC"/>
     <w:rsid w:val="00C9176C"/>
     <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
     <w:rsid w:val="00CB56A7"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CD1986"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2EF1"/>
     <w:rsid w:val="00CE55D2"/>
     <w:rsid w:val="00D0099B"/>
     <w:rsid w:val="00D00BCA"/>
     <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D20E41"/>
+    <w:rsid w:val="00D25EBB"/>
     <w:rsid w:val="00D35CE8"/>
     <w:rsid w:val="00D37234"/>
     <w:rsid w:val="00D37D47"/>
     <w:rsid w:val="00D45F5D"/>
     <w:rsid w:val="00D516A9"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D52917"/>
     <w:rsid w:val="00D601A9"/>
     <w:rsid w:val="00D60C17"/>
     <w:rsid w:val="00D70B2D"/>
+    <w:rsid w:val="00D74CA7"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
     <w:rsid w:val="00DA2F48"/>
     <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DD01E3"/>
     <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF61EF"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E01206"/>
     <w:rsid w:val="00E0273E"/>
     <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E3357D"/>
     <w:rsid w:val="00E500A6"/>
     <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E53ABE"/>
     <w:rsid w:val="00E66B64"/>
     <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E97905"/>
+    <w:rsid w:val="00EA0EE9"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB2743"/>
     <w:rsid w:val="00EB31DF"/>
     <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
+    <w:rsid w:val="00EC292C"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00ED455E"/>
     <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE1B01"/>
     <w:rsid w:val="00EE1BAE"/>
     <w:rsid w:val="00EE2672"/>
     <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F05BD9"/>
     <w:rsid w:val="00F20C59"/>
     <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F40607"/>
     <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F47045"/>
     <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F61120"/>
     <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F671C9"/>
     <w:rsid w:val="00F7213E"/>
     <w:rsid w:val="00F73811"/>
     <w:rsid w:val="00F814B4"/>
     <w:rsid w:val="00F91A44"/>
     <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FC51FF"/>
+    <w:rsid w:val="00FD0526"/>
     <w:rsid w:val="00FE207C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10298,124 +11819,125 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005554A8"/>
+    <w:rsid w:val="009E522C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="008113F9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="009E522C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="009E522C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
@@ -10539,50 +12061,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -10685,84 +12208,86 @@
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF778C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="008113F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="009E522C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="009E522C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="003057"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -10839,113 +12364,117 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00616F54"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00616F54"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="003E1F70"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
@@ -11025,51 +12554,50 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="120"/>
-      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -11378,103 +12906,103 @@
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F814B4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="356464968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="884020552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/opp-framework-prisons.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/opp-framework-prisons.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11739,50 +13267,127 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -12032,223 +13637,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...75 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...19 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1748</Words>
-  <Characters>10184</Characters>
+  <Words>1780</Words>
+  <Characters>10410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>339</Lines>
-  <Paragraphs>182</Paragraphs>
+  <Lines>330</Lines>
+  <Paragraphs>184</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11800</CharactersWithSpaces>
+  <CharactersWithSpaces>12059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12323,27 +13851,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>26e29f3f,27ec0be9,338bd08d,20b0c7ba</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-21T06:07:28Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>ddf647ce-970b-4308-b57f-4a16f21e7670</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>