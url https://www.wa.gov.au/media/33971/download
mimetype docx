--- v0 (2025-12-10)
+++ v1 (2026-04-23)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3C0AD2DB" w14:textId="00378B07" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00F51887" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_top"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00A06768">
         <w:t>OPP</w:t>
       </w:r>
       <w:r w:rsidR="00480506">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD3AA7">
         <w:t>2.3 Assessments</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and Sentence Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0647EAD6" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00286C42">
       <w:pPr>
@@ -85,4597 +84,4584 @@
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="69547517" w14:textId="77777777" w:rsidTr="00AC7C30">
         <w:trPr>
           <w:trHeight w:val="5080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="1008CDF7" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD23560" w14:textId="7EC0D8EF" w:rsidR="000F2DF6" w:rsidRDefault="000F2DF6" w:rsidP="00286C42">
+          <w:p w14:paraId="3CD23560" w14:textId="516B30FC" w:rsidR="000F2DF6" w:rsidRDefault="000F2DF6" w:rsidP="00286C42">
             <w:r w:rsidRPr="007D7439">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>As referenced in the</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E1C65">
+              <w:t>As referenced in th</w:t>
+            </w:r>
+            <w:r w:rsidR="003B59FF">
               <w:rPr>
-                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="008D5D92">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="009012BA">
+              <w:r w:rsidR="00332519" w:rsidRPr="008D5D92">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:iCs/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t xml:space="preserve">Guiding </w:t>
+              </w:r>
+              <w:r w:rsidR="00332519" w:rsidRPr="005557ED">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>Principles for Corrections in Australia 2025</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00332519">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EF576A">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67568A00" w14:textId="77777777" w:rsidR="000F2DF6" w:rsidRDefault="000F2DF6" w:rsidP="00286C42"/>
-[...3 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0267A984" w14:textId="77777777" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42"/>
+          <w:p w14:paraId="1C08A2A6" w14:textId="7400A9C8" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42">
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>an objective assessment of prisoners' security</w:t>
+              <w:t xml:space="preserve">1.1.2 Prisoners are accommodated in a safe, </w:t>
+            </w:r>
+            <w:r w:rsidR="005E1218">
+              <w:t>clean,</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>risk, rehabilitation and reintegration needs.</w:t>
+              <w:t xml:space="preserve"> and liveable environment which considers both risk and individual needs, particularly the needs of those who are most vulnerable. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573232A0" w14:textId="77777777" w:rsidR="002350D0" w:rsidRPr="002350D0" w:rsidRDefault="002350D0" w:rsidP="00286C42"/>
-[...3 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="391801D6" w14:textId="77777777" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42"/>
+          <w:p w14:paraId="67568A00" w14:textId="20F78C1B" w:rsidR="000F2DF6" w:rsidRDefault="005557ED" w:rsidP="00286C42">
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>1.1.3 Individual prisoners/offenders are managed and supervised in a manner that responds to their particular risk and needs, including the impacts of victimisation and trauma.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49035FE1" w14:textId="77777777" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42"/>
+          <w:p w14:paraId="78A54910" w14:textId="761FE7C0" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42">
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>2.1.2 Prisoners/offenders are effectively managed, supervised and suitably placed to maintain the safety of all people.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52BAF682" w14:textId="77777777" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42"/>
+          <w:p w14:paraId="0765C5C7" w14:textId="5F723351" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42">
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>the facility.</w:t>
+              <w:t xml:space="preserve">2.3.1 Prisoner classification and placement is based on an objective assessment of prisoners' security risk, </w:t>
+            </w:r>
+            <w:r w:rsidR="005E1218">
+              <w:t>rehabilitation,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and reintegration needs. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43F26A7C" w14:textId="77777777" w:rsidR="002350D0" w:rsidRDefault="002350D0" w:rsidP="00286C42"/>
-[...9 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0A909ADD" w14:textId="77777777" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42"/>
+          <w:p w14:paraId="79CDEE73" w14:textId="78439842" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42">
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              <w:t>sentenced and unsentenced prisoners.</w:t>
+              <w:t>2.3.2 Prisoners are assessed and allocated to accommodation compatible with their assessed risks and needs to ensure their safety and security and the good order of the facility.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A1468A7" w14:textId="77777777" w:rsidR="002350D0" w:rsidRDefault="002350D0" w:rsidP="00286C42"/>
-[...10 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="769BA311" w14:textId="77777777" w:rsidR="005557ED" w:rsidRDefault="005557ED" w:rsidP="00286C42"/>
+          <w:p w14:paraId="0C16FF7F" w14:textId="5412DFC6" w:rsidR="0048435E" w:rsidRPr="00F060C6" w:rsidRDefault="0048435E" w:rsidP="00286C42"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="681CD7E8" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00286C42"/>
     <w:p w14:paraId="3593D658" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00286C42"/>
     <w:p w14:paraId="0392B980" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00286C42">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE31A93" w14:textId="77777777" w:rsidR="00461E43" w:rsidRPr="00F060C6" w:rsidRDefault="00461E43" w:rsidP="00286C42">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="597F4049" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1414E000" w14:textId="2B39780F" w:rsidR="00546C35" w:rsidRDefault="009069C5">
+    <w:p w14:paraId="42FE35C0" w14:textId="66988EF4" w:rsidR="00024F36" w:rsidRDefault="009069C5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc197078522" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977571" w:history="1">
+        <w:r w:rsidR="00024F36" w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r w:rsidR="00024F36">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidR="00024F36" w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r w:rsidR="00024F36">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r w:rsidR="00024F36">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r w:rsidR="00024F36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977571 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00024F36">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00024F36">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r w:rsidR="00024F36">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r w:rsidR="00024F36">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FE20A55" w14:textId="30AE9C31" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="2D60D92C" w14:textId="73E1EF8A" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078523" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977572" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977572 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DB350C6" w14:textId="796374AC" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="77783F54" w14:textId="11241071" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078524" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977573" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assessment and Classification</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977573 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="032E7302" w14:textId="73BFE230" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="5B226B41" w14:textId="5F621E9A" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078525" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977574" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977574 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27FEB43F" w14:textId="6D48948A" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="527992A0" w14:textId="05B1D3DF" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078526" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977575" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Determining the initial security rating score</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977575 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7155A848" w14:textId="2AFF49E4" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="1CFAE130" w14:textId="03102EB2" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078527" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977576" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remand prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977576 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E25C95D" w14:textId="37D5CE3A" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="5F9DB8D7" w14:textId="7D78072B" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078528" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977577" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sentenced prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977577 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AAAF4B1" w14:textId="2AA8EB3A" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="40C8F81B" w14:textId="2F3127F8" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078529" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977578" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Exception where MAP checklist not required to reduce security rating</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977578 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B79E02C" w14:textId="5D5D392A" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="78E30224" w14:textId="5492F926" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078530" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977579" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Exception where MAP checklist not required to transfer a prisoner</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977579 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D99E8D3" w14:textId="778DAA90" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="37D61338" w14:textId="64BC991C" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078531" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977580" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overriding a Security Classification</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977580 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4485D59F" w14:textId="09D63289" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="2AAC13CD" w14:textId="759C6FE9" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078532" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977581" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overriding a prisoner’s security rating</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977581 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D610F0D" w14:textId="514DFE3B" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="26806BC0" w14:textId="4008F4B7" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078533" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977582" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mandatory overrides</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977582 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F8B3AD7" w14:textId="6C11F234" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="27B27B25" w14:textId="6321B3C2" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078534" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977583" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Security rating considerations</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977583 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B5D3122" w14:textId="2506B657" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="052AFE7B" w14:textId="7B535E68" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078535" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977584" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Initial Individual Management Plan (IMP)</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977584 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5132B5E6" w14:textId="33AEE517" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="5D716576" w14:textId="341AB50D" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078536" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977585" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977585 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21791C83" w14:textId="1C8738AE" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="624E4338" w14:textId="4E973125" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078537" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977586" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Source documents</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977586 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E478CE8" w14:textId="7AF78BBF" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="6F75B600" w14:textId="1180E4FC" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078538" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977587" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner input</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977587 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59F5666A" w14:textId="594AC0D1" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="11D4051B" w14:textId="7ADF0A81" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078539" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977588" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Initial IMP</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977588 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3666CAF2" w14:textId="5FE356AF" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="0DD48DE4" w14:textId="5DBEC3F8" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078540" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977589" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.5</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Treatment and education assessments</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977589 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="208488F9" w14:textId="1A4C2299" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="2E541655" w14:textId="5AF581AB" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078541" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977590" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Classification and IMP Reviews</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977590 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="178770E1" w14:textId="775D172E" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="6AE97EB0" w14:textId="1C9339D4" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078542" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977591" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Classification reviews</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977591 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="420238F6" w14:textId="110AC3DA" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="1AAE0E8A" w14:textId="3E592EB3" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078543" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977592" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>IMP reviews (scheduled)</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977592 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A500B4F" w14:textId="35370BE3" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="22708D7D" w14:textId="7AB89DB2" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078544" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977593" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>MAP and IMP reviews (unscheduled)</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977593 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BCEBCA7" w14:textId="57F30CC2" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="52F0C794" w14:textId="233E76F4" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078545" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977594" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.4</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reinstatement of IMPs after completion of an RSP</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977594 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65281C2C" w14:textId="4A1BEAB7" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="7A256A6E" w14:textId="2168315B" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078546" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977595" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:snapToGrid w:val="0"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:snapToGrid w:val="0"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Prison Placement Decisions</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977595 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ECDA517" w14:textId="2A502063" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="0870ECDC" w14:textId="12AE6DBB" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078547" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977596" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison security ratings</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977596 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42434CC8" w14:textId="2632AC32" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="6F3B60CD" w14:textId="47408989" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078548" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977597" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Prisoners subject to the </w:t>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977597 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AE55DF0" w14:textId="20218481" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="53FD911B" w14:textId="36C8F3DF" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078549" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977598" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Placement of prisoners subject to </w:t>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:noProof/>
           </w:rPr>
           <w:t>High-Risk Serious Offenders Act 2020</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977598 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C518C64" w14:textId="5F77EE9A" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="41B4A3BB" w14:textId="06758E08" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078550" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977599" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Case Conference</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977599 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F83A7C1" w14:textId="129C6D7E" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="49FA1E7D" w14:textId="5045CC8E" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078551" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977600" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977600 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18C75F46" w14:textId="35B48DFC" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="1B708E49" w14:textId="48BB7CD0" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078552" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977601" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Composition</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977601 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="339EB0D6" w14:textId="32510EDC" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="480F3713" w14:textId="0EF13310" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078553" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977602" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Records</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977602 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69F2C241" w14:textId="253D0B2D" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="0AC0A25B" w14:textId="0B6884FE" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078554" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977603" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.4</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appeal against decision</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977603 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21132084" w14:textId="4AFEF083" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="1B21375B" w14:textId="22A254CF" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078555" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977604" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison Transfers</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977604 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75D326D1" w14:textId="1BA3620B" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="64555DAC" w14:textId="2F0C90C9" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078556" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977605" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Transfers in line with approved TOMS decision slips</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977605 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="408508FA" w14:textId="03B20BD4" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="39F7717E" w14:textId="7F8AEB53" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078557" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977606" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Temporary management/security transfers</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977606 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AB62BC5" w14:textId="110DB772" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="64C9B8BA" w14:textId="44A32FB2" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078558" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977607" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Emergency/immediate threat transfers</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977607 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49BA134F" w14:textId="766C770B" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="29C09C20" w14:textId="46B6CA13" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078559" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977608" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approving Authority Levels</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977608 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0283A960" w14:textId="57909A66" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="5D324852" w14:textId="75BB4E7D" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078560" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977609" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Additional reviews potentially required during a prisoner’s sentence</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977609 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10057C07" w14:textId="33AEA88E" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="6D0D63AD" w14:textId="1777F5C0" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078561" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977610" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison initiated reviews/reports</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977610 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D73DC35" w14:textId="78DCD5C7" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="35B5E7A6" w14:textId="684F7EB3" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078562" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977611" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> initiated reviews/reports</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977611 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20D3A88F" w14:textId="3B64B80E" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="1E849244" w14:textId="7610AEFD" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078563" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977612" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Other reviews/reports</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977612 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72F63E7A" w14:textId="6AF37CE3" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="5EEBEEB4" w14:textId="5E84E52E" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078564" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977613" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977613 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BC7C7ED" w14:textId="0F5C0589" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="1C314B7B" w14:textId="10E1A3C1" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078565" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977614" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.1</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and other documents</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977614 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A4DC7CE" w14:textId="36F9B1F8" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="2A296A3A" w14:textId="1DF9C6E3" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078566" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977615" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.2</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977615 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44F71BA7" w14:textId="6D0BBD99" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="11DD03EC" w14:textId="16E845D8" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078567" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977616" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12.3</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977616 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56ECAC22" w14:textId="1E08AEC0" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="66EC27D5" w14:textId="1DD2AAAD" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078568" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977617" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977617 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="509485B8" w14:textId="1C4D0BD7" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="0CC111F0" w14:textId="7B40E207" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078569" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977618" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977618 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>33</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CDAB6DD" w14:textId="65CC19ED" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="65D9EBD1" w14:textId="50ABF590" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078570" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977619" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix A – </w:t>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Assessment Documentation Required Following Prisoners Review Board Decision</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977619 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DA62004" w14:textId="40E8197B" w:rsidR="00546C35" w:rsidRDefault="00796559">
+    <w:p w14:paraId="7438A3A3" w14:textId="2A11E53B" w:rsidR="00024F36" w:rsidRDefault="00024F36">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197078571" w:history="1">
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+      <w:hyperlink w:anchor="_Toc226977620" w:history="1">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix B – </w:t>
         </w:r>
-        <w:r w:rsidR="00546C35" w:rsidRPr="00A9181D">
+        <w:r w:rsidRPr="003C105D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoners Review Board Request for an Alternative Program or Treatment Completion Report</w:t>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00546C35">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...12 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226977620 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00546C35">
-[...6 lines deleted...]
-        <w:r w:rsidR="00546C35">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33A2E0AE" w14:textId="09270A4E" w:rsidR="00634C54" w:rsidRDefault="009069C5" w:rsidP="00286C42">
+    <w:p w14:paraId="33A2E0AE" w14:textId="3BEAA7F0" w:rsidR="00634C54" w:rsidRDefault="009069C5" w:rsidP="00286C42">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A924809" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54" w:rsidP="00286C42">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E22610" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00F060C6" w:rsidRDefault="00C8272F" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc197078522"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc226977571"/>
       <w:r w:rsidRPr="00F060C6">
+        <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="07518320" w14:textId="4560043B" w:rsidR="00965768" w:rsidRDefault="000F2DF6" w:rsidP="00286C42">
       <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F8E745" w14:textId="1B1F3776" w:rsidR="00EC5AF1" w:rsidRPr="00F060C6" w:rsidRDefault="00EC5AF1" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc197078523"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226977572"/>
       <w:r w:rsidRPr="00F060C6">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="42CD1397" w14:textId="1DF738B4" w:rsidR="005046F6" w:rsidRDefault="000D2488" w:rsidP="00286C42">
+    <w:p w14:paraId="42CD1397" w14:textId="5A2FBA49" w:rsidR="005046F6" w:rsidRDefault="000D2488" w:rsidP="00286C42">
       <w:r>
         <w:t>Sentence management is a dynamic process</w:t>
       </w:r>
       <w:r w:rsidR="00C66CD1">
-        <w:t xml:space="preserve">, involving the initial and ongoing assessment, classification and placement of prisoners. </w:t>
+        <w:t xml:space="preserve">, involving the initial and ongoing assessment, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218">
+        <w:t>classification,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66CD1">
+        <w:t xml:space="preserve"> and placement of prisoners. </w:t>
       </w:r>
       <w:r w:rsidR="00610878">
         <w:t xml:space="preserve">Sentence management </w:t>
       </w:r>
       <w:r w:rsidR="0061702D">
         <w:t>decisions</w:t>
       </w:r>
       <w:r w:rsidR="002644BD" w:rsidRPr="002644BD">
         <w:t xml:space="preserve"> shall be </w:t>
       </w:r>
       <w:r w:rsidR="0061702D">
         <w:t xml:space="preserve">carried out in </w:t>
       </w:r>
       <w:r w:rsidR="002644BD" w:rsidRPr="002644BD">
         <w:t xml:space="preserve">an open and transparent </w:t>
       </w:r>
       <w:r w:rsidR="0061702D">
         <w:t>manner</w:t>
       </w:r>
       <w:r w:rsidR="00CA77FD">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00E77764">
         <w:t xml:space="preserve"> prisoners </w:t>
       </w:r>
@@ -4770,59 +4756,65 @@
     <w:p w14:paraId="5116282C" w14:textId="77777777" w:rsidR="003F48C4" w:rsidRDefault="003F48C4" w:rsidP="00286C42"/>
     <w:p w14:paraId="5A0FF0C2" w14:textId="06BFCE14" w:rsidR="00610878" w:rsidRDefault="003F48C4" w:rsidP="00286C42">
       <w:r>
         <w:t xml:space="preserve">Assessment of prisoners </w:t>
       </w:r>
       <w:r w:rsidR="00C303E4" w:rsidRPr="005046F6">
         <w:t>includes sentence structuring that encourages employment and program activities, the development of prisoner and staff relationships and assists with institutional operations aimed towards positive prison environments and prisoner development.</w:t>
       </w:r>
       <w:r w:rsidR="00610878" w:rsidRPr="005046F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30942070" w14:textId="77777777" w:rsidR="0067724C" w:rsidRDefault="0067724C" w:rsidP="00286C42"/>
     <w:p w14:paraId="3DAD39FC" w14:textId="77777777" w:rsidR="002644BD" w:rsidRPr="002644BD" w:rsidRDefault="00E77764" w:rsidP="00286C42">
       <w:r>
         <w:t xml:space="preserve">The basic principles that underpin </w:t>
       </w:r>
       <w:r w:rsidR="00A46026">
         <w:t xml:space="preserve">prisoner </w:t>
       </w:r>
       <w:r>
         <w:t>assessment and management decisions include that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39965575" w14:textId="77777777" w:rsidR="002644BD" w:rsidRDefault="002644BD" w:rsidP="00286C42"/>
-    <w:p w14:paraId="57594C55" w14:textId="5FEE3BDF" w:rsidR="00E77764" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
+    <w:p w14:paraId="57594C55" w14:textId="384A35AC" w:rsidR="00E77764" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5455">
         <w:t>Prisoners are classified at the lowest level of security necessary to ensure their continuing custody, the good order and security of the prison th</w:t>
       </w:r>
       <w:r w:rsidR="00E77764" w:rsidRPr="002F5455">
-        <w:t>ey are placed in and the safety and protection of the general public (including victims), officers and other prisoners</w:t>
+        <w:t xml:space="preserve">ey are placed in and the safety and protection of the general public (including victims), </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="002F5455">
+        <w:t>officers,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77764" w:rsidRPr="002F5455">
+        <w:t xml:space="preserve"> and other prisoners</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D24920" w14:textId="5E4F0EA5" w:rsidR="00C303E4" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5455">
         <w:t>Classification and placement decisions are made in a logical and consistent manner on the basis of an individual assessment of the prison</w:t>
       </w:r>
       <w:r w:rsidR="00C303E4" w:rsidRPr="002F5455">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794C07D8" w14:textId="19F1B82B" w:rsidR="00A46026" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5455">
         <w:t>Prison security is managed efficiently and effectively by the placement of prisoners in a range of accommodation options at varying levels of security</w:t>
@@ -4835,59 +4827,65 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5455">
         <w:t xml:space="preserve">There is a continuity of decision making during </w:t>
       </w:r>
       <w:r w:rsidR="00610878" w:rsidRPr="002F5455">
         <w:t>a prisoner’s sentence</w:t>
       </w:r>
       <w:r w:rsidR="00856507" w:rsidRPr="002F5455">
         <w:t xml:space="preserve"> and when </w:t>
       </w:r>
       <w:r w:rsidR="00610878" w:rsidRPr="002F5455">
         <w:t>a prisoner is</w:t>
       </w:r>
       <w:r w:rsidR="00856507" w:rsidRPr="002F5455">
         <w:t xml:space="preserve"> transfer</w:t>
       </w:r>
       <w:r w:rsidR="006A5750" w:rsidRPr="002F5455">
         <w:t>red</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> between prisons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB1A5D2" w14:textId="5F90E9D3" w:rsidR="00856507" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
+    <w:p w14:paraId="4CB1A5D2" w14:textId="7D203FF8" w:rsidR="00856507" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5455">
-        <w:t>Informed decisions are made having regard to the prisoner’s risks, needs, resource availabil</w:t>
+        <w:t xml:space="preserve">Informed decisions are made having regard to the prisoner’s risks, needs, resource </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="002F5455">
+        <w:t>availabil</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218">
+        <w:t>ity,</w:t>
       </w:r>
       <w:r>
-        <w:t>ity and operational constraints.</w:t>
+        <w:t xml:space="preserve"> and operational constraints.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56334A52" w14:textId="55673145" w:rsidR="0067724C" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5455">
         <w:t>A prisoner’s health needs, including any intellectual and physical disability, are considered</w:t>
       </w:r>
       <w:r w:rsidR="00856507" w:rsidRPr="002F5455">
         <w:t xml:space="preserve"> as part of assessment decisions</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B70E40" w14:textId="72DA1A4D" w:rsidR="00856507" w:rsidRPr="002F5455" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="002F5455">
         <w:t>All new young offenders are assessed expeditiously, given their potential vulnerabilities</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
@@ -4902,50 +4900,51 @@
       </w:r>
       <w:r w:rsidR="0008128A" w:rsidRPr="002F5455">
         <w:t>assessed</w:t>
       </w:r>
       <w:r w:rsidR="001C4399" w:rsidRPr="002F5455">
         <w:t xml:space="preserve"> in the context of the prison </w:t>
       </w:r>
       <w:r w:rsidR="0008128A" w:rsidRPr="002F5455">
         <w:t>environment as well as on release into the</w:t>
       </w:r>
       <w:r w:rsidR="001C4399" w:rsidRPr="002F5455">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0008128A" w:rsidRPr="002F5455">
         <w:t>community</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7066B6" w14:textId="2514ABAE" w:rsidR="00E77764" w:rsidRPr="00856507" w:rsidRDefault="00405DD9" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Sentenced p</w:t>
       </w:r>
       <w:r w:rsidR="00F94475" w:rsidRPr="009E080C">
         <w:t xml:space="preserve">risoners </w:t>
       </w:r>
       <w:r w:rsidR="001C4399">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="001C4399" w:rsidRPr="009E080C">
         <w:t xml:space="preserve"> provided with and encouraged to participate in rehabilitation opportunities and assisted with their re-integration into the community</w:t>
       </w:r>
       <w:r w:rsidR="00F94475">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29212711" w14:textId="20B1CD22" w:rsidR="00E77764" w:rsidRPr="00725146" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00725146">
         <w:t xml:space="preserve">There is a timely provision of information </w:t>
       </w:r>
       <w:r w:rsidR="00405DD9">
         <w:t xml:space="preserve">to releasing authorities </w:t>
       </w:r>
@@ -5046,126 +5045,145 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B563FF3" w14:textId="306A0168" w:rsidR="005046F6" w:rsidRPr="00E33965" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33965">
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidR="005046F6" w:rsidRPr="00E33965">
         <w:t>inclusion based on prisoner risks</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005046F6" w:rsidRPr="00E33965">
         <w:t>needs and available resources</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E01102" w14:textId="6DC4C4FA" w:rsidR="005046F6" w:rsidRPr="00A73D71" w:rsidRDefault="00F94475" w:rsidP="00286C42">
+    <w:p w14:paraId="76E01102" w14:textId="51F6D93D" w:rsidR="005046F6" w:rsidRPr="00A73D71" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A73D71">
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="005046F6" w:rsidRPr="00A73D71">
-        <w:t>practicable, prisoners are to be placed as close as possible to family, friends and</w:t>
+        <w:t xml:space="preserve">practicable, prisoners are to be placed as close as possible to family, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00A73D71">
+        <w:t>friends,</w:t>
+      </w:r>
+      <w:r w:rsidR="005046F6" w:rsidRPr="00A73D71">
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005046F6" w:rsidRPr="00A73D71">
-        <w:t>or significant others in order to promote family, community and social support</w:t>
+        <w:t xml:space="preserve">or significant others in order to promote family, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00A73D71">
+        <w:t>community,</w:t>
+      </w:r>
+      <w:r w:rsidR="005046F6" w:rsidRPr="00A73D71">
+        <w:t xml:space="preserve"> and social support</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF981BA" w14:textId="25FD67DE" w:rsidR="005046F6" w:rsidRPr="00E33965" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33965">
         <w:t xml:space="preserve">Placement </w:t>
       </w:r>
       <w:r w:rsidR="005046F6" w:rsidRPr="00E33965">
         <w:t>within an appropriate prison</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA1A333" w14:textId="765419DE" w:rsidR="00A06768" w:rsidRDefault="00F94475" w:rsidP="00286C42">
+    <w:p w14:paraId="0FA1A333" w14:textId="036ED42C" w:rsidR="00A06768" w:rsidRDefault="00F94475" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33965">
         <w:t xml:space="preserve">Scheduled </w:t>
       </w:r>
       <w:r w:rsidR="005046F6" w:rsidRPr="00E33965">
-        <w:t>reviews to assess a prisoner’s progress, placement and security rating.</w:t>
+        <w:t xml:space="preserve">reviews to assess a prisoner’s progress, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00E33965">
+        <w:t>placement,</w:t>
+      </w:r>
+      <w:r w:rsidR="005046F6" w:rsidRPr="00E33965">
+        <w:t xml:space="preserve"> and security rating.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5DBF2A" w14:textId="77777777" w:rsidR="002F5455" w:rsidRDefault="002F5455" w:rsidP="00286C42">
       <w:bookmarkStart w:id="3" w:name="_The_Initial_Security"/>
       <w:bookmarkStart w:id="4" w:name="Section8_2"/>
       <w:bookmarkStart w:id="5" w:name="_MAP_Checklist"/>
       <w:bookmarkStart w:id="6" w:name="_Toc311109242"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE9E33E" w14:textId="34850000" w:rsidR="000A589B" w:rsidRPr="006444FB" w:rsidRDefault="000A589B" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc197078524"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226977573"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Assessment and Classification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="6ABF8C3A" w14:textId="77777777" w:rsidR="00A25813" w:rsidRDefault="00A25813" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc197078525"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226977574"/>
       <w:r>
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="46627CDB" w14:textId="7ADDDAC1" w:rsidR="00C72526" w:rsidRPr="00C72526" w:rsidRDefault="00A25813" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All security rating and placement assessments shall include consideration of security related information from TOMS </w:t>
       </w:r>
       <w:r w:rsidR="00506D8D">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003872B1">
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> alerts). </w:t>
       </w:r>
       <w:r w:rsidR="003D1098" w:rsidRPr="003D1098">
         <w:t xml:space="preserve">Should a particular security issue be identified </w:t>
       </w:r>
       <w:r w:rsidR="003D1098" w:rsidRPr="00FD3DA0">
@@ -5295,51 +5313,51 @@
         <w:t xml:space="preserve"> The referral is to be made using the </w:t>
       </w:r>
       <w:r w:rsidR="0044229C" w:rsidRPr="00524F11">
         <w:t>TOMS</w:t>
       </w:r>
       <w:r w:rsidRPr="00524F11">
         <w:t xml:space="preserve"> checklist 'Victim-offender</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Mediation Unit - </w:t>
       </w:r>
       <w:r w:rsidRPr="002F5455">
         <w:t>Protective Condi</w:t>
       </w:r>
       <w:r w:rsidR="005265CD" w:rsidRPr="002F5455">
         <w:t>tions Process Referral'</w:t>
       </w:r>
       <w:r w:rsidR="00C72526" w:rsidRPr="002F5455">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5C4B13" w14:textId="77777777" w:rsidR="00FC0BE8" w:rsidRDefault="00FC0BE8" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc197078526"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226977575"/>
       <w:r>
         <w:t>Determining the initial security rating score</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="559BC830" w14:textId="0913BF8E" w:rsidR="00C72526" w:rsidRPr="00FD3DA0" w:rsidRDefault="00014914" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r w:rsidR="00FC0BE8" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Initial Security Rating </w:t>
       </w:r>
       <w:r w:rsidR="00CE14B2" w:rsidRPr="00FD3DA0">
@@ -5511,51 +5529,51 @@
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="002A5FEE" w:rsidRPr="007F68BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SMM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F68BB">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve"> is to be u</w:t>
       </w:r>
       <w:r w:rsidR="00F2697E">
         <w:t>sed</w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve"> when assigning a score for questions contained in the MAP relating to nature of offence. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26728263" w14:textId="77777777" w:rsidR="00E32192" w:rsidRDefault="002176F0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc197078527"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc226977576"/>
       <w:r>
         <w:t>Remand prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1200E41D" w14:textId="33866BE6" w:rsidR="00623152" w:rsidRDefault="00623152" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_All_newly_received"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>New</w:t>
       </w:r>
       <w:r w:rsidR="00DC36BF">
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="00FA582E" w:rsidRPr="0068112E">
         <w:t xml:space="preserve"> received remand prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00CA6789">
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be assessed </w:t>
@@ -5744,50 +5762,51 @@
         <w:t xml:space="preserve"> shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="002176F0">
         <w:t>re</w:t>
       </w:r>
       <w:r w:rsidR="00E81A71">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00E36FAE">
         <w:t>applied</w:t>
       </w:r>
       <w:r w:rsidR="00AF4846">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17732B5E" w14:textId="7FADCAF7" w:rsidR="00A7177C" w:rsidRDefault="002E3041" w:rsidP="00054263">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:hanging="644"/>
       </w:pPr>
       <w:r w:rsidRPr="002176F0">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">on receipt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00F728EE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="002176F0">
         <w:t>further remand warrants</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002176F0">
         <w:t xml:space="preserve">where the new </w:t>
       </w:r>
       <w:r w:rsidR="00E36FAE">
         <w:t>charges</w:t>
       </w:r>
       <w:r w:rsidRPr="002176F0">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="00E36FAE">
         <w:t xml:space="preserve">of a higher offence severity, as reflected </w:t>
@@ -5838,79 +5857,85 @@
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:ind w:hanging="644"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">where there is sufficient evidence to support and justify an override of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t>prisoner’s security rating, based on their specific circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73696964" w14:textId="70FDBD9A" w:rsidR="005115F1" w:rsidRPr="00CA6066" w:rsidRDefault="005115F1" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk115690754"/>
       <w:r w:rsidRPr="00CA6066">
         <w:t>Prisoners who have reverted to remand from sentenced are to be automatically upgraded to maximum security by an Administrative Decision Slip.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F04638" w14:textId="77777777" w:rsidR="002176F0" w:rsidRDefault="002176F0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_All_newly_sentenced"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc197078528"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226977577"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>Sentenced prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="10C28406" w14:textId="77777777" w:rsidR="00FA582E" w:rsidRPr="0068112E" w:rsidRDefault="00EA2984" w:rsidP="00286C42">
+    <w:p w14:paraId="10C28406" w14:textId="044989C8" w:rsidR="00FA582E" w:rsidRPr="0068112E" w:rsidRDefault="00EA2984" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00FA582E" w:rsidRPr="0068112E">
         <w:t xml:space="preserve">ewly sentenced prisoners </w:t>
       </w:r>
       <w:r w:rsidR="00271CFF">
         <w:t>shall be</w:t>
       </w:r>
       <w:r w:rsidR="00DC36BF">
         <w:t xml:space="preserve"> assessed to determine </w:t>
       </w:r>
       <w:r w:rsidR="00BC0409">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00FA582E" w:rsidRPr="0068112E">
-        <w:t xml:space="preserve"> prisoner’s: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="0068112E">
+        <w:t>prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA582E" w:rsidRPr="0068112E">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114F9E11" w14:textId="77777777" w:rsidR="00FA582E" w:rsidRPr="0068112E" w:rsidRDefault="00DC36BF" w:rsidP="00054263">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00FA582E">
         <w:t xml:space="preserve">nitial </w:t>
       </w:r>
       <w:r>
         <w:t>security r</w:t>
       </w:r>
       <w:r w:rsidR="00FA582E">
         <w:t xml:space="preserve">ating </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366FBB62" w14:textId="4DE2BD2C" w:rsidR="00FA582E" w:rsidRPr="0068112E" w:rsidRDefault="00DC36BF" w:rsidP="00054263">
@@ -6050,51 +6075,51 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006E3D1A" w:rsidRPr="0091662B">
         <w:t xml:space="preserve">ee </w:t>
       </w:r>
       <w:r w:rsidR="00CA77FD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F50A8B" w:rsidRPr="00CA77FD">
         <w:t>ection 6.3.5</w:t>
       </w:r>
       <w:r w:rsidR="006E3D1A" w:rsidRPr="0091662B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FF6A65" w:rsidRPr="0091662B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E3D1A" w:rsidRPr="0091662B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30FF295F" w14:textId="7333AB8F" w:rsidR="00EA2984" w:rsidRDefault="00EA2984" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc197078529"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc226977578"/>
       <w:r w:rsidRPr="00AF2527">
         <w:t>Exception</w:t>
       </w:r>
       <w:r w:rsidR="00371B76">
         <w:t xml:space="preserve"> where MAP c</w:t>
       </w:r>
       <w:r w:rsidR="00CA7966">
         <w:t xml:space="preserve">hecklist not </w:t>
       </w:r>
       <w:r w:rsidR="00CA7966" w:rsidRPr="00CA6066">
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidR="008C3FEB" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> to reduce security rating</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="47E2E28D" w14:textId="3AA88176" w:rsidR="00EA2984" w:rsidRPr="00B9369D" w:rsidRDefault="00EA2984" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9369D">
@@ -6352,56 +6377,57 @@
       </w:r>
       <w:r w:rsidRPr="004A753B">
         <w:t>reduction</w:t>
       </w:r>
       <w:r w:rsidR="004A4178" w:rsidRPr="004A753B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004A753B">
         <w:t xml:space="preserve">the Superintendent must authorise </w:t>
       </w:r>
       <w:r w:rsidR="00D34DFA" w:rsidRPr="004A753B">
         <w:t>and document the reasons to justify the decision within the Administrative Decision Slip.</w:t>
       </w:r>
       <w:r w:rsidRPr="004A753B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Hlk115692625"/>
     </w:p>
     <w:p w14:paraId="424F560F" w14:textId="56B87FB4" w:rsidR="008C3FEB" w:rsidRPr="00CA6066" w:rsidRDefault="00CD22EB" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc197078530"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226977579"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Exception where MAP checklist not required to transfer a </w:t>
       </w:r>
       <w:r w:rsidR="001D0AD3" w:rsidRPr="00CA6066">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>prisoner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D4AC50" w14:textId="7EE7A6F0" w:rsidR="00B775B8" w:rsidRDefault="00B775B8" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00675262">
         <w:t xml:space="preserve"> </w:t>
@@ -6484,64 +6510,64 @@
       </w:r>
       <w:r w:rsidR="006E5247">
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72566167" w14:textId="6334EA8F" w:rsidR="00B775B8" w:rsidRPr="00802E6B" w:rsidRDefault="00B775B8" w:rsidP="00054263">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>where an approved placement decision is changed to another priso</w:t>
       </w:r>
       <w:r w:rsidR="009B54CB">
         <w:t>n.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315EBBCB" w14:textId="77777777" w:rsidR="007A723E" w:rsidRPr="00F060C6" w:rsidRDefault="00CA7966" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc197078531"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc226977580"/>
       <w:r w:rsidRPr="00F060C6">
         <w:t xml:space="preserve">Overriding a </w:t>
       </w:r>
       <w:r w:rsidR="007A723E" w:rsidRPr="00F060C6">
         <w:t>Security Classification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1A573137" w14:textId="77777777" w:rsidR="00A4239F" w:rsidRDefault="00A4239F" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc197078532"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc226977581"/>
       <w:r>
         <w:t>Overriding a prisoner’s security rating</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5781B48A" w14:textId="5062B7BD" w:rsidR="0044229C" w:rsidRPr="0044229C" w:rsidRDefault="00A4239F" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>An override of a prisoner’s security rating score may occur where there is sufficient evidence to support and justify an increase or decrease of the prisoner’s security rating, based on their specific circumstances (</w:t>
       </w:r>
       <w:r w:rsidR="00ED7980">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve">efer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00D7345D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SMM</w:t>
         </w:r>
@@ -6743,51 +6769,51 @@
       <w:r w:rsidR="000E2CFE" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> be subject to systematic review by the DSM</w:t>
       </w:r>
       <w:r w:rsidR="00C31CD5" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B00915" w14:textId="0A69622B" w:rsidR="00AA5B6F" w:rsidRPr="0068112E" w:rsidRDefault="00371B76" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Override_Provisions"/>
       <w:bookmarkStart w:id="22" w:name="_Toc311109245"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc197078533"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc226977582"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>Mandatory o</w:t>
       </w:r>
       <w:r w:rsidR="00AA5B6F" w:rsidRPr="0068112E">
         <w:t>verrides</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7C52F955" w14:textId="50FD5A75" w:rsidR="00230203" w:rsidRPr="00230203" w:rsidRDefault="00A35ACD" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00527FB6">
         <w:t xml:space="preserve">No prisoner </w:t>
       </w:r>
       <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00527FB6">
         <w:t xml:space="preserve"> be rated as minimum security</w:t>
       </w:r>
       <w:r w:rsidR="006A5ECD" w:rsidRPr="006A5ECD">
         <w:t xml:space="preserve"> </w:t>
@@ -6963,78 +6989,82 @@
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r w:rsidR="00846226" w:rsidRPr="00422814">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060B53" w:rsidRPr="00422814">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">(HRSOA) </w:t>
       </w:r>
       <w:r w:rsidR="0007503E">
         <w:t xml:space="preserve">Continuing </w:t>
       </w:r>
       <w:r w:rsidR="00836112">
         <w:t xml:space="preserve">Detention Order, may only be approved for a </w:t>
       </w:r>
       <w:r w:rsidR="003872B1">
         <w:t>minimum-security</w:t>
       </w:r>
       <w:r w:rsidR="00836112">
-        <w:t xml:space="preserve"> rating and placement, where Adult Community Corrections has provided written advice indicating the Supreme Court has supported the prisoner engaging in any treatment program or other program</w:t>
+        <w:t xml:space="preserve"> rating and placement, where Adult Community Corrections has provided written advice indicating the Supreme Court has supported the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00836112">
+        <w:lastRenderedPageBreak/>
+        <w:t>engaging in any treatment program or other program</w:t>
       </w:r>
       <w:r w:rsidR="00C62640">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00836112">
         <w:t xml:space="preserve"> including development of independent living or self-management skills </w:t>
       </w:r>
       <w:r w:rsidR="00ED7980">
         <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r w:rsidR="00836112">
         <w:t xml:space="preserve">requires placement at minimum </w:t>
       </w:r>
       <w:r w:rsidR="00836112" w:rsidRPr="00CA6066">
         <w:t>security to achieve.</w:t>
       </w:r>
       <w:r w:rsidR="00C31CD5" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> The written advice is</w:t>
       </w:r>
       <w:r w:rsidR="00C12C81">
         <w:t xml:space="preserve"> to be</w:t>
       </w:r>
       <w:r w:rsidR="00C31CD5" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> sent to the Superintendents where the prisoner is being transferred to and from. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FC7075" w14:textId="6CD64236" w:rsidR="00022465" w:rsidRPr="00FD3DA0" w:rsidRDefault="00022465" w:rsidP="00286C42">
+    <w:p w14:paraId="06FC7075" w14:textId="70D2193F" w:rsidR="00022465" w:rsidRPr="00FD3DA0" w:rsidRDefault="00022465" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidR="00844F6E" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>subject to a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA5B6F" w:rsidRPr="00FD3DA0">
@@ -7063,139 +7093,169 @@
       </w:r>
       <w:r w:rsidR="009A11A9" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>is to</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> occur. The security override shall be reviewed where </w:t>
       </w:r>
       <w:r w:rsidR="009A11A9" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the HSE R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">eview Panel subsequently </w:t>
       </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
       <w:r w:rsidR="009A11A9" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>change the prisoner’s status and remove the HSE requirement.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C07B709" w14:textId="0333A6C8" w:rsidR="007A723E" w:rsidRPr="00546C35" w:rsidRDefault="00AA5B6F" w:rsidP="00286C42">
+        <w:t xml:space="preserve"> the prisoner’s status and </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>removes</w:t>
+      </w:r>
+      <w:r w:rsidR="009A11A9" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the HSE requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C07B709" w14:textId="6C8B9A57" w:rsidR="007A723E" w:rsidRPr="00546C35" w:rsidRDefault="00AA5B6F" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Any prisoner who has an escape</w:t>
       </w:r>
       <w:r w:rsidR="001D260E" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> or an attempted escape</w:t>
       </w:r>
       <w:r w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> during their current period of imprisonment is to be rated at medium or maximum security. This may not be varied except with the approval of the </w:t>
       </w:r>
       <w:r w:rsidR="00BC239E" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>relevant Assistant Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="00881C0A" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or where the prisoner has been approved for a RSP.</w:t>
+        <w:t xml:space="preserve"> or where the prisoner has been approved for </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00546C35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00881C0A" w:rsidRPr="00546C35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RSP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536B8D90" w14:textId="1DFE393A" w:rsidR="00A96EAD" w:rsidRPr="00FD3DA0" w:rsidRDefault="004F792D" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisoners detained in the Special Handling Unit (SHU) at Casuarina Prison, on a SHU Order, shall be rated maximum security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE63ABD" w14:textId="24C8F87A" w:rsidR="00A96EAD" w:rsidRDefault="00A96EAD" w:rsidP="00B16D7D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t xml:space="preserve">Prisoners subject to a Terrorism </w:t>
       </w:r>
       <w:r w:rsidR="003E2A10" w:rsidRPr="00FD3DA0">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t>lert in TOMS shall always be rated above minimum security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F48B95C" w14:textId="0279FE89" w:rsidR="00B16D7D" w:rsidRPr="00FD3DA0" w:rsidRDefault="00B16D7D" w:rsidP="00EC7B06">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>A prisoner subject to the Criminal Law (Mental Impairment) Act 2023 shall be rated above minimum security until the Mental Impairment Review Tribunal (MIRT) grants a Leave of Absence Order, which includes reintegration type activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7EB11C" w14:textId="5EA92C8C" w:rsidR="00B17570" w:rsidRPr="0068112E" w:rsidRDefault="00F8433A" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Security_Rating_Checklists"/>
       <w:bookmarkStart w:id="25" w:name="_A_MAP-Remand_checklist"/>
       <w:bookmarkStart w:id="26" w:name="_Toc311109244"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc197078534"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226977583"/>
       <w:bookmarkStart w:id="28" w:name="OLE_LINK42"/>
       <w:bookmarkStart w:id="29" w:name="OLE_LINK43"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve">Security </w:t>
       </w:r>
       <w:r w:rsidR="00670D93">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ating </w:t>
       </w:r>
       <w:r w:rsidR="00670D93">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B17570" w:rsidRPr="0068112E">
         <w:t>onsiderations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="64531BD1" w14:textId="0BE305F8" w:rsidR="00230203" w:rsidRPr="00230203" w:rsidRDefault="00B17570" w:rsidP="00286C42">
       <w:pPr>
@@ -7420,50 +7480,51 @@
       </w:r>
       <w:r w:rsidR="00B17570" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> less than </w:t>
       </w:r>
       <w:r w:rsidR="003872B1" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>medium</w:t>
       </w:r>
       <w:r w:rsidR="00B17570" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17EC39A3" w14:textId="12473AF2" w:rsidR="00B17570" w:rsidRPr="0068112E" w:rsidRDefault="00B17570" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0068112E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Extradition is to be considered </w:t>
       </w:r>
       <w:r w:rsidR="00E21D1B">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve"> expected when the Prison or </w:t>
       </w:r>
       <w:r>
         <w:t>Intelligence Services</w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve"> are in receipt of written advice from </w:t>
       </w:r>
       <w:r w:rsidR="001C47E0">
         <w:t>any State, Territory</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C47E0">
         <w:t xml:space="preserve">or Federal </w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t>Police</w:t>
@@ -7523,229 +7584,223 @@
     <w:p w14:paraId="6EED9219" w14:textId="2103E170" w:rsidR="00B17570" w:rsidRPr="00422814" w:rsidRDefault="004479D2" w:rsidP="00054263">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00422814">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00B17570" w:rsidRPr="00422814">
         <w:t xml:space="preserve">DSM will ensure that Extradition alerts are regularly reviewed </w:t>
       </w:r>
       <w:r w:rsidR="00FF3497" w:rsidRPr="00422814">
         <w:t xml:space="preserve">by the Prisons to ensure </w:t>
       </w:r>
       <w:r w:rsidR="003872B1" w:rsidRPr="00422814">
         <w:t>that the</w:t>
       </w:r>
       <w:r w:rsidR="00B17570" w:rsidRPr="00422814">
         <w:t xml:space="preserve"> stated contact coordinating the Extradition is advised of any changes in release dates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0ACD42" w14:textId="31602BC1" w:rsidR="00B17570" w:rsidRDefault="002E7DC1" w:rsidP="00286C42">
+    <w:p w14:paraId="2B0ACD42" w14:textId="29546C60" w:rsidR="00B17570" w:rsidRPr="008D5D92" w:rsidRDefault="002E7DC1" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_A_prisoner_is"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:r w:rsidRPr="002E7DC1">
+      <w:r w:rsidRPr="00136F3A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Removal</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00B17570" w:rsidRPr="0068112E">
-[...14 lines deleted...]
-      <w:r w:rsidR="00B17570" w:rsidRPr="0068112E">
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">A prisoner is considered to be ‘of interest’ or under consideration for removal when there is any advice (verbal or written) from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00945931" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">administrating the </w:t>
       </w:r>
-      <w:r w:rsidR="00B17570" w:rsidRPr="0068112E">
-        <w:rPr>
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Migration Act 1958</w:t>
       </w:r>
-      <w:r w:rsidR="00B17570" w:rsidRPr="0068112E">
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cth). Removal is confirmed when a copy of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>removal of the ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hold in Custody Order’ is received from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00945931" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrating the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Migration Act 1958</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17570" w:rsidRPr="008D5D92">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Cth).</w:t>
       </w:r>
-      <w:r w:rsidR="00B17570">
-[...30 lines deleted...]
-    <w:p w14:paraId="06F26866" w14:textId="6BD6D363" w:rsidR="00B17570" w:rsidRPr="00861756" w:rsidRDefault="00B17570" w:rsidP="00861756">
+    </w:p>
+    <w:p w14:paraId="2B8F2A0C" w14:textId="0C16AC83" w:rsidR="00365D49" w:rsidRPr="00D81A33" w:rsidRDefault="00B45A62" w:rsidP="00D81A33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_All_prisoners_who"/>
       <w:bookmarkStart w:id="34" w:name="_All_prisoners_subject"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:r w:rsidRPr="00CE4793">
-[...56 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve">All prisoners subject to consideration for, or who are confirmed for removal, shall be assessed in accordance with standard classification procedures. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81A33" w:rsidRPr="00D81A33">
+        <w:t>These prisoners may be placed at Boronia Pre-Release Centre, only when there are no other eligible prisoners to fill vacant places.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11655066" w14:textId="27C37375" w:rsidR="00B45A62" w:rsidRPr="00D81A33" w:rsidRDefault="00B45A62" w:rsidP="00D81A33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve">The Assessment </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4774" w:rsidRPr="00D81A33">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve">eam </w:t>
+      </w:r>
+      <w:r w:rsidR="00365D49" w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t>issue the</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4774" w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t>prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4774" w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve">with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00365D49" w:rsidRPr="00D81A33">
+          <w:t>Mandatory V</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D81A33">
+          <w:t xml:space="preserve">isa Cancellation </w:t>
+        </w:r>
+        <w:r w:rsidR="00365D49" w:rsidRPr="00D81A33">
+          <w:t xml:space="preserve">on Character Grounds </w:t>
+        </w:r>
+        <w:r w:rsidR="009B4774" w:rsidRPr="00D81A33">
+          <w:t>I</w:t>
+        </w:r>
+        <w:r w:rsidR="00365D49" w:rsidRPr="00D81A33">
+          <w:t>nformation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00365D49" w:rsidRPr="00D81A33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A6278B" w:rsidRPr="00901629">
-[...32 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t>and the Department of Home Affairs.- Global Service Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4774" w:rsidRPr="00D81A33">
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t>Phone Number</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4774" w:rsidRPr="00D81A33">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81A33">
+        <w:t>131 881</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4774" w:rsidRPr="00D81A33">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9BCCC6" w14:textId="3AF997D6" w:rsidR="00B17570" w:rsidRDefault="00B17570" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve">A prisoner who has already achieved minimum security, </w:t>
       </w:r>
       <w:r w:rsidR="00E21D1B">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t>for whom possible removal is subsequently advised or confirmed, shall be reviewed immediately in l</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ine with the processes in this </w:t>
       </w:r>
       <w:r w:rsidR="00945931">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00945931" w:rsidRPr="0068112E">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
@@ -7803,71 +7858,71 @@
       <w:r w:rsidR="003C431B" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>were</w:t>
       </w:r>
       <w:r w:rsidR="00FF3497" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> dismissed</w:t>
       </w:r>
       <w:r w:rsidR="006E48DF" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F3C3A0" w14:textId="77777777" w:rsidR="007E7C82" w:rsidRPr="00F060C6" w:rsidRDefault="002F17BC" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Initial_Individual_Management"/>
       <w:bookmarkStart w:id="37" w:name="_Toc311109247"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc197078535"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc226977584"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00F060C6">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007E7C82" w:rsidRPr="00F060C6">
         <w:t>nitial</w:t>
       </w:r>
       <w:r w:rsidRPr="00F060C6">
         <w:t xml:space="preserve"> Individual Management Plan (IMP)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="5DA4C88F" w14:textId="77777777" w:rsidR="002F17BC" w:rsidRDefault="002F17BC" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc197078536"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc226977585"/>
       <w:r>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="15AF0479" w14:textId="775FFE87" w:rsidR="002F17BC" w:rsidRPr="00743A20" w:rsidRDefault="002F17BC" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00743A20">
         <w:t xml:space="preserve">The IMP is the document that outlines the management of the </w:t>
       </w:r>
       <w:r w:rsidR="00BA7BE6">
         <w:t xml:space="preserve">sentenced </w:t>
       </w:r>
       <w:r w:rsidRPr="00743A20">
         <w:t>prisoner and provides information</w:t>
       </w:r>
       <w:r w:rsidRPr="00743A20">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7925,180 +7980,196 @@
         <w:t>cial Needs Referrals and Family/</w:t>
       </w:r>
       <w:r w:rsidRPr="00743A20">
         <w:t>Social</w:t>
       </w:r>
       <w:r w:rsidR="008857A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00743A20">
         <w:t>Contact Issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B23296" w14:textId="77777777" w:rsidR="002F17BC" w:rsidRPr="00743A20" w:rsidRDefault="002F17BC" w:rsidP="00E15C47">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7177C">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rehabilitation and Reintegration</w:t>
       </w:r>
       <w:r w:rsidRPr="00743A20">
         <w:t xml:space="preserve"> - Main Intervention Needs (identified through the application of Treatment and Education Checklists) and Specific Parole Issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4B6A54" w14:textId="6FEBDA7A" w:rsidR="002F17BC" w:rsidRPr="00743A20" w:rsidRDefault="002F17BC" w:rsidP="00E15C47">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7177C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Reparation</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t xml:space="preserve"> - Industry/</w:t>
       </w:r>
       <w:r w:rsidRPr="00743A20">
         <w:t>Vocational Skills the prisoner has to offer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3AD715" w14:textId="3F33C737" w:rsidR="002F17BC" w:rsidRDefault="002F17BC" w:rsidP="00286C42">
+    <w:p w14:paraId="2A3AD715" w14:textId="6921353B" w:rsidR="002F17BC" w:rsidRDefault="002F17BC" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00743A20">
-        <w:t>The IMP is a focus of the interaction between the sentenced prisoner and prison staff. It provides a meaningful guideline as to how the prisoner can progress through the system and identifies matters that require attention</w:t>
+        <w:t xml:space="preserve">The IMP is a focus of the interaction between the sentenced </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00743A20">
+        <w:t>prisoners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00743A20">
+        <w:t xml:space="preserve"> and prison staff. It provides a meaningful guideline as to how the prisoner can progress through the system and identifies matters that require attention</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t xml:space="preserve"> through treatment programs and/or educational/</w:t>
       </w:r>
       <w:r w:rsidRPr="00743A20">
         <w:t xml:space="preserve">vocational training. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5A0DCE" w14:textId="03DA8FEE" w:rsidR="002F17BC" w:rsidRDefault="002F17BC" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00743A20">
         <w:t>An IMP requires regular review to ensure that the plan is relevant to the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00E01228">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0008325B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E01228">
         <w:t xml:space="preserve">ee </w:t>
       </w:r>
       <w:r w:rsidR="0008325B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E01228" w:rsidRPr="0008325B">
         <w:t>ection 6.2.4</w:t>
       </w:r>
       <w:r w:rsidR="00E01228">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AF69D5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2A0593" w14:textId="77777777" w:rsidR="002A6586" w:rsidRPr="009255BC" w:rsidRDefault="002A5FEE" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc311109248"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc197078537"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc226977586"/>
       <w:r>
         <w:t>Source d</w:t>
       </w:r>
       <w:r w:rsidR="002A6586" w:rsidRPr="009255BC">
         <w:t>ocuments</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="66248DAD" w14:textId="03222807" w:rsidR="002A6586" w:rsidRDefault="002A6586" w:rsidP="00286C42">
+    <w:p w14:paraId="66248DAD" w14:textId="7255E878" w:rsidR="002A6586" w:rsidRDefault="002A6586" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t>When preparing initial and subsequent review checklists and IMP documents every effort should be made to verify information reported by the prisoner through reference to other sources.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve">This is particularly important </w:t>
       </w:r>
       <w:r w:rsidR="00275FAD">
         <w:t>regarding</w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
-        <w:t xml:space="preserve"> self-reported information on matters such as the circumstances surrounding an offence, prior criminal history and level of support from community members.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="573F67DD" w14:textId="237B3BF2" w:rsidR="0044229C" w:rsidRPr="0044229C" w:rsidRDefault="002A6586" w:rsidP="00286C42">
+        <w:t xml:space="preserve"> self-reported information on matters such as the circumstances surrounding an offence, prior criminal </w:t>
+      </w:r>
+      <w:r w:rsidR="00465DDF" w:rsidRPr="009255BC">
+        <w:t>history,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009255BC">
+        <w:t xml:space="preserve"> and level of support from community members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573F67DD" w14:textId="68F74389" w:rsidR="0044229C" w:rsidRPr="0044229C" w:rsidRDefault="002A6586" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t>Where practicable, Jud</w:t>
       </w:r>
       <w:r w:rsidR="00E21D1B">
         <w:t>icial</w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve"> Sentencing Remarks and Pre</w:t>
       </w:r>
       <w:r w:rsidR="00275FAD">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
-        <w:t xml:space="preserve">Sentence Reports (if available) together with a </w:t>
+        <w:t xml:space="preserve">Sentence Reports (if available) together with </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="009255BC">
+        <w:t>current</w:t>
       </w:r>
       <w:r w:rsidR="00275FAD">
-        <w:t xml:space="preserve">current </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve">Court History (WA and Interstate) are to be used to assist the assessment and </w:t>
       </w:r>
       <w:r w:rsidR="003872B1" w:rsidRPr="009255BC">
         <w:t>decision-making</w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve"> process.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E7168A">
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve">Notes </w:t>
       </w:r>
       <w:r w:rsidR="00312882">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00312882" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -8182,51 +8253,51 @@
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00CA6066">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436ED687" w14:textId="4551B144" w:rsidR="00B0206B" w:rsidRPr="00B0206B" w:rsidRDefault="002A6586" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t>Where a prisoner is known to have served a period of detention, imprisonment or community supervision in another state or country, every effort should be made to obtain information from the relevant authorities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C26393E" w14:textId="77777777" w:rsidR="009D079C" w:rsidRPr="009255BC" w:rsidRDefault="002A5FEE" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc311109249"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc197078538"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226977587"/>
       <w:r>
         <w:t>Prisoner i</w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="009255BC">
         <w:t>nput</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="416EF60F" w14:textId="4FAD2447" w:rsidR="009D079C" w:rsidRPr="009255BC" w:rsidRDefault="009D079C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="001340B2">
         <w:t>relevant</w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve"> Assistant Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00C14D3C">
         <w:t xml:space="preserve">or Case Management Coordinator </w:t>
       </w:r>
@@ -8277,51 +8348,55 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="0086289E">
         <w:t xml:space="preserve">Consultation with the prisoner takes place in the preparation of all assessment reports, but particularly so in respect of the </w:t>
       </w:r>
       <w:r w:rsidR="005D3330">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0086289E">
         <w:t xml:space="preserve">nitial </w:t>
       </w:r>
       <w:r w:rsidR="00CC5DD3">
         <w:t>IMP</w:t>
       </w:r>
       <w:r w:rsidRPr="0086289E">
         <w:t xml:space="preserve">. It is envisaged that several contacts between assessment staff and the prisoner will occur during the development of the </w:t>
       </w:r>
       <w:r w:rsidR="00224720">
         <w:t xml:space="preserve">IMP </w:t>
       </w:r>
       <w:r w:rsidRPr="0086289E">
-        <w:t>unless the prisoner consistently refuses to cooperate, contact is impracticable</w:t>
+        <w:t xml:space="preserve">unless the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086289E">
+        <w:lastRenderedPageBreak/>
+        <w:t>consistently refuses to cooperate, contact is impracticable</w:t>
       </w:r>
       <w:r w:rsidR="00E07AD4">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0086289E">
         <w:t xml:space="preserve"> or a judgement </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t>is made that such contact is con</w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="00FD3DA0">
         <w:t>trary to the good order of the prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FB2014" w14:textId="36DE66AE" w:rsidR="009D079C" w:rsidRPr="00FD3DA0" w:rsidRDefault="00954C6D" w:rsidP="00E15C47">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t xml:space="preserve">Prior to a Case Conference, </w:t>
@@ -8390,51 +8465,51 @@
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve">Consideration </w:t>
       </w:r>
       <w:r w:rsidR="009D079C">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="009255BC">
         <w:t xml:space="preserve"> given to providing a prisoner advocate (or officer nominated by the prisoner) for any prisoner unable to present </w:t>
       </w:r>
       <w:r w:rsidR="009D079C">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="009255BC">
         <w:t xml:space="preserve"> case adequately due to language difficulty</w:t>
       </w:r>
       <w:r w:rsidR="00821349">
         <w:t xml:space="preserve"> (staff may utilise the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00821349" w:rsidRPr="00EB14CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Translating and Interpreting Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00821349" w:rsidRPr="00EB14CC">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="00EB14CC">
         <w:t>, or intellectual</w:t>
       </w:r>
       <w:r w:rsidR="005F5BBA" w:rsidRPr="00EB14CC">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="00EB14CC">
         <w:t>physical</w:t>
       </w:r>
       <w:r w:rsidR="00D95516" w:rsidRPr="00EB14CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="00EB14CC">
         <w:t xml:space="preserve">disability. </w:t>
@@ -8459,75 +8534,81 @@
         <w:t>prisoner input, provision should be made for case discussion and decision in the absence of the prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0F6A95" w14:textId="5ECA2346" w:rsidR="009D079C" w:rsidRPr="009255BC" w:rsidRDefault="00F94475" w:rsidP="00E15C47">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="009255BC">
         <w:t xml:space="preserve">prisoner should be recalled, to be informed of the recommendation and </w:t>
       </w:r>
       <w:r w:rsidR="009D079C">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidR="009D079C" w:rsidRPr="009255BC">
         <w:t xml:space="preserve"> appeal rights, if applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36806632" w14:textId="270769FD" w:rsidR="0044229C" w:rsidRPr="0044229C" w:rsidRDefault="009D079C" w:rsidP="00286C42">
+    <w:p w14:paraId="36806632" w14:textId="7B118330" w:rsidR="0044229C" w:rsidRPr="0044229C" w:rsidRDefault="009D079C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t>If the</w:t>
       </w:r>
       <w:r w:rsidR="00821349">
         <w:t xml:space="preserve"> prisoner disagrees with the assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
-        <w:t>, security rating or placement every attempt should be made to resolve this with the prisoner prior to a recommendation being forwarded for approval.</w:t>
+        <w:t xml:space="preserve">, security rating or </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="009255BC">
+        <w:t>placement,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009255BC">
+        <w:t xml:space="preserve"> every attempt should be made to resolve this with the prisoner prior to a recommendation being forwarded for approval.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t>If this is not possible the prisoner’s disagreement must then be recorded explicitly in the documentation forwarded with any recommendation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E3992B" w14:textId="0BB82041" w:rsidR="002F17BC" w:rsidRPr="002F17BC" w:rsidRDefault="002F17BC" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc197078539"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc226977588"/>
       <w:r w:rsidRPr="002F17BC">
         <w:t>Initial IMP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="1B77E256" w14:textId="12DEB9DC" w:rsidR="008B2749" w:rsidRPr="00723B50" w:rsidRDefault="0045026C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidR="003214EE">
         <w:t xml:space="preserve">Initial </w:t>
       </w:r>
       <w:r w:rsidRPr="00723B50">
         <w:t xml:space="preserve">IMP </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00723B50">
         <w:t xml:space="preserve">developed, generally within </w:t>
       </w:r>
       <w:r w:rsidR="00144BE1">
@@ -8804,104 +8885,114 @@
       <w:r w:rsidR="00836112">
         <w:t>HRSO</w:t>
       </w:r>
       <w:r w:rsidR="00115436">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009A3F41">
         <w:t xml:space="preserve"> Continuing</w:t>
       </w:r>
       <w:r w:rsidR="00D2502E" w:rsidRPr="0068112E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve">Detention Order, an Initial IMP is to be developed, generally within </w:t>
       </w:r>
       <w:r w:rsidR="009A3F41">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EC0BFF">
         <w:t xml:space="preserve"> weeks</w:t>
       </w:r>
       <w:r w:rsidRPr="0068112E">
         <w:t xml:space="preserve"> of sentencing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343214F0" w14:textId="35399105" w:rsidR="00C455DD" w:rsidRDefault="00C455DD" w:rsidP="00286C42">
+    <w:p w14:paraId="343214F0" w14:textId="55578191" w:rsidR="00C455DD" w:rsidRDefault="00C455DD" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C455DD">
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="001836A3">
         <w:t>parole suspension/cancellation/</w:t>
       </w:r>
       <w:r w:rsidR="00A539D7" w:rsidRPr="001836A3">
         <w:t>adjournment</w:t>
       </w:r>
       <w:r w:rsidRPr="001836A3">
         <w:t>/denial, refer</w:t>
       </w:r>
       <w:r w:rsidRPr="00C455DD">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
         <w:r w:rsidRPr="00C455DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A - Assessment Documentation Required Following Prisoners Review Board Decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003214EE">
         <w:t>. W</w:t>
       </w:r>
       <w:r w:rsidR="00F8433A">
-        <w:t xml:space="preserve">hen the Prisoners Review Board request an alternative program or Treatment Completion Report, refer to </w:t>
+        <w:t xml:space="preserve">hen the Prisoners Review Board </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218">
+        <w:t>requests</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8433A">
+        <w:t xml:space="preserve"> an alternative program </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8433A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">or Treatment Completion Report, refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B_–" w:history="1">
         <w:r w:rsidR="00F8433A" w:rsidRPr="00F8433A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B- Prisoners Review Board Request for an Alternative or Treatment Completion Report</w:t>
         </w:r>
         <w:r w:rsidR="00F8433A" w:rsidRPr="00B048AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C60D2C7" w14:textId="4C6E270C" w:rsidR="00E61B49" w:rsidRPr="00667D99" w:rsidRDefault="000701BD" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc197078540"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc226977589"/>
       <w:r>
         <w:t xml:space="preserve">Treatment and </w:t>
       </w:r>
       <w:r w:rsidR="00371B76">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E61B49" w:rsidRPr="00667D99">
         <w:t xml:space="preserve">ducation </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00F946BE">
         <w:t>ssessment</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="59830185" w14:textId="484931D3" w:rsidR="00DA33A9" w:rsidRDefault="00412CB4" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -9137,51 +9228,51 @@
       <w:r w:rsidRPr="009255BC">
         <w:t>at any time during</w:t>
       </w:r>
       <w:r w:rsidR="00E01228">
         <w:t xml:space="preserve"> their</w:t>
       </w:r>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve"> sentence should it be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C55F52">
         <w:t xml:space="preserve">determined necessary as a result of further sentencing or a change in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoner’s circumstance</w:t>
       </w:r>
       <w:r w:rsidR="0044229C" w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FB0BF4" w14:textId="5DE6320C" w:rsidR="00E61B49" w:rsidRPr="00FD3DA0" w:rsidRDefault="00E61B49" w:rsidP="00286C42">
+    <w:p w14:paraId="25FB0BF4" w14:textId="3CC807E2" w:rsidR="00E61B49" w:rsidRPr="00FD3DA0" w:rsidRDefault="00E61B49" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_For_prisoners_who"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="00EC7B06">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">For prisoners who are subject to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7B06">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Criminal Law (</w:t>
       </w:r>
       <w:r w:rsidR="00B16D7D" w:rsidRPr="00EC7B06">
         <w:rPr>
           <w:i/>
@@ -9221,51 +9312,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7B06">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be necessary for </w:t>
       </w:r>
       <w:r w:rsidR="002E290C" w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">treatment assessment to be conducted external to the </w:t>
+        <w:t xml:space="preserve">treatment assessment to be conducted </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD6BA1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>externally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6BA1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="00287C09" w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>usual t</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">reatment </w:t>
       </w:r>
       <w:r w:rsidR="00287C09" w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>assessment procedures. T</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6BA1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">his </w:t>
       </w:r>
@@ -9290,51 +9393,51 @@
       <w:r w:rsidR="00B048AA" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A539D7" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> in consultation with the </w:t>
       </w:r>
       <w:r w:rsidR="008C11E3" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Chief Psychologist </w:t>
       </w:r>
       <w:r w:rsidR="00B517B1" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Clinical Governance and Innovation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6FB4E2" w14:textId="5986A1B7" w:rsidR="00BB35CA" w:rsidRPr="00FD3DA0" w:rsidRDefault="00BB35CA" w:rsidP="00286C42">
+    <w:p w14:paraId="3E6FB4E2" w14:textId="4D3C42C8" w:rsidR="00BB35CA" w:rsidRPr="00FD3DA0" w:rsidRDefault="00BB35CA" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_For_prisoners_who_1"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>For prisoners subject to a HRSO</w:t>
       </w:r>
       <w:r w:rsidR="00E77933" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Continuing Detention Order the </w:t>
@@ -9357,51 +9460,63 @@
         </w:rPr>
         <w:t>HRSO</w:t>
       </w:r>
       <w:r w:rsidR="007F7615" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Planning Managers are responsible for completing the Treatment Assessment Report on TOMS. This </w:t>
       </w:r>
       <w:r w:rsidR="001665CC" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Treatment Assessment Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is based on expert witness report(s) and no new assessments will be undertaken by the HRSO Planning Manager. This is to occur at initial </w:t>
+        <w:t xml:space="preserve"> is based on expert witness report(s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and no new assessments will be undertaken by the HRSO Planning Manager. This is to occur at initial </w:t>
       </w:r>
       <w:r w:rsidR="00D83A23" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">HRSOA Continuing Detention Order </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">imposition and following every review hearing/outcome if the </w:t>
       </w:r>
       <w:r w:rsidR="00AC3B05" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>HRSOA Continuing Detention Order</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> is ordered to continue. Where this advice is not available within 6 weeks to facilitate the timelines of the Initial IMP, the Initial IMP may be completed, and the results of any assessment can be incorporated in the next IMP Review.</w:t>
       </w:r>
@@ -9449,51 +9564,58 @@
         </w:rPr>
         <w:t xml:space="preserve">prior to being declared a HRSO </w:t>
       </w:r>
       <w:r w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>a new Treatment Assessment Report will not be completed. In instances where a prisoner is required to undertake intervention while subject to a</w:t>
       </w:r>
       <w:r w:rsidR="006B5F92" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="00823591" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Interim Detention Order</w:t>
       </w:r>
       <w:r w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the HRSO Planning Manager is responsible for entering a TOMS note outlining the Treatment Assessment Report that corresponds to the outstanding treatment need/program. The Data Monitoring and Auditing Officer will re-populate the required intervention need in </w:t>
+        <w:t xml:space="preserve"> the HRSO Planning Manager is responsible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546C35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">entering a TOMS note outlining the Treatment Assessment Report that corresponds to the outstanding treatment need/program. The Data Monitoring and Auditing Officer will re-populate the required intervention need in </w:t>
       </w:r>
       <w:r w:rsidR="00903153" w:rsidRPr="00546C35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E3D043" w14:textId="7696B4FD" w:rsidR="003508D7" w:rsidRDefault="00E61B49" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009255BC">
         <w:t xml:space="preserve">For prisoners serving a sentence with an indefinite term (other than </w:t>
       </w:r>
       <w:r w:rsidRPr="00B75D30">
         <w:t xml:space="preserve">those referred to under </w:t>
       </w:r>
       <w:r w:rsidR="00EF576A" w:rsidRPr="002B4775">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CA3B80" w:rsidRPr="002B4775">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="00EF576A" w:rsidRPr="002B4775">
@@ -9580,92 +9702,98 @@
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">incorporated in the next IMP </w:t>
       </w:r>
       <w:r w:rsidR="0095358A" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>eview.</w:t>
       </w:r>
       <w:r w:rsidR="004A468D" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> This includes indefinite prisoners returned to custody on Parole Suspensions/Cancellations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353994E8" w14:textId="3D4090C1" w:rsidR="00CC45B2" w:rsidRPr="00FD3DA0" w:rsidRDefault="003424F4" w:rsidP="00CC45B2">
+    <w:p w14:paraId="353994E8" w14:textId="2F9B0F73" w:rsidR="00CC45B2" w:rsidRPr="00FD3DA0" w:rsidRDefault="003424F4" w:rsidP="00CC45B2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
-        <w:t xml:space="preserve">For prisoners convicted of a terrorism or terrorism related offence, it may be necessary for the treatment assessment to be conducted external to the usual </w:t>
+        <w:t xml:space="preserve">For prisoners convicted of a terrorism or terrorism related offence, it may be necessary for the treatment assessment to be conducted </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00CA6066">
+        <w:t>externally</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:t xml:space="preserve"> to the usual </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>treatment assessment procedures. This shall be determined on an individual basis</w:t>
       </w:r>
       <w:r w:rsidR="00B048AA" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> in consultation with the </w:t>
       </w:r>
       <w:r w:rsidR="00FF7AA2" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Chief Psychologist </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Clinical Governance and Innovation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A68CD8B" w14:textId="7B4F88A1" w:rsidR="00037B5F" w:rsidRPr="00FD3DA0" w:rsidRDefault="00037B5F" w:rsidP="00CC45B2">
+    <w:p w14:paraId="1A68CD8B" w14:textId="3412EB19" w:rsidR="00037B5F" w:rsidRPr="00FD3DA0" w:rsidRDefault="00037B5F" w:rsidP="00CC45B2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">For prisoners who are appealing </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> their convictions, a </w:t>
       </w:r>
@@ -9723,80 +9851,92 @@
         </w:rPr>
         <w:t xml:space="preserve">reatment </w:t>
       </w:r>
       <w:r w:rsidR="00C95ED7" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ssessment </w:t>
       </w:r>
       <w:r w:rsidR="00C95ED7" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Report </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>will be undertaken once the appeal process has concluded.</w:t>
+        <w:t xml:space="preserve">will be undertaken once the appeal process has </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>been concluded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47090156" w14:textId="77777777" w:rsidR="00C943D5" w:rsidRPr="00FD3DA0" w:rsidRDefault="009D079C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Approval_Levels_for"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc197078541"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc226977590"/>
       <w:bookmarkStart w:id="55" w:name="_Toc311109251"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Classification and IMP Reviews</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="3F852A31" w14:textId="0C958115" w:rsidR="00EE31FE" w:rsidRPr="00FD3DA0" w:rsidRDefault="00371B76" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc197078542"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226977591"/>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Classification r</w:t>
       </w:r>
       <w:r w:rsidR="00EE31FE" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>eview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidR="007216E3" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="72B06D7E" w14:textId="7DDA41AA" w:rsidR="00C65DA6" w:rsidRPr="00FD3DA0" w:rsidRDefault="00C65DA6" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
@@ -9952,106 +10092,106 @@
       <w:r w:rsidR="00061FCD" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ection 6.3.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>), which warrants a review of the prisoner’s security rating and amendment to the IM</w:t>
       </w:r>
       <w:r w:rsidR="00037ED6" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>P.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3F8E88" w14:textId="1AF647C7" w:rsidR="008204A6" w:rsidRPr="00FD3DA0" w:rsidRDefault="00C65DA6" w:rsidP="00286C42">
+    <w:p w14:paraId="3C3F8E88" w14:textId="74E8700E" w:rsidR="008204A6" w:rsidRPr="00FD3DA0" w:rsidRDefault="00C65DA6" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The Classification Review </w:t>
       </w:r>
-      <w:r w:rsidR="0095358A" w:rsidRPr="00FD3DA0">
-[...3 lines deleted...]
-        <w:t>c</w:t>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>checklists</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">hecklist weights </w:t>
+        <w:t xml:space="preserve"> weights </w:t>
       </w:r>
       <w:r w:rsidR="002C4249" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>security rating factors</w:t>
       </w:r>
       <w:r w:rsidR="002C4249" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> than those considered in the Initial Security Rating score. The score takes into account the progress of a prisoner, or otherwise, at each review.</w:t>
       </w:r>
       <w:r w:rsidR="00BE7C17" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> All of the security rating items are to be scored as accurately as possible in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00BE7C17" w:rsidRPr="00FD3DA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>SMM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE7C17" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>. It is important to ensure the information used to score the items and complete the checklist is reliable and where possible verified via a documented source</w:t>
       </w:r>
       <w:r w:rsidR="002A5FEE" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB1ED40" w14:textId="507B7432" w:rsidR="00C65DA6" w:rsidRPr="00FD3DA0" w:rsidRDefault="00BE7C17" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
@@ -10067,210 +10207,229 @@
       <w:r w:rsidR="00C65DA6" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Classification Review </w:t>
       </w:r>
       <w:r w:rsidR="0095358A" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>hecklist shall be applied when determining security ratings for all sentenced prisoners 6 months or more post sentencing.</w:t>
       </w:r>
       <w:r w:rsidR="00CC5DD3" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAEB41D" w14:textId="2918FE23" w:rsidR="00B0206B" w:rsidRPr="00FD3DA0" w:rsidRDefault="0060362C" w:rsidP="00286C42">
+    <w:p w14:paraId="1CAEB41D" w14:textId="3D015B94" w:rsidR="00B0206B" w:rsidRPr="00FD3DA0" w:rsidRDefault="0060362C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Where an override is recommended, the reasons shall be clearly stated in the </w:t>
       </w:r>
       <w:r w:rsidR="00BE7C17" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Classification Review </w:t>
       </w:r>
       <w:r w:rsidR="0095358A" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">hecklist override comments </w:t>
       </w:r>
       <w:r w:rsidR="003D7002" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>field</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the </w:t>
       </w:r>
-      <w:r w:rsidR="003872B1" w:rsidRPr="00FD3DA0">
-[...3 lines deleted...]
-        <w:t>decision</w:t>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>decision,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> slip following Case Conference when recommending or approving the override.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA06F66" w14:textId="24EA209D" w:rsidR="000162C0" w:rsidRPr="00FD3DA0" w:rsidRDefault="000162C0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Individual_Management_Plan"/>
       <w:bookmarkStart w:id="58" w:name="_Toc311109252"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc197078543"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc226977592"/>
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0080454E" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MP r</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>eview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidR="00D603D5" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005B59A1" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (s</w:t>
       </w:r>
       <w:r w:rsidR="00DC3110" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>cheduled)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w14:paraId="7AE5CE44" w14:textId="440F4184" w:rsidR="00DD153A" w:rsidRPr="00FD3DA0" w:rsidRDefault="00F37A64" w:rsidP="00286C42">
+    <w:p w14:paraId="7AE5CE44" w14:textId="4798F1A2" w:rsidR="00DD153A" w:rsidRPr="00FD3DA0" w:rsidRDefault="00F37A64" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">A prisoner's IMP will be subject to regular </w:t>
       </w:r>
       <w:r w:rsidR="00DC3110" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">scheduled </w:t>
       </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>reviews</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">review. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003130AF" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>review</w:t>
       </w:r>
       <w:r w:rsidR="000162C0" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
       <w:r w:rsidR="00CE2D32" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="000162C0" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not necessarily imply a change in the prisoner’s security rating, program requirements or </w:t>
+        <w:t xml:space="preserve"> not necessarily imply a change in the prisoner’s security rating, program </w:t>
+      </w:r>
+      <w:r w:rsidR="00465DDF" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>requirements,</w:t>
+      </w:r>
+      <w:r w:rsidR="000162C0" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>education/</w:t>
       </w:r>
       <w:r w:rsidR="000162C0" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>vocational placement</w:t>
       </w:r>
       <w:r w:rsidR="00457C15" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="000F2DF6" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10307,74 +10466,98 @@
       <w:r w:rsidR="00CE2D32" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>and adjust or modify the prisoner’s plan</w:t>
       </w:r>
       <w:r w:rsidR="009D00A6" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, where necessary,</w:t>
       </w:r>
       <w:r w:rsidR="00CE2D32" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> as they progress through their sentence</w:t>
       </w:r>
       <w:r w:rsidR="000162C0" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B4B989" w14:textId="0A18E581" w:rsidR="00CE2D32" w:rsidRPr="00FD3DA0" w:rsidRDefault="00CE2D32" w:rsidP="00286C42">
+    <w:p w14:paraId="47B4B989" w14:textId="5ED00E9D" w:rsidR="00CE2D32" w:rsidRPr="00FD3DA0" w:rsidRDefault="00CE2D32" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The Assessment </w:t>
       </w:r>
       <w:r w:rsidR="003424F4" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Writer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall review the prisoner’s overall behaviour and performance against the recommendations from their last approved IMP. Information, both written and verbal, should be gathered from relevant sources,</w:t>
+        <w:t xml:space="preserve"> shall review the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>prisoners’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overall </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>behavior</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and performance against the recommendations from their last approved IMP. Information, both written and verbal, should be gathered from relevant sources,</w:t>
       </w:r>
       <w:r w:rsidR="001B426A" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3E860C" w14:textId="77777777" w:rsidR="001B426A" w:rsidRPr="00FD3DA0" w:rsidRDefault="00F37A64" w:rsidP="005E5AEF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001B426A" w:rsidRPr="00FD3DA0">
         <w:t>prisoner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A96CED" w14:textId="1294DCE5" w:rsidR="001B426A" w:rsidRPr="00FD3DA0" w:rsidRDefault="001B426A" w:rsidP="005E5AEF">
@@ -10390,61 +10573,67 @@
         <w:t>Unit staff</w:t>
       </w:r>
       <w:r w:rsidR="003424F4" w:rsidRPr="00FD3DA0">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t xml:space="preserve">prisoner’s Unit File </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C48F9A" w14:textId="77777777" w:rsidR="001B426A" w:rsidRPr="00FD3DA0" w:rsidRDefault="00EC0BFF" w:rsidP="005E5AEF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t>TOMS</w:t>
       </w:r>
       <w:r w:rsidR="001B426A" w:rsidRPr="00FD3DA0">
         <w:t xml:space="preserve"> Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC5AFB5" w14:textId="77777777" w:rsidR="001B426A" w:rsidRPr="00FD3DA0" w:rsidRDefault="001B426A" w:rsidP="005E5AEF">
+    <w:p w14:paraId="3DC5AFB5" w14:textId="1636BC89" w:rsidR="001B426A" w:rsidRPr="00FD3DA0" w:rsidRDefault="001B426A" w:rsidP="005E5AEF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
-        <w:t>programs, education and industries staff</w:t>
+        <w:t xml:space="preserve">programs, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:t>education,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:t xml:space="preserve"> and industries staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F28566" w14:textId="4DF40073" w:rsidR="00F37A64" w:rsidRPr="00FD3DA0" w:rsidRDefault="00F37A64" w:rsidP="005E5AEF">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001B426A" w:rsidRPr="00FD3DA0">
         <w:t>Prisoners Review Board (PRB) decisions</w:t>
       </w:r>
       <w:r w:rsidR="006954AB" w:rsidRPr="00FD3DA0">
         <w:t xml:space="preserve"> (where applicable)</w:t>
       </w:r>
       <w:r w:rsidR="00035788" w:rsidRPr="00FD3DA0">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0519D980" w14:textId="1BCDF2E2" w:rsidR="003424F4" w:rsidRPr="00FD3DA0" w:rsidRDefault="00F37A64" w:rsidP="005E5AEF">
@@ -10825,50 +11014,51 @@
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidR="002E196E" w:rsidRPr="00FD3DA0">
               <w:t xml:space="preserve"> PRB decision. Then every 6 months to EDR</w:t>
             </w:r>
             <w:r w:rsidR="003C3614" w:rsidRPr="00FD3DA0">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="003424F4" w:rsidRPr="00FD3DA0">
               <w:t xml:space="preserve"> regardless of any </w:t>
             </w:r>
             <w:r w:rsidR="003424F4" w:rsidRPr="00CA6066">
               <w:t>re-application for parole.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="505533F1" w14:textId="77777777" w:rsidR="0086289E" w:rsidRPr="00CA6066" w:rsidRDefault="0086289E" w:rsidP="00286C42"/>
     <w:p w14:paraId="72FDC629" w14:textId="56DD96EA" w:rsidR="00D603D5" w:rsidRPr="00CA6066" w:rsidRDefault="00D603D5" w:rsidP="00286C42">
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note 1:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> This schedule is based on the effective sentence length. The Approving Authority may change as the prisoner progresses through </w:t>
       </w:r>
       <w:r w:rsidR="00CD7EFB" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t>sentence (</w:t>
       </w:r>
       <w:r w:rsidR="00457C15" w:rsidRPr="00CA6066">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B816B0" w:rsidRPr="00CA6066">
         <w:t>ee</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00457C15" w:rsidRPr="00CA6066">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00061FCD" w:rsidRPr="00CA6066">
         <w:t>ection 10.1.1</w:t>
@@ -10883,51 +11073,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note 2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>A MAP-S</w:t>
       </w:r>
       <w:r w:rsidR="003424F4" w:rsidRPr="00CA6066">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>entenced</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be performed within 5 working days of the prisoner having their ‘Status’ changed to ‘Sentenced’ (Refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="007F5559">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>SMM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>). The sequence of review dates will be calculated from the MAP-S</w:t>
       </w:r>
       <w:r w:rsidR="003424F4" w:rsidRPr="00CA6066">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>entenced</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval date with subsequent reviews being set at 6 or 12 monthly intervals in line with the schedule provided at </w:t>
@@ -11050,51 +11240,51 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CB5A74" w:rsidRPr="00457C15">
         <w:t xml:space="preserve">ection </w:t>
       </w:r>
       <w:r w:rsidR="00166C77" w:rsidRPr="00457C15">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00B816B0" w:rsidRPr="002B4775">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5455">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48718D9C" w14:textId="1D6C3535" w:rsidR="000162C0" w:rsidRPr="00422814" w:rsidRDefault="003D7002" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="Section8_12_7"/>
       <w:bookmarkStart w:id="62" w:name="_Modifications_to_Individual"/>
       <w:bookmarkStart w:id="63" w:name="_Toc311109253"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc197078544"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc226977593"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00422814">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">MAP and </w:t>
       </w:r>
       <w:r w:rsidR="007216E3" w:rsidRPr="00422814">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">IMP </w:t>
       </w:r>
       <w:r w:rsidR="007D25DD" w:rsidRPr="00422814">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>reviews (u</w:t>
       </w:r>
       <w:r w:rsidR="00DC3110" w:rsidRPr="00422814">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>nscheduled)</w:t>
@@ -11402,82 +11592,86 @@
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00393E64">
         <w:t>significant conflict with other prisoners or prison staff, or other serious</w:t>
       </w:r>
       <w:r w:rsidR="00F94475">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E425A">
         <w:t>misconduct</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3421C561" w14:textId="77777777" w:rsidR="000162C0" w:rsidRPr="00393E64" w:rsidRDefault="000162C0" w:rsidP="00040AA1">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00393E64">
         <w:t xml:space="preserve">significant deterioration in prisoner behaviour </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9DDF1A" w14:textId="12AA0818" w:rsidR="000162C0" w:rsidRPr="00393E64" w:rsidRDefault="000162C0" w:rsidP="00040AA1">
+    <w:p w14:paraId="0E9DDF1A" w14:textId="77454DFB" w:rsidR="000162C0" w:rsidRPr="00393E64" w:rsidRDefault="000162C0" w:rsidP="00040AA1">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00393E64">
         <w:t xml:space="preserve">parole </w:t>
       </w:r>
       <w:r w:rsidR="008F5A99">
         <w:t>adjourned</w:t>
       </w:r>
       <w:r w:rsidR="002249C4">
-        <w:t>, cancelled</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218">
+        <w:t>cancelled,</w:t>
       </w:r>
       <w:r w:rsidRPr="00393E64">
         <w:t xml:space="preserve"> or denied </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59849926" w14:textId="77777777" w:rsidR="000162C0" w:rsidRPr="00393E64" w:rsidRDefault="000162C0" w:rsidP="00040AA1">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00393E64">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">appeal against conviction or sentence </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF42331" w14:textId="0186188B" w:rsidR="000162C0" w:rsidRPr="00393E64" w:rsidRDefault="000162C0" w:rsidP="00040AA1">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00393E64">
         <w:t xml:space="preserve">placement on a </w:t>
       </w:r>
       <w:r w:rsidR="005B4A50">
         <w:t>HRSO</w:t>
       </w:r>
       <w:r w:rsidR="00CF7AC3">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="005B4A50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0095358A">
@@ -11585,51 +11779,51 @@
       <w:r>
         <w:t>escape (durin</w:t>
       </w:r>
       <w:r w:rsidR="00F64BD8">
         <w:t>g current term of imprisonment)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3DE2F9" w14:textId="2BC6F697" w:rsidR="00F64BD8" w:rsidRDefault="00F64BD8" w:rsidP="00040AA1">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>refuse to participate in an identified treatment intervention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AACD9D" w14:textId="5C6DD122" w:rsidR="00B6010E" w:rsidRPr="00D0364E" w:rsidRDefault="00B6010E" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc311109254"/>
-      <w:bookmarkStart w:id="69" w:name="_Toc197078545"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc226977594"/>
       <w:r w:rsidRPr="008B76DD">
         <w:t xml:space="preserve">Reinstatement of IMPs </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">after completion of </w:t>
       </w:r>
       <w:r w:rsidR="003872B1">
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> RSP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="72013AF9" w14:textId="31FAB8E9" w:rsidR="005B59A1" w:rsidRPr="00FD3DA0" w:rsidRDefault="004A468D" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -11700,143 +11894,143 @@
       </w:r>
       <w:r w:rsidR="00FD703D">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0091662B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD703D">
         <w:t>are to be completed</w:t>
       </w:r>
       <w:r w:rsidRPr="0091662B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001960B2">
         <w:t>to return t</w:t>
       </w:r>
       <w:r w:rsidR="00B816B0" w:rsidRPr="001960B2">
         <w:t>he prisoner to secure custody (</w:t>
       </w:r>
       <w:r w:rsidR="00457C15" w:rsidRPr="001960B2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001960B2">
         <w:t xml:space="preserve">ee </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="003E3FBC" w:rsidRPr="001960B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.3</w:t>
         </w:r>
         <w:r w:rsidRPr="001960B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
         <w:r w:rsidR="00166C77" w:rsidRPr="001960B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="001960B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Re-Socialisation</w:t>
         </w:r>
         <w:r w:rsidR="003E3FBC" w:rsidRPr="001960B2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Programme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001960B2">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0002CF4D" w14:textId="77777777" w:rsidR="00166E57" w:rsidRPr="008B76DD" w:rsidRDefault="00F35FC0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc197078546"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc226977595"/>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidR="00166E57">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="008B76DD">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Placement</w:t>
       </w:r>
       <w:r w:rsidR="00166E57">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F739C7">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Decisions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="06D76FED" w14:textId="77777777" w:rsidR="00166E57" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc197078547"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc226977596"/>
       <w:r w:rsidRPr="00560875">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="002B479D">
         <w:t>rison security ratings</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="52FCE556" w14:textId="64260A49" w:rsidR="00681CC0" w:rsidRPr="005A0642" w:rsidRDefault="00CD7EFB" w:rsidP="00681CC0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following table </w:t>
       </w:r>
       <w:r w:rsidR="00451142">
         <w:t>outlines</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00166E57">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12649,50 +12843,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CF9A81E" w14:textId="77777777" w:rsidR="00166E57" w:rsidRPr="004C336D" w:rsidRDefault="00166E57" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="004C336D">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00166E57" w:rsidRPr="00560875" w14:paraId="26E2D677" w14:textId="77777777" w:rsidTr="0086289E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="598247A3" w14:textId="77777777" w:rsidR="00166E57" w:rsidRPr="004C336D" w:rsidRDefault="00166E57" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="004C336D">
+              <w:lastRenderedPageBreak/>
               <w:t>Wandoo Rehabilitation Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76031E1D" w14:textId="77777777" w:rsidR="00166E57" w:rsidRPr="004C336D" w:rsidRDefault="00166E57" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="004C336D">
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70A73FEF" w14:textId="77777777" w:rsidR="00166E57" w:rsidRPr="004C336D" w:rsidRDefault="00166E57" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -12818,97 +13013,97 @@
     <w:p w14:paraId="52C4A7F8" w14:textId="77777777" w:rsidR="0086289E" w:rsidRDefault="0086289E" w:rsidP="00286C42"/>
     <w:p w14:paraId="1E6E048B" w14:textId="535C777D" w:rsidR="00681CC0" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:r w:rsidRPr="0086289E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00456E9C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00560875">
         <w:tab/>
         <w:t>*Indicates a capacity for temporary placement in a restricted security section of the prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01ACF589" w14:textId="6EEC604E" w:rsidR="00681CC0" w:rsidRPr="00C46146" w:rsidRDefault="001E19C3" w:rsidP="00681CC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc197078548"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc226977597"/>
       <w:r w:rsidRPr="00C46146">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00681CC0" w:rsidRPr="00C46146">
         <w:t xml:space="preserve">risoners subject to the </w:t>
       </w:r>
       <w:r w:rsidR="00681CC0" w:rsidRPr="00C46146">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="5E50F51E" w14:textId="166FBF80" w:rsidR="00681CC0" w:rsidRPr="00C46146" w:rsidRDefault="00681CC0" w:rsidP="00681CC0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C46146">
         <w:t xml:space="preserve">For placement of prisoners subject to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C46146">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Criminal Law (Mental Impairment) Act 2023 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C46146">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00C46146">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 4.7 – Criminal Law (Mental Impairment) Prisoners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="664E1C6A" w14:textId="0368E0AD" w:rsidR="00166E57" w:rsidRDefault="000D15EA" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc197078549"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc226977598"/>
       <w:bookmarkStart w:id="74" w:name="_Hlk120624513"/>
       <w:r>
         <w:t>Placement of p</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="00560875">
         <w:t xml:space="preserve">risoners subject to </w:t>
       </w:r>
       <w:r w:rsidR="003872B1" w:rsidRPr="008A48F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>High-Risk</w:t>
       </w:r>
       <w:r w:rsidR="008A48F6" w:rsidRPr="008A48F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Serious Offenders Act 2020</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="5DA4FC20" w14:textId="1D1AC2F1" w:rsidR="00166E57" w:rsidRPr="00560875" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -13405,50 +13600,51 @@
       </w:r>
       <w:r w:rsidR="00195B77">
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="00171AD3">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00195B77">
         <w:t xml:space="preserve">HRSORC under the </w:t>
       </w:r>
       <w:r w:rsidR="00171AD3">
         <w:t>HRSOA</w:t>
       </w:r>
       <w:r w:rsidR="00195B77">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00560875">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1656F91F" w14:textId="4AF0462E" w:rsidR="00DD153A" w:rsidRPr="00DD153A" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where a </w:t>
       </w:r>
       <w:r w:rsidR="00171AD3">
         <w:t>HR</w:t>
       </w:r>
       <w:r w:rsidR="000D15EA">
         <w:t xml:space="preserve">SOA Liable </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">prisoner </w:t>
       </w:r>
       <w:r w:rsidRPr="00560875">
         <w:t xml:space="preserve">is located in a </w:t>
       </w:r>
       <w:r w:rsidR="003872B1" w:rsidRPr="00560875">
         <w:t>minimum-security</w:t>
       </w:r>
       <w:r w:rsidRPr="00560875">
         <w:t xml:space="preserve"> setting and has been the subject of a parole </w:t>
       </w:r>
       <w:r w:rsidR="006E5072">
         <w:t>adjournment</w:t>
       </w:r>
       <w:r w:rsidRPr="00560875">
         <w:t xml:space="preserve"> or denial, the Authorised Assistant Superintendent shall have regard to</w:t>
@@ -13615,182 +13811,200 @@
         <w:t xml:space="preserve">Continuing </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Detention Order, may only be approved for a </w:t>
       </w:r>
       <w:r w:rsidR="003872B1">
         <w:t>minimum-security</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rating and placement, where Adult Community Corrections</w:t>
       </w:r>
       <w:r w:rsidR="002E1023">
         <w:t xml:space="preserve"> (ACC)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has provided written advice indicating the Supreme Court has supported the prisoner engaging in any treatment program or other program including development of independent living or self-management skills that requires placement at minimum security to achieve.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2AC57E" w14:textId="108389C0" w:rsidR="008B7E37" w:rsidRPr="002B4775" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Exception__–"/>
       <w:bookmarkStart w:id="77" w:name="_Case_Conference"/>
       <w:bookmarkStart w:id="78" w:name="_Toc311109263"/>
-      <w:bookmarkStart w:id="79" w:name="_Toc197078550"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc226977599"/>
       <w:bookmarkStart w:id="80" w:name="_Hlk121140814"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="002B4775">
         <w:t>Case Conference</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="6FE752C1" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc197078551"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc226977600"/>
       <w:r>
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w14:paraId="1988512E" w14:textId="6C29B92D" w:rsidR="00385BBF" w:rsidRPr="00CA6066" w:rsidRDefault="001C2D90" w:rsidP="00286C42">
+    <w:p w14:paraId="1988512E" w14:textId="2F464A8A" w:rsidR="00385BBF" w:rsidRPr="00CA6066" w:rsidRDefault="001C2D90" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="008B7E37" w:rsidRPr="00CA6066">
         <w:t>Case Conference is the forum during which assessment documentation</w:t>
       </w:r>
       <w:r w:rsidR="003E4B30" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="003872B1" w:rsidRPr="00CA6066">
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r w:rsidR="003E4B30" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> IMP, Classification Review checklist and other relevant documentation as required)</w:t>
       </w:r>
       <w:r w:rsidR="008B7E37" w:rsidRPr="00CA6066">
-        <w:t xml:space="preserve"> is considered and recommendations or decisions are made regarding prisoners in respect to assessment, security rating and placement. </w:t>
+        <w:t xml:space="preserve"> is considered and recommendations or decisions are made regarding prisoners in respect to assessment, security </w:t>
+      </w:r>
+      <w:r w:rsidR="00465DDF" w:rsidRPr="00CA6066">
+        <w:t>rating,</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7E37" w:rsidRPr="00CA6066">
+        <w:t xml:space="preserve"> and placement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B0882F" w14:textId="1088D3A2" w:rsidR="008B7E37" w:rsidRPr="00CA6066" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
         <w:t>It is important that Case Conference</w:t>
       </w:r>
       <w:r w:rsidR="001C2D90" w:rsidRPr="00CA6066">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C2D90" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve">are also used to inform </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t>prisoners of recommendations and the reasons for those recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4965134B" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRPr="00CA6066" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
         <w:t>It is also where prisoners can raise issues in relation to their IMP or other documentation under consideration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A20222" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRPr="00CA6066" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc311109264"/>
-      <w:bookmarkStart w:id="83" w:name="_Toc197078552"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc226977601"/>
       <w:r w:rsidRPr="00CA6066">
         <w:t>Composition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
-    <w:p w14:paraId="6E0681DD" w14:textId="0DE71058" w:rsidR="00BC04F3" w:rsidRPr="00FD3DA0" w:rsidRDefault="00BC04F3" w:rsidP="00286C42">
+    <w:p w14:paraId="6E0681DD" w14:textId="59D380D6" w:rsidR="00BC04F3" w:rsidRPr="00FD3DA0" w:rsidRDefault="00BC04F3" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Case Conference</w:t>
       </w:r>
       <w:r w:rsidR="001C2D90" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> will comprise of the prisoner and at least 2 members and will include the Authorised Assistant Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="003D7002" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Case Management Coordinator</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> who will chair the meeting. </w:t>
       </w:r>
       <w:r w:rsidR="00032BFD" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>ther member(s) may be drawn from the following areas:</w:t>
+        <w:t xml:space="preserve">ther </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(s) may be drawn from the following areas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6152188A" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRPr="00B06C3F" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B06C3F">
         <w:t xml:space="preserve">Treatment Assessment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25844991" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRPr="00B06C3F" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B06C3F">
@@ -13847,52 +14061,53 @@
     </w:p>
     <w:p w14:paraId="1B156738" w14:textId="799BDD55" w:rsidR="008B7E37" w:rsidRPr="00B06C3F" w:rsidRDefault="00BC04F3" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00B06C3F">
         <w:t>Assessment Writer</w:t>
       </w:r>
       <w:r w:rsidR="007A3E4A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F257EA0" w14:textId="164B701D" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc311109265"/>
-      <w:bookmarkStart w:id="85" w:name="_Toc197078553"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc226977602"/>
       <w:r w:rsidRPr="006F3DFB">
+        <w:lastRenderedPageBreak/>
         <w:t>Records</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="7C778B33" w14:textId="2E11D4B7" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>Case Conference</w:t>
       </w:r>
       <w:r w:rsidR="001C2D90">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve"> will generally be held weekly. </w:t>
       </w:r>
       <w:r w:rsidR="001C2D90">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>Case Conference minutes will record:</w:t>
       </w:r>
     </w:p>
@@ -13993,75 +14208,75 @@
       <w:r>
         <w:t>RSP</w:t>
       </w:r>
       <w:r w:rsidRPr="0086289E">
         <w:t xml:space="preserve"> Progress Assessments)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518A52F7" w14:textId="77777777" w:rsidR="00D907B0" w:rsidRPr="0086289E" w:rsidRDefault="00D907B0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="0086289E">
         <w:t>Applications not to Proceed (C164 requests etc)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429DA911" w14:textId="1D7817A4" w:rsidR="00D907B0" w:rsidRPr="0086289E" w:rsidRDefault="00D907B0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="0086289E">
         <w:t>Home Leave movements and progress (when applicable) in accordance wi</w:t>
       </w:r>
       <w:r w:rsidRPr="00695078">
         <w:t xml:space="preserve">th </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00695078">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.2 – Home Leave</w:t>
         </w:r>
         <w:r w:rsidRPr="00695078">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="356BDB20" w14:textId="0DC16EE6" w:rsidR="00D907B0" w:rsidRPr="00695078" w:rsidRDefault="00D907B0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="0086289E">
         <w:t xml:space="preserve">Prisoner Employment Program progress with input from the Employment Coordinator in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00695078">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.2 – Prisoner Employment Program</w:t>
         </w:r>
         <w:r w:rsidRPr="00695078">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00695078">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FAB084" w14:textId="682EE55C" w:rsidR="004A468D" w:rsidRDefault="00B441F9" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r>
@@ -14192,93 +14407,100 @@
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">next review date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="317BB2BC" w14:textId="27408D1C" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>Case Conference recommendations</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>decisions are to be expressed in terminology that the prisoner is likely to understand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7184AAD0" w14:textId="142F4C73" w:rsidR="008B7E37" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
+    <w:p w14:paraId="7184AAD0" w14:textId="2C1B2C30" w:rsidR="008B7E37" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">The prisoner is to be verbally advised of </w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
-        <w:t xml:space="preserve"> right of appeal.</w:t>
+        <w:t xml:space="preserve"> right </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="006F3DFB">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3DFB">
+        <w:t xml:space="preserve"> appeal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0999E993" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">Case Conference is to ensure that the prisoner receives a copy of the recommended IMP within 5 working days of Case Conference. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D93F8FD" w14:textId="5D45AA8F" w:rsidR="005A385D" w:rsidRPr="004F408F" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">The Case Management Coordinator is to ensure that the prisoner receives a copy of the </w:t>
       </w:r>
       <w:r w:rsidR="006C643B" w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>IMP Decision Slip within 2 working days of approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46535B20" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc311109267"/>
-      <w:bookmarkStart w:id="87" w:name="_Toc197078554"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc226977603"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Appeal against d</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>ecision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="06DBA58F" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">Any prisoner shall have the right of 1 appeal against the following decisions: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336B04A4" w14:textId="77777777" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="008B7E37" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
@@ -14354,51 +14576,51 @@
       <w:r w:rsidR="008D5AD9">
         <w:t xml:space="preserve"> or where placement has changed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – security rating and placement components only</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA71A6B" w14:textId="07EE2162" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="00D35992" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidR="008B7E37" w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve"> Leave – s</w:t>
       </w:r>
       <w:r w:rsidR="008B7E37" w:rsidRPr="004B2CA6">
         <w:t xml:space="preserve">ee </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="008B7E37" w:rsidRPr="004B2CA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00687447" w:rsidRPr="004B2CA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="008B7E37" w:rsidRPr="004B2CA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>14.2</w:t>
         </w:r>
         <w:r w:rsidR="00687447" w:rsidRPr="004B2CA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -14417,51 +14639,51 @@
           <w:t xml:space="preserve"> Leave</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008B7E37" w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AD68CB" w14:textId="66415CF9" w:rsidR="008B7E37" w:rsidRPr="006F3DFB" w:rsidRDefault="00CA3B32" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoner Employment Program - </w:t>
       </w:r>
       <w:r w:rsidR="008B7E37" w:rsidRPr="006F3DFB">
         <w:t>see</w:t>
       </w:r>
       <w:r w:rsidR="008B7E37">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="008B7E37" w:rsidRPr="004A378D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.2</w:t>
         </w:r>
         <w:r w:rsidR="008B7E37" w:rsidRPr="004A378D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="008B7E37" w:rsidRPr="004A378D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Employment</w:t>
         </w:r>
         <w:r w:rsidR="00532FD4" w:rsidRPr="004A378D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -14778,119 +15000,132 @@
       <w:r w:rsidR="008F1946">
         <w:t>within 3 business days</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>A prisoner may be transferred pending the outcome of an appeal against a transfer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B25733" w14:textId="21DDC309" w:rsidR="005B59A1" w:rsidRPr="00546C35" w:rsidRDefault="00077886" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00546C35">
         <w:t>All appeals shall be subject to systematic review by the DSM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ABCD266" w14:textId="77777777" w:rsidR="0009586C" w:rsidRPr="0009586C" w:rsidRDefault="0009586C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc197078555"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc226977604"/>
       <w:r>
         <w:t>Prison Transfers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="48E05E5B" w14:textId="77777777" w:rsidR="00166E57" w:rsidRPr="008B76DD" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc197078556"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc226977605"/>
       <w:r w:rsidRPr="008B76DD">
         <w:t xml:space="preserve">Transfers in </w:t>
       </w:r>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="008B76DD">
         <w:t xml:space="preserve">ine with </w:t>
       </w:r>
       <w:r>
         <w:t>approved TOMS decision slips</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
-    <w:p w14:paraId="51D11BCD" w14:textId="14ABBBC4" w:rsidR="005B59A1" w:rsidRPr="00CA6066" w:rsidRDefault="00166E57" w:rsidP="00286C42">
+    <w:p w14:paraId="51D11BCD" w14:textId="49F8BC9A" w:rsidR="005B59A1" w:rsidRPr="00CA6066" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008B76DD">
         <w:t xml:space="preserve">The placement of prisoners should reflect a balance between security </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
-        <w:t xml:space="preserve">considerations, prisoner needs and program availability (where applicable). </w:t>
+        <w:t xml:space="preserve">considerations, prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00465DDF" w:rsidRPr="00CA6066">
+        <w:t>needs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:t xml:space="preserve"> and program availability (where applicable). </w:t>
       </w:r>
       <w:r w:rsidR="00532FD4" w:rsidRPr="00CA6066">
+        <w:lastRenderedPageBreak/>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> achieve such a balance, it will be necessary from time to time to transfer prisoners from one prison to another.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5758D2E6" w14:textId="488F5A6A" w:rsidR="00744543" w:rsidRPr="00CA6066" w:rsidRDefault="00532FD4" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> provide adequate security, supervision and program opportunities compatible with each prisoner’s identified needs, placements are to be implemented in accordance with the prisoner’s approved TOMS decision slip in an orderly and equitable manner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B72F3B8" w14:textId="00D27722" w:rsidR="00744543" w:rsidRPr="00CA6066" w:rsidRDefault="00744543" w:rsidP="00286C42">
+    <w:p w14:paraId="5B72F3B8" w14:textId="7A78A1E9" w:rsidR="00744543" w:rsidRPr="00CA6066" w:rsidRDefault="00744543" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Hlk115779702"/>
       <w:r w:rsidRPr="00CA6066">
         <w:t>Where a prisoner requires a temporary transfer to another prison for a matter relating to; visits, court, medical/mental health, short term treatment programs</w:t>
       </w:r>
       <w:r w:rsidR="00BA32AB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BA32AB" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>population management</w:t>
+        <w:t xml:space="preserve">population </w:t>
+      </w:r>
+      <w:r w:rsidR="00465DDF" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>management,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve">funeral/dangerous illness a TOMS Temporary Transfer decision slip should be completed. Upon completion of the relevant matter, a further TOMS Temporary Transfer decision slip should be completed to enable the prisoner’s return to the originating prison. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Note: Administrative Decision Slips should not be utilised to approve temporary transfers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p w14:paraId="6C9A2311" w14:textId="6124A412" w:rsidR="00166E57" w:rsidRPr="008B76DD" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008B76DD">
         <w:t xml:space="preserve">The Authorised Assistant Superintendent will ensure the following actions are completed prior to any prisoner transfer: </w:t>
       </w:r>
@@ -15009,84 +15244,90 @@
     </w:p>
     <w:p w14:paraId="1CAACE07" w14:textId="4C6EC0FC" w:rsidR="00166E57" w:rsidRDefault="00CF05CE" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="008B76DD">
         <w:t xml:space="preserve"> prisoner is provided the opportunity to inform their family (or significant others) of their impending transfer and new location, subj</w:t>
       </w:r>
       <w:r w:rsidR="0086289E">
         <w:t>ect to security considerations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAE9AAA" w14:textId="4E752F94" w:rsidR="00166E57" w:rsidRPr="008B76DD" w:rsidRDefault="003E31BF" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="91" w:name="_Temporary_management_/"/>
-      <w:bookmarkStart w:id="92" w:name="_Toc197078557"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc226977606"/>
       <w:bookmarkEnd w:id="91"/>
       <w:r>
         <w:t xml:space="preserve">Temporary </w:t>
       </w:r>
       <w:r w:rsidR="005B1C69">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="008B76DD">
         <w:t>anagement</w:t>
       </w:r>
       <w:r w:rsidR="00166E57">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="005B1C69">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="008B76DD">
         <w:t>ecurity</w:t>
       </w:r>
       <w:r w:rsidR="005B1C69">
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r>
         <w:t>ransfers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
     </w:p>
-    <w:p w14:paraId="48704778" w14:textId="670DC288" w:rsidR="00166E57" w:rsidRPr="002F70F5" w:rsidRDefault="00166E57" w:rsidP="00286C42">
+    <w:p w14:paraId="48704778" w14:textId="5710F1DE" w:rsidR="00166E57" w:rsidRPr="002F70F5" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002F70F5">
-        <w:t>The Authorised Assistant Superintendent may transfer a prisoner to a prison of appropriate security rating as a precautionary measure for a period of not greater than 28 days without review:</w:t>
+        <w:t xml:space="preserve">The Authorised Assistant Superintendent may transfer a </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="002F70F5">
+        <w:t>prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F70F5">
+        <w:t xml:space="preserve"> to a prison of appropriate security rating as a precautionary measure for a period of not greater than 28 days without review:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1672AD06" w14:textId="7B0485A4" w:rsidR="00166E57" w:rsidRPr="002F70F5" w:rsidRDefault="00524D77" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="002F70F5">
         <w:t>a prisoner represents or is perceived to represent a management</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8" w:rsidRPr="002F70F5">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="002F70F5">
         <w:t>security risk</w:t>
       </w:r>
       <w:r w:rsidR="003E31BF" w:rsidRPr="002F70F5">
         <w:t>;</w:t>
@@ -15156,116 +15397,129 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>affect</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> the transfer.</w:t>
       </w:r>
       <w:r w:rsidR="008860D5" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Movement alert should also be created in TOMS to record the detail of the management transfer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A74222" w14:textId="7B221324" w:rsidR="00AC72C1" w:rsidRPr="00FD3DA0" w:rsidRDefault="00CD7E1A" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F70F5">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a decision regarding the prisoner’s future placement has </w:t>
       </w:r>
       <w:r w:rsidRPr="002F70F5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="002F70F5">
         <w:t xml:space="preserve"> been finalised during the 28-day transfer period, an additional Management Transfer checklist must be completed. This should outline the progress with investigations and detail the further period up to 28 days</w:t>
       </w:r>
       <w:r w:rsidR="00524D77">
         <w:t xml:space="preserve"> during which</w:t>
       </w:r>
       <w:r w:rsidRPr="002F70F5">
         <w:t xml:space="preserve"> the full outcome of the situation</w:t>
       </w:r>
       <w:r w:rsidR="00524D77">
         <w:t xml:space="preserve"> is to be determined</w:t>
       </w:r>
       <w:r w:rsidRPr="002F70F5">
         <w:t xml:space="preserve">. This shall be communicated to the receiving </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D920CA5" w14:textId="15CB04D8" w:rsidR="008204A6" w:rsidRPr="00FD3DA0" w:rsidRDefault="00166E57" w:rsidP="00286C42">
+    <w:p w14:paraId="2D920CA5" w14:textId="606B3A19" w:rsidR="008204A6" w:rsidRPr="00FD3DA0" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event </w:t>
       </w:r>
       <w:r w:rsidR="000A2C78" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>of the prison charge being finali</w:t>
       </w:r>
       <w:r w:rsidR="00250C7D" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000A2C78" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ed or</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the outcome of investigations indicate that the prisoner will be better managed in the temporary placement prison then the procedures for permanent transfer </w:t>
+        <w:t xml:space="preserve"> the outcome of investigations </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>indicates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the prisoner will be better managed in the temporary placement prison then the procedures for permanent transfer </w:t>
       </w:r>
       <w:r w:rsidR="00CD7E1A" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>be applied. The details relating to making the transfer permanent and reference to the Management Transfer document are to be clearly demonstrated in the MAP or Classification Review checklist and any decision slip where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B597078" w14:textId="6D360EFA" w:rsidR="00166E57" w:rsidRPr="002F70F5" w:rsidRDefault="00671C62" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002F70F5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Permanent t</w:t>
       </w:r>
       <w:r w:rsidR="00CD7E1A" w:rsidRPr="002F70F5">
@@ -15325,51 +15579,51 @@
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="0091662B">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="004E60AC" w:rsidRPr="0091662B">
         <w:t xml:space="preserve">risoners managed via an IMP - </w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="0091662B">
         <w:t>A MAP-Sentenced</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8" w:rsidRPr="0091662B">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="0091662B">
         <w:t>Classification Review checklist is to be utilised. The IMP is to be amended and approved. This generates a TOMS decision slip to permanently effect the transfer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499A4DB8" w14:textId="117EE5CA" w:rsidR="00166E57" w:rsidRPr="00D0364E" w:rsidRDefault="00DC26B8" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Emergency/immediate_threat_transfer"/>
-      <w:bookmarkStart w:id="94" w:name="_Toc197078558"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc226977607"/>
       <w:bookmarkEnd w:id="93"/>
       <w:r w:rsidRPr="00D0364E">
         <w:t>Emergency/</w:t>
       </w:r>
       <w:r w:rsidR="00166E57" w:rsidRPr="00D0364E">
         <w:t>immediate threat</w:t>
       </w:r>
       <w:r w:rsidR="005B1C69" w:rsidRPr="00D0364E">
         <w:t xml:space="preserve"> transfers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="78E58025" w14:textId="2BC0CC49" w:rsidR="00CE5DA8" w:rsidRPr="00FD3DA0" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="95" w:name="_Hlk169611299"/>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Where a prisoner presents a significant and immediate threat to the good order and</w:t>
@@ -15446,63 +15700,75 @@
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>must include the outcome of a risk assessment completed for each prisoner involved, as to the proposed placement.</w:t>
       </w:r>
       <w:r w:rsidR="00166BB4" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> These transfers are implemented through an</w:t>
       </w:r>
       <w:r w:rsidR="004C10D4" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Administrative Decision S</w:t>
       </w:r>
       <w:r w:rsidR="00166BB4" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>lip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF77AD3" w14:textId="21586B4E" w:rsidR="007B7CC2" w:rsidRPr="00FD3DA0" w:rsidRDefault="00166E57" w:rsidP="00286C42">
+    <w:p w14:paraId="5BF77AD3" w14:textId="039433CC" w:rsidR="007B7CC2" w:rsidRPr="00FD3DA0" w:rsidRDefault="00166E57" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="_Hlk167193198"/>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>In such circumstances the requirement to complete a Management Transfer checklist, MAP, IMP or Classification Review</w:t>
+        <w:t xml:space="preserve">In such circumstances the requirement to complete a Management Transfer checklist, MAP, </w:t>
+      </w:r>
+      <w:r w:rsidR="00465DDF" w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>IMP,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3DA0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Classification Review</w:t>
       </w:r>
       <w:r w:rsidR="00A86388" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to the </w:t>
       </w:r>
       <w:r w:rsidR="004F6B4D" w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>transfer</w:t>
       </w:r>
@@ -15575,170 +15841,66 @@
       <w:r w:rsidR="007431F5" w:rsidRPr="003E2E85">
         <w:t>. A</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2E85">
         <w:t xml:space="preserve"> request for temporary access to the required </w:t>
       </w:r>
       <w:r w:rsidR="007431F5" w:rsidRPr="003E2E85">
         <w:t>facility via Ask</w:t>
       </w:r>
       <w:r w:rsidR="00643F12">
         <w:t>IT Self Service Portal</w:t>
       </w:r>
       <w:r w:rsidR="007431F5" w:rsidRPr="003E2E85">
         <w:t xml:space="preserve"> will enable</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2E85">
         <w:t xml:space="preserve"> access for the time required to complete the decision</w:t>
       </w:r>
       <w:r w:rsidR="007431F5" w:rsidRPr="003E2E85">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E2E85">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB5CA05" w14:textId="77777777" w:rsidR="0085507F" w:rsidRDefault="0085507F" w:rsidP="0085507F">
+    <w:p w14:paraId="75FB9E80" w14:textId="77777777" w:rsidR="00FC0396" w:rsidRPr="0085507F" w:rsidRDefault="00FC0396" w:rsidP="0085507F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229E1FA4" w14:textId="77777777" w:rsidR="0085507F" w:rsidRDefault="0085507F" w:rsidP="0085507F">
-[...103 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6A4B4A3E" w14:textId="4A897DD4" w:rsidR="009D079C" w:rsidRPr="00F060C6" w:rsidRDefault="00F715FA" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="97" w:name="_Approval_Levels_for_1"/>
-      <w:bookmarkStart w:id="98" w:name="_Toc197078559"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc226977608"/>
       <w:bookmarkEnd w:id="97"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Approving Authority Levels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="656C1D10" w14:textId="2B6FD78D" w:rsidR="009D079C" w:rsidRDefault="009D079C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="99" w:name="_The_Deputy_Commissioner"/>
       <w:bookmarkStart w:id="100" w:name="_The_following_table"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:r w:rsidRPr="00624312">
         <w:t xml:space="preserve">The following table </w:t>
       </w:r>
       <w:r>
         <w:t>details</w:t>
       </w:r>
       <w:r w:rsidRPr="00624312">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">authority able to recommend and/or approve the classification and placement of a prisoner, as set out in their </w:t>
       </w:r>
       <w:r w:rsidRPr="00624312">
@@ -16408,90 +16570,92 @@
             </w:r>
             <w:r w:rsidR="00504B37" w:rsidRPr="00546C35">
               <w:t>Relevant Assistant Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D079C" w:rsidRPr="00CA6066" w14:paraId="0C28B3BE" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D938A4A" w14:textId="77777777" w:rsidR="009D079C" w:rsidRPr="00CA6066" w:rsidRDefault="009D079C" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6066">
               <w:t>Minimum #</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="602D1A5D" w14:textId="77777777" w:rsidR="009D079C" w:rsidRPr="00CA6066" w:rsidRDefault="009D079C" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6066">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Strict Security Life </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D5947B0" w14:textId="74BCC3AE" w:rsidR="009D079C" w:rsidRPr="00CA6066" w:rsidRDefault="00DC26B8" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6066">
               <w:t>Strict/</w:t>
             </w:r>
             <w:r w:rsidR="009D079C" w:rsidRPr="00CA6066">
               <w:t xml:space="preserve">Safe Custody </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="252005FA" w14:textId="5235D896" w:rsidR="009D079C" w:rsidRPr="00CA6066" w:rsidRDefault="00B82B94" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6066">
               <w:t>Indefinite/Life Sentence</w:t>
             </w:r>
             <w:r w:rsidR="009D079C" w:rsidRPr="00CA6066">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="589215E5" w14:textId="351B04EA" w:rsidR="009D079C" w:rsidRPr="00CA6066" w:rsidRDefault="009D079C" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="091229F6" w14:textId="2058F06A" w:rsidR="00607617" w:rsidRPr="00B622AD" w:rsidRDefault="009D079C" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6066">
+              <w:lastRenderedPageBreak/>
               <w:t>Authorised Assistant Superintendent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="251320D3" w14:textId="77777777" w:rsidR="00B82B94" w:rsidRPr="00CA6066" w:rsidRDefault="00B82B94" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15679E9A" w14:textId="1424883E" w:rsidR="009D079C" w:rsidRPr="00CA6066" w:rsidRDefault="00B82B94" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA6066">
               <w:t xml:space="preserve">RSP </w:t>
             </w:r>
             <w:r w:rsidR="00504B37">
               <w:t>approval</w:t>
             </w:r>
             <w:r w:rsidR="00BF5D5A">
               <w:t xml:space="preserve"> with</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA6066">
               <w:t xml:space="preserve"> EXCO Minute reference number to be documented in the approval decision slip.</w:t>
             </w:r>
           </w:p>
@@ -16543,128 +16707,128 @@
       <w:r w:rsidR="00ED0BD0" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:bookmarkEnd w:id="102"/>
       <w:r w:rsidRPr="00CA6066">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2760EE31" w14:textId="61BACDBB" w:rsidR="0037566C" w:rsidRPr="006F3DFB" w:rsidRDefault="0013513C" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="103" w:name="_Toc311109259"/>
-      <w:bookmarkStart w:id="104" w:name="_Toc197078560"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc226977609"/>
       <w:r>
         <w:t>Additional</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D97AB5" w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">reviews </w:t>
       </w:r>
       <w:r w:rsidR="00D97AB5">
         <w:t>potentially required</w:t>
       </w:r>
       <w:r w:rsidR="00886476">
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r w:rsidR="00450860">
         <w:t xml:space="preserve">uring a </w:t>
       </w:r>
       <w:r w:rsidR="00D97AB5">
         <w:t>prisoner’s s</w:t>
       </w:r>
       <w:r w:rsidR="00D97AB5" w:rsidRPr="006F3DFB">
         <w:t>entence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="7E27BA73" w14:textId="21D6EBFA" w:rsidR="00FA0D8A" w:rsidRPr="00FA0D8A" w:rsidRDefault="00670D93" w:rsidP="00FA0D8A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="105" w:name="_Toc311109260"/>
-      <w:bookmarkStart w:id="106" w:name="_Toc197078561"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc226977610"/>
       <w:r>
         <w:t>Prison initiated r</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>eviews</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>eports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
     </w:p>
     <w:p w14:paraId="2DB27BF3" w14:textId="61069211" w:rsidR="00FA0D8A" w:rsidRPr="00FA0D8A" w:rsidRDefault="00FA0D8A" w:rsidP="00EC7B06">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0D8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Lockup Placement</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0D8A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00687447">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.6</w:t>
         </w:r>
         <w:r w:rsidRPr="00FA0D8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidRPr="00687447">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoners in Police Lockups</w:t>
         </w:r>
         <w:r w:rsidRPr="00FA0D8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
@@ -16676,51 +16840,51 @@
     <w:p w14:paraId="3349EF85" w14:textId="2077D721" w:rsidR="00FA0D8A" w:rsidRPr="00966092" w:rsidRDefault="00FA0D8A" w:rsidP="00EC7B06">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Parole Review or Parole (Short Term)</w:t>
       </w:r>
       <w:r w:rsidRPr="00966092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00687447">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.4</w:t>
         </w:r>
         <w:r w:rsidRPr="00966092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidRPr="00687447">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Parole Applications</w:t>
         </w:r>
         <w:r w:rsidRPr="00966092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
@@ -16732,159 +16896,159 @@
     <w:p w14:paraId="36769DC7" w14:textId="05056221" w:rsidR="00FA0D8A" w:rsidRPr="00966092" w:rsidRDefault="00FA0D8A" w:rsidP="00EC7B06">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Re-socialisation Programme Suitability and Progress</w:t>
       </w:r>
       <w:r w:rsidRPr="00966092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00966092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>COPP14.3</w:t>
         </w:r>
         <w:r w:rsidRPr="00966092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
         <w:r w:rsidRPr="00966092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Re-Socialisation Programmes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId34" w:history="1"/>
+      <w:hyperlink r:id="rId35" w:history="1"/>
       <w:r w:rsidRPr="00966092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8FBAAC" w14:textId="62184A60" w:rsidR="00FA0D8A" w:rsidRPr="00966092" w:rsidRDefault="00FA0D8A" w:rsidP="00EC7B06">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Parole Review – EXCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00966092">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> – refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00687447">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.4</w:t>
         </w:r>
         <w:r w:rsidRPr="00966092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidRPr="00687447">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Parole Applications</w:t>
         </w:r>
         <w:r w:rsidRPr="00966092">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50301AB2" w14:textId="5FA79E66" w:rsidR="00CE5DA8" w:rsidRPr="00966092" w:rsidRDefault="0013513C" w:rsidP="00FA0D8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B97A46">
         <w:t xml:space="preserve">For information </w:t>
       </w:r>
       <w:r w:rsidRPr="00713AAC">
         <w:t>regarding the suitability, development, endorsement, implementation and breache</w:t>
       </w:r>
       <w:r w:rsidR="006B7EA1" w:rsidRPr="00713AAC">
         <w:t>s of R</w:t>
       </w:r>
       <w:r w:rsidR="009153F0" w:rsidRPr="00713AAC">
         <w:t xml:space="preserve">SPs </w:t>
       </w:r>
       <w:r w:rsidRPr="00713AAC">
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00713AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00532FD4" w:rsidRPr="00713AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="008930C0" w:rsidRPr="00713AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>14.3</w:t>
         </w:r>
         <w:r w:rsidRPr="00713AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
@@ -16911,51 +17075,51 @@
           </w:rPr>
           <w:t xml:space="preserve"> Programme</w:t>
         </w:r>
         <w:r w:rsidR="008930C0" w:rsidRPr="00713AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00713AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="235F33A1" w14:textId="50058262" w:rsidR="007B7CC2" w:rsidRPr="006F3DFB" w:rsidRDefault="007B7CC2" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="107" w:name="_Toc311109261"/>
-      <w:bookmarkStart w:id="108" w:name="_Toc197078562"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc226977611"/>
       <w:r w:rsidRPr="006F3DFB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Prisoner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> initiated r</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>eviews</w:t>
       </w:r>
       <w:r>
         <w:t>/r</w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>eports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:r w:rsidRPr="006F3DFB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16987,51 +17151,51 @@
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Prisoners serving a State or Commonwealth sentence of imprisonment may apply to be transferred to another State or Territory for welfare or legal reasons</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. For information on these transfers, including eligibility and application process refer to the Sentence Management </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="00FD3DA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Interstate and International Prison Transfers Operating Manual</w:t>
         </w:r>
         <w:r w:rsidRPr="00FD3DA0">
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FD3DA0">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA7113F" w14:textId="024E370E" w:rsidR="00AC72C1" w:rsidRPr="00AC72C1" w:rsidRDefault="0093581D" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -17068,88 +17232,88 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The International Transfer of Prisoners </w:t>
       </w:r>
       <w:r w:rsidR="00EF1A8F" w:rsidRPr="00EF1A8F">
         <w:t>Scheme allows for sentenced prisoners in a foreign country to apply for transfer to their home country to serve the remainder of their sentence</w:t>
       </w:r>
       <w:r w:rsidR="00EF1A8F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00EF1A8F" w:rsidRPr="00EF1A8F">
         <w:t>. For information on these transfers, including list of participating countries, eligibility and application process refer to the</w:t>
       </w:r>
       <w:r w:rsidR="00B5170A">
         <w:t xml:space="preserve"> Sentence </w:t>
       </w:r>
       <w:r w:rsidR="00B5170A" w:rsidRPr="002A64E1">
         <w:t>Management</w:t>
       </w:r>
       <w:r w:rsidR="00EF1A8F" w:rsidRPr="002A64E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00EF1A8F" w:rsidRPr="002A64E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Interstate and International Prison Transfers Operating Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B5170A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EF1A8F" w:rsidRPr="00EF1A8F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78731F43" w14:textId="0F54A36B" w:rsidR="00F73F1C" w:rsidRDefault="000F0D68" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00066AB1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Inter-prison visits</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="005351C8">
         <w:t xml:space="preserve">refer </w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="00D25FDE">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="009C1805" w:rsidRPr="00D25FDE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00C90D76" w:rsidRPr="00D25FDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 7.2</w:t>
         </w:r>
         <w:r w:rsidR="00C90D76" w:rsidRPr="00D25FDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="00B831E6" w:rsidRPr="00D25FDE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Social </w:t>
         </w:r>
         <w:r w:rsidR="009C1805" w:rsidRPr="00D25FDE">
@@ -17157,74 +17321,75 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Visits</w:t>
         </w:r>
         <w:r w:rsidR="0037566C" w:rsidRPr="00EC7B06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="304D8D28" w14:textId="54D91B39" w:rsidR="00AC72C1" w:rsidRPr="007B7CC2" w:rsidRDefault="00A43ACB" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidR="00671C62">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidR="000F0D68" w:rsidRPr="00066AB1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>eave</w:t>
       </w:r>
       <w:r w:rsidR="000F0D68">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidR="009C1805">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="009C1805" w:rsidRPr="00CA3B35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.2</w:t>
         </w:r>
         <w:r w:rsidR="00C90D76" w:rsidRPr="00CA3B35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="00B831E6" w:rsidRPr="00CA3B35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Home</w:t>
         </w:r>
         <w:r w:rsidR="009C1805" w:rsidRPr="00CA3B35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -17302,51 +17467,51 @@
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066AB1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="000F0D68" w:rsidRPr="00066AB1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>risoner Employment Program</w:t>
       </w:r>
       <w:r w:rsidR="000F0D68">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3DFB">
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidR="009C1805">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="009C1805" w:rsidRPr="00441E7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.2</w:t>
         </w:r>
         <w:r w:rsidR="00C90D76" w:rsidRPr="00441E7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="009C1805" w:rsidRPr="00441E7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Employment</w:t>
         </w:r>
         <w:r w:rsidR="00B831E6" w:rsidRPr="00774D78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -17415,51 +17580,51 @@
       <w:r w:rsidRPr="003A67E9">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Re-entry Release Order</w:t>
       </w:r>
       <w:r w:rsidRPr="003A67E9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="003A67E9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidR="004772E1" w:rsidRPr="003A67E9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="004772E1" w:rsidRPr="00EA0191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>COPP 14.1</w:t>
         </w:r>
         <w:r w:rsidR="00D8781D" w:rsidRPr="00EA0191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:iCs/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="004772E1" w:rsidRPr="00EA0191">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Re-entry Release Orders</w:t>
         </w:r>
         <w:r w:rsidR="0037566C" w:rsidRPr="00EA0191">
           <w:rPr>
@@ -17810,253 +17975,218 @@
         <w:t xml:space="preserve">hecklist and Temporary Transfer for Visits Decision Slip </w:t>
       </w:r>
       <w:r w:rsidR="00846226" w:rsidRPr="00CA6066">
         <w:t>on TOMS</w:t>
       </w:r>
       <w:r w:rsidR="00BC0A69" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00066AB1" w:rsidRPr="00CA6066">
         <w:t>shall be a</w:t>
       </w:r>
       <w:r w:rsidR="00483CA9" w:rsidRPr="00CA6066">
         <w:t>pproved by:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFEF03C" w14:textId="3E6FC4DA" w:rsidR="0037566C" w:rsidRPr="00CA6066" w:rsidRDefault="00BC0A69" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="00CA6066">
         <w:t>risoners with sentences of Strict Security Life and Strict</w:t>
       </w:r>
       <w:r w:rsidR="00695F69" w:rsidRPr="00CA6066">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="00CA6066">
         <w:t>Safe Custody</w:t>
       </w:r>
       <w:r w:rsidR="007F1C0F" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="00CA6066">
         <w:t>– Approval by the Governor is required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B531114" w14:textId="247BBB92" w:rsidR="0037566C" w:rsidRPr="00CA6066" w:rsidRDefault="00BC0A69" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="00CA6066">
         <w:t>ll other prisoners, the Authorised Assistant Superintendent (subject to the agreement of the Authorised Assistant Superintendent of the receiving prison) is to approve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC2F997" w14:textId="410EB07B" w:rsidR="0037566C" w:rsidRPr="00CA6066" w:rsidRDefault="0037566C" w:rsidP="00286C42">
+    <w:p w14:paraId="7CC2F997" w14:textId="5FF0D1B0" w:rsidR="0037566C" w:rsidRPr="00CA6066" w:rsidRDefault="0037566C" w:rsidP="00864D44">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="850"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6066">
-        <w:t xml:space="preserve">Where there is not a mutual agreement on the temporary transfer the Superintendent </w:t>
+        <w:t xml:space="preserve">Where there is </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00CA6066">
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00CA6066">
+        <w:t>mutual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:t xml:space="preserve"> agreement on the temporary transfer the Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00ED7858" w:rsidRPr="00CA6066">
         <w:t>Administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve"> shall mediate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEE0114" w14:textId="281B19B9" w:rsidR="0037566C" w:rsidRDefault="000F0D68" w:rsidP="00286C42">
+    <w:p w14:paraId="5EEE0114" w14:textId="281B19B9" w:rsidR="0037566C" w:rsidRDefault="000F0D68" w:rsidP="00864D44">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00864D44">
         <w:t>Early discharge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="004772E1">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>efe</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="003F3E1C">
         <w:t>r to</w:t>
       </w:r>
       <w:r w:rsidR="004772E1" w:rsidRPr="003F3E1C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-[...3 lines deleted...]
-          </w:rPr>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00B831E6" w:rsidRPr="00864D44">
           <w:t>COPP</w:t>
         </w:r>
-        <w:r w:rsidR="00C25D17" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00C25D17" w:rsidRPr="00864D44">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00B831E6" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00B831E6" w:rsidRPr="00864D44">
           <w:t>14.6</w:t>
         </w:r>
-        <w:r w:rsidR="0065082E" w:rsidRPr="003F3E1C">
-[...5 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="0065082E" w:rsidRPr="00864D44">
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
-        <w:r w:rsidR="00B831E6" w:rsidRPr="003F3E1C">
-[...5 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00B831E6" w:rsidRPr="00864D44">
           <w:t xml:space="preserve">Prisoners </w:t>
         </w:r>
-        <w:r w:rsidR="004772E1" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="004772E1" w:rsidRPr="00864D44">
           <w:t xml:space="preserve">Release </w:t>
         </w:r>
-        <w:r w:rsidR="00B831E6" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00B831E6" w:rsidRPr="00864D44">
           <w:t>from Custody</w:t>
         </w:r>
-        <w:r w:rsidR="0037566C" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="0037566C" w:rsidRPr="00864D44">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BAC3368" w14:textId="29F5164D" w:rsidR="0037566C" w:rsidRDefault="000F0D68" w:rsidP="00286C42">
+    <w:p w14:paraId="6BAC3368" w14:textId="29F5164D" w:rsidR="0037566C" w:rsidRDefault="000F0D68" w:rsidP="003267D9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="850"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00864D44">
         <w:t>Absence permit on compassionate or humane treatment grounds</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="004772E1">
         <w:t>ref</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve">er to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-[...3 lines deleted...]
-          </w:rPr>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="004772E1" w:rsidRPr="00864D44">
           <w:t>COPP</w:t>
         </w:r>
-        <w:r w:rsidR="00C25D17" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00C25D17" w:rsidRPr="00864D44">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="004772E1" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="004772E1" w:rsidRPr="00864D44">
           <w:t>14.</w:t>
         </w:r>
-        <w:r w:rsidR="00B831E6" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00B831E6" w:rsidRPr="00864D44">
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0065082E" w:rsidRPr="003F3E1C">
-[...5 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="0065082E" w:rsidRPr="00864D44">
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
-        <w:r w:rsidR="004772E1" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="004772E1" w:rsidRPr="00864D44">
           <w:t>Authorised Absences and Absence Permits</w:t>
         </w:r>
-        <w:r w:rsidR="0037566C" w:rsidRPr="003F3E1C">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="0037566C" w:rsidRPr="00864D44">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="483D0023" w14:textId="524CB607" w:rsidR="0037566C" w:rsidRPr="006F3DFB" w:rsidRDefault="0053354B" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="109" w:name="_Toc311109262"/>
-      <w:bookmarkStart w:id="110" w:name="_Toc197078563"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc226977612"/>
       <w:r>
         <w:t>Other r</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>eviews</w:t>
       </w:r>
       <w:r w:rsidR="00DC26B8">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>eports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
     <w:p w14:paraId="673B1328" w14:textId="263421EF" w:rsidR="0037566C" w:rsidRDefault="000F0D68" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="111" w:name="OLE_LINK12"/>
       <w:bookmarkStart w:id="112" w:name="OLE_LINK13"/>
       <w:r>
@@ -18085,51 +18215,51 @@
       </w:r>
       <w:r w:rsidR="00846226">
         <w:t>on TOMS</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t xml:space="preserve"> is to be u</w:t>
       </w:r>
       <w:r w:rsidR="005A22C5">
         <w:t>sed</w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>. Once finalised, notif</w:t>
       </w:r>
       <w:r w:rsidR="00312840">
         <w:t xml:space="preserve">y completion to </w:t>
       </w:r>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>Information Release</w:t>
       </w:r>
       <w:r w:rsidR="005A22C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B2278">
         <w:t xml:space="preserve">via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="004B2278" w:rsidRPr="004B2278">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mailto:informationrelease@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0037566C" w:rsidRPr="006F3DFB">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:p w14:paraId="513A1A07" w14:textId="3C85C004" w:rsidR="004F408F" w:rsidRDefault="00824168" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>TOMS Notes sh</w:t>
       </w:r>
       <w:r w:rsidR="00A37456">
         <w:t>all</w:t>
@@ -18157,87 +18287,85 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the date forwarded to the prisoner should be recorded. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE274D5" w14:textId="23A831C1" w:rsidR="00C13277" w:rsidRPr="00EC7B06" w:rsidRDefault="00C13277" w:rsidP="00C13277">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC7B06">
         <w:t xml:space="preserve">The Mental Impairment Review Report checklist on TOMS, </w:t>
       </w:r>
       <w:r w:rsidR="00FF13AF" w:rsidRPr="00EC7B06">
         <w:t>initiated by the Mental Impairment Review Tribunal (</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7B06">
         <w:t>MIRT</w:t>
       </w:r>
       <w:r w:rsidR="00FF13AF" w:rsidRPr="00EC7B06">
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7B06">
         <w:t xml:space="preserve"> shall be finalised by the due date as advised by the MIRT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF63CD6" w14:textId="77777777" w:rsidR="00C13277" w:rsidRDefault="00C13277" w:rsidP="00C13277">
-[...14 lines deleted...]
-    <w:p w14:paraId="187FE23E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00286C42">
+    <w:p w14:paraId="187FE23E" w14:textId="577A9F0B" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00286C42"/>
+    <w:p w14:paraId="1CFED5FE" w14:textId="77777777" w:rsidR="00246E82" w:rsidRDefault="00246E82" w:rsidP="00286C42"/>
+    <w:p w14:paraId="57F358D4" w14:textId="77777777" w:rsidR="00246E82" w:rsidRDefault="00246E82" w:rsidP="00286C42"/>
+    <w:p w14:paraId="3C1C61AF" w14:textId="77777777" w:rsidR="00246E82" w:rsidRDefault="00246E82" w:rsidP="00286C42"/>
+    <w:p w14:paraId="4DCF21CD" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="65001C01" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="6D580D7D" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="5416F300" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="73143464" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="3579DC69" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="1F660521" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="26F182CA" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="788990E2" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="013E20F9" w14:textId="77777777" w:rsidR="00864D44" w:rsidRDefault="00864D44" w:rsidP="00286C42"/>
+    <w:p w14:paraId="2ED1F1F7" w14:textId="77777777" w:rsidR="00246E82" w:rsidRDefault="00246E82" w:rsidP="00286C42"/>
+    <w:p w14:paraId="1D312383" w14:textId="77777777" w:rsidR="00246E82" w:rsidRDefault="00246E82" w:rsidP="00286C42"/>
+    <w:p w14:paraId="23B991DD" w14:textId="77777777" w:rsidR="00246E82" w:rsidRDefault="00246E82" w:rsidP="00286C42"/>
+    <w:p w14:paraId="7D1717C5" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="00286C42">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="_Toc226977613"/>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="107EA2F1" w14:textId="6E2E9917" w:rsidR="003D708E" w:rsidRDefault="00F962EB" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="114" w:name="_Forms"/>
       <w:bookmarkStart w:id="115" w:name="_Related_COPPS_and"/>
-      <w:bookmarkStart w:id="116" w:name="_Toc197078565"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc226977614"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:r>
         <w:t>Related COPPs</w:t>
       </w:r>
       <w:r w:rsidR="003D708E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00C30499">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidR="003D708E">
         <w:t>documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p w14:paraId="653DAA5A" w14:textId="77777777" w:rsidR="00344D57" w:rsidRPr="00D0364E" w:rsidRDefault="00D54F96" w:rsidP="00286C42">
       <w:r w:rsidRPr="00D0364E">
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="00344D57" w:rsidRPr="00D0364E">
         <w:t>COPPs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1538EA" w14:textId="7FB765FD" w:rsidR="0008478F" w:rsidRPr="00105E2F" w:rsidRDefault="00105E2F" w:rsidP="00286C42">
@@ -18545,83 +18673,108 @@
       <w:r w:rsidR="004772E1" w:rsidRPr="00105E2F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Release</w:t>
       </w:r>
       <w:r w:rsidRPr="00105E2F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Custody</w:t>
       </w:r>
       <w:r w:rsidR="00105E2F" w:rsidRPr="00105E2F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="360F90F2" w14:textId="77777777" w:rsidR="00344D57" w:rsidRDefault="00344D57" w:rsidP="00286C42"/>
     <w:p w14:paraId="0E386224" w14:textId="28D0234C" w:rsidR="00344D57" w:rsidRPr="00FC1CA8" w:rsidRDefault="00FF4C21" w:rsidP="00286C42">
       <w:r>
         <w:t>Other d</w:t>
       </w:r>
       <w:r w:rsidR="00D54F96" w:rsidRPr="00FC1CA8">
         <w:t>ocuments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C714973" w14:textId="36477C68" w:rsidR="00EF576A" w:rsidRPr="00DA5B1F" w:rsidRDefault="00796559" w:rsidP="00286C42">
+    <w:p w14:paraId="3C714973" w14:textId="35FAC49C" w:rsidR="00EF576A" w:rsidRPr="0081426B" w:rsidRDefault="0081426B" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="72C61D5E" w14:textId="299C672B" w:rsidR="00C364EE" w:rsidRPr="00DA5B1F" w:rsidRDefault="00796559" w:rsidP="00286C42">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://files.corrections.vic.gov.au/2025-11/Guiding%20Principles%20for%20Corrections%20in%20Australia%202025.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EF576A" w:rsidRPr="0081426B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Guiding Principles for Corrections in Australia (20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081426B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF576A" w:rsidRPr="0081426B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C61D5E" w14:textId="40797086" w:rsidR="00C364EE" w:rsidRPr="00DA5B1F" w:rsidRDefault="0081426B" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="00C364EE" w:rsidRPr="00DA5B1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Interstate and International Prison Transfers Operating Manual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28A477D1" w14:textId="2B40116A" w:rsidR="00C364EE" w:rsidRPr="00DA5B1F" w:rsidRDefault="00796559" w:rsidP="00286C42">
+    <w:p w14:paraId="28A477D1" w14:textId="2B40116A" w:rsidR="00C364EE" w:rsidRPr="00DA5B1F" w:rsidRDefault="00C364EE" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidR="00C364EE" w:rsidRPr="00DA5B1F">
+        <w:r w:rsidRPr="00DA5B1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Offence Severity Scale</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2419CAD5" w14:textId="5BA51EA6" w:rsidR="009513EB" w:rsidRPr="00201353" w:rsidRDefault="00C364EE" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00201353">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00201353" w:rsidRPr="00201353">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00201353">
         <w:rPr>
@@ -18648,74 +18801,75 @@
       <w:r w:rsidRPr="00201353">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00344D57" w:rsidRPr="00201353">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Victim Offender Contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00344D57" w:rsidRPr="00201353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1DCC2A13" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc197078566"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc226977615"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="3C76CA2F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="00286C42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6479"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="42FC8024" w14:textId="77777777" w:rsidTr="00966092">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="42FC8024" w14:textId="77777777" w:rsidTr="00542D0B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34373827" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45720A28" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
@@ -18853,51 +19007,51 @@
       </w:tr>
       <w:tr w:rsidR="003935F5" w14:paraId="0F06EC8B" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7052C81E" w14:textId="77777777" w:rsidR="003935F5" w:rsidRPr="00E53B91" w:rsidRDefault="003935F5" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Authorised Assistant Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D4211C" w14:textId="0D20696D" w:rsidR="003935F5" w:rsidRPr="00E53B91" w:rsidRDefault="003935F5" w:rsidP="00286C42">
+          <w:p w14:paraId="32D4211C" w14:textId="37A6F641" w:rsidR="003935F5" w:rsidRPr="00E53B91" w:rsidRDefault="003935F5" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The Assistant Superintendent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B330C8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(or in the case </w:t>
             </w:r>
             <w:r>
@@ -18932,127 +19086,135 @@
             </w:r>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>or assessments. The Authorised Assistant Superintende</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>nt is authorised by the S</w:t>
             </w:r>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>uperintendent to undertake the responsibilities as per</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> this COPP</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E53B91">
+            <w:r w:rsidR="005E1218" w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">.  </w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003935F5" w14:paraId="4C8CB39B" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17AD3AE9" w14:textId="77777777" w:rsidR="003935F5" w:rsidRPr="00E53B91" w:rsidRDefault="003935F5" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Case Conference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BB9A8C6" w14:textId="77777777" w:rsidR="003935F5" w:rsidRPr="00E53B91" w:rsidRDefault="003935F5" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A formal meeting convened to discuss a prisoner's assessment documentation including Initial and subsequent IMP Reviews.</w:t>
+              <w:t xml:space="preserve">A formal meeting convened to discuss a prisoner's assessment documentation including Initial and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E53B91">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>subsequent IMP Reviews.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Special Case Conferences can also be called when there are particular concerns about a prisoner's behaviour or circumstances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003935F5" w14:paraId="4804FE7C" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="528728DF" w14:textId="77777777" w:rsidR="003935F5" w:rsidRPr="00FD3DA0" w:rsidRDefault="003935F5" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD3DA0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Case Management Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2637DC23" w14:textId="15D29121" w:rsidR="003935F5" w:rsidRPr="00FD3DA0" w:rsidRDefault="003935F5" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD3DA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Means the position responsible for the quality control of </w:t>
             </w:r>
             <w:r w:rsidR="00FC6FF3" w:rsidRPr="00FD3DA0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
@@ -19422,62 +19584,62 @@
             <w:r w:rsidRPr="003C75A9">
               <w:t>EXCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="103E0186" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="003C75A9" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003C75A9">
               <w:t>Executive Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063158F" w14:paraId="35FFAE1A" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A92DBA5" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="00E53B91" w:rsidRDefault="0063158F" w:rsidP="00286C42">
+          <w:p w14:paraId="1A92DBA5" w14:textId="49A2AE9A" w:rsidR="0063158F" w:rsidRPr="00E53B91" w:rsidRDefault="005E1218" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Generally</w:t>
+              <w:t>Generally,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F010A95" w14:textId="11BA9271" w:rsidR="0063158F" w:rsidRPr="003C75A9" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003C75A9">
               <w:t xml:space="preserve">Where the word ‘generally’ is used in any provision in this policy, it is taken to mean that what is stated in that provision is the </w:t>
             </w:r>
             <w:r w:rsidR="003872B1" w:rsidRPr="003C75A9">
               <w:t>intention and</w:t>
             </w:r>
             <w:r w:rsidRPr="003C75A9">
               <w:t xml:space="preserve"> may only be varied in exceptional circumstances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C7B0D" w14:paraId="06A10BE9" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
@@ -19618,50 +19780,51 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003C75A9">
               <w:t>The approved plan developed in consultation with treatment and education assessors and the prisoner. The IMP spans the prisoner's sentence through to release. It identifies prisoner needs and contains recommendations for prison placements, security classification and interventions that will assist the prisoner to live a pro-social life on release to the community.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063158F" w14:paraId="47B5F141" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53B2DD66" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="00E53B91" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Management and Placement-Remand (MAP-Remand)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FE462FB" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="00E53B91" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The MAP-Remand is the checklist completed to determine initial security rating and placement for a remand prisoner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063158F" w14:paraId="53956ABE" w14:textId="77777777" w:rsidTr="00966092">
@@ -20429,64 +20592,71 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC03E4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Prisons Regulations 1982</w:t>
             </w:r>
             <w:r w:rsidRPr="00D97AB5">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C13277" w14:paraId="3303FD06" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D80E247" w14:textId="4B35921F" w:rsidR="00C13277" w:rsidRPr="00EC7B06" w:rsidRDefault="00C13277" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00EC7B06">
+              <w:lastRenderedPageBreak/>
               <w:t>Reintegration type activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0475B741" w14:textId="1E3EF7A7" w:rsidR="00C13277" w:rsidRPr="00EC7B06" w:rsidRDefault="00C13277" w:rsidP="00286C42">
+          <w:p w14:paraId="0475B741" w14:textId="1AEB9B01" w:rsidR="00C13277" w:rsidRPr="00EC7B06" w:rsidRDefault="00C13277" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00EC7B06">
-              <w:t>In the context of a Leave of Absence Order granted by the Mental Impairment Review Tribunal, reintegration type activities includes activities external to a prison under the supervision of a prison officer, external agency or family member. This does not include activities for the purpose of receiving emergency, medical and dental treatment; or for compassionate reasons, such as funerals and dangerous illness.</w:t>
+              <w:t xml:space="preserve">In the context of a Leave of Absence Order granted by the Mental Impairment Review Tribunal, reintegration type activities includes activities external to a prison under the supervision of a prison officer, external </w:t>
+            </w:r>
+            <w:r w:rsidR="005E1218" w:rsidRPr="00EC7B06">
+              <w:t>agency,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC7B06">
+              <w:t xml:space="preserve"> or family member. This does not include activities for the purpose of receiving emergency, medical and dental treatment; or for compassionate reasons, such as funerals and dangerous illness.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063158F" w14:paraId="2A9EA2E3" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C76D28" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="003C75A9" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003C75A9">
               <w:t>RSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BB35A5D" w14:textId="2EDF4294" w:rsidR="0063158F" w:rsidRPr="003C75A9" w:rsidRDefault="00DA1AA0" w:rsidP="00286C42">
@@ -20870,50 +21040,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="699A14F8" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="00E53B91" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>All prisoners serving a term of imprisonment imposed by a court.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063158F" w14:paraId="33FA134A" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="054E0B28" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="003C75A9" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003C75A9">
+              <w:lastRenderedPageBreak/>
               <w:t>SHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E0EAC70" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="003C75A9" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003C75A9">
               <w:t>Special Handling Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0063158F" w14:paraId="4A081C43" w14:textId="77777777" w:rsidTr="00966092">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21264,92 +21435,92 @@
               </w:rPr>
               <w:t>Unit Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02864131" w14:textId="77777777" w:rsidR="0063158F" w:rsidRPr="00E53B91" w:rsidRDefault="0063158F" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00E53B91">
               <w:t>The Senior Officer managing the unit in which the prisoner is located.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="040B5619" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="120" w:name="_Related_legislation"/>
-      <w:bookmarkStart w:id="121" w:name="_Toc197078567"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc226977616"/>
       <w:bookmarkEnd w:id="120"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="121"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A6CF1A" w14:textId="03CA8DFC" w:rsidR="003231A3" w:rsidRPr="002B4775" w:rsidRDefault="003231A3" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Court Security and Custodial Services Act 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F2C264" w14:textId="564BF270" w:rsidR="00B704FB" w:rsidRPr="003C75A9" w:rsidRDefault="00796559" w:rsidP="00EC7B06">
+    <w:p w14:paraId="41F2C264" w14:textId="564BF270" w:rsidR="00B704FB" w:rsidRPr="003C75A9" w:rsidRDefault="00B704FB" w:rsidP="00EC7B06">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidR="00B704FB" w:rsidRPr="003C75A9">
+        <w:r w:rsidRPr="003C75A9">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t>Criminal Law (</w:t>
         </w:r>
         <w:r w:rsidR="001C45C1">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t>Mental Impairment</w:t>
         </w:r>
-        <w:r w:rsidR="00B704FB" w:rsidRPr="003C75A9">
+        <w:r w:rsidRPr="003C75A9">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t xml:space="preserve">) Act </w:t>
         </w:r>
         <w:r w:rsidR="001C45C1">
           <w:rPr>
             <w:i/>
           </w:rPr>
           <w:t>2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62FC3427" w14:textId="0069AE83" w:rsidR="00252CF4" w:rsidRPr="003C75A9" w:rsidRDefault="00252CF4" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>High Risk Serious Offenders Act 2020</w:t>
@@ -21361,55 +21532,63 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Migration Act 1958</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A9F6A8" w14:textId="77777777" w:rsidR="00B704FB" w:rsidRPr="003C75A9" w:rsidRDefault="00B704FB" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCAF86F" w14:textId="77777777" w:rsidR="006F0E01" w:rsidRPr="003C75A9" w:rsidRDefault="00B704FB" w:rsidP="00286C42">
+    <w:p w14:paraId="5BCAF86F" w14:textId="77777777" w:rsidR="006F0E01" w:rsidRPr="0081426B" w:rsidRDefault="00B704FB" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C75A9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081426B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Prison Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07683645" w14:textId="091CE4DF" w:rsidR="00B704FB" w:rsidRPr="003C75A9" w:rsidRDefault="006F0E01" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Public Sector Management Act 1994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F6A120" w14:textId="77777777" w:rsidR="00184C9A" w:rsidRPr="003C75A9" w:rsidRDefault="00184C9A" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
@@ -21447,71 +21626,72 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisoners (Interstate Transfer) Act 1983</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A47B1B" w14:textId="77777777" w:rsidR="00B5170A" w:rsidRPr="003C75A9" w:rsidRDefault="00B5170A" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners (International Transfer) Act 2000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E38D3F" w14:textId="56137B2C" w:rsidR="00B5170A" w:rsidRPr="003C75A9" w:rsidRDefault="00B5170A" w:rsidP="00286C42">
+    <w:p w14:paraId="20DD7EBF" w14:textId="7FCE09FE" w:rsidR="00246E82" w:rsidRPr="00542D0B" w:rsidRDefault="00B5170A" w:rsidP="00542D0B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C75A9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>International Transfer of Prisoners Act 1997</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E678DD6" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="122" w:name="_Toc178286"/>
-      <w:bookmarkStart w:id="123" w:name="_Toc197078568"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc226977617"/>
       <w:r w:rsidRPr="009D516D">
+        <w:lastRenderedPageBreak/>
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
     </w:p>
     <w:p w14:paraId="3E146FAE" w14:textId="77970374" w:rsidR="00B45755" w:rsidRPr="00606FAA" w:rsidRDefault="00B45755" w:rsidP="00286C42">
       <w:r w:rsidRPr="00606FAA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310D473F" w14:textId="17078067" w:rsidR="00B45755" w:rsidRPr="00F060C6" w:rsidRDefault="00B45755" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00F060C6">
         <w:t>Prisons will undertake local compliance in accordan</w:t>
       </w:r>
       <w:r w:rsidRPr="008655A3">
         <w:t xml:space="preserve">ce with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="008655A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -21540,78 +21720,79 @@
       <w:r w:rsidR="00B45755" w:rsidRPr="00F060C6">
         <w:t xml:space="preserve"> Compliance will undertake checks in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="00207573" w:rsidRPr="008655A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational</w:t>
         </w:r>
         <w:r w:rsidR="00B45755" w:rsidRPr="008655A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B45755" w:rsidRPr="008655A3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3561A43E" w14:textId="1E1DB4A7" w:rsidR="00277779" w:rsidRDefault="00277779" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Toc197078569"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc226977618"/>
       <w:r>
         <w:t>Document Version History</w:t>
       </w:r>
       <w:bookmarkEnd w:id="124"/>
     </w:p>
     <w:p w14:paraId="13BD5B22" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00286C42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9682" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="1445"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777006" w:rsidRPr="007D3C6F" w14:paraId="0B392659" w14:textId="06331229" w:rsidTr="00596994">
+      <w:tr w:rsidR="00777006" w:rsidRPr="007D3C6F" w14:paraId="0B392659" w14:textId="06331229" w:rsidTr="007A217E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="528"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="625DEE3B" w14:textId="77777777" w:rsidR="00777006" w:rsidRPr="007D3C6F" w:rsidRDefault="00777006" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48894731" w14:textId="77777777" w:rsidR="00777006" w:rsidRPr="007D3C6F" w:rsidRDefault="00777006" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
@@ -22447,119 +22628,194 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>11.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1445" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33272D6B" w14:textId="157B6A8A" w:rsidR="009139E3" w:rsidRPr="00546C35" w:rsidRDefault="009139E3" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D991291" w14:textId="1FB3BBF6" w:rsidR="009139E3" w:rsidRDefault="009139E3" w:rsidP="001D4238">
+          <w:p w14:paraId="01063499" w14:textId="59920979" w:rsidR="009139E3" w:rsidRPr="00546C35" w:rsidRDefault="009139E3" w:rsidP="001D4238">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner</w:t>
             </w:r>
             <w:r w:rsidR="00805E95">
               <w:t>, Corrective Services</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="661C7313" w14:textId="728A601D" w:rsidR="009139E3" w:rsidRPr="00546C35" w:rsidRDefault="009139E3" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>15 May 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1749" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C778128" w14:textId="35CA60EF" w:rsidR="009139E3" w:rsidRPr="00546C35" w:rsidRDefault="009139E3" w:rsidP="00286C42">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00805E95">
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
             <w:r>
               <w:t>June 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00BD1421" w:rsidRPr="007D3C6F" w14:paraId="53E077AF" w14:textId="77777777" w:rsidTr="00596994">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A05E2AE" w14:textId="29A9A9A7" w:rsidR="00BD1421" w:rsidRDefault="00BD1421" w:rsidP="00286C42">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>12.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1445" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED600D6" w14:textId="0FC1B41E" w:rsidR="00BD1421" w:rsidRDefault="00BD1421" w:rsidP="00286C42">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A39D21" w14:textId="77777777" w:rsidR="00BD1421" w:rsidRPr="00EC7B06" w:rsidRDefault="00BD1421" w:rsidP="00BD1421">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC7B06">
+              <w:t>Approved by Deputy Commissioner, Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42EABA21" w14:textId="7E447297" w:rsidR="00BD1421" w:rsidRDefault="00357C8C" w:rsidP="001D4238">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S26/38433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F35A28" w14:textId="176EF86C" w:rsidR="00BD1421" w:rsidRDefault="007A217E" w:rsidP="00286C42">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD68607" w14:textId="669E84B0" w:rsidR="00BD1421" w:rsidRDefault="007A217E" w:rsidP="00286C42">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>16 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D6A5F50" w14:textId="77777777" w:rsidR="00E21211" w:rsidRPr="00F060C6" w:rsidRDefault="00E21211" w:rsidP="00286C42">
       <w:bookmarkStart w:id="125" w:name="_Appendix_A_–"/>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
     <w:p w14:paraId="65D7369F" w14:textId="77777777" w:rsidR="00E21211" w:rsidRPr="00F060C6" w:rsidRDefault="00E21211" w:rsidP="00286C42">
       <w:r w:rsidRPr="00F060C6">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="103CABE8" w14:textId="54D761FE" w:rsidR="007025D0" w:rsidRDefault="007025D0" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc197078570"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc226977619"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A – </w:t>
       </w:r>
       <w:r w:rsidR="00DA6EA2" w:rsidRPr="00DA6EA2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Assessment Documentation Required Following Prisoners Review Board Decision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="126"/>
       <w:r w:rsidR="00DA6EA2" w:rsidRPr="00DA6EA2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B2C347" w14:textId="30470A96" w:rsidR="00DA6EA2" w:rsidRPr="00DA6EA2" w:rsidRDefault="00DA6EA2" w:rsidP="00286C42">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
@@ -23516,53 +23772,54 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> months) is to be performed due to the prisoner’s changed circumstance. In the instance that a Classification Review is performed a TOMS Administrative Decision Slip is to be created to reference the outcome and effect any confirmation or change in security rating and placement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D621BB3" w14:textId="4A7D6930" w:rsidR="00183416" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="177875FC" w14:textId="321A90EA" w:rsidR="00183416" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="128" w:name="_Appendix_B_–"/>
-      <w:bookmarkStart w:id="129" w:name="_Toc197078571"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc226977620"/>
       <w:bookmarkEnd w:id="128"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix B – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoners Review Board Request for an Alternative Program or Treatment Completion Report</w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
     </w:p>
     <w:p w14:paraId="175519D2" w14:textId="0C5A9494" w:rsidR="00183416" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:r>
         <w:t>The following procedures are to apply when the Prisoners Review Board requests:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218E7354" w14:textId="5EB854DC" w:rsidR="00183416" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>a prisoner to undertake a program that the prisoner has not been assessed as requiring</w:t>
@@ -23686,69 +23943,75 @@
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve">Upon receiving notification from the PRB Delegate, the Offender Programs Manager who has responsibility for the </w:t>
       </w:r>
       <w:r>
         <w:t>prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve"> in which the prisoner is housed, takes responsibility for completion of the reassessment and informs the PRB Delegate of their acceptance of the requirement and:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2408FEE3" w14:textId="7EE8CF91" w:rsidR="00183416" w:rsidRPr="00E45741" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve">Within </w:t>
       </w:r>
       <w:r>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve"> weeks, the assigned Offender Programs Manager will consider the PRB’s recommendations and undertake a review of the prisoner’s treatment needs. This may require additional treatment assessments to be performed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08270117" w14:textId="6FC0B843" w:rsidR="00183416" w:rsidRPr="00E45741" w:rsidRDefault="00183416" w:rsidP="00286C42">
+    <w:p w14:paraId="08270117" w14:textId="037BE11C" w:rsidR="00183416" w:rsidRPr="00E45741" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve">The assigned Offender Programs Manager will then forward the reassessment report to the Programs Operational Support Team who will create a </w:t>
       </w:r>
       <w:r>
         <w:t>TOMS</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve"> Note</w:t>
       </w:r>
       <w:r w:rsidR="00171ED8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
-        <w:t xml:space="preserve"> record the result of the review and forward the reassessment report to the PRB Delegate, Offender Records, CCO and CMC.</w:t>
+        <w:t xml:space="preserve"> record the result of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1218" w:rsidRPr="00E45741">
+        <w:t>review,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E45741">
+        <w:t xml:space="preserve"> and forward the reassessment report to the PRB Delegate, Offender Records, CCO and CMC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6192CA" w14:textId="77777777" w:rsidR="00183416" w:rsidRPr="00E45741" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve">The PRB Delegate will forward the reassessment report to the PRB via the email address </w:t>
       </w:r>
       <w:r w:rsidRPr="004457BE">
         <w:t>CRT-MC-Prisoners Review Bd Sec-Reports</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197CA1D3" w14:textId="3517832D" w:rsidR="00183416" w:rsidRPr="00CA6066" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve">If an </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
@@ -23766,50 +24029,51 @@
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve">will update the Interventions module and notify the </w:t>
       </w:r>
       <w:r w:rsidR="008275BF" w:rsidRPr="00CA6066">
         <w:t xml:space="preserve">Case Management Coordinator </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6066">
         <w:t xml:space="preserve">to schedule programs as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D58ECF3" w14:textId="77777777" w:rsidR="00183416" w:rsidRPr="00F060C6" w:rsidRDefault="00183416" w:rsidP="00286C42"/>
     <w:p w14:paraId="6F5114B2" w14:textId="77777777" w:rsidR="00183416" w:rsidRDefault="00183416" w:rsidP="00286C42"/>
     <w:p w14:paraId="45AA8750" w14:textId="77777777" w:rsidR="00872B12" w:rsidRPr="00F060C6" w:rsidRDefault="00872B12" w:rsidP="00286C42"/>
     <w:p w14:paraId="37870330" w14:textId="687A7CEF" w:rsidR="00183416" w:rsidRPr="00E45741" w:rsidRDefault="00183416" w:rsidP="00286C42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E45741">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part B: Procedure when the Prisoners Review Board </w:t>
       </w:r>
       <w:r w:rsidR="00415505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">equests a </w:t>
       </w:r>
       <w:r w:rsidR="00415505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
         <w:rPr>
@@ -23997,70 +24261,70 @@
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E45741">
         <w:t xml:space="preserve">The PRB Delegate will forward the addendum report to the PRB via the email address </w:t>
       </w:r>
       <w:r w:rsidRPr="004457BE">
         <w:t>CRT-MC-Prisoners Review Bd Sec-Reports</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45741">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00183416" w:rsidRPr="003C75A9" w:rsidSect="003C75A9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1304" w:bottom="1021" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4BD600BD" w14:textId="77777777" w:rsidR="003B3CFA" w:rsidRDefault="003B3CFA" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21C7D7F6" w14:textId="77777777" w:rsidR="003B3CFA" w:rsidRDefault="003B3CFA" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -24114,51 +24378,51 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="398C5146" w14:textId="7A8D55BD" w:rsidR="001E5B66" w:rsidRDefault="001E5B66" w:rsidP="00F060C6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-320"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -24208,51 +24472,51 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>38</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="12B1C128" w14:textId="77777777" w:rsidR="003B3CFA" w:rsidRDefault="003B3CFA" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1E1ADF5E" w14:textId="77777777" w:rsidR="003B3CFA" w:rsidRDefault="003B3CFA" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0E77D74C" w14:textId="7218BDE7" w:rsidR="001E5B66" w:rsidRDefault="001E5B66" w:rsidP="007B7CC2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -24317,129 +24581,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1A8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>International Transfer of Prisoners Act 1997</w:t>
       </w:r>
       <w:r w:rsidR="005A22C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(Cth)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C3C10DA" w14:textId="4BFF81CF" w:rsidR="001E5B66" w:rsidRDefault="001E5B66" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C3C10DA" w14:textId="2E61E567" w:rsidR="001E5B66" w:rsidRDefault="001E5B66" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="00546C35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00546C35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00546C35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00796559">
+    <w:r w:rsidR="00542D0B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 2.3 Assessments and Sentence Management</w:t>
     </w:r>
     <w:r w:rsidRPr="00546C35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00546C35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
     <w:r w:rsidR="00870D20" w:rsidRPr="00546C35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="009139E3">
+    <w:r w:rsidR="00BD1421">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00CA6066" w:rsidRPr="00546C35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
     <w:r w:rsidR="002337E0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="375F6286" w14:textId="77777777" w:rsidR="001E5B66" w:rsidRDefault="001E5B66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20155580" w14:textId="79AC6459" w:rsidR="001E5B66" w:rsidRDefault="001E5B66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20532594" wp14:editId="30D56427">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -24731,51 +24995,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="46EE747A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6B586B34"/>
     <w:lvl w:ilvl="0">
@@ -26448,98 +26712,111 @@
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1885210932">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1574660282">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1832915489">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="972634957">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1216773074">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="381558143">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1002901293">
     <w:abstractNumId w:val="13"/>
   </w:num>
+  <w:num w:numId="46" w16cid:durableId="1635256170">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="668292303">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1005741307">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1113479107">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WNe0lz3PCysK3ntTgiNwwgh2UdrFUHmoqSlQBqfyk8IW1Y0zn4P7sl2dfFeDmrsS6rAaGyF7XyzalQuZ99vyCA==" w:salt="CTXkKrV/T92CkXAlvfUreQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fwc7jaLV1o3JRlkQO3vR/ot3MOv2F6RynNcnqsixNZ4sG6i5eiIwCQnaAjcf171Xh5AKt/BemEOlAkFifAN/Zg==" w:salt="rtX4S8v+sNCtSOOOJS3Cow=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="000024F3"/>
     <w:rsid w:val="00014914"/>
     <w:rsid w:val="000162C0"/>
     <w:rsid w:val="00016DFE"/>
     <w:rsid w:val="0001797F"/>
     <w:rsid w:val="00020413"/>
     <w:rsid w:val="00021BDF"/>
     <w:rsid w:val="00022465"/>
     <w:rsid w:val="00024BD9"/>
+    <w:rsid w:val="00024F36"/>
     <w:rsid w:val="00025170"/>
     <w:rsid w:val="00026219"/>
     <w:rsid w:val="00026FBA"/>
     <w:rsid w:val="000304A0"/>
     <w:rsid w:val="00032BFD"/>
     <w:rsid w:val="00035788"/>
     <w:rsid w:val="000366A7"/>
     <w:rsid w:val="00037AA7"/>
     <w:rsid w:val="00037B5F"/>
     <w:rsid w:val="00037ED6"/>
     <w:rsid w:val="00040AA1"/>
     <w:rsid w:val="000426F4"/>
     <w:rsid w:val="000439FA"/>
     <w:rsid w:val="00044835"/>
     <w:rsid w:val="0004596A"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046CEB"/>
     <w:rsid w:val="00047296"/>
     <w:rsid w:val="000504DF"/>
     <w:rsid w:val="00051876"/>
     <w:rsid w:val="00051E4A"/>
     <w:rsid w:val="00053A54"/>
     <w:rsid w:val="00054263"/>
     <w:rsid w:val="00054574"/>
     <w:rsid w:val="00055879"/>
@@ -26624,50 +26901,51 @@
     <w:rsid w:val="0011122D"/>
     <w:rsid w:val="00111DFC"/>
     <w:rsid w:val="00112285"/>
     <w:rsid w:val="00113225"/>
     <w:rsid w:val="00113573"/>
     <w:rsid w:val="001137A1"/>
     <w:rsid w:val="001140ED"/>
     <w:rsid w:val="0011474C"/>
     <w:rsid w:val="00115436"/>
     <w:rsid w:val="001154A1"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00115A16"/>
     <w:rsid w:val="0011635F"/>
     <w:rsid w:val="00116456"/>
     <w:rsid w:val="00116AA0"/>
     <w:rsid w:val="00121CFF"/>
     <w:rsid w:val="0012256A"/>
     <w:rsid w:val="001242C3"/>
     <w:rsid w:val="0012445E"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00130FCC"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131A21"/>
     <w:rsid w:val="001340B2"/>
     <w:rsid w:val="0013513C"/>
+    <w:rsid w:val="00136F3A"/>
     <w:rsid w:val="0014174B"/>
     <w:rsid w:val="001433C5"/>
     <w:rsid w:val="001433F6"/>
     <w:rsid w:val="001434CA"/>
     <w:rsid w:val="00143FE3"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00144BE1"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00146C27"/>
     <w:rsid w:val="00147485"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150A50"/>
     <w:rsid w:val="00152A7E"/>
     <w:rsid w:val="00154816"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="001560B1"/>
     <w:rsid w:val="00157F30"/>
     <w:rsid w:val="00160D90"/>
     <w:rsid w:val="001631D1"/>
     <w:rsid w:val="00164DD0"/>
     <w:rsid w:val="001665CC"/>
     <w:rsid w:val="00166BB4"/>
     <w:rsid w:val="00166C77"/>
     <w:rsid w:val="00166E57"/>
     <w:rsid w:val="00167698"/>
@@ -26756,50 +27034,51 @@
     <w:rsid w:val="002176F0"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00217939"/>
     <w:rsid w:val="00220728"/>
     <w:rsid w:val="00223D8E"/>
     <w:rsid w:val="00224720"/>
     <w:rsid w:val="002249C4"/>
     <w:rsid w:val="00224E70"/>
     <w:rsid w:val="0022539E"/>
     <w:rsid w:val="00225417"/>
     <w:rsid w:val="00230203"/>
     <w:rsid w:val="00230EDF"/>
     <w:rsid w:val="00232C1D"/>
     <w:rsid w:val="00233215"/>
     <w:rsid w:val="002337E0"/>
     <w:rsid w:val="002350D0"/>
     <w:rsid w:val="002356FA"/>
     <w:rsid w:val="002364F4"/>
     <w:rsid w:val="00237FC7"/>
     <w:rsid w:val="00240065"/>
     <w:rsid w:val="00240BC9"/>
     <w:rsid w:val="00241E37"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00246DD1"/>
+    <w:rsid w:val="00246E82"/>
     <w:rsid w:val="002505B6"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00250C7D"/>
     <w:rsid w:val="00250F36"/>
     <w:rsid w:val="00251E85"/>
     <w:rsid w:val="00252CF4"/>
     <w:rsid w:val="00253B88"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00254754"/>
     <w:rsid w:val="00255DCD"/>
     <w:rsid w:val="002572ED"/>
     <w:rsid w:val="0025772A"/>
     <w:rsid w:val="00261927"/>
     <w:rsid w:val="002620B4"/>
     <w:rsid w:val="002644BD"/>
     <w:rsid w:val="00265EE6"/>
     <w:rsid w:val="00271CFF"/>
     <w:rsid w:val="002753CC"/>
     <w:rsid w:val="00275FAD"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760FD"/>
     <w:rsid w:val="00277779"/>
     <w:rsid w:val="00280B04"/>
     <w:rsid w:val="00281AB4"/>
     <w:rsid w:val="00281DBD"/>
@@ -26856,101 +27135,106 @@
     <w:rsid w:val="002F52C4"/>
     <w:rsid w:val="002F5455"/>
     <w:rsid w:val="002F5763"/>
     <w:rsid w:val="002F70F5"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00302A46"/>
     <w:rsid w:val="0030444C"/>
     <w:rsid w:val="00305B11"/>
     <w:rsid w:val="00306DD4"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="003079A7"/>
     <w:rsid w:val="00312840"/>
     <w:rsid w:val="00312882"/>
     <w:rsid w:val="003129EB"/>
     <w:rsid w:val="003130AF"/>
     <w:rsid w:val="003142F4"/>
     <w:rsid w:val="00315D76"/>
     <w:rsid w:val="00317DD5"/>
     <w:rsid w:val="00320830"/>
     <w:rsid w:val="003214EE"/>
     <w:rsid w:val="0032247F"/>
     <w:rsid w:val="00322E6B"/>
     <w:rsid w:val="00322EEC"/>
     <w:rsid w:val="003231A3"/>
     <w:rsid w:val="00323AC1"/>
+    <w:rsid w:val="003267D9"/>
     <w:rsid w:val="00330470"/>
     <w:rsid w:val="0033223B"/>
+    <w:rsid w:val="00332519"/>
     <w:rsid w:val="003326B8"/>
     <w:rsid w:val="00333087"/>
     <w:rsid w:val="00336FF7"/>
     <w:rsid w:val="00340DDB"/>
     <w:rsid w:val="003419B9"/>
     <w:rsid w:val="00342001"/>
     <w:rsid w:val="003424F4"/>
     <w:rsid w:val="0034304E"/>
     <w:rsid w:val="00344D57"/>
     <w:rsid w:val="00347313"/>
     <w:rsid w:val="003508D7"/>
     <w:rsid w:val="00350A93"/>
     <w:rsid w:val="00354561"/>
     <w:rsid w:val="003554A7"/>
     <w:rsid w:val="0035563D"/>
     <w:rsid w:val="00356277"/>
     <w:rsid w:val="00357C14"/>
+    <w:rsid w:val="00357C8C"/>
     <w:rsid w:val="00362C6B"/>
     <w:rsid w:val="00364954"/>
+    <w:rsid w:val="00365D49"/>
     <w:rsid w:val="003664FE"/>
     <w:rsid w:val="00366CB1"/>
     <w:rsid w:val="00371787"/>
     <w:rsid w:val="00371B76"/>
     <w:rsid w:val="0037566C"/>
     <w:rsid w:val="00375D92"/>
     <w:rsid w:val="00376738"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00384630"/>
     <w:rsid w:val="0038505E"/>
     <w:rsid w:val="003857C8"/>
     <w:rsid w:val="00385BBF"/>
     <w:rsid w:val="003868A9"/>
     <w:rsid w:val="003872B1"/>
     <w:rsid w:val="003873B6"/>
     <w:rsid w:val="00387E24"/>
     <w:rsid w:val="00390D00"/>
     <w:rsid w:val="003935F5"/>
     <w:rsid w:val="00394EC6"/>
     <w:rsid w:val="003950EC"/>
     <w:rsid w:val="003A33F5"/>
     <w:rsid w:val="003A3A44"/>
     <w:rsid w:val="003A5AC4"/>
     <w:rsid w:val="003A67E9"/>
     <w:rsid w:val="003A7FD4"/>
     <w:rsid w:val="003B1211"/>
     <w:rsid w:val="003B1785"/>
     <w:rsid w:val="003B3BDB"/>
     <w:rsid w:val="003B3CFA"/>
     <w:rsid w:val="003B4275"/>
+    <w:rsid w:val="003B59FF"/>
     <w:rsid w:val="003B6078"/>
     <w:rsid w:val="003B6423"/>
     <w:rsid w:val="003B7284"/>
     <w:rsid w:val="003C099C"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C2935"/>
     <w:rsid w:val="003C2B8D"/>
     <w:rsid w:val="003C3614"/>
     <w:rsid w:val="003C3CAB"/>
     <w:rsid w:val="003C431B"/>
     <w:rsid w:val="003C48D4"/>
     <w:rsid w:val="003C6494"/>
     <w:rsid w:val="003C75A9"/>
     <w:rsid w:val="003D0BB0"/>
     <w:rsid w:val="003D1098"/>
     <w:rsid w:val="003D1D81"/>
     <w:rsid w:val="003D41BF"/>
     <w:rsid w:val="003D56D7"/>
     <w:rsid w:val="003D7002"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7FAC"/>
     <w:rsid w:val="003E0CBC"/>
     <w:rsid w:val="003E2A10"/>
     <w:rsid w:val="003E2E85"/>
     <w:rsid w:val="003E31BF"/>
@@ -27000,50 +27284,51 @@
     <w:rsid w:val="0044125F"/>
     <w:rsid w:val="00441E7E"/>
     <w:rsid w:val="0044229C"/>
     <w:rsid w:val="00442F3E"/>
     <w:rsid w:val="00443AA9"/>
     <w:rsid w:val="00444ECA"/>
     <w:rsid w:val="004457BE"/>
     <w:rsid w:val="00445914"/>
     <w:rsid w:val="00445F02"/>
     <w:rsid w:val="004472BF"/>
     <w:rsid w:val="004479D2"/>
     <w:rsid w:val="0045026C"/>
     <w:rsid w:val="004503D0"/>
     <w:rsid w:val="00450860"/>
     <w:rsid w:val="00451142"/>
     <w:rsid w:val="00455DB6"/>
     <w:rsid w:val="004562E2"/>
     <w:rsid w:val="00456E9C"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00457C15"/>
     <w:rsid w:val="00460B82"/>
     <w:rsid w:val="004612CC"/>
     <w:rsid w:val="00461E43"/>
     <w:rsid w:val="00464AFF"/>
     <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="00465DDF"/>
     <w:rsid w:val="00467569"/>
     <w:rsid w:val="00467BBC"/>
     <w:rsid w:val="00471A25"/>
     <w:rsid w:val="00471F16"/>
     <w:rsid w:val="00475D0D"/>
     <w:rsid w:val="004772E1"/>
     <w:rsid w:val="00480506"/>
     <w:rsid w:val="0048053E"/>
     <w:rsid w:val="00480718"/>
     <w:rsid w:val="00480A1C"/>
     <w:rsid w:val="00481134"/>
     <w:rsid w:val="00483B5F"/>
     <w:rsid w:val="00483CA9"/>
     <w:rsid w:val="00483D15"/>
     <w:rsid w:val="00484183"/>
     <w:rsid w:val="00484260"/>
     <w:rsid w:val="0048435E"/>
     <w:rsid w:val="00484E12"/>
     <w:rsid w:val="00485D42"/>
     <w:rsid w:val="00486669"/>
     <w:rsid w:val="0048672A"/>
     <w:rsid w:val="00487253"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00492921"/>
     <w:rsid w:val="004938BA"/>
@@ -27122,54 +27407,56 @@
     <w:rsid w:val="00514123"/>
     <w:rsid w:val="0051782D"/>
     <w:rsid w:val="00520286"/>
     <w:rsid w:val="00520EA0"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005220FD"/>
     <w:rsid w:val="00524D77"/>
     <w:rsid w:val="00524F11"/>
     <w:rsid w:val="005265CD"/>
     <w:rsid w:val="0052746D"/>
     <w:rsid w:val="00527CDF"/>
     <w:rsid w:val="00530659"/>
     <w:rsid w:val="005329FB"/>
     <w:rsid w:val="00532FD4"/>
     <w:rsid w:val="0053354B"/>
     <w:rsid w:val="00534605"/>
     <w:rsid w:val="00534A56"/>
     <w:rsid w:val="005351C8"/>
     <w:rsid w:val="00537013"/>
     <w:rsid w:val="00537AE0"/>
     <w:rsid w:val="00537BA4"/>
     <w:rsid w:val="00537F8D"/>
     <w:rsid w:val="0054038E"/>
     <w:rsid w:val="005403AE"/>
     <w:rsid w:val="00540711"/>
+    <w:rsid w:val="00542D0B"/>
     <w:rsid w:val="00546C35"/>
     <w:rsid w:val="00550ADD"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005546BA"/>
+    <w:rsid w:val="005557ED"/>
     <w:rsid w:val="00560481"/>
     <w:rsid w:val="00560875"/>
     <w:rsid w:val="00561F03"/>
     <w:rsid w:val="00562128"/>
     <w:rsid w:val="005647DD"/>
     <w:rsid w:val="00564920"/>
     <w:rsid w:val="005652EE"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565938"/>
     <w:rsid w:val="00565F0F"/>
     <w:rsid w:val="00566AE5"/>
     <w:rsid w:val="005710B7"/>
     <w:rsid w:val="00571149"/>
     <w:rsid w:val="00571577"/>
     <w:rsid w:val="005723C7"/>
     <w:rsid w:val="00573298"/>
     <w:rsid w:val="00573E30"/>
     <w:rsid w:val="00574EB9"/>
     <w:rsid w:val="00575A96"/>
     <w:rsid w:val="00575DDB"/>
     <w:rsid w:val="00576DE9"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="0058308D"/>
     <w:rsid w:val="005861D6"/>
     <w:rsid w:val="00587282"/>
@@ -27189,51 +27476,53 @@
     <w:rsid w:val="005A5BDC"/>
     <w:rsid w:val="005A69EC"/>
     <w:rsid w:val="005A7B13"/>
     <w:rsid w:val="005B0040"/>
     <w:rsid w:val="005B06DD"/>
     <w:rsid w:val="005B0B92"/>
     <w:rsid w:val="005B11F9"/>
     <w:rsid w:val="005B1C69"/>
     <w:rsid w:val="005B23D9"/>
     <w:rsid w:val="005B33B2"/>
     <w:rsid w:val="005B3576"/>
     <w:rsid w:val="005B4669"/>
     <w:rsid w:val="005B4A50"/>
     <w:rsid w:val="005B59A1"/>
     <w:rsid w:val="005B6310"/>
     <w:rsid w:val="005B7E86"/>
     <w:rsid w:val="005C1463"/>
     <w:rsid w:val="005C189E"/>
     <w:rsid w:val="005C20B8"/>
     <w:rsid w:val="005C22D4"/>
     <w:rsid w:val="005C3B67"/>
     <w:rsid w:val="005C69EB"/>
     <w:rsid w:val="005D3330"/>
     <w:rsid w:val="005D3C0F"/>
     <w:rsid w:val="005D73E4"/>
+    <w:rsid w:val="005E1218"/>
     <w:rsid w:val="005E25A1"/>
+    <w:rsid w:val="005E37F7"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E5742"/>
     <w:rsid w:val="005E5AEF"/>
     <w:rsid w:val="005E7571"/>
     <w:rsid w:val="005E7D7E"/>
     <w:rsid w:val="005F2C6F"/>
     <w:rsid w:val="005F441B"/>
     <w:rsid w:val="005F45B2"/>
     <w:rsid w:val="005F52D4"/>
     <w:rsid w:val="005F53F3"/>
     <w:rsid w:val="005F5BBA"/>
     <w:rsid w:val="005F6364"/>
     <w:rsid w:val="005F7504"/>
     <w:rsid w:val="005F7A85"/>
     <w:rsid w:val="006016C7"/>
     <w:rsid w:val="0060362C"/>
     <w:rsid w:val="00604456"/>
     <w:rsid w:val="00604F11"/>
     <w:rsid w:val="00606893"/>
     <w:rsid w:val="00607617"/>
     <w:rsid w:val="006100F5"/>
     <w:rsid w:val="0061080C"/>
     <w:rsid w:val="00610878"/>
     <w:rsid w:val="00610D57"/>
     <w:rsid w:val="0061370F"/>
@@ -27270,50 +27559,51 @@
     <w:rsid w:val="006517F6"/>
     <w:rsid w:val="00652EDB"/>
     <w:rsid w:val="0065308E"/>
     <w:rsid w:val="00654B56"/>
     <w:rsid w:val="00654F7A"/>
     <w:rsid w:val="006559BE"/>
     <w:rsid w:val="00656963"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00661C8B"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="00666E85"/>
     <w:rsid w:val="00667D99"/>
     <w:rsid w:val="00670691"/>
     <w:rsid w:val="0067090F"/>
     <w:rsid w:val="00670D93"/>
     <w:rsid w:val="00671C62"/>
     <w:rsid w:val="0067242A"/>
     <w:rsid w:val="00672AE5"/>
     <w:rsid w:val="00672E4F"/>
     <w:rsid w:val="00673D3D"/>
     <w:rsid w:val="00675262"/>
     <w:rsid w:val="00675278"/>
     <w:rsid w:val="0067724C"/>
     <w:rsid w:val="00681CC0"/>
     <w:rsid w:val="00682895"/>
+    <w:rsid w:val="006840CB"/>
     <w:rsid w:val="00684510"/>
     <w:rsid w:val="00687447"/>
     <w:rsid w:val="00690AC5"/>
     <w:rsid w:val="00694293"/>
     <w:rsid w:val="00695078"/>
     <w:rsid w:val="006954AB"/>
     <w:rsid w:val="00695654"/>
     <w:rsid w:val="00695F69"/>
     <w:rsid w:val="006963BF"/>
     <w:rsid w:val="006A14EA"/>
     <w:rsid w:val="006A3FC2"/>
     <w:rsid w:val="006A4804"/>
     <w:rsid w:val="006A4DCA"/>
     <w:rsid w:val="006A5603"/>
     <w:rsid w:val="006A5750"/>
     <w:rsid w:val="006A5BB4"/>
     <w:rsid w:val="006A5ECD"/>
     <w:rsid w:val="006A5F91"/>
     <w:rsid w:val="006B0A3B"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B56C0"/>
     <w:rsid w:val="006B5F92"/>
     <w:rsid w:val="006B7EA1"/>
     <w:rsid w:val="006C12E0"/>
     <w:rsid w:val="006C49F6"/>
@@ -27401,148 +27691,153 @@
     <w:rsid w:val="00771A54"/>
     <w:rsid w:val="0077304C"/>
     <w:rsid w:val="007731F1"/>
     <w:rsid w:val="00774D78"/>
     <w:rsid w:val="00774E69"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007756C4"/>
     <w:rsid w:val="00777006"/>
     <w:rsid w:val="00783783"/>
     <w:rsid w:val="00785332"/>
     <w:rsid w:val="0078587F"/>
     <w:rsid w:val="00786619"/>
     <w:rsid w:val="00794EDC"/>
     <w:rsid w:val="007955E7"/>
     <w:rsid w:val="007962C4"/>
     <w:rsid w:val="007964E4"/>
     <w:rsid w:val="00796559"/>
     <w:rsid w:val="0079656E"/>
     <w:rsid w:val="00796CE5"/>
     <w:rsid w:val="00796CFB"/>
     <w:rsid w:val="00796D82"/>
     <w:rsid w:val="00797A13"/>
     <w:rsid w:val="00797C12"/>
     <w:rsid w:val="007A0091"/>
     <w:rsid w:val="007A15B5"/>
+    <w:rsid w:val="007A217E"/>
     <w:rsid w:val="007A2CA0"/>
     <w:rsid w:val="007A2D94"/>
     <w:rsid w:val="007A37F7"/>
     <w:rsid w:val="007A3E4A"/>
     <w:rsid w:val="007A45E6"/>
     <w:rsid w:val="007A46E1"/>
     <w:rsid w:val="007A723E"/>
     <w:rsid w:val="007B0485"/>
+    <w:rsid w:val="007B04F4"/>
     <w:rsid w:val="007B083B"/>
     <w:rsid w:val="007B2C8E"/>
     <w:rsid w:val="007B2D9F"/>
     <w:rsid w:val="007B2F98"/>
     <w:rsid w:val="007B46EA"/>
     <w:rsid w:val="007B5BC5"/>
     <w:rsid w:val="007B7CC2"/>
     <w:rsid w:val="007C1101"/>
     <w:rsid w:val="007C235F"/>
     <w:rsid w:val="007C4038"/>
     <w:rsid w:val="007C75E0"/>
     <w:rsid w:val="007D0363"/>
     <w:rsid w:val="007D164E"/>
     <w:rsid w:val="007D25DD"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D48AD"/>
     <w:rsid w:val="007D51D4"/>
     <w:rsid w:val="007D52C3"/>
     <w:rsid w:val="007D61AD"/>
     <w:rsid w:val="007D65C5"/>
     <w:rsid w:val="007D7439"/>
     <w:rsid w:val="007E17A8"/>
     <w:rsid w:val="007E246A"/>
     <w:rsid w:val="007E28CA"/>
     <w:rsid w:val="007E348B"/>
     <w:rsid w:val="007E4AB8"/>
+    <w:rsid w:val="007E4E26"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E7C82"/>
     <w:rsid w:val="007F1C0F"/>
     <w:rsid w:val="007F2092"/>
     <w:rsid w:val="007F35DE"/>
     <w:rsid w:val="007F45B3"/>
     <w:rsid w:val="007F5559"/>
     <w:rsid w:val="007F68BB"/>
     <w:rsid w:val="007F7615"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008004C1"/>
     <w:rsid w:val="0080054F"/>
     <w:rsid w:val="0080110A"/>
     <w:rsid w:val="00802993"/>
     <w:rsid w:val="00802E6B"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080454E"/>
     <w:rsid w:val="00805E95"/>
     <w:rsid w:val="0081083A"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00812649"/>
     <w:rsid w:val="00813861"/>
+    <w:rsid w:val="0081426B"/>
     <w:rsid w:val="0081564B"/>
     <w:rsid w:val="00816252"/>
     <w:rsid w:val="008204A6"/>
     <w:rsid w:val="00821349"/>
     <w:rsid w:val="00823591"/>
     <w:rsid w:val="008238E8"/>
     <w:rsid w:val="00823DE2"/>
     <w:rsid w:val="00824168"/>
     <w:rsid w:val="00824FAE"/>
     <w:rsid w:val="008250F8"/>
     <w:rsid w:val="00825B6F"/>
     <w:rsid w:val="00825BF5"/>
     <w:rsid w:val="0082645C"/>
     <w:rsid w:val="00826A7A"/>
     <w:rsid w:val="008275BF"/>
     <w:rsid w:val="00827A07"/>
     <w:rsid w:val="00830DA6"/>
     <w:rsid w:val="00836112"/>
     <w:rsid w:val="00836E5D"/>
     <w:rsid w:val="00837AC7"/>
     <w:rsid w:val="00841E1D"/>
     <w:rsid w:val="008431BF"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="0084430C"/>
     <w:rsid w:val="00844F6E"/>
     <w:rsid w:val="00845B08"/>
     <w:rsid w:val="00846226"/>
     <w:rsid w:val="00846D99"/>
     <w:rsid w:val="00847E2D"/>
     <w:rsid w:val="008525BA"/>
     <w:rsid w:val="0085264E"/>
     <w:rsid w:val="00852DB0"/>
     <w:rsid w:val="00854791"/>
     <w:rsid w:val="00854CE2"/>
     <w:rsid w:val="0085507F"/>
     <w:rsid w:val="00856507"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00861756"/>
     <w:rsid w:val="0086289E"/>
     <w:rsid w:val="00863E2A"/>
     <w:rsid w:val="00864314"/>
+    <w:rsid w:val="00864D44"/>
     <w:rsid w:val="008655A3"/>
     <w:rsid w:val="00867F36"/>
     <w:rsid w:val="00870D20"/>
     <w:rsid w:val="008715CD"/>
     <w:rsid w:val="00871769"/>
     <w:rsid w:val="0087280F"/>
     <w:rsid w:val="00872B12"/>
     <w:rsid w:val="00874DD9"/>
     <w:rsid w:val="008775A2"/>
     <w:rsid w:val="00881116"/>
     <w:rsid w:val="00881C0A"/>
     <w:rsid w:val="00881E39"/>
     <w:rsid w:val="00883510"/>
     <w:rsid w:val="008857A5"/>
     <w:rsid w:val="008857DE"/>
     <w:rsid w:val="008860D5"/>
     <w:rsid w:val="00886476"/>
     <w:rsid w:val="00887D5F"/>
     <w:rsid w:val="00890DB5"/>
     <w:rsid w:val="00890FAD"/>
     <w:rsid w:val="00891570"/>
     <w:rsid w:val="008930C0"/>
     <w:rsid w:val="00893899"/>
     <w:rsid w:val="00895AE4"/>
     <w:rsid w:val="008976B1"/>
@@ -27558,50 +27853,51 @@
     <w:rsid w:val="008B3681"/>
     <w:rsid w:val="008B395D"/>
     <w:rsid w:val="008B4445"/>
     <w:rsid w:val="008B4B42"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B6020"/>
     <w:rsid w:val="008B789C"/>
     <w:rsid w:val="008B7E37"/>
     <w:rsid w:val="008C0B35"/>
     <w:rsid w:val="008C11E3"/>
     <w:rsid w:val="008C1C41"/>
     <w:rsid w:val="008C297E"/>
     <w:rsid w:val="008C2C7B"/>
     <w:rsid w:val="008C3416"/>
     <w:rsid w:val="008C3FEB"/>
     <w:rsid w:val="008C48F8"/>
     <w:rsid w:val="008C78E1"/>
     <w:rsid w:val="008D0821"/>
     <w:rsid w:val="008D21B4"/>
     <w:rsid w:val="008D23E3"/>
     <w:rsid w:val="008D2E10"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D55DC"/>
     <w:rsid w:val="008D5AD9"/>
+    <w:rsid w:val="008D5D92"/>
     <w:rsid w:val="008E2370"/>
     <w:rsid w:val="008E43AB"/>
     <w:rsid w:val="008E4564"/>
     <w:rsid w:val="008E5F21"/>
     <w:rsid w:val="008F1946"/>
     <w:rsid w:val="008F1CAF"/>
     <w:rsid w:val="008F2B13"/>
     <w:rsid w:val="008F5A99"/>
     <w:rsid w:val="008F5E89"/>
     <w:rsid w:val="008F667E"/>
     <w:rsid w:val="00901147"/>
     <w:rsid w:val="009012BA"/>
     <w:rsid w:val="00901629"/>
     <w:rsid w:val="00902295"/>
     <w:rsid w:val="00903153"/>
     <w:rsid w:val="009033E6"/>
     <w:rsid w:val="00906186"/>
     <w:rsid w:val="009066A5"/>
     <w:rsid w:val="009069C5"/>
     <w:rsid w:val="009071E7"/>
     <w:rsid w:val="00907BE5"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="009139E3"/>
     <w:rsid w:val="00913B27"/>
     <w:rsid w:val="00914456"/>
@@ -27620,89 +27916,92 @@
     <w:rsid w:val="00931D97"/>
     <w:rsid w:val="0093581D"/>
     <w:rsid w:val="00936CAE"/>
     <w:rsid w:val="00937506"/>
     <w:rsid w:val="00937548"/>
     <w:rsid w:val="00937A9F"/>
     <w:rsid w:val="00937CC6"/>
     <w:rsid w:val="00940AEC"/>
     <w:rsid w:val="00941880"/>
     <w:rsid w:val="00942EE4"/>
     <w:rsid w:val="009431A3"/>
     <w:rsid w:val="0094378D"/>
     <w:rsid w:val="00943B01"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="00945931"/>
     <w:rsid w:val="00945B8F"/>
     <w:rsid w:val="00945CC5"/>
     <w:rsid w:val="00946836"/>
     <w:rsid w:val="00947613"/>
     <w:rsid w:val="00950CFC"/>
     <w:rsid w:val="009513EB"/>
     <w:rsid w:val="0095358A"/>
     <w:rsid w:val="00954C6D"/>
     <w:rsid w:val="00955E07"/>
     <w:rsid w:val="00956B2C"/>
+    <w:rsid w:val="00956CBB"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00961534"/>
     <w:rsid w:val="0096250C"/>
     <w:rsid w:val="00964005"/>
     <w:rsid w:val="00965768"/>
     <w:rsid w:val="00966092"/>
     <w:rsid w:val="0096651D"/>
+    <w:rsid w:val="0096780D"/>
     <w:rsid w:val="00971F3A"/>
     <w:rsid w:val="009770DA"/>
     <w:rsid w:val="0097725D"/>
     <w:rsid w:val="009812A5"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00982A6E"/>
     <w:rsid w:val="0098419C"/>
     <w:rsid w:val="009902BC"/>
     <w:rsid w:val="00990A58"/>
     <w:rsid w:val="009919C6"/>
     <w:rsid w:val="00992B55"/>
     <w:rsid w:val="00992BAF"/>
     <w:rsid w:val="00993C1B"/>
     <w:rsid w:val="00994FB2"/>
     <w:rsid w:val="00995CAB"/>
     <w:rsid w:val="0099600F"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009969D9"/>
     <w:rsid w:val="00996F50"/>
     <w:rsid w:val="009970A3"/>
     <w:rsid w:val="009A0631"/>
     <w:rsid w:val="009A11A9"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A2A90"/>
     <w:rsid w:val="009A3C4B"/>
     <w:rsid w:val="009A3F41"/>
     <w:rsid w:val="009A6B78"/>
     <w:rsid w:val="009B03C5"/>
     <w:rsid w:val="009B06A5"/>
     <w:rsid w:val="009B162E"/>
     <w:rsid w:val="009B3364"/>
     <w:rsid w:val="009B390A"/>
+    <w:rsid w:val="009B4774"/>
     <w:rsid w:val="009B54CB"/>
     <w:rsid w:val="009B66AC"/>
     <w:rsid w:val="009B6E7A"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C1805"/>
     <w:rsid w:val="009C1B8C"/>
     <w:rsid w:val="009C2DED"/>
     <w:rsid w:val="009C35EE"/>
     <w:rsid w:val="009C3FA9"/>
     <w:rsid w:val="009C42AC"/>
     <w:rsid w:val="009C50CC"/>
     <w:rsid w:val="009C59B5"/>
     <w:rsid w:val="009C6ACB"/>
     <w:rsid w:val="009D00A6"/>
     <w:rsid w:val="009D079C"/>
     <w:rsid w:val="009D0A81"/>
     <w:rsid w:val="009D171F"/>
     <w:rsid w:val="009D1FAF"/>
     <w:rsid w:val="009D25DE"/>
     <w:rsid w:val="009D516D"/>
     <w:rsid w:val="009D5872"/>
     <w:rsid w:val="009D65AB"/>
     <w:rsid w:val="009E1C41"/>
     <w:rsid w:val="009E249E"/>
     <w:rsid w:val="009E3CEA"/>
@@ -27712,70 +28011,72 @@
     <w:rsid w:val="009E5669"/>
     <w:rsid w:val="009E5C90"/>
     <w:rsid w:val="009E5DCF"/>
     <w:rsid w:val="009E6632"/>
     <w:rsid w:val="009E7706"/>
     <w:rsid w:val="009F1B6B"/>
     <w:rsid w:val="009F2C0C"/>
     <w:rsid w:val="009F3E4B"/>
     <w:rsid w:val="009F5B4C"/>
     <w:rsid w:val="009F67FA"/>
     <w:rsid w:val="009F7265"/>
     <w:rsid w:val="009F7AE2"/>
     <w:rsid w:val="00A01B65"/>
     <w:rsid w:val="00A03EE3"/>
     <w:rsid w:val="00A0521B"/>
     <w:rsid w:val="00A06768"/>
     <w:rsid w:val="00A072D0"/>
     <w:rsid w:val="00A07937"/>
     <w:rsid w:val="00A07A08"/>
     <w:rsid w:val="00A07CE8"/>
     <w:rsid w:val="00A113BC"/>
     <w:rsid w:val="00A11523"/>
     <w:rsid w:val="00A11C0D"/>
     <w:rsid w:val="00A120AD"/>
     <w:rsid w:val="00A1272A"/>
+    <w:rsid w:val="00A1394D"/>
     <w:rsid w:val="00A147A2"/>
     <w:rsid w:val="00A17CE1"/>
     <w:rsid w:val="00A2145C"/>
     <w:rsid w:val="00A2236F"/>
     <w:rsid w:val="00A2395E"/>
     <w:rsid w:val="00A2455D"/>
     <w:rsid w:val="00A24BAE"/>
     <w:rsid w:val="00A25136"/>
     <w:rsid w:val="00A25813"/>
     <w:rsid w:val="00A26C40"/>
     <w:rsid w:val="00A26FAC"/>
     <w:rsid w:val="00A302DE"/>
     <w:rsid w:val="00A30EA0"/>
     <w:rsid w:val="00A35ACD"/>
     <w:rsid w:val="00A35EF6"/>
     <w:rsid w:val="00A35FE2"/>
     <w:rsid w:val="00A37456"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A4218E"/>
     <w:rsid w:val="00A4239F"/>
+    <w:rsid w:val="00A42F00"/>
     <w:rsid w:val="00A43ACB"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A44365"/>
     <w:rsid w:val="00A449B1"/>
     <w:rsid w:val="00A44FC0"/>
     <w:rsid w:val="00A45DA8"/>
     <w:rsid w:val="00A45E9A"/>
     <w:rsid w:val="00A46026"/>
     <w:rsid w:val="00A47A97"/>
     <w:rsid w:val="00A50B96"/>
     <w:rsid w:val="00A51F4B"/>
     <w:rsid w:val="00A53068"/>
     <w:rsid w:val="00A539D7"/>
     <w:rsid w:val="00A53E80"/>
     <w:rsid w:val="00A53F8D"/>
     <w:rsid w:val="00A5406E"/>
     <w:rsid w:val="00A54328"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A575F6"/>
     <w:rsid w:val="00A60B00"/>
     <w:rsid w:val="00A62242"/>
     <w:rsid w:val="00A6278B"/>
     <w:rsid w:val="00A63392"/>
     <w:rsid w:val="00A63AE6"/>
     <w:rsid w:val="00A64FAA"/>
@@ -27815,77 +28116,80 @@
     <w:rsid w:val="00AC7C30"/>
     <w:rsid w:val="00AD1D44"/>
     <w:rsid w:val="00AD2054"/>
     <w:rsid w:val="00AD27BC"/>
     <w:rsid w:val="00AD53FA"/>
     <w:rsid w:val="00AD7027"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE5549"/>
     <w:rsid w:val="00AE7B9C"/>
     <w:rsid w:val="00AF2527"/>
     <w:rsid w:val="00AF2FA6"/>
     <w:rsid w:val="00AF3459"/>
     <w:rsid w:val="00AF4356"/>
     <w:rsid w:val="00AF4846"/>
     <w:rsid w:val="00AF4A3E"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5B75"/>
     <w:rsid w:val="00AF69D5"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B0206B"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02DF8"/>
     <w:rsid w:val="00B048AA"/>
     <w:rsid w:val="00B04AC3"/>
     <w:rsid w:val="00B06C3F"/>
+    <w:rsid w:val="00B120C2"/>
     <w:rsid w:val="00B12F33"/>
     <w:rsid w:val="00B13260"/>
     <w:rsid w:val="00B15862"/>
     <w:rsid w:val="00B15E24"/>
     <w:rsid w:val="00B16D7D"/>
     <w:rsid w:val="00B172AB"/>
     <w:rsid w:val="00B17570"/>
     <w:rsid w:val="00B17F33"/>
     <w:rsid w:val="00B20B02"/>
     <w:rsid w:val="00B21132"/>
     <w:rsid w:val="00B2190F"/>
     <w:rsid w:val="00B25289"/>
     <w:rsid w:val="00B27B22"/>
     <w:rsid w:val="00B30D1E"/>
     <w:rsid w:val="00B31DCB"/>
     <w:rsid w:val="00B330C8"/>
     <w:rsid w:val="00B3593B"/>
     <w:rsid w:val="00B35F4C"/>
     <w:rsid w:val="00B40D21"/>
     <w:rsid w:val="00B41074"/>
     <w:rsid w:val="00B419F2"/>
     <w:rsid w:val="00B424CB"/>
     <w:rsid w:val="00B441F9"/>
     <w:rsid w:val="00B450FC"/>
     <w:rsid w:val="00B4530D"/>
+    <w:rsid w:val="00B455C4"/>
     <w:rsid w:val="00B4574D"/>
     <w:rsid w:val="00B45755"/>
+    <w:rsid w:val="00B45A62"/>
     <w:rsid w:val="00B46D94"/>
     <w:rsid w:val="00B4732F"/>
     <w:rsid w:val="00B509BB"/>
     <w:rsid w:val="00B50DF4"/>
     <w:rsid w:val="00B514BE"/>
     <w:rsid w:val="00B5170A"/>
     <w:rsid w:val="00B517B1"/>
     <w:rsid w:val="00B52638"/>
     <w:rsid w:val="00B527AD"/>
     <w:rsid w:val="00B54E5A"/>
     <w:rsid w:val="00B551F2"/>
     <w:rsid w:val="00B5737D"/>
     <w:rsid w:val="00B6010E"/>
     <w:rsid w:val="00B622AD"/>
     <w:rsid w:val="00B6240E"/>
     <w:rsid w:val="00B63483"/>
     <w:rsid w:val="00B635AF"/>
     <w:rsid w:val="00B65FF2"/>
     <w:rsid w:val="00B66E57"/>
     <w:rsid w:val="00B6749F"/>
     <w:rsid w:val="00B704FB"/>
     <w:rsid w:val="00B707E6"/>
     <w:rsid w:val="00B7215B"/>
     <w:rsid w:val="00B723AA"/>
     <w:rsid w:val="00B7385D"/>
@@ -27912,50 +28216,51 @@
     <w:rsid w:val="00BA32AB"/>
     <w:rsid w:val="00BA403B"/>
     <w:rsid w:val="00BA69F1"/>
     <w:rsid w:val="00BA7BE6"/>
     <w:rsid w:val="00BB0B95"/>
     <w:rsid w:val="00BB129C"/>
     <w:rsid w:val="00BB1CE6"/>
     <w:rsid w:val="00BB1D6B"/>
     <w:rsid w:val="00BB2741"/>
     <w:rsid w:val="00BB35CA"/>
     <w:rsid w:val="00BB6249"/>
     <w:rsid w:val="00BB633A"/>
     <w:rsid w:val="00BB6DF6"/>
     <w:rsid w:val="00BB7C6B"/>
     <w:rsid w:val="00BC03E4"/>
     <w:rsid w:val="00BC0409"/>
     <w:rsid w:val="00BC04F3"/>
     <w:rsid w:val="00BC0A69"/>
     <w:rsid w:val="00BC0F96"/>
     <w:rsid w:val="00BC1E29"/>
     <w:rsid w:val="00BC239E"/>
     <w:rsid w:val="00BC2658"/>
     <w:rsid w:val="00BC2C2F"/>
     <w:rsid w:val="00BC71B3"/>
     <w:rsid w:val="00BC71D7"/>
+    <w:rsid w:val="00BD1421"/>
     <w:rsid w:val="00BD3792"/>
     <w:rsid w:val="00BD3AA7"/>
     <w:rsid w:val="00BD5657"/>
     <w:rsid w:val="00BD6774"/>
     <w:rsid w:val="00BD700B"/>
     <w:rsid w:val="00BD7561"/>
     <w:rsid w:val="00BD786A"/>
     <w:rsid w:val="00BE0468"/>
     <w:rsid w:val="00BE0727"/>
     <w:rsid w:val="00BE2A45"/>
     <w:rsid w:val="00BE53B7"/>
     <w:rsid w:val="00BE68B4"/>
     <w:rsid w:val="00BE73ED"/>
     <w:rsid w:val="00BE7C17"/>
     <w:rsid w:val="00BF059F"/>
     <w:rsid w:val="00BF0830"/>
     <w:rsid w:val="00BF08C5"/>
     <w:rsid w:val="00BF0C9B"/>
     <w:rsid w:val="00BF433F"/>
     <w:rsid w:val="00BF5D5A"/>
     <w:rsid w:val="00BF7E87"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C06BCD"/>
     <w:rsid w:val="00C06EC2"/>
     <w:rsid w:val="00C0767A"/>
@@ -28021,140 +28326,143 @@
     <w:rsid w:val="00C943D5"/>
     <w:rsid w:val="00C951B6"/>
     <w:rsid w:val="00C95CC5"/>
     <w:rsid w:val="00C95ED7"/>
     <w:rsid w:val="00C973CD"/>
     <w:rsid w:val="00C9789F"/>
     <w:rsid w:val="00CA0044"/>
     <w:rsid w:val="00CA1793"/>
     <w:rsid w:val="00CA199E"/>
     <w:rsid w:val="00CA3B32"/>
     <w:rsid w:val="00CA3B35"/>
     <w:rsid w:val="00CA3B80"/>
     <w:rsid w:val="00CA6066"/>
     <w:rsid w:val="00CA6789"/>
     <w:rsid w:val="00CA6E02"/>
     <w:rsid w:val="00CA77FD"/>
     <w:rsid w:val="00CA7966"/>
     <w:rsid w:val="00CB042A"/>
     <w:rsid w:val="00CB09E1"/>
     <w:rsid w:val="00CB0F61"/>
     <w:rsid w:val="00CB1CF5"/>
     <w:rsid w:val="00CB42C6"/>
     <w:rsid w:val="00CB4CD4"/>
     <w:rsid w:val="00CB5A74"/>
     <w:rsid w:val="00CB761D"/>
+    <w:rsid w:val="00CC1612"/>
     <w:rsid w:val="00CC2228"/>
     <w:rsid w:val="00CC3D03"/>
     <w:rsid w:val="00CC45B2"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5DD3"/>
     <w:rsid w:val="00CC7F7B"/>
     <w:rsid w:val="00CD0B2C"/>
     <w:rsid w:val="00CD0BA5"/>
     <w:rsid w:val="00CD0ED2"/>
     <w:rsid w:val="00CD111A"/>
     <w:rsid w:val="00CD22EB"/>
     <w:rsid w:val="00CD4CF9"/>
     <w:rsid w:val="00CD6C41"/>
     <w:rsid w:val="00CD7E1A"/>
     <w:rsid w:val="00CD7EFB"/>
     <w:rsid w:val="00CE0C83"/>
     <w:rsid w:val="00CE14B2"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2872"/>
     <w:rsid w:val="00CE2D32"/>
     <w:rsid w:val="00CE34E2"/>
     <w:rsid w:val="00CE441E"/>
     <w:rsid w:val="00CE4793"/>
     <w:rsid w:val="00CE5DA8"/>
     <w:rsid w:val="00CE6763"/>
     <w:rsid w:val="00CF05CE"/>
     <w:rsid w:val="00CF6E3E"/>
     <w:rsid w:val="00CF7164"/>
     <w:rsid w:val="00CF7AC3"/>
     <w:rsid w:val="00D0106B"/>
     <w:rsid w:val="00D01078"/>
     <w:rsid w:val="00D0364E"/>
     <w:rsid w:val="00D038D9"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07615"/>
     <w:rsid w:val="00D07641"/>
     <w:rsid w:val="00D1011B"/>
     <w:rsid w:val="00D12646"/>
     <w:rsid w:val="00D14FBE"/>
     <w:rsid w:val="00D15264"/>
     <w:rsid w:val="00D167DF"/>
     <w:rsid w:val="00D17A8A"/>
     <w:rsid w:val="00D17D70"/>
     <w:rsid w:val="00D2090B"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D24875"/>
     <w:rsid w:val="00D2502E"/>
     <w:rsid w:val="00D25FDE"/>
+    <w:rsid w:val="00D307DF"/>
     <w:rsid w:val="00D346DD"/>
     <w:rsid w:val="00D34DFA"/>
     <w:rsid w:val="00D35992"/>
     <w:rsid w:val="00D3629C"/>
     <w:rsid w:val="00D41581"/>
     <w:rsid w:val="00D4182A"/>
     <w:rsid w:val="00D41A72"/>
     <w:rsid w:val="00D41DFB"/>
     <w:rsid w:val="00D44E80"/>
     <w:rsid w:val="00D450E9"/>
     <w:rsid w:val="00D46244"/>
     <w:rsid w:val="00D4646D"/>
     <w:rsid w:val="00D46B54"/>
     <w:rsid w:val="00D47A70"/>
     <w:rsid w:val="00D50A0A"/>
     <w:rsid w:val="00D512A7"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D532E7"/>
     <w:rsid w:val="00D547FE"/>
     <w:rsid w:val="00D54F96"/>
     <w:rsid w:val="00D56CBD"/>
     <w:rsid w:val="00D57A96"/>
     <w:rsid w:val="00D57E85"/>
     <w:rsid w:val="00D603D5"/>
     <w:rsid w:val="00D605B7"/>
     <w:rsid w:val="00D609B5"/>
     <w:rsid w:val="00D61D21"/>
     <w:rsid w:val="00D63BF7"/>
     <w:rsid w:val="00D63EAC"/>
     <w:rsid w:val="00D63F27"/>
     <w:rsid w:val="00D6462A"/>
     <w:rsid w:val="00D67694"/>
     <w:rsid w:val="00D71B48"/>
     <w:rsid w:val="00D72A96"/>
     <w:rsid w:val="00D7345D"/>
     <w:rsid w:val="00D73528"/>
     <w:rsid w:val="00D7495B"/>
     <w:rsid w:val="00D754F1"/>
     <w:rsid w:val="00D75AD1"/>
     <w:rsid w:val="00D75F98"/>
     <w:rsid w:val="00D81023"/>
+    <w:rsid w:val="00D81A33"/>
     <w:rsid w:val="00D81D4A"/>
     <w:rsid w:val="00D82938"/>
     <w:rsid w:val="00D837B2"/>
     <w:rsid w:val="00D83A23"/>
     <w:rsid w:val="00D8781D"/>
     <w:rsid w:val="00D907B0"/>
     <w:rsid w:val="00D909ED"/>
     <w:rsid w:val="00D90E8B"/>
     <w:rsid w:val="00D90E93"/>
     <w:rsid w:val="00D91ABA"/>
     <w:rsid w:val="00D91EED"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D94248"/>
     <w:rsid w:val="00D95516"/>
     <w:rsid w:val="00D95DDF"/>
     <w:rsid w:val="00D960EE"/>
     <w:rsid w:val="00D9635A"/>
     <w:rsid w:val="00D97AB5"/>
     <w:rsid w:val="00DA18EA"/>
     <w:rsid w:val="00DA1AA0"/>
     <w:rsid w:val="00DA23EE"/>
     <w:rsid w:val="00DA33A9"/>
     <w:rsid w:val="00DA3458"/>
     <w:rsid w:val="00DA5904"/>
     <w:rsid w:val="00DA5B1F"/>
@@ -28198,50 +28506,51 @@
     <w:rsid w:val="00E00B2E"/>
     <w:rsid w:val="00E01228"/>
     <w:rsid w:val="00E01659"/>
     <w:rsid w:val="00E03881"/>
     <w:rsid w:val="00E06259"/>
     <w:rsid w:val="00E07AD4"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10ED0"/>
     <w:rsid w:val="00E120EC"/>
     <w:rsid w:val="00E12F8A"/>
     <w:rsid w:val="00E15BB8"/>
     <w:rsid w:val="00E15C47"/>
     <w:rsid w:val="00E17472"/>
     <w:rsid w:val="00E21211"/>
     <w:rsid w:val="00E21D1B"/>
     <w:rsid w:val="00E25325"/>
     <w:rsid w:val="00E260AC"/>
     <w:rsid w:val="00E32192"/>
     <w:rsid w:val="00E3263D"/>
     <w:rsid w:val="00E32CA0"/>
     <w:rsid w:val="00E32F97"/>
     <w:rsid w:val="00E33E0D"/>
     <w:rsid w:val="00E349E0"/>
     <w:rsid w:val="00E34A22"/>
     <w:rsid w:val="00E36FAE"/>
+    <w:rsid w:val="00E37265"/>
     <w:rsid w:val="00E406AE"/>
     <w:rsid w:val="00E4078C"/>
     <w:rsid w:val="00E469B0"/>
     <w:rsid w:val="00E52AE8"/>
     <w:rsid w:val="00E53B91"/>
     <w:rsid w:val="00E5573C"/>
     <w:rsid w:val="00E560B4"/>
     <w:rsid w:val="00E563D9"/>
     <w:rsid w:val="00E60936"/>
     <w:rsid w:val="00E61B49"/>
     <w:rsid w:val="00E61ED8"/>
     <w:rsid w:val="00E62CDB"/>
     <w:rsid w:val="00E64AF3"/>
     <w:rsid w:val="00E65419"/>
     <w:rsid w:val="00E67ACD"/>
     <w:rsid w:val="00E713C0"/>
     <w:rsid w:val="00E7168A"/>
     <w:rsid w:val="00E72D67"/>
     <w:rsid w:val="00E77764"/>
     <w:rsid w:val="00E77933"/>
     <w:rsid w:val="00E77AFB"/>
     <w:rsid w:val="00E80D7A"/>
     <w:rsid w:val="00E81A71"/>
     <w:rsid w:val="00E81A73"/>
     <w:rsid w:val="00E82E3A"/>
@@ -28435,51 +28744,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="243FFB03"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{998CC811-95F0-4272-B777-9B6974A3611F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28897,51 +29206,50 @@
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B622AD"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
-      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
@@ -30073,51 +30381,51 @@
     <w:pPr>
       <w:numPr>
         <w:numId w:val="24"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="425" w:hanging="425"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D41BF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="3751938">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="55586923">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30647,50 +30955,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1317881852">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1318025034">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1345017219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1347907668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -30927,51 +31248,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2107145983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.correctiveservices.wa.gov.au/_files/prisons/adult-custodial-rules/policy-directives/pd-79.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/manuals-policies.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informationrelease@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_228_homepage.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/manuals-policies.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tisnational.gov.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=offence%20severity%20scale&amp;ql=3081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OM-OPManagers@justice.wa.gov.au?subject=Offender%20Management%20Program%20Managers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://files.corrections.vic.gov.au/2025-11/Guiding%20Principles%20for%20Corrections%20in%20Australia%202025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:informationrelease@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/manuals-policies.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_228_homepage.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tisnational.gov.au/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/community-corrections/Pages/manuals-policies.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sentence-management.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legalaid.wa.gov.au/sites/default/files/inline-files/Mandatory_visa_cancellation_character_grounds.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.correctiveservices.wa.gov.au/_files/prisons/adult-custodial-rules/policy-directives/pd-79.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=offence%20severity%20scale&amp;ql=3081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OM-OPManagers@justice.wa.gov.au?subject=Offender%20Management%20Program%20Managers" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -31677,79 +31998,79 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>37</Pages>
-[...1 lines deleted...]
-  <Characters>73320</Characters>
+  <Pages>38</Pages>
+  <Words>12977</Words>
+  <Characters>73974</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>172</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>616</Lines>
+  <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 2.3 Assessments and Sentence Management</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>86010</CharactersWithSpaces>
+  <CharactersWithSpaces>86778</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>