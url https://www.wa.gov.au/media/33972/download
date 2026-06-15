--- v0 (2025-12-10)
+++ v1 (2026-06-15)
@@ -18,51 +18,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7E3AFA3A" w14:textId="0FE4E74D" w:rsidR="002C1D24" w:rsidRPr="002E5756" w:rsidRDefault="002C1D24" w:rsidP="0010516A">
+    <w:p w14:paraId="7E3AFA3A" w14:textId="36D50867" w:rsidR="002C1D24" w:rsidRPr="002E5756" w:rsidRDefault="002C1D24" w:rsidP="0010516A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00397688">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00C42606">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00397688">
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="00C42606">
         <w:t>Managing Prisoner Property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379E72DD" w14:textId="77777777" w:rsidR="002C1D24" w:rsidRPr="00EA7EAC" w:rsidRDefault="002C1D24" w:rsidP="002C1D24">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
@@ -70,111 +70,114 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1D24" w:rsidRPr="007A09B7" w14:paraId="539BB3D6" w14:textId="77777777" w:rsidTr="00C42606">
+      <w:tr w:rsidR="002C1D24" w:rsidRPr="007A09B7" w14:paraId="539BB3D6" w14:textId="77777777" w:rsidTr="000E2CC2">
         <w:trPr>
           <w:trHeight w:val="1672"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="54A9626C" w14:textId="77777777" w:rsidR="002C1D24" w:rsidRPr="00574493" w:rsidRDefault="002C1D24" w:rsidP="00574493">
+          <w:p w14:paraId="54A9626C" w14:textId="77777777" w:rsidR="002C1D24" w:rsidRPr="000E2CC2" w:rsidRDefault="002C1D24" w:rsidP="00574493">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc529277881"/>
             <w:bookmarkStart w:id="1" w:name="_Toc531957885"/>
             <w:bookmarkStart w:id="2" w:name="_Toc532465973"/>
             <w:bookmarkStart w:id="3" w:name="_Toc532471856"/>
             <w:bookmarkStart w:id="4" w:name="_Toc532553769"/>
-            <w:r w:rsidRPr="00574493">
+            <w:r w:rsidRPr="000E2CC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Principles</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w14:paraId="25196C26" w14:textId="613F924A" w:rsidR="00C42606" w:rsidRPr="00C857BD" w:rsidRDefault="00C42606" w:rsidP="00C857BD">
-            <w:r w:rsidRPr="004907D8">
+          <w:p w14:paraId="25196C26" w14:textId="7172A6AC" w:rsidR="00C42606" w:rsidRPr="000E2CC2" w:rsidRDefault="00C42606" w:rsidP="00C857BD">
+            <w:r w:rsidRPr="000E2CC2">
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="004907D8">
+              <w:r w:rsidR="00297E90" w:rsidRPr="000E2CC2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections Australia 2018</w:t>
+                <w:t>Guiding Principles for Corrections Australia, Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C857BD">
+            <w:r w:rsidRPr="000E2CC2">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B56A866" w14:textId="77777777" w:rsidR="00C42606" w:rsidRPr="00C857BD" w:rsidRDefault="00C42606" w:rsidP="00C857BD"/>
-[...2 lines deleted...]
-              <w:t>2.3.16 All prisoner property and money is managed in a lawful, effective and accountable manner that respects prisoners’ entitlements.</w:t>
+          <w:p w14:paraId="5B56A866" w14:textId="77777777" w:rsidR="00C42606" w:rsidRPr="000E2CC2" w:rsidRDefault="00C42606" w:rsidP="00C857BD"/>
+          <w:p w14:paraId="26872C8B" w14:textId="2CE49330" w:rsidR="00C42606" w:rsidRPr="00C857BD" w:rsidRDefault="002120A4" w:rsidP="00C857BD">
+            <w:r w:rsidRPr="000E2CC2">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42606" w:rsidRPr="000E2CC2">
+              <w:t>.3.6 All prisoner property and money is managed in a lawful, effective and accountable manner that respects prisoners’ entitlements.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FB6670A" w14:textId="529DF082" w:rsidR="00DF2A0F" w:rsidRPr="00377EB5" w:rsidRDefault="00DF2A0F" w:rsidP="00DF2A0F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:strike/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69440CF2" w14:textId="77777777" w:rsidR="002C1D24" w:rsidRDefault="002C1D24" w:rsidP="002C1D24">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="002C1D24" w:rsidSect="002E5756">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
@@ -6718,51 +6721,50 @@
     <w:p w14:paraId="55470CCB" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="296A2598" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="5C9A6036" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="1CAF50B5" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="12C866AC" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="7C60D168" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="5331AA67" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="39F491DB" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="227C4B73" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="6F29F4C7" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="0E558A41" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="3992B845" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="1896D088" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="5BFE7E6F" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="76F44893" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="53C52625" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="28A54BD1" w14:textId="77777777" w:rsidR="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="37B594BB" w14:textId="77777777" w:rsidR="00611584" w:rsidRPr="00611584" w:rsidRDefault="00611584" w:rsidP="00611584"/>
     <w:p w14:paraId="5ED02D46" w14:textId="255F320C" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00EF6F67">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="672" w:hanging="672"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc213056176"/>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="7365D189" w14:textId="37B13ADC" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00AA203F">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>This Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="00922E0E">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>s Operating Policy and Procedure (COPP) applies to all public and private prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24245F52" w14:textId="097524E0" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc213056177"/>
       <w:r w:rsidRPr="00312F7A">
@@ -6803,51 +6805,50 @@
     <w:p w14:paraId="2511424E" w14:textId="01919B37" w:rsidR="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="008A26F3">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">All persons shall ensure care is taken while transporting, handling, </w:t>
       </w:r>
       <w:r w:rsidR="008A26F3" w:rsidRPr="00312F7A">
         <w:t>recording,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> and storing prisoner property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBE66B1" w14:textId="5CD7FE59" w:rsidR="00EF2226" w:rsidRPr="00312F7A" w:rsidRDefault="00EF2226" w:rsidP="00EF2226">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="22295DBD" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="004A0542" w:rsidRDefault="00312F7A" w:rsidP="00AA203F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc213056178"/>
       <w:r w:rsidRPr="004A0542">
-        <w:lastRenderedPageBreak/>
         <w:t>Superintendent’s Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="27FDE65E" w14:textId="78EF5481" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00AA203F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00D00119">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> issue a written </w:t>
       </w:r>
       <w:r w:rsidRPr="0004425D">
         <w:t>Standing Order</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> for the local management of prisoner’s property in accordance with this COPP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527B5B4B" w14:textId="1089D134" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00AA203F">
@@ -7195,51 +7196,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73A94B49" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">ensure that VP is stored in accordance with this COPP </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BA2395" w14:textId="259D1F4A" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">containers </w:t>
       </w:r>
       <w:r w:rsidR="008A26F3">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>to be labelled unique to each prisoner. Where the use of additional containers is approved by the Superintendent, record the number of the container and the total number of containers (</w:t>
       </w:r>
       <w:r w:rsidR="00B27B0C">
         <w:t>e.g</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> 1 of 2, 2 of 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF3F2E8" w14:textId="5D3ED1A9" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
@@ -7540,51 +7540,50 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Excess property shall be managed in accordance with this COPP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000B50B1" w14:textId="2CB6A4FF" w:rsidR="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00564396">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>The Superintendent may increase the amount of property stored on behalf of a prisoner in exceptional circumstances, ensuring this decision is recorded on TOMS</w:t>
       </w:r>
       <w:r w:rsidR="00EF2226">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E48F31" w14:textId="77777777" w:rsidR="00965A33" w:rsidRPr="00965A33" w:rsidRDefault="00965A33" w:rsidP="00965A33"/>
     <w:p w14:paraId="4D23491A" w14:textId="04D3D3C2" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc213056182"/>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t>Prisoner property inspection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB84A21" w14:textId="57EE1C2D" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00564396">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Authorised </w:t>
       </w:r>
       <w:r w:rsidR="00A80D83">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>fficers responsible for the storage of prisoner property shall</w:t>
       </w:r>
       <w:r w:rsidR="00EF2226">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> at least quarterly:</w:t>
@@ -7873,51 +7872,50 @@
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> and eternity rings, whilst considered VP, may be kept in </w:t>
       </w:r>
       <w:r w:rsidR="00EF2226" w:rsidRPr="00312F7A">
         <w:t>storage,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> or issued to prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00EF2226">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>with consideration given to the design and any security and safety threats</w:t>
       </w:r>
       <w:r w:rsidR="00DD64FD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480972CA" w14:textId="7D182BFA" w:rsidR="00E73061" w:rsidRPr="00E73061" w:rsidRDefault="00DD64FD" w:rsidP="00825AAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A prisoner may request a birth certificate </w:t>
       </w:r>
       <w:r w:rsidR="00F75FA0">
         <w:t xml:space="preserve">upon their </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">reception </w:t>
       </w:r>
       <w:r w:rsidR="00F75FA0">
         <w:t xml:space="preserve">at prison </w:t>
       </w:r>
       <w:r>
         <w:t>(refer to section 5.4</w:t>
       </w:r>
       <w:r w:rsidR="000E373D">
         <w:t>.2,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00FE352A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -8259,51 +8257,50 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> name, shall be treated as VP and may be stored in a secure area until arrangements are made to have them released to an individual of the prisoner’s choice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07469BA1" w14:textId="3BB609C7" w:rsidR="007D32DB" w:rsidRPr="007D32DB" w:rsidRDefault="00312F7A" w:rsidP="00825AAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Where a prisoner</w:t>
       </w:r>
       <w:r w:rsidR="0082160B">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">s financial card is to be released, it shall be managed in accordance with this COPP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7412C4B6" w14:textId="5E4B967B" w:rsidR="007D32DB" w:rsidRPr="007D32DB" w:rsidRDefault="00312F7A" w:rsidP="00825AAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t>Financial transaction cards that are not in the prisoner’s name shall be returned to the financial institution identified on the card.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7285D6D4" w14:textId="58E796AE" w:rsidR="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00825AAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">The Superintendent may authorise storage of financial transaction cards for remand or sentenced prisoners. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2EF8D2" w14:textId="77777777" w:rsidR="00EC5A5E" w:rsidRPr="00E73061" w:rsidRDefault="00EC5A5E" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc213056190"/>
       <w:r w:rsidRPr="00E73061">
         <w:t>Refusing to Store Prisoner Property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="270C8075" w14:textId="2C2DF53E" w:rsidR="00EC5A5E" w:rsidRPr="00312F7A" w:rsidRDefault="00EC5A5E" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -8560,51 +8557,50 @@
         <w:t xml:space="preserve">If the prisoner fails to have the property removed within the specified time frame, the Superintendent may dispose of that property in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00965A33">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>provisions of this COPP</w:t>
       </w:r>
       <w:r w:rsidR="00CE2705">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4832F23C" w14:textId="77777777" w:rsidR="006125EF" w:rsidRPr="006125EF" w:rsidRDefault="006125EF" w:rsidP="006125EF"/>
     <w:p w14:paraId="53A4FB6D" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="004A0542" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc213056193"/>
       <w:r w:rsidRPr="004A0542">
-        <w:lastRenderedPageBreak/>
         <w:t>Property in the Possession of Prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="7B4E6241" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc213056194"/>
       <w:r w:rsidRPr="00312F7A">
         <w:t>General requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="76FB53EA" w14:textId="752CDF5A" w:rsidR="00461D00" w:rsidRPr="00461D00" w:rsidRDefault="00312F7A" w:rsidP="00825AAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Personal property in a prisoner’s possession is a privilege and items may be withdrawn in accordance </w:t>
       </w:r>
       <w:r w:rsidRPr="004F651C">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
@@ -8919,51 +8915,50 @@
       <w:r w:rsidR="00312F7A" w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">from the canteen, if available. </w:t>
       </w:r>
       <w:r w:rsidR="008E0D16">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00312F7A" w:rsidRPr="00312F7A">
         <w:t>ne single bed doona is permitted to be in a prisoner</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00312F7A" w:rsidRPr="00312F7A">
         <w:t>s possession.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05140226" w14:textId="0E7EEEA2" w:rsidR="006125EF" w:rsidRDefault="006125EF" w:rsidP="006125EF"/>
     <w:p w14:paraId="36957413" w14:textId="50B2459E" w:rsidR="006125EF" w:rsidRDefault="006125EF" w:rsidP="006125EF"/>
     <w:p w14:paraId="62259071" w14:textId="77777777" w:rsidR="00306492" w:rsidRPr="006125EF" w:rsidRDefault="00306492" w:rsidP="006125EF"/>
     <w:p w14:paraId="2D9E9857" w14:textId="00D74ABC" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc213056197"/>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t>Jewellery</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="3846FFF2" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00281D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>At a maximum, prisoners are allowed to maintain in their possession the following items:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D5C58D" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">two pairs of plastic or metal studs only worn in the ears </w:t>
       </w:r>
     </w:p>
@@ -9278,51 +9273,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF892D5" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc213056199"/>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Legal and other paper materials</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="52FA8B3B" w14:textId="073A9A93" w:rsidR="00831A0A" w:rsidRPr="00831A0A" w:rsidRDefault="00312F7A" w:rsidP="00281D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Subject to approval by the Superintendent, prisoners may be permitted to hold legal and other approved paper materials in their cells or view them in designated areas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1689FEF1" w14:textId="6CE58DB2" w:rsidR="00831A0A" w:rsidRPr="00574493" w:rsidRDefault="00312F7A" w:rsidP="00574493">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00574493">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Superintendent shall ensure that when prisoners view legal evidentiary CDs/DVDs/materials, they do so under strict controls as per </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00574493">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.2 Computer Use for Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00574493">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470C9843" w14:textId="3196DED5" w:rsidR="0065756B" w:rsidRPr="0065756B" w:rsidRDefault="00312F7A" w:rsidP="00281D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Legal or court related documents shall be issued to the prisoner as soon as </w:t>
       </w:r>
       <w:r w:rsidR="00552BDB" w:rsidRPr="00312F7A">
         <w:t>practicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
@@ -9575,76 +9569,73 @@
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>LCD or LED television with a screen size no larger than 24 inches</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE76303" w14:textId="545E6222" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">stereo system with no detachable speakers, with microphone removed (ideal size 60 cm x 25 cm x 25 cm), at the expense of the prisoner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CE5E61" w14:textId="38576091" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
+    <w:p w14:paraId="53CE5E61" w14:textId="4393CEC4" w:rsidR="00312F7A" w:rsidRPr="000E2CC2" w:rsidRDefault="006A64DB" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00312F7A">
+      <w:r w:rsidRPr="000E2CC2">
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r w:rsidR="00312F7A" w:rsidRPr="000E2CC2">
         <w:t>DVD</w:t>
       </w:r>
-      <w:r w:rsidR="00AD44A2">
+      <w:r w:rsidR="00AD44A2" w:rsidRPr="000E2CC2">
         <w:t xml:space="preserve"> or Blu-ray</w:t>
       </w:r>
-      <w:r w:rsidRPr="00312F7A">
+      <w:r w:rsidR="00312F7A" w:rsidRPr="000E2CC2">
         <w:t xml:space="preserve"> player</w:t>
       </w:r>
-      <w:r w:rsidR="005F5E07">
-[...6 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="000E2CC2">
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F07857B" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">fan (maximum size 40 cm) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E989C25" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
@@ -9655,222 +9646,246 @@
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">desk lamp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71977F41" w14:textId="787E48B9" w:rsidR="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>approved games consoles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AD6A60" w14:textId="77777777" w:rsidR="007E7158" w:rsidRPr="00312F7A" w:rsidRDefault="007E7158" w:rsidP="007E7158">
+    <w:p w14:paraId="11AD6A60" w14:textId="5B001A6F" w:rsidR="007E7158" w:rsidRPr="00312F7A" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Prisoners</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>sentenced or remand</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
-        <w:t xml:space="preserve"> may have a maximum of 3 electrical items delivered to the Gatehouse 14 days after initial arrival. </w:t>
+        <w:t xml:space="preserve"> may have a maximum of 3 electrical items delivered to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2CC2">
+        <w:t>Gatehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="001653E3" w:rsidRPr="000E2CC2">
+        <w:t xml:space="preserve"> up to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2CC2">
+        <w:t xml:space="preserve"> 14 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312F7A">
+        <w:t xml:space="preserve"> after initial arrival. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D69102" w14:textId="77777777" w:rsidR="007E7158" w:rsidRPr="00831A0A" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Possession of an electric shaver shall be at the Superintendent’s discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7685D30A" w14:textId="77777777" w:rsidR="007E7158" w:rsidRPr="00312F7A" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>The Superintendent may limit the number of electrical items in possession where the:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FE1442" w14:textId="77777777" w:rsidR="007E7158" w:rsidRPr="00312F7A" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>electrical system is inadequate to cater for multiple electrical items; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5BD18F" w14:textId="77777777" w:rsidR="007E7158" w:rsidRPr="00831A0A" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>presence of multiple electrical items may pose a safety risk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498353E2" w14:textId="77777777" w:rsidR="007E7158" w:rsidRPr="00312F7A" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t>Stereos currently in the prison system that exceed the specifications listed in this COPP shall remain in the possession of the current owner.  These stereos are not to be sold or given to other prisoners under any circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E35E562" w14:textId="638883AC" w:rsidR="007E7158" w:rsidRPr="00053CF6" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">All electrical items shall be tested in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00F46DB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Electrical Testing Procedure</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> to ensure compliance with electrical safety standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4227935C" w14:textId="0BAE5462" w:rsidR="007E7158" w:rsidRDefault="00AD44A2" w:rsidP="007E7158">
+    <w:p w14:paraId="4227935C" w14:textId="0BAE5462" w:rsidR="007E7158" w:rsidRPr="000E2CC2" w:rsidRDefault="00AD44A2" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc120610250"/>
       <w:bookmarkStart w:id="40" w:name="_Toc213056203"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:r>
+      <w:r w:rsidRPr="000E2CC2">
         <w:t xml:space="preserve">DVD </w:t>
       </w:r>
-      <w:r w:rsidR="007E7158">
+      <w:r w:rsidR="007E7158" w:rsidRPr="000E2CC2">
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000E2CC2">
         <w:t xml:space="preserve"> Blu-ray players</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
-      <w:r>
+      <w:r w:rsidRPr="000E2CC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0B27FB" w14:textId="62763B91" w:rsidR="007E7158" w:rsidRPr="00EF6F67" w:rsidRDefault="007E7158" w:rsidP="00EF6F67">
+    <w:p w14:paraId="640FCECC" w14:textId="1D1E2DDD" w:rsidR="007E7158" w:rsidRPr="000E2CC2" w:rsidRDefault="00A631C0" w:rsidP="00281D2D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidR="00AD44A2" w:rsidRPr="004C68E5">
+      <w:r w:rsidRPr="000E2CC2">
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7158" w:rsidRPr="000E2CC2">
+        <w:t>DVD and Blu-ray players</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB15C1" w:rsidRPr="000E2CC2">
+        <w:t xml:space="preserve"> may be purchased</w:t>
+      </w:r>
+      <w:r w:rsidR="0015199B" w:rsidRPr="000E2CC2">
+        <w:t xml:space="preserve"> and issued to pr</w:t>
+      </w:r>
+      <w:r w:rsidR="009A027D" w:rsidRPr="000E2CC2">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0015199B" w:rsidRPr="000E2CC2">
+        <w:t>soners</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB15C1" w:rsidRPr="000E2CC2">
+        <w:t>, however,</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7158" w:rsidRPr="000E2CC2">
+        <w:t xml:space="preserve"> shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD44A2" w:rsidRPr="000E2CC2">
         <w:t>not have</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C68E5">
+      <w:r w:rsidR="007E7158" w:rsidRPr="000E2CC2">
         <w:t xml:space="preserve"> the following functions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792CBAF4" w14:textId="3ED313D5" w:rsidR="007E7158" w:rsidRPr="004C68E5" w:rsidRDefault="007E7158" w:rsidP="007E7158">
+    <w:p w14:paraId="792CBAF4" w14:textId="3ED313D5" w:rsidR="007E7158" w:rsidRPr="000E2CC2" w:rsidRDefault="007E7158" w:rsidP="007E7158">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C68E5">
+      <w:r w:rsidRPr="000E2CC2">
         <w:t>w</w:t>
       </w:r>
-      <w:r w:rsidR="00AD44A2" w:rsidRPr="004C68E5">
+      <w:r w:rsidR="00AD44A2" w:rsidRPr="000E2CC2">
         <w:t>i-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C68E5">
+      <w:r w:rsidRPr="000E2CC2">
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00AD44A2" w:rsidRPr="004C68E5">
+      <w:r w:rsidR="00AD44A2" w:rsidRPr="000E2CC2">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C68E5">
+      <w:r w:rsidRPr="000E2CC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0103CEAE" w14:textId="150CB55A" w:rsidR="0051302F" w:rsidRPr="004C68E5" w:rsidRDefault="007E7158" w:rsidP="001558BB">
+    <w:p w14:paraId="0103CEAE" w14:textId="150CB55A" w:rsidR="0051302F" w:rsidRPr="000E2CC2" w:rsidRDefault="007E7158" w:rsidP="001558BB">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C68E5">
+      <w:r w:rsidRPr="000E2CC2">
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00AD44A2" w:rsidRPr="004C68E5">
+      <w:r w:rsidR="00AD44A2" w:rsidRPr="000E2CC2">
         <w:t>luetooth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F72984" w14:textId="6F6E8CA9" w:rsidR="0051302F" w:rsidRPr="004C68E5" w:rsidRDefault="0051302F" w:rsidP="001558BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004C68E5">
         <w:t>DVD and Blu-ray players that require an ethernet connection to access the internet, yet do not have wi-fi capability, may be available to purchase.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E083C10" w14:textId="7485D34A" w:rsidR="0051302F" w:rsidRPr="004C68E5" w:rsidRDefault="0051302F" w:rsidP="00EF6F67">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004C68E5">
         <w:t>These devices may also have Digital Video Recording capability (e.g internal data storage hard drive). Audits shall be undertaken to manage the associated risks (e.g illicit and unauthorised content) and may be documented in the facilities Standing Order.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1A11" w:rsidRPr="004C68E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005011F1" w14:textId="5EF671EE" w:rsidR="001558BB" w:rsidRPr="004C68E5" w:rsidRDefault="001558BB" w:rsidP="001558BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -10084,51 +10099,50 @@
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Microsoft Xbox 360 (1st generation</w:t>
       </w:r>
       <w:r w:rsidR="00036762">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>rcade 4 gigabyte</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53CF1F8D" w14:textId="404CB984" w:rsidR="00A02536" w:rsidRDefault="00036762" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Microsoft Xbox 360 (</w:t>
       </w:r>
       <w:r w:rsidR="00A02536" w:rsidRPr="00312F7A">
         <w:t>2nd generation gloss black 250 gigabyte</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45955D3D" w14:textId="77777777" w:rsidR="00A300BB" w:rsidRDefault="00A02536" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>Sega Mega Drive Classic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7698B3BF" w14:textId="55BADA3A" w:rsidR="00A02536" w:rsidRPr="006A4F0D" w:rsidRDefault="00A300BB" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
@@ -10429,51 +10443,50 @@
         <w:t>Prisoners may be loaned medical devices for the duration of their imprisonment if medically required and approved by Health Services. Such items shall be recorded on TOMS</w:t>
       </w:r>
       <w:r w:rsidR="0004425D">
         <w:t xml:space="preserve"> on the 220 </w:t>
       </w:r>
       <w:r w:rsidR="005F1AA3">
         <w:t>report and</w:t>
       </w:r>
       <w:r w:rsidR="001564F0">
         <w:t xml:space="preserve"> returned on transfer or release</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6459527F" w14:textId="77777777" w:rsidR="00EC491A" w:rsidRDefault="00EC491A" w:rsidP="00EC491A"/>
     <w:p w14:paraId="02D3F23E" w14:textId="77777777" w:rsidR="00EC491A" w:rsidRDefault="00EC491A" w:rsidP="00EC491A"/>
     <w:p w14:paraId="64C8143F" w14:textId="77777777" w:rsidR="00EC491A" w:rsidRDefault="00EC491A" w:rsidP="00EC491A"/>
     <w:p w14:paraId="17DC4632" w14:textId="77777777" w:rsidR="00EC491A" w:rsidRPr="00EC491A" w:rsidRDefault="00EC491A" w:rsidP="00EC491A"/>
     <w:p w14:paraId="0E08A4A7" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc213056208"/>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t>Security checks of electrical items</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="488B8841" w14:textId="680871D2" w:rsidR="00526C98" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">All electrical items received from family shall be opened and searched at the prisoner’s expense in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00633BA2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 11.2 – Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> prior to issue. Items purchased from the </w:t>
       </w:r>
       <w:r w:rsidR="00036762" w:rsidRPr="00312F7A">
         <w:t>canteen,</w:t>
       </w:r>
@@ -10793,51 +10806,50 @@
     </w:p>
     <w:p w14:paraId="7B7533D9" w14:textId="35D684AA" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Subject to approval by the Superintendent, prisons may receive the following items at the gatehouse by mail or hand delivery subject to the requirements in </w:t>
       </w:r>
       <w:r w:rsidR="00965A33">
         <w:t>section 7.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A52F5EE" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">clothing for external appointments and discharge </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB18D18" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>undergarments including bras (applicable in cases where prisoners cannot purchase these items through the canteen)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257E9F32" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
@@ -11123,51 +11135,50 @@
     </w:p>
     <w:p w14:paraId="61A41CD5" w14:textId="466DAC9E" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Authorised officers shall pack and label all personal property being transported in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00FD3954">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.4 – Prisoner Transfers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00312F7A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570FE298" w14:textId="700BA0AC" w:rsidR="007D32DB" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners being transferred by air are permitted no more than a total of 15 kilograms of personal property (2 bags) in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00FD3954">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.4 – Prisoner Transfers – Appendix C Dangerous Goods</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5442F3" w14:textId="7575B800" w:rsidR="00831A0A" w:rsidRPr="00312F7A" w:rsidRDefault="00831A0A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Prisoners being transferred by coach are permitted 2 boxes no larger than 40 x 40 x 60cms in size of personal property, and 1 additional box containing electrical items, </w:t>
       </w:r>
       <w:r w:rsidR="00924D10" w:rsidRPr="00312F7A">
         <w:t>education,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
@@ -11409,51 +11420,50 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>other than consumable items</w:t>
       </w:r>
       <w:r w:rsidR="00654291">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> in consultation with the sending prison. The authorised officer shall advise their line manager. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C5D123" w14:textId="3641F9DD" w:rsidR="00831A0A" w:rsidRPr="00831A0A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Authorised officers shall advise the prisoner of any damaged property and the claims procedure, providing assistance where required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="078C2E9D" w14:textId="3B8F6263" w:rsidR="00831A0A" w:rsidRPr="00831A0A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners shall receive possession of their in-cell property as soon as practicable, following </w:t>
       </w:r>
       <w:r w:rsidR="00965A33">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">eception. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1305FDCB" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc213056219"/>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Temporary/urgent transfers and temporary placements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E61615" w14:textId="27552458" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -11742,51 +11752,50 @@
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>sign both forms and forward the property and forms to reception.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE8AC86" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Authorised officers shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2F6E91" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t>check the property against the Cell Clearance Form and Items Removed from Cell Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B17B01" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>pack, label (including items deemed Contraband) and store property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C8B665" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C55DB6">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
@@ -12020,51 +12029,50 @@
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D33673A" w14:textId="77777777" w:rsidR="00C92736" w:rsidRPr="00312F7A" w:rsidRDefault="00C92736" w:rsidP="00C92736">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79AB3935" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="004A0542" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc213056227"/>
       <w:r w:rsidRPr="004A0542">
-        <w:lastRenderedPageBreak/>
         <w:t>Property Transactions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="004A0542">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BE9932" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Toc213056228"/>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Signing out property to a visitor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="0307DF38" w14:textId="4FBB4C83" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">A prisoner can request that items stored in </w:t>
       </w:r>
       <w:r w:rsidR="009630FE">
@@ -12355,51 +12363,50 @@
       </w:r>
       <w:r w:rsidR="00922E0E">
         <w:t>authorised officers</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00F75976">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A51947">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F75976">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> Security, Reception). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8D94DA" w14:textId="0168EA73" w:rsidR="00583D7F" w:rsidRPr="00583D7F" w:rsidRDefault="00312F7A" w:rsidP="00C43E1E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where unauthorised items are confiscated, an incident report shall be completed in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00E21D6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05408D6E" w14:textId="471E1ACD" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C43E1E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Authorised </w:t>
       </w:r>
       <w:r w:rsidR="00C43E1E">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
@@ -12691,51 +12698,50 @@
       <w:r w:rsidRPr="00312F7A">
         <w:t>Authorised officers shall manage unlisted property in accordance with this COPP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB10A12" w14:textId="4650104D" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C43E1E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Authorised officers shall confirm with the prisoner the whereabouts of property listed on the 220 </w:t>
       </w:r>
       <w:r w:rsidR="00AE42CD">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t>eport but not in their possession.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5254CABB" w14:textId="5969DE00" w:rsidR="007D32DB" w:rsidRPr="007D32DB" w:rsidRDefault="00312F7A" w:rsidP="00C43E1E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Authorised officers shall document all relevant information on TOMS and file the 220 </w:t>
       </w:r>
       <w:r w:rsidR="00AE42CD">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">eport in the prisoner’s property file and forwarded to </w:t>
       </w:r>
       <w:r w:rsidR="009630FE">
         <w:t>Operational Records Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> for archiving.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF402A1" w14:textId="27813551" w:rsidR="00312F7A" w:rsidRPr="004A0542" w:rsidRDefault="00312F7A" w:rsidP="00924D10">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc213056234"/>
       <w:r w:rsidRPr="004A0542">
         <w:t>Lost or Damaged Property</w:t>
       </w:r>
@@ -13011,51 +13017,50 @@
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>The Reception Officer shall record the status change on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0CAE0E" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00924D10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc213056238"/>
       <w:r w:rsidRPr="00312F7A">
         <w:t>Destruction of property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="7D7E1E5B" w14:textId="77777777" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C43E1E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The prisoner shall be present, where applicable, if property is to be destroyed and shall sign a receipt confirming the destruction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5F9001" w14:textId="71812C5C" w:rsidR="00312F7A" w:rsidRPr="00312F7A" w:rsidRDefault="00312F7A" w:rsidP="00C43E1E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve">Two officers shall sight the destruction of the </w:t>
       </w:r>
       <w:r w:rsidR="00C12CA9" w:rsidRPr="00312F7A">
         <w:t>property,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312F7A">
         <w:t xml:space="preserve"> and both shall sign the property record. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA33EF0" w14:textId="00C917F6" w:rsidR="007D32DB" w:rsidRDefault="00312F7A" w:rsidP="00C43E1E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00312F7A">
         <w:t>The relevant authorised officer</w:t>
@@ -13234,51 +13239,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="76F53766" w14:textId="2A0B7311" w:rsidR="00312F7A" w:rsidRPr="004C5A2D" w:rsidRDefault="00312F7A" w:rsidP="00924D10">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
       </w:pPr>
       <w:r w:rsidRPr="004C5A2D">
         <w:t xml:space="preserve">destruction of property. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9C371E" w14:textId="77777777" w:rsidR="004C5A2D" w:rsidRDefault="004C5A2D">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB2C236" w14:textId="11BBD9B9" w:rsidR="0062139F" w:rsidRPr="004A0542" w:rsidRDefault="00AA7E43" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc213056241"/>
       <w:r w:rsidRPr="004A0542">
-        <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="783E204B" w14:textId="76840F58" w:rsidR="00EC6854" w:rsidRDefault="00EC6854" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Toc213056242"/>
       <w:r>
         <w:t>Related COPPs and documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="54A1B8A4" w14:textId="3DA42067" w:rsidR="00EC6854" w:rsidRPr="00574493" w:rsidRDefault="00EC6854" w:rsidP="00574493">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574493">
         <w:rPr>
           <w:b/>
@@ -13819,51 +13823,50 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Groups and individuals who differ according to religion, language and ethnicity and whose ancestry is other than Aboriginal or Torres Strait Islander or Anglo Celtic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244050" w:rsidRPr="00244050" w14:paraId="5422B4DB" w14:textId="77777777" w:rsidTr="004C5A2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20104525" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="004C5A2D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Electrical Item </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B39669F" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="004C5A2D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Are deemed to be those items as listed in the TOMS electrical item drop down list. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244050" w:rsidRPr="00244050" w14:paraId="25DEB637" w14:textId="77777777" w:rsidTr="004C5A2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
@@ -14365,51 +14368,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46DA2B91" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00244050">
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An object designed to do a specific kind of work by directing manually applied force or by means of a power source.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244050" w:rsidRPr="00244050" w14:paraId="3EE4F231" w14:textId="77777777" w:rsidTr="004C5A2D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E51BC0A" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00244050">
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Valuable Property (VP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00A7C2B3" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00244050">
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Personal items of value (not including electrical items), including jewellery, watches, financial transaction cards and small items considered to be of value to the prisoner as listed under the TOMS Valuable Property heading.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40201E9A" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00F75976">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -14446,59 +14448,59 @@
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737BB80C" w14:textId="0605DF0A" w:rsidR="00244050" w:rsidRPr="00F4349D" w:rsidRDefault="00244050" w:rsidP="004C5A2D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4349D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B390E22" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00C857BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc80787472"/>
-      <w:bookmarkStart w:id="94" w:name="_Hlk83123625"/>
-      <w:bookmarkStart w:id="95" w:name="_Toc213056245"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc213056245"/>
+      <w:bookmarkStart w:id="95" w:name="_Hlk83123625"/>
       <w:r w:rsidRPr="00244050">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
-      <w:bookmarkEnd w:id="95"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p w14:paraId="418450E6" w14:textId="77777777" w:rsidR="00C36BB1" w:rsidRPr="00C857BD" w:rsidRDefault="00C36BB1" w:rsidP="00C857BD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C857BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2052B6" w14:textId="7BD74188" w:rsidR="00C36BB1" w:rsidRPr="00962858" w:rsidRDefault="00C36BB1" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
@@ -14561,51 +14563,50 @@
     <w:p w14:paraId="40C6EAEE" w14:textId="77777777" w:rsidR="00C36BB1" w:rsidRDefault="00C36BB1" w:rsidP="009B5E13">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00254AC9">
         <w:t>Independent oversight will be undertaken as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710CDE87" w14:textId="29C7CF92" w:rsidR="00F4349D" w:rsidRDefault="00F4349D">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A57C61C" w14:textId="6BA8FA80" w:rsidR="00812BF3" w:rsidRPr="00F56E87" w:rsidRDefault="00244050" w:rsidP="00C857BD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="_Toc73338722"/>
       <w:bookmarkStart w:id="97" w:name="_Toc80787473"/>
       <w:bookmarkStart w:id="98" w:name="_Toc213056246"/>
       <w:r w:rsidRPr="00244050">
-        <w:lastRenderedPageBreak/>
         <w:t>Document Version History</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w14:paraId="63743A54" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00F4349D" w:rsidRDefault="00244050" w:rsidP="00F4349D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1"/>
         <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1109"/>
         <w:gridCol w:w="1624"/>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="2031"/>
         <w:gridCol w:w="1715"/>
@@ -15522,79 +15523,217 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70FC2DA8" w14:textId="288ECCEF" w:rsidR="00D07DDA" w:rsidRPr="004C68E5" w:rsidRDefault="004C68E5" w:rsidP="00CD1709">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 November 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001944A2" w:rsidRPr="00244050" w14:paraId="3705A9ED" w14:textId="77777777" w:rsidTr="00593E42">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34926B30" w14:textId="294C66BC" w:rsidR="001944A2" w:rsidRPr="000E2CC2" w:rsidRDefault="001944A2" w:rsidP="00CD1709">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2CC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>7.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7026E448" w14:textId="6762C7AD" w:rsidR="001944A2" w:rsidRPr="000E2CC2" w:rsidRDefault="001944A2" w:rsidP="00CD1709">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2CC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6031BFA8" w14:textId="77777777" w:rsidR="001944A2" w:rsidRPr="000E2CC2" w:rsidRDefault="001944A2" w:rsidP="00CD1709">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2CC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Approved by the A/Assistant Commissioner Operational Support Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F1081D0" w14:textId="417D042B" w:rsidR="001944A2" w:rsidRPr="000E2CC2" w:rsidRDefault="001944A2" w:rsidP="00CD1709">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2CC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00860B07" w:rsidRPr="000E2CC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00637EC3" w:rsidRPr="000E2CC2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>S26/34514</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5750D284" w14:textId="000A1D82" w:rsidR="001944A2" w:rsidRPr="000E2CC2" w:rsidRDefault="000E2CC2" w:rsidP="00CD1709">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>09 June 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A8F682" w14:textId="2917338B" w:rsidR="001944A2" w:rsidRPr="000E2CC2" w:rsidRDefault="000E2CC2" w:rsidP="00CD1709">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>09 June 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="77795D0B" w14:textId="77777777" w:rsidR="00F4349D" w:rsidRPr="00C857BD" w:rsidRDefault="00F4349D" w:rsidP="00C857BD">
       <w:bookmarkStart w:id="99" w:name="_Appendix_A:_Prohibited"/>
       <w:bookmarkStart w:id="100" w:name="_Toc73338723"/>
       <w:bookmarkStart w:id="101" w:name="_Toc80787474"/>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="64A7E42C" w14:textId="77777777" w:rsidR="00F4349D" w:rsidRDefault="00F4349D">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="197837F6" w14:textId="05F35F9E" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00104657">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="102" w:name="_Appendix_A:_Prohibited_1"/>
       <w:bookmarkStart w:id="103" w:name="_Toc213056247"/>
       <w:bookmarkEnd w:id="102"/>
       <w:r w:rsidRPr="00244050">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix A: Prohibited or Permitted Access to Audio, Visual or Printed Materials</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidRPr="00244050">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34078926" w14:textId="368A8623" w:rsidR="00244050" w:rsidRDefault="00244050" w:rsidP="00F4349D">
       <w:r w:rsidRPr="00244050">
         <w:t>The following information applies to items and materials in which prisoners can keep in their possession.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B48CBA5" w14:textId="77777777" w:rsidR="00C857BD" w:rsidRPr="00244050" w:rsidRDefault="00C857BD" w:rsidP="00F4349D"/>
     <w:p w14:paraId="202533CC" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00C857BD" w:rsidRDefault="00244050" w:rsidP="00C857BD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C857BD">
         <w:rPr>
@@ -16516,71 +16655,69 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">  (Level 2) Blue and White</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="582CC4B9" w14:textId="3834C0FA" w:rsidR="002E5DA8" w:rsidRPr="00FF71AB" w:rsidRDefault="002E5DA8" w:rsidP="008B1FBD">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Frequent aggressive or strong coarse language; and/or strong impact. References to or detailed descriptions of drug use, violence, sexual activity or themes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4883CDDD" w14:textId="1514AC25" w:rsidR="002E5DA8" w:rsidRPr="00244050" w:rsidRDefault="002E5DA8" w:rsidP="00F4349D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Permitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="037D7D44" w14:textId="77777777" w:rsidR="002E5DA8" w:rsidRPr="00244050" w:rsidRDefault="002E5DA8" w:rsidP="00F4349D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E5DA8" w:rsidRPr="00244050" w14:paraId="5F8F2771" w14:textId="77777777" w:rsidTr="00F4349D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1778" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1E10DE4B" w14:textId="77777777" w:rsidR="002E5DA8" w:rsidRDefault="002E5DA8" w:rsidP="00F4349D">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
@@ -18012,51 +18149,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12C097E5" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="004A0542" w:rsidRDefault="00244050" w:rsidP="004A0542"/>
     <w:p w14:paraId="018FEEE2" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00244050">
       <w:r w:rsidRPr="00244050">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F441640" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00CF1029">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="106" w:name="_Appendix_B:_Application"/>
       <w:bookmarkStart w:id="107" w:name="_Toc73338724"/>
       <w:bookmarkStart w:id="108" w:name="_Toc80787475"/>
       <w:bookmarkStart w:id="109" w:name="_Toc213056248"/>
       <w:bookmarkEnd w:id="106"/>
       <w:r w:rsidRPr="00244050">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix B: Application of Security Seals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
     </w:p>
     <w:p w14:paraId="4237B0F3" w14:textId="62B40CF5" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00F4349D">
       <w:r w:rsidRPr="00244050">
         <w:t>This Appendix relates to the application of Security Seals on the USB ports on 1st and 2nd generation XBOX 360 consoles as well as televisions, DVD players</w:t>
       </w:r>
       <w:r w:rsidR="00AD44A2">
         <w:t>, Blu-ray players</w:t>
       </w:r>
       <w:r w:rsidRPr="00244050">
         <w:t xml:space="preserve"> and set-top boxes or other electrical equipment. </w:t>
       </w:r>
       <w:r w:rsidR="00C12CA9" w:rsidRPr="00244050">
         <w:t>Except for</w:t>
       </w:r>
       <w:r w:rsidRPr="00244050">
         <w:t xml:space="preserve"> UBS ports used for providing the device with power.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8C31CB" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00F4349D"/>
     <w:p w14:paraId="365F1895" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00F4349D">
@@ -18300,51 +18436,50 @@
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00F4349D">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00F4349D" w:rsidRPr="00244050">
               <w:t>Image 2 - Xbox 360 with and without face plate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53BB5AB9" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00F4349D"/>
     <w:p w14:paraId="55945CF2" w14:textId="7580301E" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00F4349D">
       <w:r w:rsidRPr="00244050">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Security Seals must not be placed solely on the console faceplate. </w:t>
       </w:r>
       <w:r w:rsidRPr="00244050">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Image 3 shows the incorrect placement of Security Seals onto the faceplate. </w:t>
       </w:r>
       <w:r w:rsidRPr="00244050">
         <w:t xml:space="preserve">The faceplate should be removed and the Security Seals place directly onto the USB ports (images 4 </w:t>
       </w:r>
       <w:r w:rsidR="00F4349D">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00244050">
         <w:t xml:space="preserve"> 5) ensuring that the Security Seal completely covers the metal surround before replacing the faceplate.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
@@ -18743,51 +18878,50 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="456C690E" w14:textId="2D094759" w:rsidR="00244050" w:rsidRDefault="00244050" w:rsidP="007A43E8"/>
     <w:p w14:paraId="5802E7EA" w14:textId="3B550E9F" w:rsidR="007A43E8" w:rsidRDefault="007A43E8">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2D59C1" w14:textId="375D54A3" w:rsidR="00244050" w:rsidRPr="007A43E8" w:rsidRDefault="00244050" w:rsidP="007A43E8">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="112" w:name="_Toc360619707"/>
       <w:r w:rsidRPr="007A43E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Applying Security Seals to the 2nd Generation XBOX 360</w:t>
       </w:r>
       <w:bookmarkEnd w:id="112"/>
       <w:r w:rsidRPr="007A43E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (XBOX 360 Gen 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D8EF7E" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="007A43E8">
       <w:r w:rsidRPr="00244050">
         <w:t xml:space="preserve">The XBOX 360 Gen 2 has a number of significant differences to XBOX 360 Gen 1. Most notably the gloss black finish, the absence of a removable faceplate and the presence of 5 USB ports, 2 on the front (image 9) and 3 on the rear of the console (image 8). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9812" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9812"/>
       </w:tblGrid>
@@ -19144,51 +19278,50 @@
     </w:tbl>
     <w:p w14:paraId="4ED8741D" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="007A43E8">
       <w:r w:rsidRPr="00244050">
         <w:t>The hard drive is removed by grasping and pulling upwards on the small black tab as shown in image 11.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9168"/>
       </w:tblGrid>
       <w:tr w:rsidR="00244050" w:rsidRPr="00244050" w14:paraId="3C235577" w14:textId="77777777" w:rsidTr="00244050">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ADDDAE5" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="007A43E8">
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A1A4BED" wp14:editId="052A67DC">
                   <wp:extent cx="2865664" cy="2571750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId77">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
@@ -19379,51 +19512,50 @@
     </w:p>
     <w:p w14:paraId="02949661" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="007A43E8"/>
     <w:p w14:paraId="1959BBB1" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="007A43E8"/>
     <w:p w14:paraId="22822E7A" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00C857BD" w:rsidRDefault="00244050" w:rsidP="00C857BD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00244050" w:rsidRPr="00244050" w14:paraId="5BB14B54" w14:textId="77777777" w:rsidTr="00244050">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="773DB923" w14:textId="77777777" w:rsidR="00244050" w:rsidRPr="00244050" w:rsidRDefault="00244050" w:rsidP="00C857BD">
             <w:r w:rsidRPr="00244050">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B913FB8" wp14:editId="6E4652C1">
                   <wp:extent cx="2628900" cy="2124152"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="16" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="tv rear 2.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId79">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
@@ -19823,51 +19955,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="435662DA" w14:textId="77777777" w:rsidR="00321255" w:rsidRDefault="00321255" w:rsidP="00C857BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="252FED4F" w14:textId="77777777" w:rsidR="00321255" w:rsidRDefault="00321255" w:rsidP="00C857BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BCBC967" w14:textId="0372727F" w:rsidR="00321255" w:rsidRPr="000C4712" w:rsidRDefault="00C74543" w:rsidP="004C1844">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="115" w:name="_Appendix_C_-"/>
       <w:bookmarkStart w:id="116" w:name="_Toc213056249"/>
       <w:bookmarkEnd w:id="115"/>
       <w:r w:rsidRPr="000C4712">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix C </w:t>
       </w:r>
       <w:r w:rsidR="00D24D78" w:rsidRPr="000C4712">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00321255" w:rsidRPr="000C4712">
         <w:t>Digital Video Recorder Compliance Agreement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="116"/>
     </w:p>
     <w:p w14:paraId="73FA3946" w14:textId="77777777" w:rsidR="00321255" w:rsidRPr="00481041" w:rsidRDefault="00321255" w:rsidP="00321255">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00481041">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -20546,51 +20677,50 @@
         <w:t>Date: _______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385D0879" w14:textId="77777777" w:rsidR="00321255" w:rsidRDefault="00321255" w:rsidP="00C857BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA77F9A" w14:textId="77777777" w:rsidR="00321255" w:rsidRDefault="00321255" w:rsidP="00C857BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57BBD9F6" w14:textId="0503F7A2" w:rsidR="00AC0C82" w:rsidRPr="000C4712" w:rsidRDefault="001740E9" w:rsidP="004C1844">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="117" w:name="_Appendix_D_-"/>
       <w:bookmarkStart w:id="118" w:name="_Toc213056250"/>
       <w:bookmarkEnd w:id="117"/>
       <w:r w:rsidRPr="000C4712">
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A66625" w:rsidRPr="000C4712">
         <w:t>ppendix</w:t>
       </w:r>
       <w:r w:rsidRPr="000C4712">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A66625" w:rsidRPr="000C4712">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="000C4712">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00AC0C82" w:rsidRPr="000C4712">
         <w:t>Nintendo Switch Gaming Console Compliance Agreement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p w14:paraId="5CA58AC8" w14:textId="77777777" w:rsidR="00AC0C82" w:rsidRPr="0043664D" w:rsidRDefault="00AC0C82" w:rsidP="00AC0C82">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
           <w:b/>
@@ -21332,105 +21462,101 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C9F119B" w14:textId="24DC0DC5" w:rsidR="00A20BC9" w:rsidRDefault="00A20BC9" w:rsidP="004A0542">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-320"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -22108,105 +22234,111 @@
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CE4C3CE" w14:textId="5AA0A92F" w:rsidR="00A20BC9" w:rsidRDefault="00A20BC9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29AD1D59" w14:textId="3EE1A27A" w:rsidR="00A20BC9" w:rsidRPr="002C0BD7" w:rsidRDefault="00A20BC9" w:rsidP="00B32B78">
+  <w:p w14:paraId="29AD1D59" w14:textId="427AC175" w:rsidR="00A20BC9" w:rsidRPr="002C0BD7" w:rsidRDefault="00A20BC9" w:rsidP="00B32B78">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="center" w:pos="4674"/>
       </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="00C5637E">
+    <w:r w:rsidRPr="000E2CC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C5637E">
+    <w:r w:rsidRPr="000E2CC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C5637E">
+    <w:r w:rsidRPr="000E2CC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002F0C47">
+    <w:r w:rsidR="00CB699A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 3.1 Managing Prisoner Property</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C5637E">
+    <w:r w:rsidRPr="000E2CC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C5637E">
+    <w:r w:rsidRPr="000E2CC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v </w:t>
     </w:r>
-    <w:r w:rsidR="000369C9" w:rsidRPr="00C5637E">
+    <w:r w:rsidR="001653E3" w:rsidRPr="000E2CC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>6.</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="008B57EE" w:rsidRPr="00C5637E">
+    <w:r w:rsidR="000369C9" w:rsidRPr="000E2CC2">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="008B57EE" w:rsidRPr="000E2CC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5122C9A5" w14:textId="435CCFE7" w:rsidR="00A20BC9" w:rsidRDefault="00A20BC9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BACCC648"/>
@@ -23555,54 +23687,53 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1766538281">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1851604914">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GpehlTci7b2kVjYh5lVNCFXZb9dyQRLoV0J2ox6hO0G/1JiKeRx2Bk7le1o+UyVe+sUyr03jnPTvFGfcAsz94A==" w:salt="fUBZfQaaJAGN2PdDEpRAKA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="PoOuh4N2tX7eW1Sj71zP0C5sKsuBtr9pdObS+gkX0JUg9tZSeEwHBkCS4bSwysn+F4hutqWxwHz0qPNS9TAQ6w==" w:salt="JqrrdwneH8pGUniL5gndXQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
@@ -23641,238 +23772,253 @@
     <w:rsid w:val="00082C6E"/>
     <w:rsid w:val="000834E6"/>
     <w:rsid w:val="00086268"/>
     <w:rsid w:val="00091E35"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="0009280E"/>
     <w:rsid w:val="00093951"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A1713"/>
     <w:rsid w:val="000A2CDA"/>
     <w:rsid w:val="000A5EDE"/>
     <w:rsid w:val="000B1D4C"/>
     <w:rsid w:val="000B22F7"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C2D4F"/>
     <w:rsid w:val="000C4712"/>
     <w:rsid w:val="000C6308"/>
     <w:rsid w:val="000C6B9C"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D513C"/>
     <w:rsid w:val="000D6958"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6A7E"/>
     <w:rsid w:val="000D7D60"/>
     <w:rsid w:val="000E1B71"/>
+    <w:rsid w:val="000E2CC2"/>
     <w:rsid w:val="000E373D"/>
     <w:rsid w:val="000E458A"/>
     <w:rsid w:val="000E4972"/>
     <w:rsid w:val="000E7CE4"/>
     <w:rsid w:val="000F3983"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001020CF"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00104657"/>
     <w:rsid w:val="0010516A"/>
     <w:rsid w:val="00105660"/>
     <w:rsid w:val="00105F8F"/>
     <w:rsid w:val="00106CBD"/>
     <w:rsid w:val="0011031B"/>
+    <w:rsid w:val="0011065E"/>
     <w:rsid w:val="0011142A"/>
     <w:rsid w:val="001131C3"/>
     <w:rsid w:val="00113F13"/>
     <w:rsid w:val="00114758"/>
     <w:rsid w:val="001149AF"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00116425"/>
     <w:rsid w:val="00117BA9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001308D2"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131286"/>
     <w:rsid w:val="00133DD8"/>
     <w:rsid w:val="001342D5"/>
     <w:rsid w:val="0013510E"/>
     <w:rsid w:val="00142B41"/>
+    <w:rsid w:val="00142F24"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
+    <w:rsid w:val="0015199B"/>
     <w:rsid w:val="00154D69"/>
     <w:rsid w:val="001550EA"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="001558BB"/>
     <w:rsid w:val="00155ED5"/>
     <w:rsid w:val="001564F0"/>
     <w:rsid w:val="00163612"/>
+    <w:rsid w:val="001653E3"/>
     <w:rsid w:val="0016676F"/>
     <w:rsid w:val="0017150A"/>
     <w:rsid w:val="001740E9"/>
     <w:rsid w:val="00174A20"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00185186"/>
     <w:rsid w:val="001919ED"/>
     <w:rsid w:val="00192177"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="001944A2"/>
     <w:rsid w:val="001965B1"/>
     <w:rsid w:val="001A50B9"/>
     <w:rsid w:val="001B0FFB"/>
     <w:rsid w:val="001B3045"/>
     <w:rsid w:val="001B3A9D"/>
     <w:rsid w:val="001C1D33"/>
     <w:rsid w:val="001C5462"/>
     <w:rsid w:val="001C5692"/>
     <w:rsid w:val="001C68CE"/>
     <w:rsid w:val="001C701E"/>
     <w:rsid w:val="001D0CEE"/>
+    <w:rsid w:val="001D40F8"/>
     <w:rsid w:val="001D6CB9"/>
     <w:rsid w:val="001E185B"/>
     <w:rsid w:val="001E5682"/>
+    <w:rsid w:val="001F2138"/>
     <w:rsid w:val="001F3820"/>
     <w:rsid w:val="001F44FB"/>
     <w:rsid w:val="001F5016"/>
     <w:rsid w:val="001F6795"/>
     <w:rsid w:val="001F7E83"/>
+    <w:rsid w:val="00201A0B"/>
     <w:rsid w:val="00202AC4"/>
     <w:rsid w:val="002041B8"/>
     <w:rsid w:val="002053FF"/>
     <w:rsid w:val="00205578"/>
+    <w:rsid w:val="002120A4"/>
     <w:rsid w:val="002130E3"/>
     <w:rsid w:val="00216705"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00217BB1"/>
     <w:rsid w:val="00217F7F"/>
     <w:rsid w:val="002230BD"/>
     <w:rsid w:val="002252E5"/>
     <w:rsid w:val="0022646E"/>
     <w:rsid w:val="00227394"/>
     <w:rsid w:val="00230937"/>
     <w:rsid w:val="00232D1C"/>
     <w:rsid w:val="002334A5"/>
     <w:rsid w:val="0023531D"/>
     <w:rsid w:val="00235587"/>
     <w:rsid w:val="00237549"/>
     <w:rsid w:val="00244050"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="002469EE"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00254713"/>
     <w:rsid w:val="00254FFA"/>
     <w:rsid w:val="00256B99"/>
     <w:rsid w:val="00260B40"/>
     <w:rsid w:val="00265941"/>
     <w:rsid w:val="00274C41"/>
     <w:rsid w:val="0027511C"/>
     <w:rsid w:val="00275D65"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002761D3"/>
     <w:rsid w:val="00276B50"/>
     <w:rsid w:val="00280B3E"/>
     <w:rsid w:val="00281D2D"/>
     <w:rsid w:val="00283A1C"/>
     <w:rsid w:val="00284FFC"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00290CF4"/>
+    <w:rsid w:val="00291ED3"/>
     <w:rsid w:val="00294420"/>
     <w:rsid w:val="0029580F"/>
+    <w:rsid w:val="00297E90"/>
     <w:rsid w:val="002A26B4"/>
     <w:rsid w:val="002A3648"/>
     <w:rsid w:val="002A4312"/>
     <w:rsid w:val="002A5FB5"/>
     <w:rsid w:val="002B324C"/>
     <w:rsid w:val="002B6406"/>
     <w:rsid w:val="002B65A2"/>
     <w:rsid w:val="002C0BD7"/>
     <w:rsid w:val="002C1D24"/>
     <w:rsid w:val="002C388F"/>
+    <w:rsid w:val="002C424F"/>
     <w:rsid w:val="002C5D86"/>
     <w:rsid w:val="002C6D13"/>
     <w:rsid w:val="002D1392"/>
     <w:rsid w:val="002D1C4B"/>
     <w:rsid w:val="002D2C84"/>
     <w:rsid w:val="002D3377"/>
     <w:rsid w:val="002D38B7"/>
     <w:rsid w:val="002E1B1C"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E5DA8"/>
     <w:rsid w:val="002E6527"/>
     <w:rsid w:val="002E6DC7"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F0C47"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="0030254F"/>
     <w:rsid w:val="00304093"/>
     <w:rsid w:val="00306492"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="003107B1"/>
     <w:rsid w:val="00311774"/>
     <w:rsid w:val="00312F7A"/>
     <w:rsid w:val="003168E7"/>
     <w:rsid w:val="00321255"/>
     <w:rsid w:val="00323EAA"/>
     <w:rsid w:val="00325A7C"/>
     <w:rsid w:val="0033178E"/>
     <w:rsid w:val="00332E40"/>
     <w:rsid w:val="003338F7"/>
     <w:rsid w:val="00334069"/>
     <w:rsid w:val="00340E2E"/>
     <w:rsid w:val="00342B6D"/>
     <w:rsid w:val="00342BF9"/>
     <w:rsid w:val="0035407E"/>
     <w:rsid w:val="00354145"/>
     <w:rsid w:val="0035597A"/>
     <w:rsid w:val="00361084"/>
     <w:rsid w:val="00361A6F"/>
     <w:rsid w:val="00363FBD"/>
     <w:rsid w:val="00364F89"/>
     <w:rsid w:val="00365515"/>
     <w:rsid w:val="00370D5E"/>
     <w:rsid w:val="003740FA"/>
     <w:rsid w:val="003763AC"/>
     <w:rsid w:val="00377EB5"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003815BC"/>
     <w:rsid w:val="00383BB4"/>
     <w:rsid w:val="003843BC"/>
+    <w:rsid w:val="00387F6D"/>
     <w:rsid w:val="003915A0"/>
     <w:rsid w:val="0039340C"/>
     <w:rsid w:val="0039531A"/>
     <w:rsid w:val="00395326"/>
     <w:rsid w:val="003971D2"/>
     <w:rsid w:val="0039720D"/>
     <w:rsid w:val="00397688"/>
     <w:rsid w:val="003A64DA"/>
     <w:rsid w:val="003A7208"/>
     <w:rsid w:val="003B163F"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C2692"/>
     <w:rsid w:val="003C2800"/>
     <w:rsid w:val="003C2B46"/>
     <w:rsid w:val="003C3476"/>
     <w:rsid w:val="003C4F4B"/>
     <w:rsid w:val="003D0516"/>
+    <w:rsid w:val="003D1DF3"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E2EBD"/>
     <w:rsid w:val="003E5C25"/>
     <w:rsid w:val="003E6901"/>
     <w:rsid w:val="003E690A"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F019D"/>
     <w:rsid w:val="003F0CCF"/>
     <w:rsid w:val="003F0FBB"/>
     <w:rsid w:val="003F19E3"/>
     <w:rsid w:val="003F2AB2"/>
     <w:rsid w:val="003F2AE9"/>
     <w:rsid w:val="003F3B9B"/>
     <w:rsid w:val="003F444F"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00401643"/>
     <w:rsid w:val="00402C14"/>
     <w:rsid w:val="004039A7"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00411059"/>
     <w:rsid w:val="00411D4E"/>
     <w:rsid w:val="00414DBB"/>
     <w:rsid w:val="00416A54"/>
     <w:rsid w:val="004171C1"/>
     <w:rsid w:val="00417D55"/>
@@ -23930,167 +24076,173 @@
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D58BA"/>
     <w:rsid w:val="004D6127"/>
     <w:rsid w:val="004D6157"/>
     <w:rsid w:val="004E133D"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004F10A7"/>
     <w:rsid w:val="004F168F"/>
     <w:rsid w:val="004F2C8B"/>
     <w:rsid w:val="004F5820"/>
     <w:rsid w:val="004F651C"/>
     <w:rsid w:val="00505EC0"/>
     <w:rsid w:val="00506102"/>
     <w:rsid w:val="00510B3F"/>
     <w:rsid w:val="0051302F"/>
     <w:rsid w:val="00513F9B"/>
     <w:rsid w:val="005171C8"/>
     <w:rsid w:val="0052037B"/>
     <w:rsid w:val="00520759"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="0052250F"/>
     <w:rsid w:val="0052553B"/>
     <w:rsid w:val="00526A36"/>
     <w:rsid w:val="00526C98"/>
     <w:rsid w:val="00543FD3"/>
+    <w:rsid w:val="005455F9"/>
     <w:rsid w:val="00551262"/>
     <w:rsid w:val="00552BDB"/>
     <w:rsid w:val="005542B6"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="0055529B"/>
     <w:rsid w:val="005553AD"/>
     <w:rsid w:val="005571A0"/>
     <w:rsid w:val="00560281"/>
     <w:rsid w:val="00564396"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00567A66"/>
     <w:rsid w:val="00573B11"/>
     <w:rsid w:val="00573EE1"/>
     <w:rsid w:val="00574493"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00580745"/>
     <w:rsid w:val="005811BB"/>
     <w:rsid w:val="00582A5C"/>
     <w:rsid w:val="00582BF3"/>
     <w:rsid w:val="00582F94"/>
     <w:rsid w:val="0058388D"/>
     <w:rsid w:val="00583A8C"/>
     <w:rsid w:val="00583D7F"/>
     <w:rsid w:val="00584A17"/>
     <w:rsid w:val="00587EE5"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00593DAC"/>
     <w:rsid w:val="00593E42"/>
+    <w:rsid w:val="00595ED3"/>
     <w:rsid w:val="005A1A8C"/>
     <w:rsid w:val="005A1EB5"/>
     <w:rsid w:val="005A2147"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A6842"/>
     <w:rsid w:val="005C00DF"/>
     <w:rsid w:val="005C2940"/>
     <w:rsid w:val="005C35EB"/>
     <w:rsid w:val="005C6192"/>
     <w:rsid w:val="005C64DE"/>
     <w:rsid w:val="005D0B7A"/>
     <w:rsid w:val="005D2F1C"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E61B0"/>
     <w:rsid w:val="005E77E9"/>
     <w:rsid w:val="005E7BE6"/>
     <w:rsid w:val="005F016E"/>
     <w:rsid w:val="005F1AA3"/>
     <w:rsid w:val="005F477F"/>
     <w:rsid w:val="005F5E07"/>
     <w:rsid w:val="005F620F"/>
     <w:rsid w:val="005F7C23"/>
     <w:rsid w:val="0060215A"/>
     <w:rsid w:val="00606C7D"/>
     <w:rsid w:val="00611584"/>
     <w:rsid w:val="00612309"/>
     <w:rsid w:val="006125EF"/>
     <w:rsid w:val="00620525"/>
     <w:rsid w:val="0062139F"/>
     <w:rsid w:val="00623A0B"/>
     <w:rsid w:val="0062785E"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00633BA2"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00634FA8"/>
+    <w:rsid w:val="00637EC3"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00644B42"/>
     <w:rsid w:val="00647A76"/>
     <w:rsid w:val="00654291"/>
     <w:rsid w:val="00654D27"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="0065756B"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="00671C5E"/>
     <w:rsid w:val="00673266"/>
     <w:rsid w:val="00673314"/>
     <w:rsid w:val="00674EF5"/>
     <w:rsid w:val="00676405"/>
     <w:rsid w:val="00676F0B"/>
     <w:rsid w:val="00677221"/>
     <w:rsid w:val="006814F8"/>
     <w:rsid w:val="0068754E"/>
     <w:rsid w:val="00691AEC"/>
+    <w:rsid w:val="00695E34"/>
     <w:rsid w:val="00695FE9"/>
     <w:rsid w:val="00696DE3"/>
     <w:rsid w:val="006A28B4"/>
     <w:rsid w:val="006A38AE"/>
     <w:rsid w:val="006A4F0D"/>
     <w:rsid w:val="006A5B42"/>
+    <w:rsid w:val="006A64DB"/>
     <w:rsid w:val="006B128A"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B5758"/>
     <w:rsid w:val="006B668F"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C74E7"/>
     <w:rsid w:val="006D3498"/>
     <w:rsid w:val="006D3B73"/>
     <w:rsid w:val="006D4BE0"/>
     <w:rsid w:val="006D731B"/>
     <w:rsid w:val="006E0691"/>
     <w:rsid w:val="006E2B04"/>
     <w:rsid w:val="006E2FFE"/>
     <w:rsid w:val="006E745F"/>
     <w:rsid w:val="006F0D3B"/>
     <w:rsid w:val="006F144F"/>
     <w:rsid w:val="006F3CA9"/>
     <w:rsid w:val="007060C9"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="0071310B"/>
     <w:rsid w:val="00713A9B"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="0071639F"/>
     <w:rsid w:val="00717C6A"/>
     <w:rsid w:val="007202FF"/>
     <w:rsid w:val="00720670"/>
     <w:rsid w:val="00721170"/>
     <w:rsid w:val="00723BA3"/>
+    <w:rsid w:val="00724A43"/>
     <w:rsid w:val="00724C47"/>
     <w:rsid w:val="00725E11"/>
     <w:rsid w:val="00727F7F"/>
     <w:rsid w:val="00732CAA"/>
     <w:rsid w:val="00735CEC"/>
     <w:rsid w:val="00736822"/>
     <w:rsid w:val="00736D70"/>
     <w:rsid w:val="0073706C"/>
     <w:rsid w:val="00737D13"/>
     <w:rsid w:val="0074323A"/>
     <w:rsid w:val="00744068"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="0074581A"/>
     <w:rsid w:val="00750299"/>
     <w:rsid w:val="00752620"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00754FAA"/>
     <w:rsid w:val="00756FE5"/>
     <w:rsid w:val="00757B04"/>
     <w:rsid w:val="007604E5"/>
     <w:rsid w:val="00764DD8"/>
     <w:rsid w:val="00766402"/>
     <w:rsid w:val="00767F32"/>
     <w:rsid w:val="00770A30"/>
     <w:rsid w:val="00771866"/>
@@ -24133,50 +24285,51 @@
     <w:rsid w:val="00813C32"/>
     <w:rsid w:val="008155D9"/>
     <w:rsid w:val="0082160B"/>
     <w:rsid w:val="00823A61"/>
     <w:rsid w:val="008241BC"/>
     <w:rsid w:val="00825AAF"/>
     <w:rsid w:val="00827772"/>
     <w:rsid w:val="0083128C"/>
     <w:rsid w:val="00831A0A"/>
     <w:rsid w:val="008328B9"/>
     <w:rsid w:val="0083391E"/>
     <w:rsid w:val="0083551B"/>
     <w:rsid w:val="008363EC"/>
     <w:rsid w:val="00836777"/>
     <w:rsid w:val="0084151E"/>
     <w:rsid w:val="00843A7C"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00846822"/>
     <w:rsid w:val="00846B97"/>
     <w:rsid w:val="00846C76"/>
     <w:rsid w:val="00846FA5"/>
     <w:rsid w:val="0085499B"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086039D"/>
     <w:rsid w:val="0086067A"/>
+    <w:rsid w:val="00860B07"/>
     <w:rsid w:val="00860E83"/>
     <w:rsid w:val="0086425F"/>
     <w:rsid w:val="00865A11"/>
     <w:rsid w:val="008849D4"/>
     <w:rsid w:val="0089118A"/>
     <w:rsid w:val="0089380C"/>
     <w:rsid w:val="00893880"/>
     <w:rsid w:val="00893A1F"/>
     <w:rsid w:val="0089603D"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897CCE"/>
     <w:rsid w:val="008A0648"/>
     <w:rsid w:val="008A1673"/>
     <w:rsid w:val="008A26F3"/>
     <w:rsid w:val="008A634D"/>
     <w:rsid w:val="008B1FBD"/>
     <w:rsid w:val="008B3CFF"/>
     <w:rsid w:val="008B57EE"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C0FEE"/>
     <w:rsid w:val="008C202A"/>
     <w:rsid w:val="008C3285"/>
     <w:rsid w:val="008C3F4A"/>
     <w:rsid w:val="008C7410"/>
     <w:rsid w:val="008D100F"/>
@@ -24188,80 +24341,83 @@
     <w:rsid w:val="008E0E2C"/>
     <w:rsid w:val="008F076E"/>
     <w:rsid w:val="008F08D5"/>
     <w:rsid w:val="008F3505"/>
     <w:rsid w:val="008F65B7"/>
     <w:rsid w:val="008F6C58"/>
     <w:rsid w:val="008F6F97"/>
     <w:rsid w:val="009007A0"/>
     <w:rsid w:val="00901CD4"/>
     <w:rsid w:val="00907D84"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00911CD5"/>
     <w:rsid w:val="009176E2"/>
     <w:rsid w:val="00921BCF"/>
     <w:rsid w:val="00922E0E"/>
     <w:rsid w:val="009233BC"/>
     <w:rsid w:val="00924D10"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00935A0C"/>
     <w:rsid w:val="0094031D"/>
     <w:rsid w:val="009403C3"/>
     <w:rsid w:val="00941EB9"/>
     <w:rsid w:val="00942C0B"/>
     <w:rsid w:val="00943B49"/>
     <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="009442E8"/>
     <w:rsid w:val="00953060"/>
     <w:rsid w:val="009555A7"/>
     <w:rsid w:val="00957552"/>
     <w:rsid w:val="009603B7"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00962858"/>
     <w:rsid w:val="009630FE"/>
     <w:rsid w:val="00965A33"/>
     <w:rsid w:val="00966E52"/>
     <w:rsid w:val="00971128"/>
     <w:rsid w:val="00973446"/>
     <w:rsid w:val="00977565"/>
     <w:rsid w:val="009812B2"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00982241"/>
     <w:rsid w:val="00983540"/>
     <w:rsid w:val="009922D9"/>
     <w:rsid w:val="00992FD8"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="0099650D"/>
     <w:rsid w:val="00997EEB"/>
+    <w:rsid w:val="009A027D"/>
     <w:rsid w:val="009A0DBF"/>
     <w:rsid w:val="009A1503"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A38F2"/>
     <w:rsid w:val="009A5627"/>
     <w:rsid w:val="009A5D91"/>
     <w:rsid w:val="009A71F8"/>
     <w:rsid w:val="009B1397"/>
     <w:rsid w:val="009B2AB5"/>
+    <w:rsid w:val="009B40C2"/>
     <w:rsid w:val="009B44E2"/>
     <w:rsid w:val="009B5979"/>
     <w:rsid w:val="009B5E13"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B7AFE"/>
     <w:rsid w:val="009B7E9F"/>
     <w:rsid w:val="009C0306"/>
     <w:rsid w:val="009C39CB"/>
     <w:rsid w:val="009D0390"/>
     <w:rsid w:val="009D16B0"/>
     <w:rsid w:val="009D33E6"/>
     <w:rsid w:val="009D53AD"/>
     <w:rsid w:val="009D7D2C"/>
     <w:rsid w:val="009E2744"/>
     <w:rsid w:val="009E692D"/>
     <w:rsid w:val="009E722B"/>
     <w:rsid w:val="009F1256"/>
     <w:rsid w:val="009F4221"/>
     <w:rsid w:val="009F6D9B"/>
     <w:rsid w:val="00A008C3"/>
     <w:rsid w:val="00A00A07"/>
     <w:rsid w:val="00A01984"/>
     <w:rsid w:val="00A02536"/>
     <w:rsid w:val="00A02770"/>
     <w:rsid w:val="00A04FF3"/>
@@ -24270,50 +24426,51 @@
     <w:rsid w:val="00A1097C"/>
     <w:rsid w:val="00A117E5"/>
     <w:rsid w:val="00A16D83"/>
     <w:rsid w:val="00A20BC9"/>
     <w:rsid w:val="00A20C47"/>
     <w:rsid w:val="00A231AB"/>
     <w:rsid w:val="00A27FFA"/>
     <w:rsid w:val="00A300BB"/>
     <w:rsid w:val="00A334B7"/>
     <w:rsid w:val="00A36734"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A37E4B"/>
     <w:rsid w:val="00A432A2"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A46505"/>
     <w:rsid w:val="00A46D1C"/>
     <w:rsid w:val="00A4782D"/>
     <w:rsid w:val="00A47CDE"/>
     <w:rsid w:val="00A50FB1"/>
     <w:rsid w:val="00A51947"/>
     <w:rsid w:val="00A5400F"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A553A7"/>
     <w:rsid w:val="00A604D9"/>
     <w:rsid w:val="00A61CE3"/>
+    <w:rsid w:val="00A631C0"/>
     <w:rsid w:val="00A66625"/>
     <w:rsid w:val="00A666A5"/>
     <w:rsid w:val="00A67AFD"/>
     <w:rsid w:val="00A67E04"/>
     <w:rsid w:val="00A701EC"/>
     <w:rsid w:val="00A703F8"/>
     <w:rsid w:val="00A71A55"/>
     <w:rsid w:val="00A720EB"/>
     <w:rsid w:val="00A72E0E"/>
     <w:rsid w:val="00A74C91"/>
     <w:rsid w:val="00A75174"/>
     <w:rsid w:val="00A76E95"/>
     <w:rsid w:val="00A76F36"/>
     <w:rsid w:val="00A80D83"/>
     <w:rsid w:val="00A814ED"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A9064A"/>
     <w:rsid w:val="00A941F3"/>
     <w:rsid w:val="00AA175D"/>
     <w:rsid w:val="00AA203F"/>
     <w:rsid w:val="00AA4823"/>
     <w:rsid w:val="00AA5A90"/>
     <w:rsid w:val="00AA7E43"/>
     <w:rsid w:val="00AB2E52"/>
     <w:rsid w:val="00AB32DC"/>
@@ -24375,217 +24532,225 @@
     <w:rsid w:val="00B86F95"/>
     <w:rsid w:val="00B872F9"/>
     <w:rsid w:val="00B9080F"/>
     <w:rsid w:val="00B91CBF"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B97253"/>
     <w:rsid w:val="00BA387B"/>
     <w:rsid w:val="00BA646E"/>
     <w:rsid w:val="00BB1270"/>
     <w:rsid w:val="00BB21B6"/>
     <w:rsid w:val="00BB33F0"/>
     <w:rsid w:val="00BB4AEB"/>
     <w:rsid w:val="00BC2191"/>
     <w:rsid w:val="00BC2DE7"/>
     <w:rsid w:val="00BC3437"/>
     <w:rsid w:val="00BC49E0"/>
     <w:rsid w:val="00BD7836"/>
     <w:rsid w:val="00BE0A0C"/>
     <w:rsid w:val="00BE18F7"/>
     <w:rsid w:val="00BE1D7B"/>
     <w:rsid w:val="00BE2436"/>
     <w:rsid w:val="00BE24DE"/>
     <w:rsid w:val="00BE3850"/>
     <w:rsid w:val="00BE73F3"/>
     <w:rsid w:val="00BF04D8"/>
+    <w:rsid w:val="00BF0D09"/>
     <w:rsid w:val="00BF4CC2"/>
     <w:rsid w:val="00BF7006"/>
     <w:rsid w:val="00C02579"/>
     <w:rsid w:val="00C054F5"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C1145A"/>
     <w:rsid w:val="00C1147A"/>
     <w:rsid w:val="00C11B7A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12CA9"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C20E8B"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C23891"/>
     <w:rsid w:val="00C23992"/>
     <w:rsid w:val="00C244A7"/>
     <w:rsid w:val="00C25823"/>
     <w:rsid w:val="00C3162A"/>
     <w:rsid w:val="00C31832"/>
     <w:rsid w:val="00C337B1"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C3533D"/>
     <w:rsid w:val="00C361EA"/>
     <w:rsid w:val="00C36BB1"/>
     <w:rsid w:val="00C36C87"/>
     <w:rsid w:val="00C40AC7"/>
     <w:rsid w:val="00C4143A"/>
     <w:rsid w:val="00C41B72"/>
     <w:rsid w:val="00C42606"/>
     <w:rsid w:val="00C4381E"/>
     <w:rsid w:val="00C43E1E"/>
     <w:rsid w:val="00C45842"/>
     <w:rsid w:val="00C46EC6"/>
     <w:rsid w:val="00C50D01"/>
     <w:rsid w:val="00C521BF"/>
     <w:rsid w:val="00C522DD"/>
     <w:rsid w:val="00C52DF7"/>
     <w:rsid w:val="00C54239"/>
     <w:rsid w:val="00C552F5"/>
+    <w:rsid w:val="00C55644"/>
     <w:rsid w:val="00C55DB6"/>
     <w:rsid w:val="00C5637E"/>
     <w:rsid w:val="00C606F4"/>
     <w:rsid w:val="00C621BD"/>
     <w:rsid w:val="00C639B7"/>
     <w:rsid w:val="00C6581B"/>
     <w:rsid w:val="00C71510"/>
     <w:rsid w:val="00C717D2"/>
     <w:rsid w:val="00C74543"/>
     <w:rsid w:val="00C74A06"/>
     <w:rsid w:val="00C74AB2"/>
     <w:rsid w:val="00C75D4E"/>
     <w:rsid w:val="00C75E4B"/>
     <w:rsid w:val="00C76D85"/>
+    <w:rsid w:val="00C77EE9"/>
     <w:rsid w:val="00C822DE"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C849DF"/>
     <w:rsid w:val="00C857BD"/>
     <w:rsid w:val="00C92736"/>
     <w:rsid w:val="00C941D9"/>
     <w:rsid w:val="00C95A4B"/>
     <w:rsid w:val="00C97165"/>
     <w:rsid w:val="00CA14EF"/>
     <w:rsid w:val="00CA748E"/>
     <w:rsid w:val="00CB0877"/>
+    <w:rsid w:val="00CB15C1"/>
     <w:rsid w:val="00CB2C77"/>
     <w:rsid w:val="00CB32CD"/>
+    <w:rsid w:val="00CB699A"/>
     <w:rsid w:val="00CB7651"/>
     <w:rsid w:val="00CB7B9A"/>
     <w:rsid w:val="00CC0F6D"/>
     <w:rsid w:val="00CC23CA"/>
     <w:rsid w:val="00CC478A"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC73D2"/>
     <w:rsid w:val="00CC7C02"/>
     <w:rsid w:val="00CD15C7"/>
     <w:rsid w:val="00CD1709"/>
     <w:rsid w:val="00CD2AC9"/>
     <w:rsid w:val="00CD66D2"/>
     <w:rsid w:val="00CE0378"/>
     <w:rsid w:val="00CE1877"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2705"/>
     <w:rsid w:val="00CE70C4"/>
     <w:rsid w:val="00CF1029"/>
     <w:rsid w:val="00CF2A36"/>
     <w:rsid w:val="00CF4794"/>
     <w:rsid w:val="00CF78C7"/>
     <w:rsid w:val="00D00119"/>
     <w:rsid w:val="00D001A2"/>
     <w:rsid w:val="00D02F75"/>
     <w:rsid w:val="00D04C26"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06AB6"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07DDA"/>
     <w:rsid w:val="00D11433"/>
     <w:rsid w:val="00D12EF9"/>
     <w:rsid w:val="00D1679F"/>
     <w:rsid w:val="00D16D94"/>
     <w:rsid w:val="00D17A5F"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D2288D"/>
     <w:rsid w:val="00D22B89"/>
     <w:rsid w:val="00D24D78"/>
     <w:rsid w:val="00D25635"/>
     <w:rsid w:val="00D30001"/>
     <w:rsid w:val="00D30B64"/>
     <w:rsid w:val="00D31320"/>
     <w:rsid w:val="00D3376D"/>
     <w:rsid w:val="00D34F1E"/>
     <w:rsid w:val="00D36136"/>
     <w:rsid w:val="00D4100A"/>
+    <w:rsid w:val="00D41C9F"/>
     <w:rsid w:val="00D4574D"/>
     <w:rsid w:val="00D5210B"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D53004"/>
     <w:rsid w:val="00D56228"/>
     <w:rsid w:val="00D567EA"/>
     <w:rsid w:val="00D570E1"/>
     <w:rsid w:val="00D57978"/>
     <w:rsid w:val="00D62FA0"/>
     <w:rsid w:val="00D650D4"/>
     <w:rsid w:val="00D674FD"/>
     <w:rsid w:val="00D701AF"/>
     <w:rsid w:val="00D7069E"/>
     <w:rsid w:val="00D70D85"/>
     <w:rsid w:val="00D73F62"/>
     <w:rsid w:val="00D74336"/>
     <w:rsid w:val="00D7575C"/>
     <w:rsid w:val="00D82735"/>
     <w:rsid w:val="00D8358E"/>
     <w:rsid w:val="00D8374A"/>
     <w:rsid w:val="00D83831"/>
     <w:rsid w:val="00D83D5E"/>
     <w:rsid w:val="00D90C66"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D94A68"/>
     <w:rsid w:val="00DA08E0"/>
     <w:rsid w:val="00DA10CB"/>
     <w:rsid w:val="00DA2751"/>
     <w:rsid w:val="00DA65B1"/>
     <w:rsid w:val="00DB3341"/>
     <w:rsid w:val="00DB43F4"/>
     <w:rsid w:val="00DB6406"/>
     <w:rsid w:val="00DC1F5E"/>
     <w:rsid w:val="00DC5A05"/>
     <w:rsid w:val="00DC5FA7"/>
     <w:rsid w:val="00DD3DC8"/>
     <w:rsid w:val="00DD4800"/>
     <w:rsid w:val="00DD64FD"/>
     <w:rsid w:val="00DD7652"/>
     <w:rsid w:val="00DD78FC"/>
+    <w:rsid w:val="00DE025E"/>
     <w:rsid w:val="00DE1570"/>
     <w:rsid w:val="00DE1F9E"/>
     <w:rsid w:val="00DE345D"/>
     <w:rsid w:val="00DE350E"/>
     <w:rsid w:val="00DE4796"/>
     <w:rsid w:val="00DE57BA"/>
     <w:rsid w:val="00DE7C01"/>
     <w:rsid w:val="00DF2214"/>
     <w:rsid w:val="00DF2A0F"/>
     <w:rsid w:val="00DF3699"/>
     <w:rsid w:val="00DF4B03"/>
     <w:rsid w:val="00DF5518"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E00146"/>
+    <w:rsid w:val="00E0201B"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E11737"/>
     <w:rsid w:val="00E12026"/>
     <w:rsid w:val="00E143A6"/>
     <w:rsid w:val="00E151A4"/>
     <w:rsid w:val="00E17AE0"/>
     <w:rsid w:val="00E21D6A"/>
     <w:rsid w:val="00E23128"/>
     <w:rsid w:val="00E30976"/>
     <w:rsid w:val="00E31068"/>
     <w:rsid w:val="00E32443"/>
     <w:rsid w:val="00E326D7"/>
     <w:rsid w:val="00E367B1"/>
     <w:rsid w:val="00E41B1B"/>
     <w:rsid w:val="00E426DE"/>
     <w:rsid w:val="00E4298A"/>
     <w:rsid w:val="00E430EA"/>
     <w:rsid w:val="00E43576"/>
     <w:rsid w:val="00E44B92"/>
     <w:rsid w:val="00E51E25"/>
     <w:rsid w:val="00E532E3"/>
     <w:rsid w:val="00E5339E"/>
     <w:rsid w:val="00E553A6"/>
     <w:rsid w:val="00E66595"/>
     <w:rsid w:val="00E70238"/>
@@ -24619,136 +24784,138 @@
     <w:rsid w:val="00EC6281"/>
     <w:rsid w:val="00EC6854"/>
     <w:rsid w:val="00EC72F2"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED0995"/>
     <w:rsid w:val="00ED1DA8"/>
     <w:rsid w:val="00ED3230"/>
     <w:rsid w:val="00EE032E"/>
     <w:rsid w:val="00EE0C42"/>
     <w:rsid w:val="00EE203E"/>
     <w:rsid w:val="00EE2142"/>
     <w:rsid w:val="00EE3EC8"/>
     <w:rsid w:val="00EE626E"/>
     <w:rsid w:val="00EE7401"/>
     <w:rsid w:val="00EE7AB6"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF2226"/>
     <w:rsid w:val="00EF335C"/>
     <w:rsid w:val="00EF6F67"/>
     <w:rsid w:val="00EF7C5B"/>
     <w:rsid w:val="00F052F3"/>
     <w:rsid w:val="00F06778"/>
     <w:rsid w:val="00F107A5"/>
     <w:rsid w:val="00F10CBB"/>
+    <w:rsid w:val="00F130A7"/>
     <w:rsid w:val="00F131A7"/>
     <w:rsid w:val="00F176A2"/>
     <w:rsid w:val="00F210B2"/>
     <w:rsid w:val="00F21102"/>
     <w:rsid w:val="00F25337"/>
     <w:rsid w:val="00F276D1"/>
     <w:rsid w:val="00F35B94"/>
     <w:rsid w:val="00F4349D"/>
     <w:rsid w:val="00F434B9"/>
     <w:rsid w:val="00F43F32"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F46DB8"/>
     <w:rsid w:val="00F4732A"/>
     <w:rsid w:val="00F51131"/>
     <w:rsid w:val="00F51383"/>
     <w:rsid w:val="00F51B03"/>
     <w:rsid w:val="00F530ED"/>
     <w:rsid w:val="00F56E87"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F60C9A"/>
     <w:rsid w:val="00F6105C"/>
     <w:rsid w:val="00F649A2"/>
     <w:rsid w:val="00F73C28"/>
     <w:rsid w:val="00F74122"/>
     <w:rsid w:val="00F742A3"/>
     <w:rsid w:val="00F75976"/>
     <w:rsid w:val="00F75FA0"/>
     <w:rsid w:val="00F76EAF"/>
     <w:rsid w:val="00F8335A"/>
     <w:rsid w:val="00F8634E"/>
     <w:rsid w:val="00F87F38"/>
     <w:rsid w:val="00F9188A"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F9652A"/>
     <w:rsid w:val="00F977E8"/>
+    <w:rsid w:val="00FA0A38"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FB1A11"/>
     <w:rsid w:val="00FB1A4B"/>
     <w:rsid w:val="00FB2829"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC3DEB"/>
     <w:rsid w:val="00FC631F"/>
     <w:rsid w:val="00FD29B5"/>
     <w:rsid w:val="00FD3954"/>
     <w:rsid w:val="00FE02CE"/>
     <w:rsid w:val="00FE1058"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE28D0"/>
     <w:rsid w:val="00FE352A"/>
     <w:rsid w:val="00FE3DBE"/>
     <w:rsid w:val="00FE3F31"/>
     <w:rsid w:val="00FE4054"/>
     <w:rsid w:val="00FE5ED6"/>
     <w:rsid w:val="00FF447A"/>
     <w:rsid w:val="00FF58B6"/>
     <w:rsid w:val="00FF6A89"/>
     <w:rsid w:val="00FF71AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3FCAAD03"/>
-  <w14:defaultImageDpi w14:val="300"/>
+  <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{60F4F518-C3BD-40EB-9D63-4604088838F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27034,50 +27201,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -27327,60 +27498,56 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -27404,146 +27571,146 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 3.1 Managing Prisoner Property</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
-[...3 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BC651D9-F2FA-46D5-9E55-90042EC87F13}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>37</Pages>
-  <Words>11024</Words>
-  <Characters>62843</Characters>
+  <Words>11018</Words>
+  <Characters>62803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>523</Lines>
   <Paragraphs>147</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 3.1 Managing Prisoner Property</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73720</CharactersWithSpaces>
+  <CharactersWithSpaces>73674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>