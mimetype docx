--- v0 (2025-12-10)
+++ v1 (2026-04-02)
@@ -1,89 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22A3622A" w14:textId="14004C34" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext/>
         <w:keepLines/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00900CBF">
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="00625B44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0045412C">
         <w:t>Computer Use for Prisoners</w:t>
       </w:r>
       <w:r w:rsidR="000E191D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F9B055" w14:textId="3C620E25" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:keepNext/>
         <w:keepLines/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9234" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9234"/>
@@ -225,69 +235,72 @@
               <w:t xml:space="preserve">5.1.11 </w:t>
             </w:r>
             <w:r w:rsidR="00622909" w:rsidRPr="009448B1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoners have access to nationally recognised education programs. Programs are matched to prisoners’ educational level and learning needs, and aligned with vocational training that assists them to gain employment post release.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2078901F" w14:textId="5BBE28E8" w:rsidR="00622909" w:rsidRPr="00E3190B" w:rsidRDefault="00622909" w:rsidP="00E3190B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="743D0F4E" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00E3190B" w:rsidRDefault="00663830" w:rsidP="00E3190B"/>
     <w:p w14:paraId="65810EC8" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00E3190B" w:rsidRDefault="00663830" w:rsidP="00E3190B"/>
     <w:p w14:paraId="2320FAC8" w14:textId="7F8D3B80" w:rsidR="00E84E0F" w:rsidRPr="00E3190B" w:rsidRDefault="00E84E0F" w:rsidP="00E3190B">
       <w:r w:rsidRPr="00E3190B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6830A8DD" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00E3190B" w:rsidRDefault="00663830" w:rsidP="00E3190B">
       <w:pPr>
         <w:sectPr w:rsidR="00663830" w:rsidRPr="00E3190B" w:rsidSect="002E5756">
-          <w:headerReference w:type="default" r:id="rId12"/>
-          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EA71ABB" w14:textId="77777777" w:rsidR="00625B44" w:rsidRPr="00AF7DDC" w:rsidRDefault="00625B44" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
-        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DBA1A9" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="009A3C3A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
@@ -342,2309 +355,2310 @@
         <w:r w:rsidR="00066333">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00066333">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066333">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00066333">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52D59660" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="52D59660" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159600" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159600 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66F6D3BD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="66F6D3BD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159601" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Staff Departmental (TOMS) Computers</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159601 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2625E4F6" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="2625E4F6" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159602" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Computers for Legal Defence Purposes</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159602 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16CD690B" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="16CD690B" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159603" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Application/use of Corrective Services issued computers</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159603 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61437CE6" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="61437CE6" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159604" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Eligibility</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159604 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="751B5C58" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="751B5C58" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159605" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner initiated computer approval process</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159605 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35B27F2D" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="35B27F2D" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159606" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Non prisoner initiated computer approval process</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159606 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BC5A7B5" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="1BC5A7B5" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159607" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Configuration of Computers</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159607 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08BF93BD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="08BF93BD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159608" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.6</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Issue of Computer</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159608 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="389369FD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="389369FD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159609" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.7</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Restrictions</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159609 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A55EED2" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="0A55EED2" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159610" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.8</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Loss of privileges</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159610 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DB7B4F3" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="1DB7B4F3" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159611" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.9</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Security Checks</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159611 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BA58CC5" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="2BA58CC5" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159612" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.10</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Compliance access to computer equipment</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159612 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="091627C7" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="091627C7" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159613" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.11</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Security seals and numbers</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159613 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3200B856" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="3200B856" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159614" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Education Centre Computers</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159614 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60AC9A2D" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="60AC9A2D" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159615" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Offline Devices for Educational Purposes</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159615 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58A38F81" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="58A38F81" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159616" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Application/use of Corrective Services issued computers or notebooks</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159616 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15C53BEE" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="15C53BEE" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159617" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Responsibilities</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159617 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A98DACC" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="4A98DACC" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159618" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>E-Readers</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159618 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="650EACEF" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="650EACEF" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159619" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Eligibility</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159619 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F0D2B15" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="7F0D2B15" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159620" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Issue of an E-reader</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159620 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="373AB1CD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="373AB1CD" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159621" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>E-reader Device Management</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159621 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61C3D1F9" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="61C3D1F9" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159622" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159622 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="305B28C1" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="305B28C1" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159623" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and documents</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159623 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34375226" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="34375226" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159624" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and Acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159624 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49575412" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="49575412" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159625" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159625 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...5 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36410F54" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00D145ED">
+    <w:p w14:paraId="36410F54" w14:textId="77777777" w:rsidR="00066333" w:rsidRDefault="00066333">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc75159626" w:history="1">
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333" w:rsidRPr="00202CB2">
+        <w:r w:rsidRPr="00202CB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc75159626 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00066333">
-[...4 lines deleted...]
-        <w:r w:rsidR="00066333">
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00066333">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="071B66C4" w14:textId="650F29A9" w:rsidR="00634C54" w:rsidRDefault="009A3C3A" w:rsidP="005E04CB">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00634C54">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="414231D6" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc12608145"/>
       <w:bookmarkStart w:id="2" w:name="_Toc64891203"/>
       <w:bookmarkStart w:id="3" w:name="_Toc75159599"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="73AD31B8" w14:textId="77777777" w:rsidR="000E191D" w:rsidRDefault="000E191D" w:rsidP="005E04CB">
       <w:pPr>
         <w:keepNext/>
@@ -3025,58 +3039,58 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1066" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>to view large quantities of legal documents as provided by an external party (</w:t>
       </w:r>
       <w:r w:rsidR="003253D7">
         <w:t>eg</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prisoner’s lawyer, WA Police Force)</w:t>
       </w:r>
       <w:r w:rsidR="000A3ED8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B26A241" w14:textId="222E19DA" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
+    <w:p w14:paraId="2B26A241" w14:textId="639B7891" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The use of a Corrective Services issued computer for this purpose is a privilege that may be removed at any time in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="005B2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="002B684A" w:rsidRPr="005B2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="005B2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
         <w:r w:rsidR="002B684A" w:rsidRPr="005B2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="005B2913">
@@ -3176,108 +3190,108 @@
         <w:t xml:space="preserve"> are not permitted to retain computer hardware/software in their possession that is considered to be a threat to the good order and security of the prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245AFB60" w14:textId="77777777" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Prison staff are not permitted to upgrade, repair, maintain, download software or provide any type of service or assistance to a prisoner’s computer.  Any faults or complaints regarding a computer are to be directed to Knowledge Information &amp; Technology (KIT).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771B4689" w14:textId="27E79842" w:rsidR="00D65480" w:rsidRPr="00C0062F" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>No additional software (including games and videos etc.) is permitted to be installed on any computer. Electronic documents are permitted to be stored on computers provided they adhere to existing rules regarding content</w:t>
       </w:r>
       <w:r w:rsidR="00066333">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6DDD8B" w14:textId="5DA29264" w:rsidR="00D65480" w:rsidRPr="00C0062F" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
+    <w:p w14:paraId="6C6DDD8B" w14:textId="6B8A9D02" w:rsidR="00D65480" w:rsidRPr="00C0062F" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a prisoner is permitted the use of a computer, details of all computer hardware and software issued to a prisoner shall be recorded on TOMS </w:t>
       </w:r>
       <w:r w:rsidR="00B805EC">
         <w:t xml:space="preserve">C220 Property Form </w:t>
       </w:r>
       <w:r w:rsidR="00AC29D2">
         <w:t xml:space="preserve">with a notation that the </w:t>
       </w:r>
       <w:r w:rsidR="00B805EC">
         <w:t>item is Departmental property and not to leave the facility</w:t>
       </w:r>
       <w:r w:rsidR="00AC29D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="005B2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Agreement for Use of Departmental Computer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C77107">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to issue</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7609AE7F" w14:textId="66238959" w:rsidR="003360E3" w:rsidRDefault="003360E3" w:rsidP="005E04CB">
+    <w:p w14:paraId="7609AE7F" w14:textId="7620F717" w:rsidR="003360E3" w:rsidRDefault="003360E3" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>At the conclusion of the approved period of use, the computer shall be returned to KIT where the memory shall be erased. Should the computer contain information which the prisoner wishes to retain, it is the prisoner’s responsibility to submit a request to KIT, via the prison, to have the required data downloaded to suitable storage media which shall th</w:t>
       </w:r>
       <w:r w:rsidR="00FE6A72">
         <w:t xml:space="preserve">en be returned to the prisoner and managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00FE6A72" w:rsidRPr="00066333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="009448B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00FE6A72" w:rsidRPr="00066333">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.1 Managing Prisoner Property.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AE289F8" w14:textId="0FE0F219" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -3490,58 +3504,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3DC85E" w14:textId="1643D35F" w:rsidR="00D65480" w:rsidRDefault="00E67499" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc67033663"/>
       <w:bookmarkStart w:id="22" w:name="_Toc67903663"/>
       <w:bookmarkStart w:id="23" w:name="_Toc28864916"/>
       <w:bookmarkStart w:id="24" w:name="_Toc33875895"/>
       <w:bookmarkStart w:id="25" w:name="_Toc64891208"/>
       <w:bookmarkStart w:id="26" w:name="_Toc75159605"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Prisoner initiated c</w:t>
       </w:r>
       <w:r w:rsidR="00D65480">
         <w:t>omputer approval process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="163C7719" w14:textId="3AA4077A" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
+    <w:p w14:paraId="163C7719" w14:textId="364683E0" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The prisoner is to complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="005B2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Departmental Computer Application</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and submit it </w:t>
       </w:r>
       <w:r w:rsidR="00E67499">
         <w:t>to the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Superintendent who will assess the application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B1AF5C" w14:textId="716B6F2D" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E67499">
@@ -3905,58 +3919,58 @@
       <w:r>
         <w:t xml:space="preserve"> and the seal numbers are </w:t>
       </w:r>
       <w:r w:rsidR="002542F2">
         <w:t xml:space="preserve">to be </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">recorded on the prisoners </w:t>
       </w:r>
       <w:r w:rsidR="002542F2">
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
       <w:r w:rsidR="00F64D35">
         <w:t xml:space="preserve">C220 Property Form </w:t>
       </w:r>
       <w:r>
         <w:t>by Reception</w:t>
       </w:r>
       <w:r w:rsidR="00F64D35">
         <w:t xml:space="preserve"> Officer’s</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65140F67" w14:textId="2DE56526" w:rsidR="000F2998" w:rsidRPr="000F2998" w:rsidRDefault="00924455" w:rsidP="005E04CB">
+    <w:p w14:paraId="65140F67" w14:textId="6F810D53" w:rsidR="000F2998" w:rsidRPr="000F2998" w:rsidRDefault="00924455" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Prisoner will then attend Reception where they will sign for receipt of the computer. They shall also sign a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="005B2913">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Agreement for Use of Departmental Computer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C77107">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC28D81" w14:textId="77777777" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc28864918"/>
       <w:bookmarkStart w:id="34" w:name="_Toc33875897"/>
       <w:bookmarkStart w:id="35" w:name="_Toc64891210"/>
       <w:bookmarkStart w:id="36" w:name="_Toc75159609"/>
@@ -4399,61 +4413,61 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc28864920"/>
       <w:bookmarkStart w:id="42" w:name="_Toc33875899"/>
       <w:bookmarkStart w:id="43" w:name="_Toc64891212"/>
       <w:bookmarkStart w:id="44" w:name="_Toc75159611"/>
       <w:r>
         <w:t>Security Checks</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A96A885" w14:textId="32F92079" w:rsidR="00D65480" w:rsidRPr="0095007A" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The data content of Corrective Services issued computers and software shall be subject to examination by KIT at any time without notice to ensure the computer is being used for legitimate and lawful purposes.  This includes accessing internal parts of the computer and examining all files and folders (including legal documents) in any part of the computer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CBAE23" w14:textId="5A02F09C" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
+    <w:p w14:paraId="70CBAE23" w14:textId="0A667EC2" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where it is suspected that contraband may exist inside a computer, the Security Manager shall remove the computer</w:t>
       </w:r>
       <w:r w:rsidR="00DD0FBD">
         <w:t xml:space="preserve">, complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00DD0FBD" w:rsidRPr="003442C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Computer </w:t>
         </w:r>
         <w:r w:rsidR="00F91856" w:rsidRPr="003442C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Inspection</w:t>
         </w:r>
         <w:r w:rsidR="00DD0FBD" w:rsidRPr="003442C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00895BFB" w:rsidRPr="003442C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Report</w:t>
         </w:r>
       </w:hyperlink>
@@ -4559,58 +4573,58 @@
         <w:t>the Superintendent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> no computer operating system, file or application may have its access protected by a password.  Where a prisoner protects a file without approval, the use of the computer will be withdrawn.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BE6283" w14:textId="3C59DC12" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc28864922"/>
       <w:bookmarkStart w:id="50" w:name="_Toc33875901"/>
       <w:bookmarkStart w:id="51" w:name="_Toc64891214"/>
       <w:bookmarkStart w:id="52" w:name="_Toc75159613"/>
       <w:r>
         <w:t>Security seals and numbers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E17ED99" w14:textId="76A41751" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
+    <w:p w14:paraId="5E17ED99" w14:textId="64098A23" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Security seals will be placed on all Corrective Services issued computer equipment in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="000851BE" w:rsidRPr="00AC7470">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="009448B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="000851BE" w:rsidRPr="00AC7470">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37369323" w14:textId="78848AF1" w:rsidR="00016491" w:rsidRDefault="00AD264F" w:rsidP="005E04CB">
       <w:pPr>
@@ -4711,70 +4725,70 @@
       <w:r>
         <w:t xml:space="preserve"> TOMS </w:t>
       </w:r>
       <w:r w:rsidR="0034229C">
         <w:t>C220 Property form</w:t>
       </w:r>
       <w:r>
         <w:t>, the computer is to be removed</w:t>
       </w:r>
       <w:r w:rsidR="00B24E92">
         <w:t xml:space="preserve"> from the prisoners</w:t>
       </w:r>
       <w:r w:rsidR="0046633C">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00B24E92">
         <w:t xml:space="preserve"> possession and </w:t>
       </w:r>
       <w:r w:rsidR="0046633C">
         <w:t xml:space="preserve">externally </w:t>
       </w:r>
       <w:r w:rsidR="00B24E92">
         <w:t xml:space="preserve">inspected by the Security Manager. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E3C1CB" w14:textId="24DC588E" w:rsidR="00B24E92" w:rsidRDefault="0046633C" w:rsidP="005E04CB">
+    <w:p w14:paraId="31E3C1CB" w14:textId="6049253A" w:rsidR="00B24E92" w:rsidRDefault="0046633C" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where the</w:t>
       </w:r>
       <w:r w:rsidR="00B24E92">
         <w:t xml:space="preserve"> Security Manager </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">believes that there is a discrepancy with the seal number or that the integrity of the seal has been breached, they </w:t>
       </w:r>
       <w:r w:rsidR="00B24E92">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="002C3794">
         <w:t xml:space="preserve"> complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="002C3794" w:rsidRPr="003442C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Computer </w:t>
         </w:r>
         <w:r w:rsidR="00F91856" w:rsidRPr="003442C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Inspection </w:t>
         </w:r>
         <w:r w:rsidR="00895BFB" w:rsidRPr="003442C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00895BFB" w:rsidRPr="00CD59E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C3794">
         <w:t>and</w:t>
       </w:r>
@@ -4853,58 +4867,58 @@
     <w:p w14:paraId="58032A57" w14:textId="77777777" w:rsidR="00D749A3" w:rsidRDefault="00D749A3" w:rsidP="005E04CB">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B255A90" w14:textId="77777777" w:rsidR="00287036" w:rsidRPr="00BB1166" w:rsidRDefault="00287036" w:rsidP="00287036">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc75159614"/>
       <w:r>
         <w:t>Education Centre Computers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="33100C85" w14:textId="3151E638" w:rsidR="00287036" w:rsidRDefault="00287036" w:rsidP="00287036">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoners engaged in education and vocational training programs may be granted access to use education centre computers, including approved Offline Personal Devices, for authorised purposes only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BD2BBA" w14:textId="40CD4671" w:rsidR="00287036" w:rsidRDefault="00287036" w:rsidP="00287036">
+    <w:p w14:paraId="09BD2BBA" w14:textId="029F3CA0" w:rsidR="00287036" w:rsidRDefault="00287036" w:rsidP="00287036">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prior to using an education centre computer, prisoners shall sign a copy of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="003D486E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Computer Rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The completed document shall be uploaded to the </w:t>
       </w:r>
       <w:r w:rsidR="00B805EC">
         <w:t xml:space="preserve">Department of Justice </w:t>
       </w:r>
       <w:r>
         <w:t>network and a hard copy retained on the prisoners file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39433724" w14:textId="0736A946" w:rsidR="00287036" w:rsidRPr="00FC0CE9" w:rsidRDefault="00287036" w:rsidP="00287036">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where a prisoner is from a linguistically diverse background or has been diagnosed with a learning disability or any other condition that impacts their ability to read or understand documents. Prison </w:t>
       </w:r>
@@ -4980,70 +4994,70 @@
     <w:p w14:paraId="4531D4DC" w14:textId="77777777" w:rsidR="00287036" w:rsidRDefault="00287036" w:rsidP="00287036">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education Centre computers </w:t>
       </w:r>
       <w:r w:rsidRPr="001632BE">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1166">
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="001632BE">
         <w:t xml:space="preserve"> be used for the preparation of legal documents without the express approval of the Superintendent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BFE3A0" w14:textId="77777777" w:rsidR="00287036" w:rsidRDefault="00287036" w:rsidP="00287036">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoners may be granted unsupervised timetabled computer use at the discretion of the Campus Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138C3397" w14:textId="057DD4EE" w:rsidR="00287036" w:rsidRPr="00BB1166" w:rsidRDefault="00287036" w:rsidP="00287036">
+    <w:p w14:paraId="138C3397" w14:textId="1FC4463B" w:rsidR="00287036" w:rsidRPr="00BB1166" w:rsidRDefault="00287036" w:rsidP="00287036">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoners may be granted limited access to the internet for educational or vocational courses as outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="0060711C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP - 7.1 Prisoner Communication. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCBB5EC" w14:textId="14E33145" w:rsidR="00287036" w:rsidRPr="0053166F" w:rsidRDefault="00287036" w:rsidP="0053166F">
+    <w:p w14:paraId="1DCBB5EC" w14:textId="18926E12" w:rsidR="00287036" w:rsidRPr="0053166F" w:rsidRDefault="00287036" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where</w:t>
       </w:r>
       <w:r w:rsidRPr="00555AD0">
         <w:t xml:space="preserve"> prisoner</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00555AD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00555AD0">
         <w:t xml:space="preserve"> required to submit assessments</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> online</w:t>
       </w:r>
       <w:r w:rsidRPr="00555AD0">
@@ -5084,51 +5098,51 @@
       </w:r>
       <w:r w:rsidRPr="00555AD0">
         <w:t xml:space="preserve">at no time </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00555AD0">
         <w:t xml:space="preserve"> prisoner</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00555AD0">
         <w:t xml:space="preserve"> to be </w:t>
       </w:r>
       <w:r>
         <w:t>permitted</w:t>
       </w:r>
       <w:r w:rsidRPr="00555AD0">
         <w:t xml:space="preserve"> direct access</w:t>
       </w:r>
       <w:r w:rsidR="00895BFB">
         <w:t xml:space="preserve"> unless as outlined in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00895BFB" w:rsidRPr="0060711C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP - 7.1 Prisoner Communication.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5702E55E" w14:textId="77777777" w:rsidR="00D65480" w:rsidRDefault="00D65480" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc67903673"/>
       <w:bookmarkStart w:id="55" w:name="_Toc67903674"/>
       <w:bookmarkStart w:id="56" w:name="_Toc67903675"/>
       <w:bookmarkStart w:id="57" w:name="_Toc67903676"/>
       <w:bookmarkStart w:id="58" w:name="_Toc67903677"/>
       <w:bookmarkStart w:id="59" w:name="_Toc67903678"/>
       <w:bookmarkStart w:id="60" w:name="_Toc28864924"/>
       <w:bookmarkStart w:id="61" w:name="_Toc33875902"/>
       <w:bookmarkStart w:id="62" w:name="_Toc64891215"/>
       <w:bookmarkStart w:id="63" w:name="_Toc75159615"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
@@ -5418,75 +5432,75 @@
       <w:r w:rsidR="003E4027">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the device within a prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00F9444C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="003E4027">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="003E4027" w:rsidRPr="00036F1D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cell.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0D724C" w14:textId="5C71B830" w:rsidR="003C4388" w:rsidRPr="000213BF" w:rsidRDefault="003C4388" w:rsidP="0053166F">
+    <w:p w14:paraId="3C0D724C" w14:textId="2FE78649" w:rsidR="003C4388" w:rsidRPr="000213BF" w:rsidRDefault="003C4388" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approved in-cell access to </w:t>
       </w:r>
       <w:r w:rsidR="005E0C74">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OPDs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall be recorded on TOMS Notes and also recorded on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="0053166F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tracking and Security Register</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE6AE90" w14:textId="610593CD" w:rsidR="003C4388" w:rsidRDefault="003C4388" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approved in-cell access to </w:t>
       </w:r>
       <w:r w:rsidR="005E0C74">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OPDs</w:t>
       </w:r>
       <w:r>
@@ -5510,67 +5524,67 @@
         <w:lastRenderedPageBreak/>
         <w:t>Where chargers are not permitted in-cell, students</w:t>
       </w:r>
       <w:r w:rsidRPr="000213BF">
         <w:t xml:space="preserve"> must leave </w:t>
       </w:r>
       <w:r w:rsidR="005E0C74">
         <w:t>OPDs</w:t>
       </w:r>
       <w:r w:rsidRPr="000213BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that require charging with Campus Managers</w:t>
       </w:r>
       <w:r w:rsidRPr="000213BF">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:t>Charging of devices should take place overnight and the prisoner should collect the device the following day</w:t>
       </w:r>
       <w:r w:rsidRPr="000213BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291807A7" w14:textId="6D7A1334" w:rsidR="00622909" w:rsidRPr="00CD59E0" w:rsidRDefault="00622909" w:rsidP="0053166F">
+    <w:p w14:paraId="291807A7" w14:textId="2A66004A" w:rsidR="00622909" w:rsidRPr="00CD59E0" w:rsidRDefault="00622909" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0053166F">
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidR="00F70A45" w:rsidRPr="0053166F">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="00F70A45">
         <w:t xml:space="preserve"> the responsibility of the Campus Manager to ensure </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">that the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00B5120B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tracking and Security Register</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0053166F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> is updated</w:t>
       </w:r>
       <w:r w:rsidR="00B5120B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E83D31" w14:textId="76288507" w:rsidR="00622909" w:rsidRPr="0053166F" w:rsidRDefault="00622909" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
@@ -6106,58 +6120,58 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will be completed and held for the period of the loan of the </w:t>
       </w:r>
       <w:r w:rsidR="00854517">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>-reader and disposed of upon return of the intact device.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDD6CAE" w14:textId="1AE9D652" w:rsidR="00AE5F82" w:rsidRDefault="00AE5F82" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>When an E-reader is issued to a prisoner, the prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00854517">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> photo shall be taken and loaded on to the E-reader to identify ownership.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489F0097" w14:textId="6FCD9B47" w:rsidR="00AE5F82" w:rsidRDefault="00AE5F82" w:rsidP="00B5120B">
+    <w:p w14:paraId="489F0097" w14:textId="196BDE89" w:rsidR="00AE5F82" w:rsidRDefault="00AE5F82" w:rsidP="00B5120B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon the issue or return of an E-reader, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00890BF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>E-reader Tracking S</w:t>
         </w:r>
         <w:r w:rsidRPr="00890BF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>heet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> must be completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16BA806C" w14:textId="59E98E2A" w:rsidR="00AE5F82" w:rsidRPr="00AE5F82" w:rsidRDefault="00307599" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6216,124 +6230,124 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="14142CCA" w14:textId="4C0765F6" w:rsidR="00307599" w:rsidRDefault="006D0290" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>All ports are to be sealed</w:t>
       </w:r>
       <w:r w:rsidR="003E0971">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00890BF4">
         <w:t xml:space="preserve">by EETS </w:t>
       </w:r>
       <w:r w:rsidR="003E0971">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00307599">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="003E0971">
         <w:t>poxy araldite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A1F8EB" w14:textId="75E32870" w:rsidR="00235189" w:rsidRDefault="005E0C74" w:rsidP="00B5120B">
+    <w:p w14:paraId="56A1F8EB" w14:textId="79BBFDB0" w:rsidR="00235189" w:rsidRDefault="005E0C74" w:rsidP="00B5120B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upon return</w:t>
       </w:r>
       <w:r w:rsidR="00307599">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Education Centre for charging, Campus Managers must carry out a full examination of the </w:t>
       </w:r>
       <w:r w:rsidR="00890BF4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00307599">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-reader</w:t>
       </w:r>
       <w:r w:rsidR="00307599">
         <w:t xml:space="preserve">. Details of the inspection and condition of the device shall be recorded on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00307599" w:rsidRPr="00890BF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>E-reader Tracking Sheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00235189">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282062D3" w14:textId="50EC184F" w:rsidR="00235189" w:rsidRDefault="00235189" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where the Campus Manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00C46B0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">considers that an </w:t>
       </w:r>
       <w:r w:rsidR="00890BF4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>-reader has been tampered with or intentionally damaged, the device is to be confiscated for further examination by EETS Information Systems Officer, Technical Support Officer or prison Security Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462F9EBC" w14:textId="0B248ADA" w:rsidR="00235189" w:rsidRDefault="00235189" w:rsidP="0053166F">
+    <w:p w14:paraId="462F9EBC" w14:textId="2A960E12" w:rsidR="00235189" w:rsidRDefault="00235189" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a device has been misused, it will be confiscated and </w:t>
       </w:r>
       <w:r w:rsidRPr="001E0D77">
         <w:t xml:space="preserve">in accordance with EETS </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="003D486E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Computer Rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD59E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the prisoner will face disciplinary action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DAE817" w14:textId="7CCE3539" w:rsidR="005A0B84" w:rsidRDefault="00235189" w:rsidP="0053166F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a device is deemed to have been wilfully damaged, the prisoner to whom the </w:t>
       </w:r>
       <w:r w:rsidR="00890BF4">
         <w:t>E</w:t>
       </w:r>
       <w:r>
@@ -6362,184 +6376,184 @@
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Toc68598091"/>
       <w:bookmarkStart w:id="76" w:name="_Toc68599029"/>
       <w:bookmarkStart w:id="77" w:name="_Toc68598092"/>
       <w:bookmarkStart w:id="78" w:name="_Toc68599030"/>
       <w:bookmarkStart w:id="79" w:name="_Toc65053795"/>
       <w:bookmarkStart w:id="80" w:name="_Toc65053796"/>
       <w:bookmarkStart w:id="81" w:name="_Toc12608148"/>
       <w:bookmarkStart w:id="82" w:name="_Toc64891217"/>
       <w:bookmarkStart w:id="83" w:name="_Toc75159622"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkStart w:id="84" w:name="_Toc65053799"/>
       <w:bookmarkStart w:id="85" w:name="_Toc65053800"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
-      <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="18E0E510" w14:textId="246072CE" w:rsidR="00797B5D" w:rsidRPr="00890BF4" w:rsidRDefault="003D708E" w:rsidP="005E04CB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc12608150"/>
       <w:bookmarkStart w:id="87" w:name="_Toc64891219"/>
       <w:bookmarkStart w:id="88" w:name="_Toc75159623"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
       <w:r w:rsidR="003C002D">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and documents</w:t>
       </w:r>
       <w:bookmarkStart w:id="89" w:name="_Toc65053803"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
-      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="4CF284AB" w14:textId="76CD97D8" w:rsidR="003C002D" w:rsidRPr="00762891" w:rsidRDefault="003C002D" w:rsidP="00762891">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762891">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Related COPPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EC1632" w14:textId="2DE645AE" w:rsidR="00797B5D" w:rsidRPr="005E04CB" w:rsidRDefault="00D145ED" w:rsidP="00762891">
+    <w:p w14:paraId="18EC1632" w14:textId="2E2E737F" w:rsidR="00797B5D" w:rsidRPr="005E04CB" w:rsidRDefault="00797B5D" w:rsidP="00762891">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00797B5D" w:rsidRPr="008670D5">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="008670D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
         <w:r w:rsidR="009448B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00797B5D" w:rsidRPr="008670D5">
+        <w:r w:rsidRPr="008670D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B2C0A89" w14:textId="1E1D653E" w:rsidR="00F73039" w:rsidRPr="00890BF4" w:rsidRDefault="00D145ED" w:rsidP="00762891">
+    <w:p w14:paraId="2B2C0A89" w14:textId="79254814" w:rsidR="00F73039" w:rsidRPr="00890BF4" w:rsidRDefault="00F73039" w:rsidP="00762891">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="00F73039" w:rsidRPr="00F73039">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00F73039">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 7.1 – Prisoner Communication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AC32A9C" w14:textId="0DDCD2E2" w:rsidR="003C002D" w:rsidRPr="00EF3BA2" w:rsidRDefault="00D145ED" w:rsidP="00762891">
+    <w:p w14:paraId="4AC32A9C" w14:textId="60412EFD" w:rsidR="003C002D" w:rsidRPr="00EF3BA2" w:rsidRDefault="00797B5D" w:rsidP="00762891">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00797B5D" w:rsidRPr="008670D5">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="008670D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 10.1 – Prisoner Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50D01EAF" w14:textId="6AC4E947" w:rsidR="00A03ED8" w:rsidRDefault="005A0B84" w:rsidP="00762891">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="578" w:hanging="578"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Toc75159624"/>
       <w:r>
         <w:t>Definitions and Acronyms</w:t>
       </w:r>
       <w:bookmarkStart w:id="91" w:name="_Toc68598097"/>
       <w:bookmarkStart w:id="92" w:name="_Toc68599035"/>
       <w:bookmarkStart w:id="93" w:name="_Toc68598098"/>
       <w:bookmarkStart w:id="94" w:name="_Toc68599036"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
-      <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGridLight"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="6621"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF18B1" w14:paraId="0BD0277F" w14:textId="77777777" w:rsidTr="00CD59E0">
         <w:trPr>
           <w:trHeight w:val="444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7615,74 +7629,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="356FE350" w14:textId="539DDBE1" w:rsidR="005A0B84" w:rsidRPr="00593369" w:rsidRDefault="005A0B84" w:rsidP="005A0B84">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">section 36 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00A76013">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00A76013">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A0B84" w:rsidRPr="00A76013" w14:paraId="5746ABE1" w14:textId="77777777" w:rsidTr="005F3E28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D659CAA" w14:textId="327A28E9" w:rsidR="005A0B84" w:rsidRPr="00593369" w:rsidRDefault="005A0B84" w:rsidP="005A0B84">
             <w:pPr>
@@ -8508,83 +8522,83 @@
             </w:pPr>
             <w:r>
               <w:t>28 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53D1A648" w14:textId="1372AF9E" w:rsidR="00251958" w:rsidRDefault="00251958" w:rsidP="005E04CB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>19 July 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DE7D6FE" w14:textId="0113C170" w:rsidR="00CD3F52" w:rsidRPr="00CD59E0" w:rsidRDefault="00CD3F52" w:rsidP="00CD59E0"/>
     <w:sectPr w:rsidR="00CD3F52" w:rsidRPr="00CD59E0" w:rsidSect="009814BD">
-      <w:headerReference w:type="default" r:id="rId35"/>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="616533E4" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00D06E62">
+    <w:p w14:paraId="561E4211" w14:textId="77777777" w:rsidR="006A55DF" w:rsidRDefault="006A55DF" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37051636" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00D06E62">
+    <w:p w14:paraId="6DF44C37" w14:textId="77777777" w:rsidR="006A55DF" w:rsidRDefault="006A55DF" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8604,80 +8618,116 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gotham">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37986055" w14:textId="77777777" w:rsidR="00E151BB" w:rsidRDefault="00E151BB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="047D8B0E" w14:textId="77777777" w:rsidR="00E151BB" w:rsidRDefault="00E151BB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D6E9FD1" w14:textId="77777777" w:rsidR="00E151BB" w:rsidRDefault="00E151BB">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41C7A405" w14:textId="3F7F1B08" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00CD59E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>The current version of this document is maintained on the Prison Operations intranet page</w:t>
     </w:r>
     <w:r w:rsidR="00CD59E0">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -8712,129 +8762,473 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D66BA8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="726C909D" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00D06E62">
+    <w:p w14:paraId="20AAF159" w14:textId="77777777" w:rsidR="006A55DF" w:rsidRDefault="006A55DF" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="502E99B3" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00D06E62">
+    <w:p w14:paraId="79E79732" w14:textId="77777777" w:rsidR="006A55DF" w:rsidRDefault="006A55DF" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="67DC90CB" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CCB0FEB" w14:textId="63A0FDE7" w:rsidR="00E36A27" w:rsidRDefault="00E36A27">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32396135" wp14:editId="6D888E62">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1598935327" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1093909C" w14:textId="081F674C" w:rsidR="00E36A27" w:rsidRPr="00E36A27" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E36A27">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="32396135" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1093909C" w14:textId="081F674C" w:rsidR="00E36A27" w:rsidRPr="00E36A27" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E36A27">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67DC90CB" w14:textId="5202AFDD" w:rsidR="003442C3" w:rsidRDefault="00E36A27" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2187C1" wp14:editId="4894222B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="260797989" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E7BDA1A" w14:textId="106AE839" w:rsidR="00E36A27" w:rsidRPr="00E36A27" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E36A27">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4C2187C1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E7BDA1A" w14:textId="106AE839" w:rsidR="00E36A27" w:rsidRPr="00E36A27" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E36A27">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003442C3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 3.2 Computer Use for Prisoners</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="13ABB4C2" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3052D02A" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3052D02A" w14:textId="2944674F" w:rsidR="003442C3" w:rsidRDefault="00E36A27">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="403BFF71" wp14:editId="746594F7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>1104900</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2132940119" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="62D21942" w14:textId="311FD4FD" w:rsidR="00E36A27" w:rsidRPr="00E151BB" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E151BB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="403BFF71" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:87pt;width:49pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANAonRTcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwkAQxe8mfofNmHiTbakI1k4JMeHA&#10;DVE8L92xrXZnm+4ClU/veNLT/HmT935TLEfXqRMNofWMkE4SUMSVty3XCG+v67sFqBANW9N5JoRv&#10;CrAsr68Kk1t/5hc67WKtxIRDbhCaGPtc61A15EyY+J5YtA8/OBNlHGptB3MWc9fpaZI8aGdaloTG&#10;9PTcUPW1OzqEdrbyMaX9Zv357lKfXrab2WWLeHszrp5ARRrj3zH84gs6lMJ08Ee2QXUI8kiU7fxe&#10;GpEfF1IPCNMsy0CXhf7PX/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAc&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0CidFNwA&#10;AAAHAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="62D21942" w14:textId="311FD4FD" w:rsidR="00E36A27" w:rsidRPr="00E151BB" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E151BB">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003442C3" w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56035FD7" wp14:editId="5A808D3A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -8859,144 +9253,140 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="211EA5AF" w14:textId="77777777" w:rsidR="003442C3" w:rsidRPr="00464E72" w:rsidRDefault="003442C3" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="56035FD7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOwtLBwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqW7dgrr6M0aapK&#10;aVop6QdglvWiAkMH7F336zuwjmOlt6oc0MDMPN6bGdbXvTXsoDBocBWfjMacKSeh1m5X8R/P9x+W&#10;nIUoXC0MOFXxowr8evP+3brzpZpCC6ZWyAjEhbLzFW9j9GVRBNkqK8IIvHLkbACtiHTEXVGj6Ajd&#10;mmI6Hi+KDrD2CFKFQLd3g5NvMn7TKBm/NU1QkZmKE7eYd8z7Nu3FZi3KHQrfanmiIf6BhRXa0aNn&#10;qDsRBduj/gvKaokQoIkjCbaAptFSZQ2kZjJ+o+apFV5lLVSc4M9lCv8PVj4eviPTNfWOMycstehZ&#10;9ZF9hJ5NUnU6H0oKevIUFnu6TpFJafAPIH8G5uC2FW6nbhCha5WoiV3OLC5SB5yQQLbdV6jpGbGP&#10;kIH6Bm0CpGIwQqcuHc+dSVRkenIxu1pO55xJ8k1Xi/lsnsgVonzJ9hjiZwWWJaPiSJ3P6OLwEOIQ&#10;+hKSHnNwr43J3TeOdRVfzQn+jcfqSMNptK34cpzWMC5J5CdX5+QotBls4mIcUUqqk9BBcuy3PQWm&#10;yy3UR9KPMAwhfRoyWsDfnHU0gBUPv/YCFWfmi6MariazWZrYfJjNr6Z0wEvP9tIjnCSoikfOBvM2&#10;5ikfFN1QrRudy/DK5MSVBisX8vQJ0uRennPU61fd/AEAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3c&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebG&#10;bhIRr6PYbcLfs5zgOJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVp&#10;ChsmenPnbWoEl1AsDEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df2&#10;5BE+X4773VK9Nk9+NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5A&#10;HBB0tgJZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARzsLSwcCAADyAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="56035FD7" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUuY++wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5x4SZpYIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wW7adS9TfMD4vrCufece9hc90aTo/RBgWV0NplSIq2AWtk9oz9/3L9b&#10;URIitzXXYCWjJxno9fbtm03nKllCC7qWniCIDVXnGG1jdFVRBNFKw8MEnLSYbMAbHjH0+6L2vEN0&#10;o4tyOl0WHfjaeRAyBPx7NyTpNuM3jRTxW9MEGYlmFHuLefV53aW12G54tffctUqMbfB/6MJwZbHo&#10;GeqOR04OXv0FZZTwEKCJEwGmgKZRQmYOyGY2fcXmseVOZi4oTnBnmcL/gxVfj4/uuyex/wA9DjCT&#10;CO4BxK9ALNy23O7ljffQtZLXWHiWJCs6F6rxapI6VCGB7LovUOOQ+SFCBuobb5IqyJMgOg7gdBZd&#10;9pGIVHI5v1qVC0oE5sr1cjFf5BK8er7tfIifJBiSNox6HGpG58eHEFM3vHo+kopZuFda58FqSzpG&#10;1wuEf5UxKqLvtDKMrqbpG5yQSH60db4cudLDHgtoO7JORAfKsd/1RNWMvk93kwg7qE8og4fBZvgs&#10;cNOC/0NJhxZjNPw+cC8p0Z8tSrmezefJkzmYL65KDPxlZneZ4VYgFKORkmF7G7OPB2I3KHmjshov&#10;nYwto3WySKPNkzcv43zq5TFunwAAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebGbhIRr6PYbcLfs5zg&#10;OJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVpChsmenPnbWoEl1As&#10;DEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df25BE+X4773VK9Nk9+&#10;NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5AHBB0tgJZlfL/geoH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVlLmPvsBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAAAAAAAAAAAA&#10;AABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="211EA5AF" w14:textId="77777777" w:rsidR="003442C3" w:rsidRPr="00464E72" w:rsidRDefault="003442C3" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B6C6E9" wp14:editId="4EF98E25">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2543810</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-17145</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3971925" cy="542925"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Text Box 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
@@ -9010,96 +9400,102 @@
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="7C24802D" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="eastAsia"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="10B6C6E9" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rba6gAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtVm0mwH+wKqh3NO0C3MdHL65qGciMi3otAK0IjprXHO/poA9R8&#10;6CXO1hB+/02f8MRcsnLW0MqVPP7aiKA4M98ccfpsPJ2mHc2H6ex0QodwaFkdWtzGXgJNhWhL2WUx&#10;4dEMog5gn+h1WKZbySScpLtLjoN4id1DQK+LVMtlBtFWeoE37sHLFDoNKVHusX0Swfe8RGL0LQzL&#10;KeZv6Nlhk6eD5QZB15m7qc9dV/v+00Zn9vevT3oyDs8Z9fpGLl4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH/PDF3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuW7oKRlXqTlOl&#10;CQnBYWMXbm6TtRWJU5psK3w92YkdLT89PxeryRpx0qPvHSMs5gkIzY1TPbcI+4/NLAPhA7Ei41gj&#10;/GgPq/L2pqBcuTNv9WkXWhEl7HNC6EIYcil902lLfu4GzXF3cKOlEMexlWqkc5RbI9MkWUpLPccL&#10;HQ266nTztTtahNdq807bOrXZr6le3g7r4Xv/+Yh4fzetn0EEPYV/GC75MR3K2FS7IysvDMJDtEcU&#10;YZY+gbgASbpcgKgRsjQDWRby+oXyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpFtrqA&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIf8&#10;8MXfAAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="10B6C6E9" id="Text Box 21" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX9JGabQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;8ZyP+8KuoNhTvT20oxCcvC2pKHci4KPw1PtUYppnfKBFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWadDsfjOHzpMJ5cjujgTzWrU43dVtdAVRnSz+FkEiMeTS9qD9ULjf0yvkoqYSW9nXPs&#10;xWtsJ5y+DamWywSicXMC7+yTk9F1LFJsuefmRXjX9SVSR99DP3Vi9qY9W2y0tLDcIugy9W7Mc5vV&#10;Lv80qqn7u28l/gWn54Q6fn6LVwAAAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3Z&#10;iR0tPz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXs&#10;c0LoQhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmv&#10;qV7eDuvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6&#10;hfIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV/SRmm0CAABEBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAA&#10;AAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="7C24802D" w14:textId="77777777" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
+                      <w:rPr>
+                        <w:rFonts w:hint="eastAsia"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CEEF71" wp14:editId="5BC49F43">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-29210</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-59055</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7580630" cy="10719435"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
@@ -9120,101 +9516,211 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0BB6C1AA" w14:textId="1F5E62F9" w:rsidR="003442C3" w:rsidRDefault="003442C3" w:rsidP="004D040B">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BB6C1AA" w14:textId="2E5CE8C8" w:rsidR="003442C3" w:rsidRDefault="00E36A27" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C5B3FAC" wp14:editId="219F7C06">
+              <wp:simplePos x="828675" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1618994959" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00136A38" w14:textId="03DE9B52" w:rsidR="00E36A27" w:rsidRPr="00E151BB" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E151BB">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5C5B3FAC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJVrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9kazg/KhBVvy8SjnTFkJVWt3Jf/5vPr0&#10;hbOAwlZCg1UlP6rAbxcfP8w7V6gJNKAr5RmB2FB0ruQNoiuyLMhGGRFG4JSlYA3eCKRfv8sqLzpC&#10;Nzqb5Pks68BXzoNUIZD3/hTki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2xD/0IURraWi&#10;F6h7gYLtffsGyrTSQ4AaRxJMBnXdSpVmoGnG+atpNo1wKs1C5AR3oSn8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjhTbVI5PknE0mNzlFJIVuPs+m02lEya6XnQ/4XYFh0Si5p60kssRh&#10;HfCUOqTEWhZWrdZpM9r+5SDM6MmuHUYL+23P2qrkqW70bKE60lAeTvsOTq5aKr0WAZ+EpwVTtyRa&#10;fKSj1tCVHM4WZw34X+/5Yz7xTlHOOhJMyS0pmjP9w9I+oraSMf6aTyMZfnBvB8PuzR2QDMf0IpxM&#10;ZsxDPZi1B/NCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzXJVrDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="00136A38" w14:textId="03DE9B52" w:rsidR="00E36A27" w:rsidRPr="00E151BB" w:rsidRDefault="00E36A27" w:rsidP="00E36A27">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E151BB">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003442C3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D145ED">
+    <w:r w:rsidR="00E151BB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 3.2 Computer Use for Prisoners</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003442C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v1.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045263B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F86E4AF2"/>
@@ -12245,159 +12751,159 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2097244604">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="357119879">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1292130796">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="320352689">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2056811130">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="785007520">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="584387116">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1599751575">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="430398229">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="546920342">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1509517245">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1630864298">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1316491002">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="27730767">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="293485750">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1704666920">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1552693830">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1557622021">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1724985604">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="517231164">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1336417793">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="438375230">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1816987991">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="363405011">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="797845819">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="930621009">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="494347680">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1293557637">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
@@ -12483,80 +12989,80 @@
         <w:lvlText w:val="%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2880" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3240" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="628783634">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="162471226">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1271814512">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1492405020">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1575553584">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uP6PZ2vz818qtOBr5tj8PoxpxDmmECjNsrEy5ibUdRgXU5nRJITkFlQNX9XY10WR2UVD8qIrU0Gm8xsrXj7SqA==" w:salt="Re7uj2A0Zg99vOYplPpN5A=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1ms3BvvPfoMScs+pwZbtcdG8t67ad8VCHW922mv3pEFiu5mMgsrLbxJpMaHjpXCElMKykC3hARqT3XFWsZ5DJg==" w:salt="kyDohl4llfgTMJl6jPSHDQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00D65480"/>
     <w:rsid w:val="000019C5"/>
     <w:rsid w:val="00016491"/>
@@ -12650,122 +13156,126 @@
     <w:rsid w:val="00461EBD"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="0046633C"/>
     <w:rsid w:val="004771B6"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049794D"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C274A"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D3273"/>
     <w:rsid w:val="004E47E5"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004F2D50"/>
     <w:rsid w:val="00501930"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00525FB6"/>
     <w:rsid w:val="0053166F"/>
     <w:rsid w:val="0054244F"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00567E6C"/>
     <w:rsid w:val="005738CE"/>
     <w:rsid w:val="00576EFF"/>
+    <w:rsid w:val="00582C2F"/>
     <w:rsid w:val="00590153"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005963B9"/>
     <w:rsid w:val="005A0B84"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A4B6C"/>
     <w:rsid w:val="005A74F6"/>
     <w:rsid w:val="005B2913"/>
     <w:rsid w:val="005B6A73"/>
     <w:rsid w:val="005C0973"/>
     <w:rsid w:val="005E04CB"/>
     <w:rsid w:val="005E0C74"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005F3E28"/>
     <w:rsid w:val="0060711C"/>
     <w:rsid w:val="006124DA"/>
     <w:rsid w:val="00614889"/>
     <w:rsid w:val="00616032"/>
     <w:rsid w:val="00622909"/>
     <w:rsid w:val="0062330F"/>
     <w:rsid w:val="006236AB"/>
     <w:rsid w:val="00625B44"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00631408"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00650370"/>
     <w:rsid w:val="00650952"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="00665C71"/>
     <w:rsid w:val="006768C6"/>
     <w:rsid w:val="00682B1D"/>
     <w:rsid w:val="006836E0"/>
     <w:rsid w:val="00696A61"/>
     <w:rsid w:val="006A28CC"/>
     <w:rsid w:val="006A30FC"/>
+    <w:rsid w:val="006A55DF"/>
     <w:rsid w:val="006A786F"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006C36EA"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D0290"/>
     <w:rsid w:val="00701647"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="007139D8"/>
     <w:rsid w:val="00714DF8"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00731DE1"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00747592"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00756581"/>
     <w:rsid w:val="007569DC"/>
     <w:rsid w:val="00762891"/>
     <w:rsid w:val="00763ECA"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00791D23"/>
     <w:rsid w:val="00797B5D"/>
     <w:rsid w:val="007B56C1"/>
     <w:rsid w:val="007C3C7A"/>
     <w:rsid w:val="007D13CE"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007F0F5D"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="0080084A"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="0081554A"/>
     <w:rsid w:val="00817762"/>
     <w:rsid w:val="008309DD"/>
+    <w:rsid w:val="00834634"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00854517"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="008637DE"/>
     <w:rsid w:val="008670D5"/>
     <w:rsid w:val="00870C55"/>
     <w:rsid w:val="00870E73"/>
     <w:rsid w:val="00883D04"/>
     <w:rsid w:val="00886C58"/>
     <w:rsid w:val="00890BF4"/>
     <w:rsid w:val="00895BFB"/>
     <w:rsid w:val="008961AC"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008D31EB"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008F48C4"/>
     <w:rsid w:val="008F63B6"/>
     <w:rsid w:val="008F68C9"/>
     <w:rsid w:val="00900CBF"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00917CE1"/>
     <w:rsid w:val="00920BBE"/>
@@ -12850,53 +13360,56 @@
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D12F25"/>
     <w:rsid w:val="00D145ED"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D3515C"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D53DC1"/>
     <w:rsid w:val="00D56A57"/>
     <w:rsid w:val="00D65480"/>
     <w:rsid w:val="00D66BA8"/>
     <w:rsid w:val="00D749A3"/>
     <w:rsid w:val="00D92728"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00DA157D"/>
     <w:rsid w:val="00DA3324"/>
     <w:rsid w:val="00DA5FF6"/>
     <w:rsid w:val="00DD0FBD"/>
     <w:rsid w:val="00DD7A3D"/>
     <w:rsid w:val="00DE1C0D"/>
     <w:rsid w:val="00DF121C"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E07AD6"/>
     <w:rsid w:val="00E07B54"/>
     <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E11561"/>
+    <w:rsid w:val="00E151BB"/>
     <w:rsid w:val="00E2581E"/>
     <w:rsid w:val="00E3190B"/>
     <w:rsid w:val="00E362DC"/>
+    <w:rsid w:val="00E36A27"/>
     <w:rsid w:val="00E4017D"/>
     <w:rsid w:val="00E40C8F"/>
     <w:rsid w:val="00E67499"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84E0F"/>
     <w:rsid w:val="00E93BEF"/>
     <w:rsid w:val="00E9637F"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB0E47"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED3536"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF3BA2"/>
     <w:rsid w:val="00F01DCC"/>
     <w:rsid w:val="00F36972"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F51719"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F64D35"/>
@@ -12912,68 +13425,68 @@
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FB1DFB"/>
     <w:rsid w:val="00FC0CE9"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FD56E0"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE6A72"/>
     <w:rsid w:val="00FE6E0F"/>
     <w:rsid w:val="00FF18B1"/>
     <w:rsid w:val="00FF4258"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="758B2CA7"/>
   <w15:docId w15:val="{44459D31-425D-431F-AA17-9DB1EDD5C264}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14482,76 +14995,76 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0016269D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="138884622">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9c%20IT%20Procedure%20-%20Appendix%203%20-%20OPD%20Tracking%20Sheet.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9c%20IT%20Procedure%20-%20Appendix%203%20-%20OPD%20Tracking%20Sheet.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9e%20IT%20Procedure%20-%20Appendix%205%20-%20E-Reader%20Tracking.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9e%20IT%20Procedure%20-%20Appendix%205%20-%20E-Reader%20Tracking.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9c%20IT%20Procedure%20-%20Appendix%203%20-%20OPD%20Tracking%20Sheet.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9e%20IT%20Procedure%20-%20Appendix%205%20-%20E-Reader%20Tracking.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9e%20IT%20Procedure%20-%20Appendix%205%20-%20E-Reader%20Tracking.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/communities/randr/Employment-education/_layouts/15/xlviewer.aspx?id=/communities/randr/Employment-education/Policy%20and%20Guideline%20Documents/9c%20IT%20Procedure%20-%20Appendix%203%20-%20OPD%20Tracking%20Sheet.xlsx&amp;Source=http%3A%2F%2Fjustus%2Fcommunities%2Frandr%2FEmployment%2Deducation%2FPages%2FEVTU%2DPolicies%2DProcedures%2DGuidelines%2DIndex%2Easpx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -15215,124 +15728,118 @@
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0901D5D9-17DD-4090-A244-185E4ED99A12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>28356</Characters>
+  <Pages>17</Pages>
+  <Words>4568</Words>
+  <Characters>24711</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>66</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>613</Lines>
+  <Paragraphs>283</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 3.2 Computer Use for Prisoners</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33264</CharactersWithSpaces>
+  <CharactersWithSpaces>29062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -15407,27 +15914,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>7f221557,5f4dd11f,f8b7625,607fe70f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-02-24T04:51:48Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>250a88e7-5701-4753-aa51-c631a601e5ab</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>