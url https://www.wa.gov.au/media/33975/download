--- v0 (2025-12-10)
+++ v1 (2026-08-10)
@@ -1,8524 +1,9433 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="168A63A8" w14:textId="0457102C" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00805A44" w:rsidP="002E5756">
+    <w:p w14:paraId="2B1D2268" w14:textId="77777777" w:rsidR="00112665" w:rsidRDefault="00112665" w:rsidP="00112665">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="00AB68F2">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">COPP </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="004649E2">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2D66">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Aboriginal Prisoners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E84214">
-[...14 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="34B08C61" w14:textId="0E01D47D" w:rsidR="00212A58" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:r w:rsidRPr="005227C6">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...199 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC2291D" wp14:editId="0DFFEF98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>379095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="26BAED7E" w14:textId="2B2F2E07" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Operati</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Policies and Procedures</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00810DB7">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (COPP)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidR="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="00B05F99">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2DC2291D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:29.85pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBquq7L3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4s0ubSgsyNP5J&#10;D8ZLLSZetzAFlJ0l7LbQb+940uO89/Leb7LNZDt1psG3jhHmswgUcemqlmuEj2J7twblg+HKdI4J&#10;4UIeNvn1VWbSyo38Tud9qJWUsE8NQhNCn2rty4as8TPXE4t3dIM1Qc6h1tVgRim3nV5EUaytaVkW&#10;GtPTc0Pl9/5kEeJwKZbJ8qX+fNva17GwX7unY4F4ezM9PoAKNIW/MPziCzrkwnRwJ6686hDkkYBw&#10;n6xAibtOViIcEJJ4vgCdZ/o/f/4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarqu&#10;y94AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="26BAED7E" w14:textId="2B2F2E07" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Operati</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Policies and Procedures</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00810DB7">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (COPP)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="00B05F99">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="003220A5" w:rsidRPr="0060077D" w:rsidRDefault="003220A5" w:rsidP="0060077D">
+      <w:pPr>
+        <w:sectPr w:rsidR="003220A5" w:rsidRPr="0060077D" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77FE33A4" w14:textId="560C8AD8" w:rsidR="00634C54" w:rsidRDefault="00634C54" w:rsidP="004E571B"/>
-    <w:p w14:paraId="5A3DE7FE" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRDefault="00D233A0" w:rsidP="00D233A0">
+    <w:p w14:paraId="24A74846" w14:textId="77777777" w:rsidR="00810DB7" w:rsidRDefault="00810DB7" w:rsidP="003220A5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+    </w:p>
+    <w:p w14:paraId="552B8986" w14:textId="6335DE8A" w:rsidR="003220A5" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCBFCAF" w14:textId="16EA1166" w:rsidR="00192C16" w:rsidRDefault="00A4576F">
+    <w:p w14:paraId="1B4DB8BF" w14:textId="2B0A8A22" w:rsidR="00087A91" w:rsidRDefault="00A05903">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc141880354" w:history="1">
-        <w:r w:rsidR="00192C16" w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995557" w:history="1">
+        <w:r w:rsidR="00087A91" w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00192C16">
+        <w:r w:rsidR="00087A91">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00192C16" w:rsidRPr="00937018">
+        <w:r w:rsidR="00087A91" w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00192C16">
-          <w:rPr>
+        <w:r w:rsidR="00087A91">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00192C16">
-          <w:rPr>
+        <w:r w:rsidR="00087A91">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00192C16">
-[...11 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidR="00087A91">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995557 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00087A91">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00087A91">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00192C16">
-          <w:rPr>
+        <w:r w:rsidR="00087A91">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00192C16">
-          <w:rPr>
+        <w:r w:rsidR="00087A91">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5FA99479" w14:textId="3A5D4188" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="0FB5314F" w14:textId="1EB9C682" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880355" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995558" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
-[...9 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995558 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07B1CA11" w14:textId="2CA230A9" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="353166D6" w14:textId="3FCABF23" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880356" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995559" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
-[...9 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995559 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AA19510" w14:textId="3D7A7493" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="4342EFFE" w14:textId="672160A0" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880357" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995560" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reconciliation Action Plan (RAP)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880357 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995560 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33E06B11" w14:textId="1C32E179" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="79FDAB5A" w14:textId="2FB61157" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880358" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995561" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Collaborations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880358 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995561 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4378465D" w14:textId="464E2097" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="13A391DC" w14:textId="56370AF2" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880359" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995562" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Placement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880359 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995562 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="783039CB" w14:textId="7C781564" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="051F69A3" w14:textId="1049DC64" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880360" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995563" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Food</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880360 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995563 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D26230B" w14:textId="488ECF13" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="212434FC" w14:textId="078C6944" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880361" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995564" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Art</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880361 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995564 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B1B5867" w14:textId="7A58ECD7" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="051165D1" w14:textId="48F6D93E" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880362" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995565" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cultural meeting place</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880362 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995565 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="131B478E" w14:textId="4D835B81" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="077BB43B" w14:textId="28610F08" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880363" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995566" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Spiritual and cultural issues</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880363 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995566 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1894C7DD" w14:textId="2CD9AB47" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="2FBE02D7" w14:textId="0EDE3BE5" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880364" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995567" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>At-risk Aboriginal prisoners</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880364 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995567 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EC42262" w14:textId="2479FF38" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="277FCFEB" w14:textId="394B73E1" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880365" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995568" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Death of an Aboriginal person</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880365 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995568 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6567CCCF" w14:textId="2E123C8B" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="6D582DBB" w14:textId="612DFDA5" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880366" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995569" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cultural consultants</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880366 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995569 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A291EC7" w14:textId="3D7C641E" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="6ADF4416" w14:textId="105C8CC3" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880367" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995570" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995570 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1243E23A" w14:textId="529B1A83" w:rsidR="00087A91" w:rsidRDefault="00087A91">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236995571" w:history="1">
+        <w:r w:rsidRPr="00521C63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
-[...9 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995571 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="768EA29D" w14:textId="76BD33E6" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="514A83A4" w14:textId="0B39B13E" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880368" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995572" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.1</w:t>
-[...7 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
-[...12 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880368 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995572 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59015792" w14:textId="008D9443" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="32A909BD" w14:textId="2B8C1E20" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880369" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995573" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.2</w:t>
-[...7 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
-[...12 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880369 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995573 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="238963AB" w14:textId="5A288C91" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="19E7655D" w14:textId="0F5B1D84" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880370" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995574" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.3</w:t>
-[...7 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
-[...12 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc141880370 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995574 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68C1529D" w14:textId="3C70D3CE" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="5D28621F" w14:textId="3F2735BC" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880371" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995575" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
-[...9 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995575 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B8B336A" w14:textId="3D252010" w:rsidR="00192C16" w:rsidRDefault="00192C16">
+    <w:p w14:paraId="71492815" w14:textId="23621468" w:rsidR="00087A91" w:rsidRDefault="00087A91">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc141880372" w:history="1">
-        <w:r w:rsidRPr="00937018">
+      <w:hyperlink w:anchor="_Toc236995576" w:history="1">
+        <w:r w:rsidRPr="00521C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document version history</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00937018">
-[...12 lines deleted...]
-          <w:rPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
-[...9 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236995576 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="101128B0" w14:textId="0640564F" w:rsidR="00D233A0" w:rsidRDefault="00A4576F" w:rsidP="00D233A0">
+    <w:p w14:paraId="2880F818" w14:textId="1E93B241" w:rsidR="00634C54" w:rsidRDefault="00A05903" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D529903" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRDefault="00D233A0" w:rsidP="00D233A0">
-[...4 lines deleted...]
-    <w:p w14:paraId="7714A81D" w14:textId="739C8CF3" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="78DD0981" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77464B25" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C09F03F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B73D9D7" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2DE263" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD3B6FF" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CE2A28" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9F1600" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E101C27" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4B26F1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C64F69" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B74AA8F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C175DE" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45497181" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2937BCD9" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A25D109" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A9827D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448336CA" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7479D5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="003220A5" w:rsidRDefault="00C8272F" w:rsidP="00063186">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc32487513"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc236995557"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00951529">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="394703E9" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRPr="004F2D66" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r w:rsidRPr="004F2D66">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E9F79E" w14:textId="7DB62935" w:rsidR="00D85ECE" w:rsidRPr="00315998" w:rsidRDefault="00EC5AF1" w:rsidP="00D85ECE">
+    <w:p w14:paraId="36F79FF3" w14:textId="14D4F24E" w:rsidR="00E50E45" w:rsidRPr="003220A5" w:rsidRDefault="00E50E45" w:rsidP="00B37CED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0277F3AC" w14:textId="54BFF6A2" w:rsidR="00EC5AF1" w:rsidRPr="00AD06CC" w:rsidRDefault="00EC5AF1" w:rsidP="00490C66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc32487514"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc141880355"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc236995558"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B780AB3" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
       <w:r>
-        <w:t>Policy</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>The purpose of this document is to establish clear and consistent practices when working with Aboriginal prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073F4CFF" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="22798F8E" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r>
+        <w:t>The Department is committed to providing culturally appropriate and collaborative initiatives that reduce the over-representation and recidivism rates of Aboriginal people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8507EA" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="068D60DF" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r>
+        <w:t>The Department respectfully acknowledges Aboriginal people as the First Peoples of Australia, recognises the diversity of Aboriginal people, and values their strength, resilience, and capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C9FBB6" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="77CA77DD" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r>
+        <w:t>Staff shall show respect for Aboriginal prisoner’s life experiences and provide support to ensure that all prisoners have opportunities to achieve equal outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D655824" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="23F3247D" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r w:rsidRPr="00713683">
+        <w:t xml:space="preserve">A prisoners Aboriginality is determined as part of the reception process and recorded accordingly, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00713683">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.1 - Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00713683">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CB86DB" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="38016949" w14:textId="378DFF5A" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r w:rsidRPr="00B26EEF">
+        <w:t xml:space="preserve">Aboriginality disclosure: additional information shall be requested at Orientation (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00B26EEF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.2 – Prisoner Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B26EEF">
+        <w:t>) regarding cultural connections to specific areas, and Aboriginal language needs, where identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26EEF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2930D450" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="514DBCC8" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r>
+        <w:t>The management of Aboriginal prisoners shall involve a multidisciplinary team approach which includes communications with Aboriginal staff, communities, and organisations, and shall occur in a manner that is sensitive and appropriate to prisoners individual needs and treats them with dignity, humanity, respect and with consideration to cultural and religious requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E501595" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="5158AF33" w14:textId="0FB82E3B" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>All communications with Aboriginal prisoners shall be in such a way that language diversity is acknowledged, understood and accommodated, as per the WA Language Services Policy and the obligations that form it</w:t>
+      </w:r>
+      <w:r w:rsidR="004806A1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52460899" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="63C4C3F3" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r>
+        <w:t>Aboriginal prisoners who are not able to communicate in spoken and/or written English are made aware of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9E3079" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>their right to communicate in their language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B65AB6" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>when and how to ask for an interpreter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC2E045" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the complaints processes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12227CFA" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="5021485A" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRPr="00CD6AB9" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC">
+      <w:r>
+        <w:t>The management of Aboriginal prisoners is governed by a rigorous recording and reporting regime which provides transparency and accountability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E1941E" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="6A9C04D4" w14:textId="77777777" w:rsidR="002F3CA4" w:rsidRDefault="002F3CA4" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="0D05B53F" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRPr="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="62576F24" w14:textId="2662991C" w:rsidR="00DE6751" w:rsidRPr="003220A5" w:rsidRDefault="00DE6751" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D58B7DD" w14:textId="77777777" w:rsidR="002F3CA4" w:rsidRDefault="002F3CA4" w:rsidP="00B05F99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235623989"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc236995559"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>Aboriginal prisoners.</w:t>
+      <w:r w:rsidRPr="002F3CA4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="67159C9B" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00120DF8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc236995560"/>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>Reconciliation Action Plan (RAP)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2D681883" w14:textId="77777777" w:rsidR="004C5038" w:rsidRPr="00EC01C3" w:rsidRDefault="004C5038" w:rsidP="004C5038">
-      <w:pPr>
+    <w:p w14:paraId="3A42F474" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:ind w:left="709"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The Departments Reconciliation Action Plan (RAP) aims to provide services in a manner that is equitable, responsive, and relevant to Aboriginal people. This includes (but is not limited to) the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A8D185" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>celebrating National Reconciliation Week theme each year through appropriate activities and engagement to further reconciliation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287AAAD1" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>celebrating NAIDOC Week theme each year through appropriate activities and engagement to recognise the unique contribution of Aboriginal people to Australia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F7E30E" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>use the Aboriginal Services Committees in prisons to identify, develop, and implement appropriate programs and strategies to improve outcomes for Aboriginal prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CE3C5F" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>ensure all prison staff undertake cultural competency training on a regular basis and as a continuum (not as a one off but a continual and ongoing set or series of learnings)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EEC966" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>follow Departmental guidance on adhering to Aboriginal protocols for events and meetings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B1336E" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t xml:space="preserve">develop ongoing relationships with local Aboriginal communities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360EF9F3" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>ensure staff are aware of the requirements of the RAP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7797A3D5" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t>aim to have a strong representation of local Aboriginal staff in each prison, in a range of roles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F752A4D" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="00CF11B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="992" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00120DF8">
+        <w:t xml:space="preserve">promote the use of the Aboriginal Visitor Scheme and prisoner support services in facilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31421CCA" w14:textId="5961C268" w:rsidR="002F3CA4" w:rsidRPr="00125A96" w:rsidRDefault="00120DF8" w:rsidP="00125A96">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc236995561"/>
+      <w:r w:rsidRPr="00125A96">
+        <w:lastRenderedPageBreak/>
+        <w:t>Collaborations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="24E3DB42" w14:textId="21A7B722" w:rsidR="00120DF8" w:rsidRDefault="00120DF8" w:rsidP="004C5EC3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staff shall ensure they continuously strengthen partnerships with Aboriginal community organisations to support and create linkages for effective through care treatment of Aboriginal prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3F530A" w14:textId="53B9C354" w:rsidR="00DB5B66" w:rsidRDefault="00120DF8" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Superintendent shall provide opportunities for Aboriginal prisoners to connect to country and strengthen their spirituality</w:t>
+      </w:r>
+      <w:r w:rsidR="00125A96">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E49248C" w14:textId="77777777" w:rsidR="004C5EC3" w:rsidRPr="004C5EC3" w:rsidRDefault="004C5EC3" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc32492314"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc230585459"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235623992"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc236995562"/>
+      <w:r w:rsidRPr="004C5EC3">
+        <w:t>Placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="004C5EC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470BD0A5" w14:textId="77777777" w:rsidR="004C5EC3" w:rsidRDefault="004C5EC3" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC3">
+        <w:t>Superintendents shall ensure the placement of Aboriginal prisoners takes into consideration kinship groups, language groups, extended families, and other Aboriginal prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B503637" w14:textId="77777777" w:rsidR="004C5EC3" w:rsidRPr="004C5EC3" w:rsidRDefault="004C5EC3" w:rsidP="004C5EC3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC3">
+        <w:t>Reception staff shall ask Aboriginal prisoner’s if there are any feuding issues to assist with appropriate placement within the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3CA184" w14:textId="77777777" w:rsidR="004C5EC3" w:rsidRDefault="004C5EC3" w:rsidP="00125A96">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EC3">
+        <w:t xml:space="preserve">Superintendents shall ensure the placement of Aboriginal prisoners on country, wherever possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140D0E03" w14:textId="77777777" w:rsidR="004C5EC3" w:rsidRPr="004C5EC3" w:rsidRDefault="004C5EC3" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc235623993"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc236995563"/>
+      <w:r w:rsidRPr="004C5EC3">
+        <w:t>Food</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="53DF4063" w14:textId="77777777" w:rsidR="004C5EC3" w:rsidRDefault="004C5EC3" w:rsidP="004C5EC3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00700450">
+        <w:t>Superintendents shall ensure, where possible and practicable, Aboriginal prisoners are offered foods that meet their cultural needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05830257" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C"/>
+    <w:p w14:paraId="20EA193B" w14:textId="2C51F9AC" w:rsidR="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Superintendent (or delegate) shall ensure liaison with Aboriginal prisoners, staff, and elders to develop appropriate menus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD6BF61" w14:textId="6398BC66" w:rsidR="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cultural events, ceremonies, or Aboriginal specific programs may be catered for in accordance with the Department’s RAP and at the discretion of the Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF8009C" w14:textId="63685F46" w:rsidR="00DB5B66" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Superintendent, in consultation with Aboriginal staff, may give approval for traditional food to be brought into a prison for significant cultural events or Aboriginal specific programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FDF6B5" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc235623994"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc236995564"/>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>Art</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="61EE3E44" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...29 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B9701C">
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...52 lines deleted...]
-        <w:r w:rsidR="006777C3" w:rsidRPr="00BA525B">
+        <w:t xml:space="preserve">Staff shall ensure that they show respect for prisoner art as it may have cultural, personal, or religious significance. The management of Aboriginal artwork shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00B9701C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> Reception</w:t>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>COPP 8.5 – Prisoner Art.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0034240A" w:rsidRPr="00BA525B">
-[...9 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0BD79F9B" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235623995"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc236995565"/>
+      <w:r w:rsidRPr="00B9701C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Cultural meeting place</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00B9701C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7E43BC" w14:textId="77777777" w:rsidR="00174640" w:rsidRDefault="00174640" w:rsidP="00174640"/>
-[...183 lines deleted...]
-    <w:p w14:paraId="4EC9C576" w14:textId="2C509847" w:rsidR="00E97842" w:rsidRDefault="00E97842" w:rsidP="00990642">
+    <w:p w14:paraId="6A12BC2C" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>The Superintendent, in conjunction with Aboriginal staff, shall identify a designated area as a cultural meeting place for Aboriginal prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC9CD08" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>The cultural meeting place shall be appropriate to the location and cultural practice which may include a physical environment made up of local native plants around seating areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CB9F12" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc32492312"/>
-[...213 lines deleted...]
-        <w:t>Placement</w:t>
+      <w:bookmarkStart w:id="20" w:name="_Toc32487525"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc32492319"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc230585463"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235623996"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236995566"/>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>Spiritual and cultural issues</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="001E5124">
-[...77 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
-      <w:r w:rsidRPr="00CE3B0D">
-[...3 lines deleted...]
-    <w:p w14:paraId="51544AFB" w14:textId="218F8599" w:rsidR="00CE3B0D" w:rsidRDefault="00CE3B0D" w:rsidP="00990642">
+    </w:p>
+    <w:p w14:paraId="19A2566D" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="709"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="6FF292BC" w14:textId="3FEF3DD0" w:rsidR="00195BF4" w:rsidRDefault="00E67F68" w:rsidP="00A4576F">
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t xml:space="preserve">In the event an Aboriginal prisoner is identified as possibly experiencing a spiritual or cultural related issue, staff shall liaise with the Prison Support Service and/or an external community support member in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00B9701C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support and Monitoring System (SAMS) Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DA41C2" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc32487522"/>
-[...3 lines deleted...]
-        <w:t>Art</w:t>
+      <w:bookmarkStart w:id="25" w:name="_Toc230585464"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235623997"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc236995567"/>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>At-risk Aboriginal prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="7C2D48B7" w14:textId="6C8D5D27" w:rsidR="00195BF4" w:rsidRPr="00195BF4" w:rsidRDefault="00642E10" w:rsidP="00990642">
+    <w:p w14:paraId="67195EC1" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="00B9701C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="709"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00195BF4">
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t xml:space="preserve">As referenced in the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_Hlk138853813"/>
+      <w:r w:rsidRPr="00B9701C">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00B9701C">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B9701C">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00B9701C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>At Risk Management System Manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9701C">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B9701C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9701C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A03ECD">
-[...6 lines deleted...]
-        <w:r w:rsidR="00841B94" w:rsidRPr="008B31B6">
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>Aboriginal prisoners may demonstrate slightly different characteristics when they are at risk of suicide or self-harm. These characteristics include, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5355038E" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>withdrawal in normal activities or communication with prisoners or staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F763892" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>presentation of having mental health issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75653F02" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>refusal to eat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482F273D" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>hearing voices, chanting, or singing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54011E35" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>describing things such as animals, birds or ‘Lore Man’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F0C94B" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>not responding to staff requests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35672D9F" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>a development of an unexplained fear of a particular area within the prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524DEB67" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>a refusal to discuss what is happening with uninitiated men</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124CA291" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>an insistence on ‘going home’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2105477B" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>requests that appear different such as ‘not to be alone,’ wanting to make a phone call to a particular person but unable to articulate why</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6293F301" w14:textId="77777777" w:rsidR="00B9701C" w:rsidRPr="00B9701C" w:rsidRDefault="00B9701C" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9701C">
+        <w:t>an appearance that they are frightened of particular people within the custodial setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE82143" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682515">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where there are concerns for an Aboriginal prisoner’s risk of suicide or self-harm, staff shall manage the prisoner, including engaging with supports such as services and community members, in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00682515">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Mincho"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00A03ECD" w:rsidRPr="008B31B6">
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Support and Monitoring System (SAMS) Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00682515">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00682515">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Mincho"/>
-[...2 lines deleted...]
-          <w:t>Prisoner Art</w:t>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>At Risk Management System Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A03ECD" w:rsidRPr="008B31B6">
-[...3 lines deleted...]
-    <w:p w14:paraId="40AF8D44" w14:textId="09CAF833" w:rsidR="009F2B92" w:rsidRDefault="009F2B92" w:rsidP="00A4576F">
+      <w:r w:rsidRPr="00682515">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A14E08" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00682515">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc32487523"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc32487524"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc32492318"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc230585465"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235623998"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc236995568"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>Death of an Aboriginal person</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:r w:rsidR="00841B94">
-[...67 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-    </w:p>
-[...26 lines deleted...]
-      <w:r w:rsidR="00586765" w:rsidRPr="00192C16">
+      <w:r w:rsidRPr="00682515">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E36079" w:rsidRPr="00192C16">
-[...36 lines deleted...]
-        <w:r w:rsidR="00E36079" w:rsidRPr="00F63EEE">
+    </w:p>
+    <w:p w14:paraId="0F3B7A20" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00682515">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of a death of an Aboriginal prisoner, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00682515">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Mincho"/>
-[...2 lines deleted...]
-          <w:t>Support and Monitoring System (SAMS) Manual</w:t>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>COPP 13.2 – Death of a Prisoner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E36079" w:rsidRPr="00F63EEE">
+      <w:r w:rsidRPr="00682515">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-      <w:r w:rsidR="00833A7C" w:rsidRPr="00D86BF0">
+      <w:r w:rsidRPr="00682515">
         <w:rPr>
-          <w:color w:val="0000FF"/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>At Risk Management System Manual</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00833A7C" w:rsidRPr="00192C16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="77C8E2B5" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00682515">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00682515">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In the event of the death of an Aboriginal person in the community, Aboriginal prisoners may apply to the Superintendent for an Authorised Absence Permit to meet cultural obligations, refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00682515">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70AE25B9" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00682515">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc32487526"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc32492320"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc230585466"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235623999"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc236995569"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>Cultural consultants</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r w:rsidR="00833A7C" w:rsidRPr="00192C16">
-[...4 lines deleted...]
-    <w:p w14:paraId="33CC28E0" w14:textId="11B29F28" w:rsidR="004F7C68" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00E47AAE">
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="63EA20AB" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00682515">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00682515">
+        <w:t>The Superintendent may approve the use of a cultural consultant for one of the following reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F420B5" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00CF11B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="3A48E3DB" w14:textId="69308A55" w:rsidR="004F7C68" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00E47AAE">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc31287085"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>to provide advice as requested in prisoner assessment and management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="5B977866" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00CF11B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="195A112B" w14:textId="42E400CB" w:rsidR="004F7C68" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00E47AAE">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc31287086"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>during de-briefs to provide feedback on the appropriateness of processes used</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="5CF2C72E" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00CF11B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2F515279" w14:textId="69A3C017" w:rsidR="004F7C68" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00E47AAE">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc31287087"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>as a broker for the non-Aboriginal practitioner working with Aboriginal clients to enhance culturally competent cultural awareness</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="68D01FA7" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00CF11B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="5DD5BA1B" w14:textId="6462F68D" w:rsidR="004F7C68" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00E47AAE">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc31287088"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>individual cultural interventions (ceremonies, translation, healing, counselling) for Aboriginal prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="135B31BF" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00CF11B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="6B5188F4" w14:textId="1AF2AC03" w:rsidR="004F7C68" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00E47AAE">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc31287089"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>to promote cultural awareness for prison staff</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C902B54" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00CF11B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="31FFEF1A" w14:textId="325CEABA" w:rsidR="004F7C68" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00E47AAE">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc31287090"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>to advise prison management and security on relevant issues (feuds, funerals, family relationships)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="31DAFF2C" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00682515" w:rsidRDefault="00682515" w:rsidP="00CF11B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="60" w:after="60"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="59715977" w14:textId="29FED4C5" w:rsidR="00601F3E" w:rsidRPr="00192C16" w:rsidRDefault="00E47AAE" w:rsidP="00601F3E">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc31287091"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>assist in the development of resources for Aboriginal prisoners.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="0CFBA4C7" w14:textId="1A56AD8F" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="00917E6D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00D86BF0">
+      </w:pPr>
+      <w:r w:rsidRPr="00682515">
+        <w:t xml:space="preserve">Payment of cultural consultants shall be carried out in accordance with the Department of Corrective Services Guidelines for the Payment of Cultural Consultants noted in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00682515">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support and Monitoring System Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00682515">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27832D85" w14:textId="77777777" w:rsidR="00682515" w:rsidRPr="00FF6C32" w:rsidRDefault="00682515" w:rsidP="001E36AA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc235624000"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc236995570"/>
+      <w:r w:rsidRPr="00FF6C32">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00FF6C32">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...586 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2116"/>
-        <w:gridCol w:w="7052"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="7004D9FF" w14:textId="77777777" w:rsidTr="00C8038F">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="30E8AE1A" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="22E6FB6B" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="1597F8D1" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="1248056D" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="02311B15" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="6F03E5A3" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="6B9A24A5" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="052BFCB5" w14:textId="344FCFCC" w:rsidR="003D708E" w:rsidRPr="005435AD" w:rsidRDefault="00D941F8" w:rsidP="00DF778C">
-[...10 lines deleted...]
-              <w:t>Policy and Procedure (COPP)</w:t>
+          <w:p w14:paraId="696BDB22" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="038A62FB" w14:textId="4FFF7579" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="00612F0F" w:rsidP="00DF778C">
-[...7 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="69C2A754" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387C89" w:rsidRPr="000E6F0A" w14:paraId="43B1BDDC" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="3E8C7543" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3C04BECA" w14:textId="14CD7E83" w:rsidR="00387C89" w:rsidRDefault="00387C89" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="137CB3B2" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Cultural Consultant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1D182E37" w14:textId="54E05F4F" w:rsidR="00387C89" w:rsidRPr="00612F0F" w:rsidRDefault="00387C89" w:rsidP="00387C89">
+          <w:p w14:paraId="320680EB" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>or regional authority as a result of their role in society.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>A person who has both cultural knowledge and expertise relevant to the community from which the prisoner has come; and that they also have a community and/or regional authority as a result of their role in society.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805FB0" w:rsidRPr="000E6F0A" w14:paraId="605E7A75" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="49AF6606" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1E662482" w14:textId="07692BEA" w:rsidR="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00805FB0">
+          <w:p w14:paraId="2D7B6687" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9348D9" w14:textId="0445330E" w:rsidR="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00805FB0">
+          <w:p w14:paraId="7219250D" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805FB0" w:rsidRPr="000E6F0A" w14:paraId="302CABCB" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="24C17D21" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0C048F27" w14:textId="5B54E17B" w:rsidR="00805FB0" w:rsidRPr="005362FD" w:rsidRDefault="00805FB0" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00805FB0">
+          <w:p w14:paraId="68E9C939" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="236A86C0" w14:textId="77777777" w:rsidR="00805FB0" w:rsidRPr="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00805FB0">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of s 11(1a)(b) of the </w:t>
+          <w:p w14:paraId="6BD96FC3" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of s 11(1a) (b) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00805FB0">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00805FB0">
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">, in r 49(2) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00805FB0">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offender Regulations 1995</w:t>
             </w:r>
-            <w:r w:rsidRPr="00805FB0">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48C02A26" w14:textId="77777777" w:rsidR="00805FB0" w:rsidRPr="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="0FA186CD" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-              <w:ind w:left="358" w:hanging="358"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805FB0">
-              <w:t>(a) Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:lastRenderedPageBreak/>
+              <w:t>Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50BE76F2" w14:textId="77777777" w:rsidR="00805FB0" w:rsidRPr="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="42BD1CCC" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-              <w:ind w:left="358" w:hanging="358"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805FB0">
-              <w:t>(b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers, and social trainers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E6026C" w14:textId="5E064779" w:rsidR="00805FB0" w:rsidRPr="00805FB0" w:rsidRDefault="00E767F2" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="6C068C08" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-              <w:ind w:left="358" w:hanging="358"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Program support staff counsellors, program facilitators and librarians.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Program support staff counsellors, program facilitators, and librarians.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25F48204" w14:textId="53F7C146" w:rsidR="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="52370B83" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-              <w:ind w:left="358" w:hanging="358"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805FB0">
-[...1 lines deleted...]
-              <w:t>(d) Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff, and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00813588" w:rsidRPr="000E6F0A" w14:paraId="7DE49C74" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="3CFFD70C" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="28C0649D" w14:textId="746E16C5" w:rsidR="00813588" w:rsidRPr="00805FB0" w:rsidRDefault="00813588" w:rsidP="00813588">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00951529">
+          <w:p w14:paraId="2DEA1AFA" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="77E095ED" w14:textId="6C00E628" w:rsidR="00813588" w:rsidRPr="00805FB0" w:rsidRDefault="00D81E85" w:rsidP="00F00C31">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0919C74F" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">As defined in s. 3(1) </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2693">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2693">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">. Also includes any contract worker authorised by the Commissioner in accordance with s.15I (1)(b) </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2693">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2693">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve"> to perform the functions of a prison officer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C5238" w:rsidRPr="000E6F0A" w14:paraId="122605DC" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="0842628D" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="35F9185B" w14:textId="35D7DB83" w:rsidR="002C5238" w:rsidRDefault="002C5238" w:rsidP="002C5238">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3DE9CDC9" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3028392B" w14:textId="6F7A3C21" w:rsidR="002C5238" w:rsidRDefault="00894E50" w:rsidP="002C5238">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in </w:t>
+          <w:p w14:paraId="4D887D79" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in s. 3 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D81E85">
-[...6 lines deleted...]
-              <w:r w:rsidRPr="00D81E85">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00750401">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="001E36AA">
               <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805FB0" w:rsidRPr="000E6F0A" w14:paraId="7BE6C401" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="1F6B2D94" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2071818C" w14:textId="1AD0244C" w:rsidR="00805FB0" w:rsidRPr="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00805FB0">
+          <w:p w14:paraId="75CB7BA8" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3D83948D" w14:textId="2FE1AC4B" w:rsidR="00805FB0" w:rsidRPr="00805FB0" w:rsidRDefault="00805FB0" w:rsidP="00805FB0">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00805FB0">
+          <w:p w14:paraId="1A53E454" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00805FB0">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Public Sector Management Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00805FB0">
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB151F" w:rsidRPr="000E6F0A" w14:paraId="7F31F664" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="710E6BCF" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE06430" w14:textId="6E64D237" w:rsidR="00CB151F" w:rsidRPr="00CB151F" w:rsidRDefault="00CB151F" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00CB151F">
+          <w:p w14:paraId="6DC0500B" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="71706079" w14:textId="22DC1CD6" w:rsidR="00CB151F" w:rsidRPr="00CB151F" w:rsidRDefault="00813588" w:rsidP="00CB151F">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner in accordance with </w:t>
+          <w:p w14:paraId="05CBA891" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner in accordance with s. 15I (1) </w:t>
             </w:r>
-            <w:r w:rsidR="00D81E85">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00813588">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
-            <w:r w:rsidRPr="00813588">
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve"> to perform a function.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB151F" w:rsidRPr="000E6F0A" w14:paraId="0D6D6DBF" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="46C5C661" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="780C9E64" w14:textId="6276C6F1" w:rsidR="00CB151F" w:rsidRPr="00CB151F" w:rsidRDefault="00CB151F" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00CB151F">
+          <w:p w14:paraId="514AD9B0" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="17254FA7" w14:textId="3E510AC1" w:rsidR="00CB151F" w:rsidRPr="00CB151F" w:rsidRDefault="002C5238" w:rsidP="00700546">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">The Superintendent as defined in </w:t>
+          <w:p w14:paraId="3F8E0795" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">The Superintendent as defined in s.36 of the </w:t>
             </w:r>
-            <w:r w:rsidR="00D81E85">
-[...6 lines deleted...]
-              <w:r w:rsidRPr="00D81E85">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
-                  <w:color w:val="auto"/>
-                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00D81E85">
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="002C5238">
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00D81E85">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
-                  <w:color w:val="auto"/>
-                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="002C5238">
+            <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71C54" w:rsidRPr="000E6F0A" w14:paraId="2B1C063C" w14:textId="77777777" w:rsidTr="00BC01CE">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="72A2B037" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9D0878" w14:textId="6E218431" w:rsidR="00A71C54" w:rsidRPr="00CB151F" w:rsidRDefault="00A71C54" w:rsidP="00DF778C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00A71C54">
+          <w:p w14:paraId="2C585C9E" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="675CAC42" w14:textId="77777777" w:rsidR="00700546" w:rsidRPr="00700546" w:rsidRDefault="00700546" w:rsidP="00700546">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="54E5EA05" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="795ACA9E" w14:textId="066B8F14" w:rsidR="00A71C54" w:rsidRPr="002C5238" w:rsidRDefault="00A71C54" w:rsidP="00CB151F">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="134FACBE" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="473C11E6" w14:textId="564B801D" w:rsidR="003D708E" w:rsidRPr="0082658D" w:rsidRDefault="003D708E" w:rsidP="00990642">
+    <w:p w14:paraId="46DD6079" w14:textId="77777777" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="00917E6D"/>
+    <w:p w14:paraId="5B301426" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc235624001"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc236995571"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="5E81D257" w14:textId="0FCBE1DB" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0082658D">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc235624002"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc236995572"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="356F39F5" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="001E36AA">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="001E36AA">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001E36AA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.1 – Reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070F4A7E" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 8.5 – Prisoner Art </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A9791F" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 13.2 – Death of a Prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309880B1" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E36AA">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658DC577" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc235624003"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc236995573"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="0ADD44CB" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65A4DC10" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support and Monitoring System Manual (SAMS)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="009B341F" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>WA Language Services Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D2B48B9" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>At Risk Management System Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6091DBA4" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc235624004"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc236995574"/>
+      <w:r w:rsidRPr="001E36AA">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0082658D">
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="001E36AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D67F0C2" w14:textId="77777777" w:rsidR="00296201" w:rsidRPr="008115AD" w:rsidRDefault="00296201" w:rsidP="008115AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="56A4003D" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00FC1776">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008115AD">
+      <w:r w:rsidRPr="001E36AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678C0DC7" w14:textId="77777777" w:rsidR="00296201" w:rsidRPr="008115AD" w:rsidRDefault="00296201" w:rsidP="008115AD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="6CA9FFF2" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00FC1776">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008115AD">
+      <w:r w:rsidRPr="001E36AA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A4EBB0" w14:textId="47C8746E" w:rsidR="00990642" w:rsidRPr="00FA7FEC" w:rsidRDefault="00700546" w:rsidP="008115AD">
-[...15 lines deleted...]
-    <w:p w14:paraId="75BB495D" w14:textId="7A11F96A" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00990642">
+    <w:p w14:paraId="50CCD44F" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA"/>
+    <w:p w14:paraId="5CF9BC08" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="000548F2" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009D516D">
+        <w:spacing w:before="120"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc235624005"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc236995575"/>
+      <w:r w:rsidRPr="000548F2">
         <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="73AF56DF" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A48C4B" w14:textId="0F4C8A94" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA6E6A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEB3A21" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4721FD4C" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B3C3CD" w14:textId="77777777" w:rsidR="000548F2" w:rsidRDefault="000548F2" w:rsidP="000548F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc235624006"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc236995576"/>
+      <w:r w:rsidRPr="00C210EE">
+        <w:t>Document version history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
-      <w:bookmarkEnd w:id="60"/>
-[...95 lines deleted...]
-    <w:p w14:paraId="7EA45B32" w14:textId="7ACD9A00" w:rsidR="00633BD5" w:rsidRDefault="00633BD5" w:rsidP="00633BD5"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="85" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1127"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2754"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00633BD5" w:rsidRPr="00FA7FEC" w14:paraId="05564BCE" w14:textId="77777777" w:rsidTr="002A6B5F">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="00FF6C32">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="629"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
           </w:tcPr>
-          <w:p w14:paraId="45E9FB4B" w14:textId="77777777" w:rsidR="00633BD5" w:rsidRPr="00FA7FEC" w:rsidRDefault="00633BD5" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FF6C32" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7FEC">
+            <w:r w:rsidRPr="00FF6C32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5A3A52" w14:textId="77777777" w:rsidR="00633BD5" w:rsidRPr="00FA7FEC" w:rsidRDefault="00633BD5" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FF6C32" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7FEC">
+            <w:r w:rsidRPr="00FF6C32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7C3FF7" w14:textId="77777777" w:rsidR="00633BD5" w:rsidRPr="00FA7FEC" w:rsidRDefault="00633BD5" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FF6C32" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7FEC">
+            <w:r w:rsidRPr="00FF6C32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
           </w:tcPr>
-          <w:p w14:paraId="75AEE14F" w14:textId="77777777" w:rsidR="00633BD5" w:rsidRPr="00FA7FEC" w:rsidRDefault="00633BD5" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FF6C32" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7FEC">
+            <w:r w:rsidRPr="00FF6C32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
-[...13 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
           </w:tcPr>
-          <w:p w14:paraId="51069A32" w14:textId="7E295AC7" w:rsidR="00633BD5" w:rsidRPr="00FA7FEC" w:rsidRDefault="00633BD5" w:rsidP="00FA7FEC">
+          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="00FF6C32" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7FEC">
-[...6 lines deleted...]
-              <w:t>ate</w:t>
+            <w:r w:rsidRPr="00FF6C32">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00601F3E" w14:paraId="0C7E5550" w14:textId="77777777" w:rsidTr="002A6B5F">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="179969C9" w14:textId="48B6C86F" w:rsidTr="00322AAA">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="36DA8B26" w14:textId="7D056B9F" w:rsidR="00601F3E" w:rsidRDefault="00601F3E">
+          <w:p w14:paraId="016A2222" w14:textId="2ADF23BA" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7918F1D7" w14:textId="37759135" w:rsidR="00601F3E" w:rsidRDefault="00601F3E">
+          <w:p w14:paraId="5FAC1BC9" w14:textId="4D6A61A6" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="20BFECCB" w14:textId="77777777" w:rsidR="00601F3E" w:rsidRDefault="00601F3E">
+          <w:p w14:paraId="0530F74C" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00633BD5">
               <w:t>Approved by the Director Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D02B86B" w14:textId="39A22C03" w:rsidR="00D04340" w:rsidRDefault="00D04340">
+          <w:p w14:paraId="68B2D904" w14:textId="50F195ED" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>CM Ref:</w:t>
             </w:r>
+            <w:r w:rsidR="00B05F99">
+              <w:t>S21/</w:t>
+            </w:r>
+            <w:r w:rsidR="001C7C94">
+              <w:t>26809</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7C69CFB0" w14:textId="56DBE6D1" w:rsidR="00601F3E" w:rsidRDefault="00601F3E">
+          <w:p w14:paraId="303C6272" w14:textId="09E4BDB6" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>15 September 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="02518595" w14:textId="6049EAF8" w:rsidR="00601F3E" w:rsidRDefault="00601F3E">
+          <w:p w14:paraId="273425F7" w14:textId="274E97BB" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>11 October 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D04340" w14:paraId="4F523052" w14:textId="77777777" w:rsidTr="002A6B5F">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="4C2A29C6" w14:textId="77777777" w:rsidTr="00322AAA">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="774CAAD7" w14:textId="3C6D7C94" w:rsidR="00D04340" w:rsidRDefault="00D04340">
+          <w:p w14:paraId="618E4109" w14:textId="0D1FA5A5" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5342FE5A" w14:textId="611A54DE" w:rsidR="00D04340" w:rsidRDefault="00D04340">
+          <w:p w14:paraId="2961EC95" w14:textId="12227413" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="686CF13D" w14:textId="77777777" w:rsidR="00D04340" w:rsidRDefault="00D04340">
+          <w:p w14:paraId="4ECBBB2B" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00633BD5">
               <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
             <w:r>
               <w:t>Commissioner Corrective Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C24B376" w14:textId="7EF8A284" w:rsidR="00D04340" w:rsidRPr="00633BD5" w:rsidRDefault="00D04340">
+          <w:p w14:paraId="2CBDE2B4" w14:textId="7DE014F6" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>CM Ref:</w:t>
             </w:r>
+            <w:r w:rsidR="001C7C94">
+              <w:t>S23/61414</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="37059DDE" w14:textId="4D04C58E" w:rsidR="00D04340" w:rsidRDefault="00D04340">
+          <w:p w14:paraId="0BAECD50" w14:textId="19F4364B" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>31 July 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6D862BFB" w14:textId="735AC2F6" w:rsidR="00D04340" w:rsidRDefault="00D04340">
+          <w:p w14:paraId="4C073933" w14:textId="48D392C5" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00601F3E" w14:paraId="366679C3" w14:textId="77777777" w:rsidTr="002A6B5F">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="1C12FD44" w14:textId="77777777" w:rsidTr="00322AAA">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="463C2D8A" w14:textId="08F7A9FC" w:rsidR="00601F3E" w:rsidRPr="002A6B5F" w:rsidRDefault="00D04340" w:rsidP="00601F3E">
+          <w:p w14:paraId="7DACB415" w14:textId="77B259E4" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002A6B5F">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0DABF402" w14:textId="50E95424" w:rsidR="00601F3E" w:rsidRPr="002A6B5F" w:rsidRDefault="00601F3E" w:rsidP="00601F3E">
+          <w:p w14:paraId="6585736D" w14:textId="102F873A" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002A6B5F">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="06B599F1" w14:textId="77777777" w:rsidR="00601F3E" w:rsidRPr="002A6B5F" w:rsidRDefault="00C32F75" w:rsidP="00601F3E">
+          <w:p w14:paraId="0A63783E" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRPr="002A6B5F" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002A6B5F">
-              <w:t xml:space="preserve">Approved by the </w:t>
-[...8 lines deleted...]
-              <w:t>Operational Support</w:t>
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18BCA148" w14:textId="6B3456C6" w:rsidR="00D04340" w:rsidRPr="002A6B5F" w:rsidRDefault="00D04340" w:rsidP="00601F3E">
+          <w:p w14:paraId="4BAA08B8" w14:textId="25089088" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002A6B5F">
-              <w:t>CM Ref:</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> S25/115013</w:t>
+              <w:t>CM Ref: S25/115013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="413DBBF7" w14:textId="295B661D" w:rsidR="00601F3E" w:rsidRPr="002A6B5F" w:rsidRDefault="00BF2455" w:rsidP="00601F3E">
+          <w:p w14:paraId="551D58CE" w14:textId="549D791D" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002A6B5F">
               <w:t>07 November 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
-[...12 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7860D8B4" w14:textId="7A2FA4AA" w:rsidR="00601F3E" w:rsidRPr="002A6B5F" w:rsidRDefault="002A6B5F" w:rsidP="00601F3E">
+          <w:p w14:paraId="61E4A822" w14:textId="383C20DB" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002A6B5F">
               <w:t>13 November 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6B5F" w14:paraId="69D31415" w14:textId="77777777" w:rsidTr="002A6B5F">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="6AA0706E" w14:textId="77777777" w:rsidTr="00322AAA">
         <w:trPr>
-          <w:trHeight w:val="23"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1127" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2D79082B" w14:textId="77777777" w:rsidR="002A6B5F" w:rsidRDefault="002A6B5F" w:rsidP="00601F3E">
+          <w:p w14:paraId="1177B8FF" w14:textId="75C54ACC" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">4.0 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="173B1E8F" w14:textId="59036E0A" w:rsidR="002A6B5F" w:rsidRDefault="002A6B5F" w:rsidP="00601F3E">
+          <w:p w14:paraId="3900C915" w14:textId="2CD35AC3" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Operational Policy </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="52100B9F" w14:textId="77777777" w:rsidR="002A6B5F" w:rsidRPr="00633BD5" w:rsidRDefault="002A6B5F" w:rsidP="00601F3E">
+          <w:p w14:paraId="434DBEFC" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRPr="002A6B5F" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="002A6B5F">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2EF82D" w14:textId="41030B87" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S26/5</w:t>
+            </w:r>
+            <w:r w:rsidR="00802662">
+              <w:t>446</w:t>
+            </w:r>
+            <w:r w:rsidR="00480F98">
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9AAB07" w14:textId="77777777" w:rsidR="002A6B5F" w:rsidRDefault="002A6B5F" w:rsidP="00601F3E">
+          <w:p w14:paraId="1AF3D67A" w14:textId="79DF1E1F" w:rsidR="002C7DFC" w:rsidRDefault="00322AAA" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r>
+              <w:t>31 July 2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1706" w:type="dxa"/>
-[...11 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="64A00455" w14:textId="77777777" w:rsidR="002A6B5F" w:rsidRDefault="002A6B5F" w:rsidP="00601F3E">
+          <w:p w14:paraId="1777D12D" w14:textId="19C73A00" w:rsidR="002C7DFC" w:rsidRDefault="00322AAA" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r>
+              <w:t>07 August 2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CD19678" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="002A6B5F"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId37"/>
+    <w:p w14:paraId="57A2CFD1" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRDefault="00A83A70" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED0FE38" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00577B5D" w:rsidSect="0085521F">
+      <w:headerReference w:type="default" r:id="rId40"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CFF0D78" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRDefault="00D233A0" w:rsidP="00D06E62">
+    <w:p w14:paraId="77BEEFD8" w14:textId="77777777" w:rsidR="00CF2F0D" w:rsidRDefault="00CF2F0D" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A59460F" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRDefault="00D233A0" w:rsidP="00D06E62">
+    <w:p w14:paraId="043A167E" w14:textId="77777777" w:rsidR="00CF2F0D" w:rsidRDefault="00CF2F0D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2552B714" w14:textId="3841FDF3" w:rsidR="00D233A0" w:rsidRDefault="00D233A0" w:rsidP="00663830">
+  <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>Custodial</w:t>
+      <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Op</w:t>
+      <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r>
-[...12 lines deleted...]
-      <w:tab/>
+    <w:r w:rsidR="00216FB2">
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF0504">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF0504">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4449A3A2" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRDefault="00D233A0" w:rsidP="00D06E62">
+    <w:p w14:paraId="3BEF4E30" w14:textId="77777777" w:rsidR="00CF2F0D" w:rsidRDefault="00CF2F0D" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10F6A536" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRDefault="00D233A0" w:rsidP="00D06E62">
+    <w:p w14:paraId="57EBF8EE" w14:textId="77777777" w:rsidR="00CF2F0D" w:rsidRDefault="00CF2F0D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="198EE2A2" w14:textId="53F2D46E" w:rsidR="00D233A0" w:rsidRDefault="00AF0504">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6E37DE81" wp14:editId="0830D1F2">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="WordArt 15"/>
+              <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="12796D8C" w14:textId="77777777" w:rsidR="00AF0504" w:rsidRDefault="00AF0504" w:rsidP="00AF0504">
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="000000"/>
+                              <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
-                                  <w14:srgbClr w14:val="000000">
+                                  <w14:srgbClr w14:val="C0C0C0">
                                     <w14:alpha w14:val="50000"/>
                                   </w14:srgbClr>
                                 </w14:solidFill>
                               </w14:textFill>
                             </w:rPr>
                             <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6E37DE81" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="12796D8C" w14:textId="77777777" w:rsidR="00AF0504" w:rsidRDefault="00AF0504" w:rsidP="00AF0504">
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="000000"/>
+                        <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
-                            <w14:srgbClr w14:val="000000">
+                            <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="219A5B56" w14:textId="5DB9E54D" w:rsidR="00D233A0" w:rsidRDefault="00AF0504" w:rsidP="00663830">
+  <w:p w14:paraId="2F690FCE" w14:textId="501D00BB" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="512ACAC8" wp14:editId="242D0B98">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
-              <wp:docPr id="5" name="WordArt 16"/>
+              <wp:docPr id="2" name="WordArt 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="482BAAAD" w14:textId="77777777" w:rsidR="00AF0504" w:rsidRDefault="00AF0504" w:rsidP="00AF0504">
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:color w:val="000000"/>
+                              <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
-                                  <w14:srgbClr w14:val="000000">
+                                  <w14:srgbClr w14:val="C0C0C0">
                                     <w14:alpha w14:val="50000"/>
                                   </w14:srgbClr>
                                 </w14:solidFill>
                               </w14:textFill>
                             </w:rPr>
                             <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="512ACAC8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 16" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="482BAAAD" w14:textId="77777777" w:rsidR="00AF0504" w:rsidRDefault="00AF0504" w:rsidP="00AF0504">
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:color w:val="000000"/>
+                        <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
-                            <w14:srgbClr w14:val="000000">
+                            <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00D233A0">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00D233A0">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D233A0">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0037753C">
+    <w:r w:rsidR="0060077D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 4.2 Aboriginal Prisoners</w:t>
+      <w:t>Prison COPP 4.2 – Aboriginal Prisoners</w:t>
     </w:r>
-    <w:r w:rsidR="00D233A0">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00D233A0">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> v0.</w:t>
+    </w:r>
+    <w:r w:rsidR="00E66B64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="39AEB813" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRDefault="00D233A0">
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E933D76" w14:textId="7E096205" w:rsidR="00D233A0" w:rsidRDefault="00D233A0">
+  <w:p w14:paraId="5990C4F1" w14:textId="3D82AF1F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="330F4C2F" wp14:editId="6CEA816F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00204047" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00204047">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00204047" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00204047">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="21DDDEAB" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRPr="00464E72" w:rsidRDefault="00D233A0" w:rsidP="008D51C1">
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="330F4C2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0FYmZFMhEFcQBSr15sZuEhGvo9htwt+znOA4&#10;mtHMm3Iz+16c3Ri7QAjZQoFwVAfbUYPw8f58o0HEZMiaPpBD+HYRNtXlRWkKGyZ6c+dtagSXUCwM&#10;QpvSUEgZ69Z5ExdhcMTeMYzeJJZjI+1oJi73vcyVWktvOuKF1gzusXX11/bkET5fjvvdUr02T341&#10;TGFWkvydRLy+mh/uQSQ3p78w/OIzOlTMdAgnslH0CLlecxLhdskP2M+1zkAcEHS2AlmV8v+B6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="21DDDEAB" w14:textId="77777777" w:rsidR="00D233A0" w:rsidRPr="00464E72" w:rsidRDefault="00D233A0" w:rsidP="008D51C1">
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...108 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B6FA188" wp14:editId="0494E116">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="541673A8" w14:textId="78079228" w:rsidR="00D233A0" w:rsidRDefault="00AF0504">
+  <w:p w14:paraId="2F329568" w14:textId="23BA97BD" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1D64EC8B" wp14:editId="7396B76C">
-[...1 lines deleted...]
-              <wp:positionH relativeFrom="margin">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="7900670" cy="315595"/>
-              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="WordArt 18"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                      <a:xfrm rot="18900000">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7900670" cy="315595"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="10BFFD67" w14:textId="77777777" w:rsidR="00AF0504" w:rsidRDefault="00AF0504" w:rsidP="00AF0504">
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00204047" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00204047">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                              </w14:textFill>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Draft and not for further dissemination until approved</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
-[...3 lines deleted...]
-                        </a:avLst>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1D64EC8B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 18" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo5nnZ9wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z0zAQvTPDf9DoTp0U0g9PnE5oKZcC&#10;nWmYnjeSHBssrVgpsfPvu1LchIEbgw8aeyW9fe/t8/xmsJ3YGQotukpOzyZSGKdQt25Tye+r+3dX&#10;UoQITkOHzlRyb4K8Wbx9M+99ac6xwU4bEgziQtn7SjYx+rIogmqMhXCG3jjerJEsRP6kTaEJeka3&#10;XXE+mVwUPZL2hMqEwNW7w6ZcZPy6Nip+q+tgougqydxiXimv67QWizmUGwLftGqkAf/AwkLruOkR&#10;6g4iiC21f0HZVhEGrOOZQltgXbfKZA2sZjr5Q81TA95kLWxO8Eebwv+DVV93T/6RRBw+4sADzCKC&#10;f0D1MwiHtw24jVkSYd8Y0Nx4Ko/lTG+19zzWXF2ZIX7SLXs8Tb4WvQ/liJ/mEcqQOq37L6j5Cmwj&#10;5m5DTVYQpmtX15P05DJ7I5gRD21/HBQ3EIqLl3zu4pK3FO+9n85m17PcEcoElubgKcTPBq1IL5Uk&#10;DkJGhd1DiInc6cjINJE70IzDehCtruSHBJqIr1HvmXrPOalk+LUFMmzD1t4ix4q114T2mYO4pCz+&#10;lcBqeAbyI4XI5B+715xkHjkwWjiwyQ/9g4Fsx/HbQSdm2YgD0/HwyPmAmu4Gv2QT79ss6MRzFMSJ&#10;yTrHdKdI/v6dT53+wcULAAAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhG&#10;M98Wy9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIb&#10;Qp9L6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv&#10;01UVfXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKjmedn3AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAAUQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
-[...2 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="10BFFD67" w14:textId="77777777" w:rsidR="00AF0504" w:rsidRDefault="00AF0504" w:rsidP="00AF0504">
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00204047" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
-                      <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00204047">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                        </w14:textFill>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Draft and not for further dissemination until approved</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...17 lines deleted...]
-    <w:r w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00347666">
+    <w:r w:rsidR="00204047">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 4.2 Aboriginal Prisoners</w:t>
+      <w:t>Prison COPP 4.2 – Aboriginal Prisoners</w:t>
     </w:r>
-    <w:r w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="00967549">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00AF0504" w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="00DD01E3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00E753BA" w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="002C7DFC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00192C16" w:rsidRPr="002A6B5F">
+    <w:r w:rsidR="006D472A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
-</w:hdr>
-[...147 lines deleted...]
-  </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6684E2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04090495"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B061C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="AF12D8A8"/>
+    <w:tmpl w:val="C05876BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1146" w:hanging="720"/>
-[...482 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
-      </w:pPr>
-[...224 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="000000"/>
-[...44 lines deleted...]
-        <w:b/>
         <w:color w:val="auto"/>
-      </w:rPr>
-[...21 lines deleted...]
-        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1728" w:hanging="648"/>
+        <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2232" w:hanging="792"/>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2736" w:hanging="936"/>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="1080"/>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3744" w:hanging="1224"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="1440"/>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79173FC7"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D577965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7090B332"/>
-    <w:lvl w:ilvl="0" w:tplc="33C0B24C">
+    <w:tmpl w:val="D15AE456"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2007" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2727" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3447" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4167" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4887" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5607" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6327" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7047" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="178391312">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB93CA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DC40BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D54275"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7270CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E23147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="446C5EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEA0CF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E81D58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C004251"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48240FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C33387"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF38AA88"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FD4723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D222CBA"/>
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2046517522">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1482842700">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="1010596623">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1707369438">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="726299110">
+  <w:num w:numId="4" w16cid:durableId="223562009">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="750389061">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="5" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="896551411">
+  <w:num w:numId="6" w16cid:durableId="1446726632">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:numIdMacAtCleanup w:val="6"/>
+  <w:num w:numId="7" w16cid:durableId="747650974">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="877085032">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1341153815">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1129318314">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="188765875">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1673334787">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1469935834">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1509783146">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="p4BezaLzBSoKbe4irXiWkiz8ZhxJEXYlAeXUhtcTMbdpllKnyM3DpC8oqADtgKXu0aE7cheDFVrVuj6Bj64ouw==" w:salt="FTj35koBt4Q1a/ZJiqLhFg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="m0i8/zrF0Xqvh0/ItGPTuMyYzXvqQ5Wfl8CY64ab9p9qV+35BcVbNdoMqOyAdePfHRVxp4+PXpDLEuRN2heHzA==" w:salt="gUwS6RwBa/1ALQJORExkFw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AB250B"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00045C99"/>
+    <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="0005058B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00073F77"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="000548F2"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="000745E4"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00077ADF"/>
-    <w:rsid w:val="00091014"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="00087A91"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="00093F3C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00096B05"/>
     <w:rsid w:val="000A013B"/>
-    <w:rsid w:val="000A0875"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B3DA3"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
     <w:rsid w:val="000B6320"/>
-    <w:rsid w:val="000C74F2"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D2CF9"/>
-    <w:rsid w:val="000D3DC8"/>
+    <w:rsid w:val="000D15FD"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000E5EAC"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
-    <w:rsid w:val="001010D8"/>
-    <w:rsid w:val="0010257F"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="00107CFD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0011535F"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00112665"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="0012159D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001250CD"/>
+    <w:rsid w:val="00120DF8"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00125A96"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="0013427F"/>
+    <w:rsid w:val="001370DA"/>
     <w:rsid w:val="00144A1B"/>
-    <w:rsid w:val="00145F72"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
-    <w:rsid w:val="00147492"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
-    <w:rsid w:val="00153D07"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="001606E2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00174640"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="00174307"/>
     <w:rsid w:val="001757E8"/>
-    <w:rsid w:val="00177C1E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00192C16"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="00195BF4"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00214A3A"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C7C94"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001E36AA"/>
+    <w:rsid w:val="001F1BF6"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204047"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="0022558E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00234BF9"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="002459CB"/>
-    <w:rsid w:val="00246C34"/>
     <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00252A0A"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="00255317"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00266670"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="00276DCA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00284805"/>
+    <w:rsid w:val="0028045B"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="00296201"/>
-[...10 lines deleted...]
-    <w:rsid w:val="002E5664"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002A0BC3"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D5C34"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002E738F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00300E16"/>
+    <w:rsid w:val="002F3CA4"/>
+    <w:rsid w:val="002F447D"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="003030FB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003065B4"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="00315998"/>
-[...24 lines deleted...]
-    <w:rsid w:val="0037788B"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="00322AAA"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="003456F8"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="003522EA"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00375D66"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="003809C2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003A49F4"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="00394FF8"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003C62D9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D2FBD"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
     <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
     <w:rsid w:val="003E6CE1"/>
-    <w:rsid w:val="003F5820"/>
-    <w:rsid w:val="003F6128"/>
+    <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="00402D23"/>
-    <w:rsid w:val="0040723B"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="00412AB3"/>
-[...11 lines deleted...]
-    <w:rsid w:val="0045704E"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
-    <w:rsid w:val="0046024A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004649E2"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="00465772"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00487EE8"/>
+    <w:rsid w:val="00466CBB"/>
+    <w:rsid w:val="004806A1"/>
+    <w:rsid w:val="00480F98"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="004918EF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004B1074"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
-    <w:rsid w:val="004C5038"/>
-    <w:rsid w:val="004C6D41"/>
+    <w:rsid w:val="004C5EC3"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
     <w:rsid w:val="004D040B"/>
-    <w:rsid w:val="004D09A8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004E0819"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004E6705"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00521806"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="00521F10"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00551BF8"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="00564570"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
     <w:rsid w:val="005657AE"/>
-    <w:rsid w:val="00571FC9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00572783"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="00583245"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00592059"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="00585E54"/>
     <w:rsid w:val="00592112"/>
-    <w:rsid w:val="00592B86"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005A21C0"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005A47D5"/>
-[...14 lines deleted...]
-    <w:rsid w:val="005D6E9E"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005E0E26"/>
     <w:rsid w:val="005E566A"/>
-    <w:rsid w:val="005F143F"/>
-[...10 lines deleted...]
-    <w:rsid w:val="006276D5"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="0060077D"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
     <w:rsid w:val="00627992"/>
-    <w:rsid w:val="00627BA5"/>
-    <w:rsid w:val="0063082F"/>
     <w:rsid w:val="006335A4"/>
-    <w:rsid w:val="00633BD5"/>
     <w:rsid w:val="00634C54"/>
-    <w:rsid w:val="00642E10"/>
+    <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
-    <w:rsid w:val="00645734"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00654E30"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
-    <w:rsid w:val="00657B48"/>
     <w:rsid w:val="00663830"/>
-    <w:rsid w:val="00663EAE"/>
-[...14 lines deleted...]
-    <w:rsid w:val="006B0E13"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00682515"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
-    <w:rsid w:val="006B4567"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00700E6F"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
+    <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
-    <w:rsid w:val="00713CC4"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="00717443"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0074271C"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="00745200"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
-    <w:rsid w:val="007742BD"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="00774551"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="007753C9"/>
-[...10 lines deleted...]
-    <w:rsid w:val="007D01F6"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C714E"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007D47FA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D722D"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3112"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
-    <w:rsid w:val="007F108E"/>
+    <w:rsid w:val="007F1CF1"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
-    <w:rsid w:val="0080081C"/>
+    <w:rsid w:val="00802662"/>
     <w:rsid w:val="00803710"/>
-    <w:rsid w:val="00805A44"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00807A69"/>
+    <w:rsid w:val="00810DB7"/>
     <w:rsid w:val="008114B3"/>
-    <w:rsid w:val="008115AD"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00841B94"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="008408BA"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="00846207"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008578BD"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="00863DCE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00895EAB"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
     <w:rsid w:val="008976B1"/>
-    <w:rsid w:val="008976E5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008B31B6"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008B6C89"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008D2F0D"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
-    <w:rsid w:val="008D7779"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00906B32"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="0092129E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0093029F"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
+    <w:rsid w:val="00923061"/>
     <w:rsid w:val="00930B45"/>
-    <w:rsid w:val="00931B96"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00950ABE"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="0095085F"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="009612AA"/>
-    <w:rsid w:val="00961F3E"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
-    <w:rsid w:val="0098757D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00994525"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009B076C"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009C0166"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A3055D"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009E0BE6"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A05903"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A30341"/>
     <w:rsid w:val="00A37664"/>
-    <w:rsid w:val="00A37717"/>
-    <w:rsid w:val="00A37D47"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
-    <w:rsid w:val="00A445F6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A53FF7"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
     <w:rsid w:val="00A547EA"/>
-    <w:rsid w:val="00A6024B"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A81A7C"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00A83631"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00AC3F97"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00A9657C"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
-    <w:rsid w:val="00AD1586"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD5582"/>
+    <w:rsid w:val="00AD06CC"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AE40C4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AF0504"/>
     <w:rsid w:val="00AF4C82"/>
-    <w:rsid w:val="00AF6A4C"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
-    <w:rsid w:val="00B00F19"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B05447"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00B92C22"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B05F99"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B26EEF"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
     <w:rsid w:val="00B937D8"/>
-    <w:rsid w:val="00BA1A31"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00C05545"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B9701C"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
-    <w:rsid w:val="00C1048D"/>
-    <w:rsid w:val="00C11887"/>
     <w:rsid w:val="00C11C3C"/>
-    <w:rsid w:val="00C12490"/>
-    <w:rsid w:val="00C12B32"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C210FB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C32F75"/>
+    <w:rsid w:val="00C210EE"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C518BD"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00C8038F"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C71B07"/>
+    <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00C92892"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00CC0A84"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
     <w:rsid w:val="00CC47AF"/>
-    <w:rsid w:val="00CC4827"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD4E10"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00CE30B8"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D04340"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00CF11B4"/>
+    <w:rsid w:val="00CF2F0D"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
-    <w:rsid w:val="00D05F68"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D07974"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D20BD0"/>
+    <w:rsid w:val="00D154EE"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D233A0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D456AD"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D63F7A"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00D92B04"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D70B2D"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00D941F8"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00DF721E"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
     <w:rsid w:val="00DF778C"/>
-    <w:rsid w:val="00E00CD8"/>
-    <w:rsid w:val="00E021A9"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E17E89"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00E84214"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E81878"/>
     <w:rsid w:val="00E84D53"/>
-    <w:rsid w:val="00E87ABD"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EA2E2A"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA31FF"/>
-    <w:rsid w:val="00EA5597"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
-    <w:rsid w:val="00EB0F1C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EC01C3"/>
+    <w:rsid w:val="00EB03DB"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
-    <w:rsid w:val="00EC2961"/>
-    <w:rsid w:val="00EC3515"/>
     <w:rsid w:val="00EC5AF1"/>
-    <w:rsid w:val="00EC73A6"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00ED25E4"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EE7BF5"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00ED60E9"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00EF2A99"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F44C73"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
-    <w:rsid w:val="00F5273E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F6033F"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F623EE"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F8264C"/>
+    <w:rsid w:val="00F604C4"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
-    <w:rsid w:val="00F97DD4"/>
-    <w:rsid w:val="00FA041D"/>
+    <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
-    <w:rsid w:val="00FA3454"/>
     <w:rsid w:val="00FA430D"/>
-    <w:rsid w:val="00FA7FEC"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FE1F83"/>
+    <w:rsid w:val="00FC1776"/>
+    <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FC51FF"/>
+    <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FD4795"/>
     <w:rsid w:val="00FE207C"/>
-    <w:rsid w:val="00FF653D"/>
-    <w:rsid w:val="00FF6D74"/>
+    <w:rsid w:val="00FF4844"/>
+    <w:rsid w:val="00FF6C32"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77FE31D4"/>
+  <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{B526DC42-5E21-4599-BC73-F8DA585F31B2}"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -8566,51 +9475,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8792,268 +9701,281 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008115AD"/>
+    <w:rsid w:val="00CE3599"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00DA285D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5040" w:hanging="360"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5760" w:hanging="360"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="6480" w:hanging="180"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -9077,51 +9999,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D69A3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
@@ -9131,310 +10052,322 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="006444FB"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA285D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="000755EE"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00120DF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
-    <w:rsid w:val="00C34111"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00805A44"/>
+    <w:rsid w:val="0018278E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00063186"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00AD06CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
@@ -9506,58 +10439,64 @@
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008115AD"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:before="120"/>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
@@ -9644,478 +10583,379 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
     <w:rsid w:val="008D51C1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008115AD"/>
+    <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="00583245"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...23 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B7018"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B7018"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007B7018"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B7018"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007B7018"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0036497F"/>
+    <w:rsid w:val="00D96844"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002E1085"/>
+    <w:rsid w:val="0038707B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043DB1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00942A0C"/>
+    <w:rsid w:val="00ED54AF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
-[...2 lines deleted...]
-    <w:next w:val="ACRuleBody2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE5CB3"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
-[...44 lines deleted...]
-        <w:ilvl w:val="2"/>
+        <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00461340"/>
+    <w:rsid w:val="00F814B4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleLeft159cm">
-[...2 lines deleted...]
-    <w:rsid w:val="004F7C68"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
     <w:pPr>
-      <w:ind w:left="964"/>
-      <w:jc w:val="both"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="580067995">
+    <w:div w:id="356464968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1626498634">
+    <w:div w:id="884020552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1741370533">
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1861891650">
-[...53 lines deleted...]
-    </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/resources-and-statistics/publications/publication/language-services-policy-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/resources-and-statistics/publications/publication/language-services-policy-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/resources-and-statistics/publications/publication/language-services-policy-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/sams.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10380,136 +11220,59 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...63 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...7 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -10759,143 +11522,214 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A11A0831-EA23-4DDD-96E2-A63CE390CB7A}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2837</Words>
-  <Characters>15269</Characters>
+  <Words>1928</Words>
+  <Characters>11146</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>477</Lines>
-  <Paragraphs>301</Paragraphs>
+  <Lines>357</Lines>
+  <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 4.2 Aboriginal Prisoners</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17805</CharactersWithSpaces>
+  <CharactersWithSpaces>12945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -10936,61 +11770,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 4.2 Aboriginal Prisoners</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Aboriginal; Prisoner; Prisoners; Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
+  <dc:subject/>
+  <dc:creator>Davies, Richard</dc:creator>
+  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>