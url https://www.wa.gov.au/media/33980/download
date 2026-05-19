--- v0 (2025-12-10)
+++ v1 (2026-05-19)
@@ -14,66 +14,61 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="400438D1" w14:textId="415261AF" w:rsidR="00146739" w:rsidRPr="00536780" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00951529">
-        <w:t>COPP</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00747A61">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="005B49B0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00ED6AFA">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00747A61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E3CEF">
         <w:t>Criminal Law (</w:t>
       </w:r>
       <w:r w:rsidR="00747A61">
         <w:t>Mental Impair</w:t>
       </w:r>
       <w:r w:rsidR="007E3CEF">
         <w:t xml:space="preserve">ment) </w:t>
       </w:r>
       <w:r w:rsidR="00747A61" w:rsidRPr="006F41B9">
         <w:t>Prisoners</w:t>
       </w:r>
@@ -85,218 +80,228 @@
       <w:r w:rsidRPr="00951529">
         <w:t>Prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w:rsidRPr="00951529" w14:paraId="287D2092" w14:textId="77777777" w:rsidTr="00853871">
+      <w:tr w:rsidR="00126611" w:rsidRPr="00951529" w14:paraId="287D2092" w14:textId="77777777" w:rsidTr="002F5E4E">
         <w:trPr>
-          <w:trHeight w:val="3940"/>
+          <w:trHeight w:val="5081"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="31316886" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00951529" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="31316886" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="003C57B5" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="003C57B5">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F83A463" w14:textId="05823280" w:rsidR="00D70ADA" w:rsidRPr="00951529" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
+          <w:p w14:paraId="4F83A463" w14:textId="0934156F" w:rsidR="00D70ADA" w:rsidRPr="003C57B5" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004012F3">
+            <w:r w:rsidRPr="003C57B5">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>As referenced in the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="003C57B5">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B66450">
-[...13 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="004B65A8" w:rsidRPr="003C57B5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>Guiding Principles for Corrections in Australia, Revised 2025:</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="08463D4A" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00951529" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
+          <w:p w14:paraId="08463D4A" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="003C57B5" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77C56185" w14:textId="5A80C632" w:rsidR="001979FC" w:rsidRPr="00F95FB5" w:rsidRDefault="00012001" w:rsidP="001979FC">
+          <w:p w14:paraId="0F5A17F3" w14:textId="77777777" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C4806">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="47B9D904" w14:textId="77777777" w:rsidR="00C43351" w:rsidRPr="00D24A4F" w:rsidRDefault="00C43351" w:rsidP="00C43351">
+          <w:p w14:paraId="3B755F8F" w14:textId="4C0E9BA9" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C57B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.3 Individual prisoners/offenders are managed and supervised in a manner that responds to their particular risk and needs, including the impacts of victimisation and trauma.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6ABDD6" w14:textId="77777777" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
+            <w:pPr>
+              <w:pStyle w:val="Instructionalnote"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="59122397" w14:textId="49C69CB9" w:rsidR="00C43351" w:rsidRPr="00C43351" w:rsidRDefault="00F95FB5" w:rsidP="00C43351">
+          <w:p w14:paraId="79AC8D78" w14:textId="4E3CCE67" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>Relationships are established with key state and federal justice agencies to support and enhance information sharing.</w:t>
+            <w:r w:rsidRPr="003C57B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.1.7 Prisoners/offenders of all cultural backgrounds are treated and managed within the principles of substantive equality and according to their individual needs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E5A45D" w14:textId="77777777" w:rsidR="00C43351" w:rsidRPr="00C43351" w:rsidRDefault="00C43351" w:rsidP="00C43351">
+          <w:p w14:paraId="2F55F919" w14:textId="77777777" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FDF6F03" w14:textId="1528A87B" w:rsidR="00C43351" w:rsidRPr="00C43351" w:rsidRDefault="00F95FB5" w:rsidP="00C43351">
+          <w:p w14:paraId="77C56185" w14:textId="39272F7F" w:rsidR="001979FC" w:rsidRPr="003C57B5" w:rsidRDefault="00FD55B7" w:rsidP="001979FC">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Individuals are managed and supervised in a manner that responds to their particular risk and needs, including the impacts of victimisation and trauma. </w:t>
+            <w:r w:rsidRPr="003C57B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00012001" w:rsidRPr="003C57B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.1.4 Management systems, policies and procedures are evidence based and are informed by human rights principles and operational practice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B276CB" w14:textId="77777777" w:rsidR="00C43351" w:rsidRPr="00C43351" w:rsidRDefault="00C43351" w:rsidP="00C43351">
+          <w:p w14:paraId="47B9D904" w14:textId="77777777" w:rsidR="00C43351" w:rsidRPr="003C57B5" w:rsidRDefault="00C43351" w:rsidP="00C43351">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4753C46C" w14:textId="7A79F05D" w:rsidR="00C43351" w:rsidRPr="00C43351" w:rsidRDefault="003042F2" w:rsidP="00C43351">
+          <w:p w14:paraId="59122397" w14:textId="4067C45E" w:rsidR="00C43351" w:rsidRPr="003C57B5" w:rsidRDefault="00FD55B7" w:rsidP="00C43351">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003C57B5">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1.5 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C43351" w:rsidRPr="00C43351">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F95FB5" w:rsidRPr="003C57B5">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prisoners of all cultural backgrounds are treated and managed with the principles of substantive equality and according to their individual needs. </w:t>
+              <w:t xml:space="preserve">.1.5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C43351" w:rsidRPr="003C57B5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Relationships are established with key state and federal justice agencies to support and enhance information sharing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194C8AFF" w14:textId="77777777" w:rsidR="001979FC" w:rsidRPr="00951529" w:rsidRDefault="001979FC" w:rsidP="00C43351">
+          <w:p w14:paraId="194C8AFF" w14:textId="77777777" w:rsidR="001979FC" w:rsidRPr="00951529" w:rsidRDefault="001979FC" w:rsidP="004470D0">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="635742E6" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="25AE64CC" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="2E5DA786" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59F0891C" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC8D14F" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
@@ -324,53 +329,53 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4F5868" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFF6BD0" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D80931" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidSect="002E5756">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AE2C4CE" w14:textId="757BC8C9" w:rsidR="003D5245" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB6DA15" w14:textId="58110AF1" w:rsidR="00030985" w:rsidRDefault="003D5245">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
@@ -446,1784 +451,1784 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00030985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00030985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00030985">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67D91A47" w14:textId="14185890" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="67D91A47" w14:textId="14185890" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908835" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908835 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ED1F24C" w14:textId="5FFA1848" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="0ED1F24C" w14:textId="5FFA1848" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908836" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908836 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2748F6F9" w14:textId="171F8B03" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="2748F6F9" w14:textId="171F8B03" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908837" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Placement within a Custodial Facility</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908837 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35376C20" w14:textId="63BEA334" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="35376C20" w14:textId="63BEA334" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908838" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reception</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908838 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A3BCDE9" w14:textId="1A0D0115" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="2A3BCDE9" w14:textId="1A0D0115" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908839" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assessment and Placement</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908839 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="535725A8" w14:textId="58516EFA" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="535725A8" w14:textId="58516EFA" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908840" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mental Health Advocacy Services</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908840 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="514C78D8" w14:textId="6B597E80" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="514C78D8" w14:textId="6B597E80" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908841" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Management and Daily Routine</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908841 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DC4D600" w14:textId="24175AB7" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="7DC4D600" w14:textId="24175AB7" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908842" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison Charges</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908842 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0352AE8C" w14:textId="0F31F36F" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="0352AE8C" w14:textId="0F31F36F" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908843" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Absence Permits</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908843 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15FEDDBF" w14:textId="330B7AB8" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="15FEDDBF" w14:textId="330B7AB8" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908844" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Leave of Absence Order under the CLMI Act</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908844 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D8D944B" w14:textId="467279AC" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="6D8D944B" w14:textId="467279AC" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908845" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>LOA for other reintegration activities</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908845 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B7F0305" w14:textId="11BD5907" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="6B7F0305" w14:textId="11BD5907" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908846" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review by the Mental Impairment Review Tribunal</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908846 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02A3C7BD" w14:textId="1E2ACCB0" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="02A3C7BD" w14:textId="1E2ACCB0" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908847" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Release</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908847 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="603246F2" w14:textId="57EFA184" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="603246F2" w14:textId="57EFA184" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908848" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Extended Custody Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908848 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03D88EFB" w14:textId="464295B2" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="03D88EFB" w14:textId="464295B2" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908849" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908849 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25F1EE3B" w14:textId="3535C737" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="25F1EE3B" w14:textId="3535C737" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908850" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>15.1</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908850 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D4D0601" w14:textId="74A7FE19" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="4D4D0601" w14:textId="74A7FE19" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908851" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>15.2</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908851 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EEC3386" w14:textId="65ECFC1C" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="1EEC3386" w14:textId="65ECFC1C" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908852" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908852 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66816961" w14:textId="32C2BD99" w:rsidR="00030985" w:rsidRDefault="004C14E3">
+    <w:p w14:paraId="66816961" w14:textId="32C2BD99" w:rsidR="00030985" w:rsidRDefault="00030985">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175908853" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00C37462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175908853 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F9B7E18" w14:textId="0DB495F1" w:rsidR="003D5245" w:rsidRPr="003D5245" w:rsidRDefault="003D5245" w:rsidP="003D5245">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5245">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B41351C" w14:textId="77777777" w:rsidR="003D5245" w:rsidRPr="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
@@ -2261,183 +2266,146 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2990349C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00951529" w:rsidRDefault="00C8272F" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc22822763"/>
       <w:bookmarkStart w:id="1" w:name="_Toc175908834"/>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1C3EFD18" w14:textId="77777777" w:rsidR="00C70E6A" w:rsidRPr="00951529" w:rsidRDefault="00C70E6A" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
-        <w:t>This Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-        <w:t>) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F618DFD" w14:textId="24CB5FEB" w:rsidR="00B711AC" w:rsidRDefault="008E6337" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc379980017"/>
       <w:bookmarkStart w:id="3" w:name="_Toc379980018"/>
       <w:bookmarkStart w:id="4" w:name="_Toc22822764"/>
       <w:bookmarkStart w:id="5" w:name="_Toc175908835"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3B7A88CD" w14:textId="0923E727" w:rsidR="00794B2F" w:rsidRDefault="001B5BF4" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="001C0520">
-        <w:t xml:space="preserve">This </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> provides the </w:t>
+        <w:t xml:space="preserve">This COPP provides the </w:t>
       </w:r>
       <w:r w:rsidR="001C0520" w:rsidRPr="001C0520">
         <w:t xml:space="preserve">policy </w:t>
       </w:r>
       <w:r w:rsidR="00CB2C60">
         <w:t xml:space="preserve">and outlines the procedures </w:t>
       </w:r>
       <w:r w:rsidR="001C0520" w:rsidRPr="001C0520">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="008A24A8">
         <w:t>Criminal Law Mental Impair</w:t>
       </w:r>
       <w:r w:rsidR="002B4F85">
         <w:t>ment</w:t>
       </w:r>
       <w:r w:rsidR="008A24A8">
-        <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> (CLMI) </w:t>
       </w:r>
       <w:r w:rsidR="00E74566" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">prisoners. </w:t>
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008A24A8" w:rsidRPr="00FE568B">
-        <w:t>CLMI</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CLMI </w:t>
       </w:r>
       <w:r w:rsidR="005F452F" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">is a person who is </w:t>
       </w:r>
       <w:r w:rsidR="003066A7" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">detained under the </w:t>
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental</w:t>
       </w:r>
       <w:r w:rsidR="00794B2F" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Impairment</w:t>
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">) Act </w:t>
       </w:r>
       <w:r w:rsidR="00794B2F" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
       <w:r w:rsidR="00794B2F" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00FE568B">
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Act).</w:t>
+        <w:t>(CLMI Act).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E3A8DC" w14:textId="7C00B647" w:rsidR="00E74566" w:rsidRDefault="00E74566" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental impairment </w:t>
       </w:r>
       <w:r w:rsidR="00FA7F26">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>means any of, or a combination of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8C65A5" w14:textId="49ABAF78" w:rsidR="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2578,122 +2546,106 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="000E3FCC">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Court </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">may issue a custody order under </w:t>
       </w:r>
       <w:r w:rsidR="00FA735B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AB5A64" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FA735B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB5A64">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D451F8E" w14:textId="49516349" w:rsidR="00E74566" w:rsidRDefault="00E74566" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>A custody order</w:t>
       </w:r>
       <w:r w:rsidR="00794B2F" w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an order that</w:t>
       </w:r>
       <w:r w:rsidR="00794B2F" w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, subject to the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Act, a person be detained at a place determined by the</w:t>
+        <w:t>, subject to the CLMI Act, a person be detained at a place determined by the</w:t>
       </w:r>
       <w:r w:rsidR="00335D18" w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mental Impairment Review</w:t>
       </w:r>
       <w:r w:rsidR="002B4F85" w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00794B2F" w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Tribunal</w:t>
       </w:r>
       <w:r w:rsidR="00335D18" w:rsidRPr="00C120DE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the Tribunal)</w:t>
       </w:r>
@@ -2725,55 +2677,53 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The place of custody is determined and periodically reviewed by the </w:t>
       </w:r>
       <w:r w:rsidR="005F452F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556CFD4B" w14:textId="2A795437" w:rsidR="00FA735B" w:rsidRPr="002D5AF1" w:rsidRDefault="00FA735B" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D12DF0">
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D12DF0" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">prisoner is a ‘prisoner’ for the purposes of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>. Accordingly, standard polic</w:t>
       </w:r>
       <w:r w:rsidR="0067771F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>ies</w:t>
@@ -2786,246 +2736,191 @@
       </w:r>
       <w:r w:rsidR="0067771F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> appl</w:t>
       </w:r>
       <w:r w:rsidR="0067771F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D12DF0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D12DF0" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">prisoners except as otherwise indicated in legislation or this </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">prisoners except as otherwise indicated in legislation or this COPP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C1327D" w14:textId="6A3DA719" w:rsidR="00D976BE" w:rsidRDefault="00FA735B" w:rsidP="001D71EB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006F14BC" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>nteractions with, and decision-making in respect o</w:t>
       </w:r>
       <w:r w:rsidR="00030985">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D12DF0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D12DF0">
+        <w:t xml:space="preserve">CLMI prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="006F14BC" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prisoners </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006F14BC" w:rsidRPr="002D5AF1">
+        <w:t>should reflect</w:t>
+      </w:r>
+      <w:r w:rsidR="001D71EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>should reflect</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D71EB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>the needs associated with their mental impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="00030985">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>the needs associated with their mental impairment</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> 4.8</w:t>
+          <w:t>COPP 4.8</w:t>
         </w:r>
         <w:r w:rsidR="002D5AF1" w:rsidRPr="001D71EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
         <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> Prisoners with Disability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F3570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the objects and principles set out in s.7 of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Act.</w:t>
+        <w:t xml:space="preserve"> and the objects and principles set out in s.7 of the CLMI Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C91D3" w14:textId="63DB5DAE" w:rsidR="006F14BC" w:rsidRPr="001D71EB" w:rsidRDefault="006717A1" w:rsidP="006717A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD89A9A" w14:textId="23502777" w:rsidR="006938F3" w:rsidRDefault="006938F3" w:rsidP="006938F3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc175908836"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="717C1FD6" w14:textId="77777777" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="003F62B4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc379980019"/>
       <w:r w:rsidRPr="003F62B4">
-        <w:t xml:space="preserve">The purpose of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Act is to:</w:t>
+        <w:t>The purpose of the CLMI Act is to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056B67E9" w14:textId="1A2E848A" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="004811EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F62B4">
         <w:t>make provision in relation to criminal proceedings involving persons with mental</w:t>
       </w:r>
       <w:r w:rsidR="00D44AD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F62B4">
         <w:t>impairment;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
@@ -3256,51 +3151,51 @@
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="005F08FE" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ale </w:t>
       </w:r>
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="005F08FE" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E381923" w14:textId="7E155C68" w:rsidR="006D5848" w:rsidRPr="00972B64" w:rsidRDefault="004811EF" w:rsidP="004811EF">
+    <w:p w14:paraId="4E381923" w14:textId="7E155C68" w:rsidR="006D5848" w:rsidRDefault="004811EF" w:rsidP="004811EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="006D5848" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">omen prisoners – </w:t>
       </w:r>
       <w:r w:rsidR="005F08FE" w:rsidRPr="00972B64">
         <w:rPr>
@@ -3311,577 +3206,688 @@
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>wo</w:t>
       </w:r>
       <w:r w:rsidR="006D5848" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">men’s </w:t>
       </w:r>
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="006D5848" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636A5D81" w14:textId="0F564AD4" w:rsidR="005F224C" w:rsidRDefault="005F224C" w:rsidP="002D5AF1">
+    <w:p w14:paraId="0F206BA1" w14:textId="730EA7A5" w:rsidR="007F398A" w:rsidRPr="003C57B5" w:rsidRDefault="007F398A" w:rsidP="007E52B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management within a Custodial Facility </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BE896B" w14:textId="1D5D3293" w:rsidR="007F398A" w:rsidRPr="003C57B5" w:rsidRDefault="007F398A" w:rsidP="00D84744">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Any prisoner identified as “CLMI liable” and not requir</w:t>
+      </w:r>
+      <w:r w:rsidR="0012556D" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> placement on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:r w:rsidR="003C57B5" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management System (ARMS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C111B4" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006811FA" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="000042EA" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="004B04E1" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>referred to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF595F" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B04E1" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and managed on the Support and Monitoring System (SAMS).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368E3BD6" w14:textId="18C900DD" w:rsidR="007F398A" w:rsidRPr="003C57B5" w:rsidRDefault="00356109" w:rsidP="007F398A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Where</w:t>
+      </w:r>
+      <w:r w:rsidR="007F398A" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a CLMI liable prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB21F8" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="007F398A" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identified, the Assistant Superintendent Operations (ASO) at each facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00C111B4" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="007F398A" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure that the prisoner is placed on SAMS, unless they are at acute risk of suicide or non-suicidal self-injury requiring placement on ARMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A894CE7" w14:textId="3634129F" w:rsidR="007F398A" w:rsidRPr="003C57B5" w:rsidRDefault="007F398A" w:rsidP="007F398A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLMI liable prisoners </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01664" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be managed in accordance with existing SAMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE549F" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E99262" w14:textId="234B2677" w:rsidR="006D7576" w:rsidRPr="003C57B5" w:rsidRDefault="006D7576" w:rsidP="006D7576">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A CLMI liable person, once fitness has been determined and is no longer CLMI liable, may be considered for removal from SAMS as per the SAMS</w:t>
+      </w:r>
+      <w:r w:rsidR="004F19C0" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F4C10C" w14:textId="77777777" w:rsidR="006D7576" w:rsidRPr="006D7576" w:rsidRDefault="006D7576" w:rsidP="006D7576"/>
+    <w:p w14:paraId="164DC031" w14:textId="77777777" w:rsidR="007F398A" w:rsidRPr="007F398A" w:rsidRDefault="007F398A" w:rsidP="007F398A"/>
+    <w:p w14:paraId="596BB526" w14:textId="77777777" w:rsidR="007F398A" w:rsidRPr="007F398A" w:rsidRDefault="007F398A" w:rsidP="007F398A"/>
+    <w:p w14:paraId="636A5D81" w14:textId="7B66B2F7" w:rsidR="005F224C" w:rsidRDefault="007F398A" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc175908838"/>
       <w:r>
-        <w:t>Reception</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7576">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ception</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD2B1BE" w14:textId="70AC98DA" w:rsidR="009A0129" w:rsidRPr="00F73486" w:rsidRDefault="005B255D" w:rsidP="009A0129">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="009F5909">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D12DF0">
-        <w:t>CLMI</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CLMI </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00F63964">
         <w:t>risoner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="002D5AF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F63964">
         <w:t>place</w:t>
       </w:r>
       <w:r w:rsidR="0058396F">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00F63964">
         <w:t xml:space="preserve"> on a Custody Order </w:t>
       </w:r>
       <w:r w:rsidR="007A15D1">
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prison</w:t>
       </w:r>
       <w:r w:rsidR="00F95DE4">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reception procedures shall be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 2.1</w:t>
+          <w:t>COPP 2.1</w:t>
         </w:r>
         <w:r w:rsidR="00626707" w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
         <w:r w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00136672">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00136672" w:rsidRPr="00F73486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 4.8 </w:t>
+          <w:t xml:space="preserve">COPP 4.8 </w:t>
         </w:r>
         <w:r w:rsidR="009350F7" w:rsidRPr="00F73486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="00136672" w:rsidRPr="00F73486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoners with Disabilities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00136672" w:rsidRPr="00F73486">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 4.1 </w:t>
+          <w:t xml:space="preserve">COPP 4.1 </w:t>
         </w:r>
         <w:r w:rsidR="009350F7" w:rsidRPr="00F73486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Remand Prisoners</w:t>
         </w:r>
         <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="383E4468" w14:textId="443A7A7C" w:rsidR="00167A9A" w:rsidRPr="004C14E3" w:rsidRDefault="00F549E7" w:rsidP="00F549E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C14E3">
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> 4.9 – At Risk Prisoners</w:t>
+        <w:t>CLMI prisoners identified to be at risk of suicide or self-harm shall be placed on ARMS in accordance with COPP 4.9 – At Risk Prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00167A9A" w:rsidRPr="004C14E3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A585B3A" w14:textId="5E909FFF" w:rsidR="00F549E7" w:rsidRPr="004C14E3" w:rsidRDefault="006A131E" w:rsidP="00DF68DA">
+    <w:p w14:paraId="1A2A9097" w14:textId="6EA6B8A2" w:rsidR="00480A17" w:rsidRPr="003C57B5" w:rsidRDefault="00480A17" w:rsidP="00B4032D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C14E3">
-[...21 lines deleted...]
-      <w:r w:rsidR="00DF68DA" w:rsidRPr="004C14E3">
+      <w:r w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">For CLMI liable prisoners, </w:t>
+      </w:r>
+      <w:r w:rsidR="00777F45" w:rsidRPr="003C57B5">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve"> no risk of suicide or self-harm is identified, reception staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00760C4B" w:rsidRPr="003C57B5">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve"> make a referral via ARMS to enable </w:t>
+      </w:r>
+      <w:r w:rsidR="004B04E1" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
+        <w:t>SAMS suitability assessment through the Prisoner Risk Assessment Group (PRAG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="760FD386" w14:textId="21A6A421" w:rsidR="00F549E7" w:rsidRPr="004C14E3" w:rsidRDefault="005F7753" w:rsidP="00B4032D">
+    <w:p w14:paraId="760FD386" w14:textId="2570C031" w:rsidR="00F549E7" w:rsidRPr="003C57B5" w:rsidRDefault="00480A17" w:rsidP="00B4032D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C14E3">
+      <w:r w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7753" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Health </w:t>
       </w:r>
-      <w:r w:rsidR="004D77D7" w:rsidRPr="004C14E3">
+      <w:r w:rsidR="004D77D7" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C14E3">
+      <w:r w:rsidR="005F7753" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004D77D7" w:rsidRPr="004C14E3">
+      <w:r w:rsidR="004D77D7" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> staff </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C14E3">
+      <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>can</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D77D7" w:rsidRPr="004C14E3">
+        <w:t>identify a CLMI liable prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00E010DC" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> directly</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C14E3">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> refer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D77D7" w:rsidRPr="004C14E3">
+        <w:t xml:space="preserve"> a direct referral </w:t>
+      </w:r>
+      <w:r w:rsidR="00E010DC" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to SAMS if they identify </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C14E3">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DF68DA" w:rsidRPr="004C14E3">
+        <w:t xml:space="preserve">be made </w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D7" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DF68DA" w:rsidRPr="004C14E3">
+        <w:t>to SAMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prisoner </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C14E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D7" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> and who may require additional intervention and monitoring.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C8B572" w14:textId="77777777" w:rsidR="00B46146" w:rsidRPr="00300D12" w:rsidRDefault="00B46146" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc175908839"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc175908839"/>
       <w:r w:rsidRPr="00300D12">
         <w:t>Assessment and Placement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="1803EEEE" w14:textId="0EF24625" w:rsidR="00B46146" w:rsidRPr="00300D12" w:rsidRDefault="00B46146" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assessment, placement and security ratings for </w:t>
-[...16 lines deleted...]
-        <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Assessment, placement and security ratings for CLMI prisoners shall be determined in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00300D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 2.3 – Assessments and Sentence Management</w:t>
+          <w:t>COPP 2.3 – Assessments and Sentence Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6105225D" w14:textId="39003326" w:rsidR="00B46146" w:rsidRPr="00300D12" w:rsidRDefault="00B46146" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">For these purposes, a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> prisoner shall be regarded as a sentenced or remand prisoner. </w:t>
+        <w:t xml:space="preserve">For these purposes, a CLMI prisoner shall be regarded as a sentenced or remand prisoner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3851E8BC" w14:textId="37EF0D1E" w:rsidR="00FA735B" w:rsidRPr="00300D12" w:rsidRDefault="00D44AD7" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>For sentenced prisoners, t</w:t>
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>his means that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395A4D76" w14:textId="0F8713CB" w:rsidR="00FA735B" w:rsidRPr="00300D12" w:rsidRDefault="00FA735B" w:rsidP="004811EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">a MAP-Sentenced checklist shall be completed within 5 working days of initial </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>a MAP-Sentenced checklist shall be completed within 5 working days of initial receival</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="02D03EF0" w14:textId="77777777" w:rsidR="00D44AD7" w:rsidRPr="00300D12" w:rsidRDefault="00FA735B" w:rsidP="004811EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">an Initial IMP is to be developed, generally within 6 weeks of the making of the </w:t>
       </w:r>
@@ -3890,756 +3896,558 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Custody Order</w:t>
       </w:r>
       <w:r w:rsidR="00984C5F" w:rsidRPr="00300D12">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AE1083" w14:textId="619DEE6A" w:rsidR="00D12DF0" w:rsidRPr="00FE568B" w:rsidRDefault="00D12DF0" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc175908840"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc175908840"/>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Mental Health Advocacy Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="29559E79" w14:textId="4B17C365" w:rsidR="004B30D2" w:rsidRPr="00FE568B" w:rsidRDefault="00A11211" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">In accordance with the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>In accordance with the CLMI Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Act</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00002776" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> prisoners </w:t>
+        <w:t xml:space="preserve">CLMI prisoners </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>will have a statutory right to advocacy services from Mental Health Advocacy Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D44EF53" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC539E">
-        <w:t xml:space="preserve">Where a request has been made for a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoner to be contacted by a mental health advocate, the Superintendent or their delegate shall ensure the Chief Mental Health Advocate is notified no later than 24 hours after the </w:t>
+        <w:t xml:space="preserve">Where a request has been made for a CLMI prisoner to be contacted by a mental health advocate, the Superintendent or their delegate shall ensure the Chief Mental Health Advocate is notified no later than 24 hours after the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t>request has been made.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="389E339F" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00A97F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">Mental health advocates visiting </w:t>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Mental health advocates visiting CLMI prisoners shall be processed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00FE568B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
+          <w:t>COPP 7.3 Official Visitors</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FE568B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282F26E4" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00A97F72">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE568B">
+        <w:t xml:space="preserve">Mental health advocates attending a prison shall be searched in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00FE568B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 7.3 Official Visitors</w:t>
-[...26 lines deleted...]
-          <w:t xml:space="preserve"> 11.2 Searching.</w:t>
+          <w:t>COPP 11.2 Searching.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76D0DC66" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">The powers of a Mental Health Advocate in relation to a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> prisoner who is detained are subject to:</w:t>
+        <w:t>The powers of a Mental Health Advocate in relation to a CLMI prisoner who is detained are subject to:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A42A78" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">the direction of the person in charge of the place; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB2DC1F" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">rules made under s.35 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> as is relevant (which includes </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00FE568B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prison Rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE568B">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D628F97" w14:textId="3CB16839" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="003754DC" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Act</w:t>
+        <w:t>Mental Health Advocates when performing a function under the CLMI Act</w:t>
       </w:r>
       <w:r w:rsidR="008E7CC7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="008E7CC7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">shall be able to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE28B4C" w14:textId="109C7CA3" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="003066A7" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00A07193" w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">isit a place at which a </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>isit a place at which a CLMI prisoner is detained or receives mandatory services</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4006C5E4" w14:textId="5A9EF9DF" w:rsidR="00A07193" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
+    <w:p w14:paraId="1BB30930" w14:textId="3D5BDADC" w:rsidR="005E5EB6" w:rsidRPr="00A474A5" w:rsidRDefault="00A07193" w:rsidP="00A474A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00A474A5">
         <w:t>inspect any part of the place</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00A474A5">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00A474A5">
         <w:t>on approval from the Superintendent or Officer in Charge</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00A474A5">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00A474A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB30930" w14:textId="77777777" w:rsidR="005E5EB6" w:rsidRPr="005E5EB6" w:rsidRDefault="005E5EB6" w:rsidP="005E5EB6"/>
     <w:p w14:paraId="69F1CBBF" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">see and speak to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoners, unless the prisoner objects</w:t>
+        <w:t>see and speak to CLMI prisoners, unless the prisoner objects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE28927" w14:textId="55D12F0D" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">inspect and </w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
         <w:t>tak</w:t>
       </w:r>
       <w:r w:rsidR="00977EDD" w:rsidRPr="00FE568B">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t>copies of documents</w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">on approval from the prison’s </w:t>
       </w:r>
       <w:r w:rsidR="00972B64" w:rsidRPr="00FE568B">
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00122445" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="003066A7" w:rsidRPr="00FE568B">
         <w:t>their delegate</w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">) unless the </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>) unless the CLMI prisoner objects to the advocate inspecting and taking a copy of the document</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55410A0D" w14:textId="619CC00F" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00A97F72" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">ocuments relating to </w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ocuments relating to CLMI prisoners shall not be disclosed to the CLMI prisoner</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3B2B8A5C" w14:textId="6FB5B1CB" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00A97F72" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
         <w:t>ny documents provided to the mental health advocate shall be recorded on the prisoner’s notes on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE13B65" w14:textId="08FB673F" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">ask questions of prison staff relating to: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB06E13" w14:textId="7D6EB0BF" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">the welfare, health, care, </w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">training, safety, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FE568B">
-        <w:t>management</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> prisoner</w:t>
+        <w:t>management or security of a CLMI prisoner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A60F2C8" w14:textId="29CD9AE4" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">the operation, control, management, security good order of the place, relevant to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoner as above</w:t>
+        <w:t>the operation, control, management, security good order of the place, relevant to the CLMI prisoner as above</w:t>
       </w:r>
       <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve"> (but only to the extent to which the matter is relevant to the welfare, health, care, training, safety, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> prisoner)</w:t>
+        <w:t xml:space="preserve"> (but only to the extent to which the matter is relevant to the welfare, health, care, training, safety, management or security of a CLMI prisoner)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058E72F1" w14:textId="2DB56639" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">the provision of mandatory services provided to a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoner</w:t>
+        <w:t>the provision of mandatory services provided to a CLMI prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00C6099C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22548C8D" w14:textId="139B56F4" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">Prison officers must provide reasonable assistance to the Mental Health Advocate when they are performing their functions under the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Act.</w:t>
+        <w:t>Prison officers must provide reasonable assistance to the Mental Health Advocate when they are performing their functions under the CLMI Act.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0878369A" w14:textId="09A54B45" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t>Where a prison officer is unsure of the assistance they are required to provide to a Mental Health Advocate</w:t>
       </w:r>
       <w:r w:rsidR="00C6099C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00977EDD" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t>should seek clarification from their Officer in Charge before refusing assistance to the advocate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9713E5" w14:textId="6BFA1A06" w:rsidR="006D5848" w:rsidRPr="00FE568B" w:rsidRDefault="006D5848" w:rsidP="006D5848">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc175908841"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc175908841"/>
       <w:r w:rsidRPr="00FE568B">
         <w:t>Management and Daily Routine</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2C7A92CE" w14:textId="2AB3B204" w:rsidR="0012023E" w:rsidRPr="00FE568B" w:rsidRDefault="005B0483" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE568B">
-        <w:t>CLMI</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> prisoners shall be managed</w:t>
+        <w:t>CLMI prisoners shall be managed</w:t>
       </w:r>
       <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
-        <w:t>in accordance with the Commissioner’s Operational Policies and Procedures (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) and </w:t>
+        <w:t xml:space="preserve">in accordance with the Commissioner’s Operational Policies and Procedures (COPPs) and </w:t>
       </w:r>
       <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">any prison </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t>Standing Orders</w:t>
       </w:r>
       <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> that apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EF43FE" w14:textId="7547F000" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc175908842"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc175908842"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidR="00F6533C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>harges</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2E102D1C" w14:textId="45395067" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00D12DF0" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with </w:t>
       </w:r>
       <w:r w:rsidR="007A6F9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="007A6F9D" w:rsidRPr="00C6099C">
         <w:rPr>
           <w:i/>
@@ -4647,86 +4455,82 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Act</w:t>
       </w:r>
       <w:r w:rsidR="00400CAE" w:rsidRPr="00C6099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1981</w:t>
       </w:r>
       <w:r w:rsidR="003F62B4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="00713D4B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00713D4B" w:rsidRPr="00D96B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00D96B76" w:rsidRPr="00D96B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> 10.5 Prison Offences and Charges</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, w</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">here a prison charge is made against a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner, consideration </w:t>
       </w:r>
       <w:r w:rsidR="00713D4B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="00713D4B" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
@@ -4752,117 +4556,96 @@
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Generally, charges should only be laid where:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AC8308" w14:textId="6387D7B7" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00C6099C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00680E87">
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00680E87" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
-        <w:t xml:space="preserve">prisoner appears to understand the nature and purpose of the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>prisoner appears to understand the nature and purpose of the proceedings</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="462B82DA" w14:textId="49AF6CAF" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00C6099C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">lternative management options that could prevent recurrence of the offending behaviour have been considered. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E47C0D6" w14:textId="0FB9F106" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Advice on these matters may be sought from </w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> prisoner’s </w:t>
+        <w:t xml:space="preserve">the CLMI prisoner’s </w:t>
       </w:r>
       <w:r w:rsidR="00713D4B" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>representative</w:t>
       </w:r>
       <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">relevant prison services such as Health Services, Mental Health and Alcohol and Other Drug Services, or Psychological Health Services. </w:t>
@@ -4956,119 +4739,115 @@
       <w:r w:rsidR="00D1242C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidR="00713D4B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> or otherwise,</w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">appoint a person to assist and represent the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00680E87">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00680E87" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner throughout the proceedings in accordance with s.76(2) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Act 1981.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6D0E82" w14:textId="530181DE" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc175908843"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc175908843"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Absence Permits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6DDDD80D" w14:textId="2F2B9414" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00654D32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00680E87">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00680E87" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoner is not eligible to be granted an absence permit unless the absence is for</w:t>
       </w:r>
       <w:r w:rsidR="006717A1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
@@ -5108,164 +4887,134 @@
     <w:p w14:paraId="16044C04" w14:textId="7E9F280A" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00654D32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave of absence for these purposes </w:t>
       </w:r>
       <w:r w:rsidR="0067771F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00984C5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 14.5 – Authorised Absences and Absence Permits</w:t>
+          <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00984C5F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C5D4E2" w14:textId="7DA47E16" w:rsidR="00381BA9" w:rsidRDefault="00654D32" w:rsidP="00A0231C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave of absence for other purposes is managed under a separate system established by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D96B76">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Act</w:t>
+        <w:t>CLMI Act</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D476010" w14:textId="077DBC11" w:rsidR="00D879F1" w:rsidRPr="002D5AF1" w:rsidRDefault="0072072E" w:rsidP="005173D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc175908844"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc175908844"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave of </w:t>
       </w:r>
       <w:r w:rsidR="00C13E2A" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Absence</w:t>
       </w:r>
       <w:r w:rsidR="00E520A1" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96B76">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Order </w:t>
       </w:r>
       <w:r w:rsidR="00997758">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">under the </w:t>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t>under the CLMI Act</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="006E1A5A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660AD17A" w14:textId="6E7E9F56" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00654D32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -5292,58 +5041,56 @@
       </w:r>
       <w:r w:rsidR="005173D7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Leave of Absence Order (LOA</w:t>
       </w:r>
       <w:r w:rsidR="00D96B76">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Order</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">) in respect of a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00763E6A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00763E6A" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner for a </w:t>
       </w:r>
       <w:r w:rsidR="00763E6A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">specified </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
       <w:r w:rsidR="005173D7">
@@ -5357,63 +5104,55 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tribunal</w:t>
       </w:r>
       <w:r w:rsidR="005173D7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00997758">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD47713" w14:textId="76602714" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00763E6A" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> prisoner</w:t>
+        <w:t>CLMI prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00CD4C72">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> be granted a </w:t>
       </w:r>
@@ -5455,64 +5194,56 @@
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00763E6A">
         <w:t>eceiving medical or dental treatment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD051B6" w14:textId="7C79E3EC" w:rsidR="00763E6A" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00763E6A">
         <w:t xml:space="preserve">ultural or compassionate purposes, refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00763E6A" w:rsidRPr="00984C5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 14.5 – Authorised Absences and Absence Permits</w:t>
+          <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DD83DFD" w14:textId="3731F2B1" w:rsidR="00D96B76" w:rsidRPr="00D96B76" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00763E6A">
         <w:t>eintegration into the community</w:t>
       </w:r>
@@ -5531,70 +5262,59 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t>articipat</w:t>
       </w:r>
       <w:r w:rsidR="00D1242C">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve"> in activities akin </w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">to external activities in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00654D32" w:rsidRPr="00984C5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> 8.7 – External Activities</w:t>
+          <w:t>COPP 8.7 – External Activities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28757BF0" w14:textId="4645134B" w:rsidR="00654D32" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:rPr>
@@ -5628,223 +5348,189 @@
         </w:rPr>
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="00D1242C" w:rsidRPr="00D1242C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="000C7D56" w:rsidRPr="00D1242C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="00E6547D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of this </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E6547D">
+        <w:t xml:space="preserve"> of this COPP</w:t>
+      </w:r>
+      <w:r w:rsidR="00654D32" w:rsidRPr="00D1242C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DAEEC4" w14:textId="77777777" w:rsidR="005E38D0" w:rsidRPr="002D5AF1" w:rsidRDefault="005E38D0" w:rsidP="005E38D0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">When entering a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> prisoner’s temporary placement on TOMS, the reason is to be entered as </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4C72">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">“s. 77 </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> – Leave of Absence</w:t>
+        <w:t>“s. 77 CLMI – Leave of Absence</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB2B735" w14:textId="77777777" w:rsidR="005E38D0" w:rsidRPr="002D5AF1" w:rsidRDefault="005E38D0" w:rsidP="005E38D0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12C5C8E4" w14:textId="77777777" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc89163461"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc175908845"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc89163461"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc175908845"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>LOA for other reintegration activities</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="48B881F5" w14:textId="2DC1631D" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">A LOA </w:t>
       </w:r>
       <w:r w:rsidR="00D1242C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Order </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">may permit a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoner to participate in specified reintegration activities</w:t>
       </w:r>
       <w:r w:rsidR="003E0AFE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, as per the current LOA Order</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoners may regularly leave and return to prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447533A4" w14:textId="426923C1" w:rsidR="00F16FCC" w:rsidRPr="00F16FCC" w:rsidRDefault="000C7D56" w:rsidP="00F16FCC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">To facilitate this, the prison shall work collaboratively with </w:t>
@@ -5857,101 +5543,94 @@
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47136">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">person </w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">who is </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">supporting the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoner while they are in the community</w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and may include</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1252F3" w14:textId="75B6ECE1" w:rsidR="00F16FCC" w:rsidRPr="00FE568B" w:rsidRDefault="00F16FCC" w:rsidP="00CD4C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FE568B">
-        <w:t>CLMI</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> In</w:t>
+        <w:t>CLMI In</w:t>
       </w:r>
       <w:r w:rsidR="006D4722" w:rsidRPr="00FE568B">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t>Reach Coordinator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681B9875" w14:textId="52C64357" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="00CD4C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:t>a ‘supervising officer’, typically a Community Corrections Officer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA0CEBB" w14:textId="1B1345E8" w:rsidR="00D1242C" w:rsidRDefault="000C7D56" w:rsidP="00CD4C72">
       <w:pPr>
@@ -6080,244 +5759,212 @@
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AA6AA4" w14:textId="6328A5A0" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00CD4C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="000C7D56" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">ime of collection and return of the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9">
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C7D56" w:rsidRPr="002D5AF1">
-        <w:t xml:space="preserve">prisoner to the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">prisoner to the prison </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC9FCE8" w14:textId="2E50A2A9" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="00CD4C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:t>maintenance of any medication regime during the LOA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F81643" w14:textId="19FE3D31" w:rsidR="000C7D56" w:rsidRDefault="000C7D56" w:rsidP="00CD4C72">
+    <w:p w14:paraId="4175DA21" w14:textId="0280A6CA" w:rsidR="001A57F9" w:rsidRPr="003C57B5" w:rsidRDefault="000C7D56" w:rsidP="001A57F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D5AF1">
-        <w:t xml:space="preserve">protocols in the event of a breach or a welfare concern. </w:t>
+      <w:r w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">protocols </w:t>
+      </w:r>
+      <w:r w:rsidR="001A57F9" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">and strategies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:t>in the event of a breach</w:t>
+      </w:r>
+      <w:r w:rsidR="001A57F9" w:rsidRPr="003C57B5">
+        <w:t>, unauthorised absence (abscond from location)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve"> or a welfare concern. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255CF8E3" w14:textId="77777777" w:rsidR="006D4722" w:rsidRDefault="00582659" w:rsidP="00582659">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006D4722">
-        <w:t xml:space="preserve">Where a prisoner has returned to the prison and the LOA Order conditions are suspected to have been breached (e.g. the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoner appears to be under the influence of drugs)</w:t>
+        <w:t>Where a prisoner has returned to the prison and the LOA Order conditions are suspected to have been breached (e.g. the CLMI prisoner appears to be under the influence of drugs)</w:t>
       </w:r>
       <w:r w:rsidR="006D4722">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4916CD23" w14:textId="004FE0FC" w:rsidR="006D4722" w:rsidRDefault="00582659" w:rsidP="00CD4C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D4722">
         <w:t>prison officers shall inform the Superintendent or Officer in Charge, who shall notify the Adult Community Corrections Criminal Law Mental Impairment Services Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00CD4C72" w:rsidRPr="00B90919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mailto:ACC.CLMI@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CD4C72">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610F43F1" w14:textId="77777777" w:rsidR="006D4722" w:rsidRDefault="00582659" w:rsidP="00582659">
+    <w:p w14:paraId="610F43F1" w14:textId="52CD6A83" w:rsidR="006D4722" w:rsidRDefault="00582659" w:rsidP="00582659">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006D4722">
-        <w:t xml:space="preserve">Prison Officers shall manage the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Prison Officers shall manage the CLMI prisoner in accordance with section </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC08A1">
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D4722">
-        <w:t>CLMI</w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> of this COPP.</w:t>
       </w:r>
       <w:r w:rsidR="006D4722">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A55F1EE" w14:textId="7DF953C2" w:rsidR="00582659" w:rsidRPr="005868E9" w:rsidRDefault="00582659" w:rsidP="00582659">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006D4722">
         <w:t>Where it</w:t>
       </w:r>
       <w:r w:rsidRPr="005868E9">
-        <w:t xml:space="preserve"> is determined the LOA Order has been breached by way of the </w:t>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> is determined the LOA Order has been breached by way of the CLMI prisoner not returning to prison, prison officers shall contact the Western Australian Police in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="005868E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 13.3 – Escape</w:t>
+          <w:t>COPP 13.3 – Escape</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005868E9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F38E45" w14:textId="77777777" w:rsidR="00582659" w:rsidRDefault="00582659" w:rsidP="00582659">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="791FF6A6" w14:textId="5374A15F" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc175908846"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc175908846"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Review by the </w:t>
       </w:r>
       <w:r w:rsidR="0048557C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental Impairment Review </w:t>
       </w:r>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tribunal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2BF1726B" w14:textId="7F777CE2" w:rsidR="009515DC" w:rsidRPr="002D5AF1" w:rsidRDefault="009515DC" w:rsidP="009515DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0048557C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Mental Impairment Review Tribunal (the</w:t>
       </w:r>
       <w:r w:rsidR="003E0AFE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -6325,63 +5972,55 @@
       </w:r>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tribunal</w:t>
       </w:r>
       <w:r w:rsidR="0048557C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">is required to review a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CLMI </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00EE0CDD" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>not exceeding</w:t>
       </w:r>
       <w:r w:rsidR="00EE0CDD" w:rsidRPr="00A441A4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F71E4" w:rsidRPr="00A441A4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>twelve</w:t>
       </w:r>
@@ -6527,194 +6166,170 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> facility). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E124EF7" w14:textId="3950F1DD" w:rsidR="00DC0D30" w:rsidRPr="002D5AF1" w:rsidRDefault="009515DC" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authorised Assistant Superintendent shall ensure that a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Review Report </w:t>
       </w:r>
       <w:r w:rsidR="00CD4C72">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> finalised on TOMS by the due date. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Toc22822815"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc22822815"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="532418AA" w14:textId="2AD31809" w:rsidR="00A94E00" w:rsidRPr="002D5AF1" w:rsidRDefault="00A94E00" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc175908847"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc175908847"/>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Release</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="136119D9" w14:textId="7B817EF5" w:rsidR="009515DC" w:rsidRPr="00FE568B" w:rsidRDefault="009515DC" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Only the</w:t>
       </w:r>
       <w:r w:rsidR="00CF703E" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001763FA" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tribunal</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF703E" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">or the Court </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">may order the release of a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CLMI </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00CF703E" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> on a custody order</w:t>
       </w:r>
       <w:r w:rsidR="00381BA9" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">, at the end of the limiting term, when the custody order is cancelled by the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or the conditions of the LOA Order </w:t>
+        <w:t xml:space="preserve">, at the end of the limiting term, when the custody order is cancelled by the Court or the conditions of the LOA Order </w:t>
       </w:r>
       <w:r w:rsidR="00FB35B4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00381BA9" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> cancelled by the Tribunal</w:t>
       </w:r>
       <w:r w:rsidR="00FD3776" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00381BA9" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
@@ -6744,284 +6359,244 @@
       <w:r w:rsidR="00CF703E" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D514EF9" w14:textId="77777777" w:rsidR="00CF703E" w:rsidRPr="00FE568B" w:rsidRDefault="00CF703E" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discharge from </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Discharge from custody</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="19CF7D4E" w14:textId="2597B617" w:rsidR="00CF703E" w:rsidRPr="00FE568B" w:rsidRDefault="00CF703E" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Discharge from a custody order</w:t>
       </w:r>
       <w:r w:rsidR="00FB35B4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302627E3" w14:textId="3FF0B421" w:rsidR="00294E22" w:rsidRPr="00FE568B" w:rsidRDefault="00294E22" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> prisoner is deemed released from prison if they are granted a LOA which does not require them to return to prison</w:t>
+        <w:t>A CLMI prisoner is deemed released from prison if they are granted a LOA which does not require them to return to prison</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A441A4" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EC91C8" w14:textId="0356B338" w:rsidR="007964FA" w:rsidRDefault="009515DC" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Release of a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner shall be in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 14.6 </w:t>
+          <w:t xml:space="preserve">COPP 14.6 </w:t>
         </w:r>
         <w:r w:rsidR="00626707" w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Prisoners </w:t>
         </w:r>
         <w:r w:rsidR="00725077">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
         <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">elease from </w:t>
         </w:r>
         <w:r w:rsidR="00725077">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
         <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ustody</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED5C25">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F4483B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6449C07C" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD" w:rsidP="00F91FFD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc175908848"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc175908848"/>
       <w:r>
         <w:t>Extended Custody Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="7C6A327B" w14:textId="04BC8CFA" w:rsidR="00F91FFD" w:rsidRPr="0021578E" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An extended custody order is an order</w:t>
       </w:r>
       <w:r w:rsidR="00977EDD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>made by the Supreme Court.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="111F85EF" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRPr="00ED3A21" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Tribunal must consider the need for an extended custody order, with a limiting term of 12 months, in respect of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoner.</w:t>
+        <w:t>The Tribunal must consider the need for an extended custody order, with a limiting term of 12 months, in respect of the CLMI prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0161CF03" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRPr="00416559" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Tribunal shall determine the place of custody for a supervised person placed on an extended custody order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204F4783" w14:textId="7F774974" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
@@ -7064,158 +6639,127 @@
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C772085" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">An ARMS and SAMS assessment shall be completed if a </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>An ARMS and SAMS assessment shall be completed if a CLMI prisoner receives an extended custody order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6293835D" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CLMI</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00C97A42">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prisoner receives an extended custody </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>order</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97A42">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C97A42">
+        <w:t xml:space="preserve">ovements </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prison </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97A42">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C97A42">
+        <w:t>taff sh</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ovements </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97A42">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> forward any Extended Custody Orders to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00C97A42">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
             <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AC-SM-SIU@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C97A42">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the outcome to be recorded on TOMS and updating of the prisoner’s sentence dates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485CA3B6" w14:textId="77777777" w:rsidR="00ED3A21" w:rsidRPr="00ED3A21" w:rsidRDefault="00ED3A21" w:rsidP="00FE568B"/>
     <w:p w14:paraId="098E2BAE" w14:textId="1E49E59F" w:rsidR="00C97A42" w:rsidRDefault="00C97A42" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -7226,59 +6770,51 @@
       </w:r>
       <w:r w:rsidR="00ED3A21">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r>
         <w:t>be reviewed periodically by the Supreme Court, who will either confirm the order or cancel it</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C500EF8" w14:textId="17FBA57C" w:rsidR="00FF5E3D" w:rsidRPr="00FE568B" w:rsidRDefault="00E97395" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
-        <w:t xml:space="preserve">A </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prisoner may, with the leave of the court, apply to the Supreme Court for a review of their extended custody order</w:t>
+        <w:t>A CLMI prisoner may, with the leave of the court, apply to the Supreme Court for a review of their extended custody order</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="388C54B3" w14:textId="554B3C0E" w:rsidR="00FF5E3D" w:rsidRPr="00FE568B" w:rsidRDefault="00F56FCA" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Where an extended custody order application is yet to be determined, the Minister may apply to the Supreme Court for an Interim Custody Order to ensure the adequate protection of the community</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
@@ -7350,380 +6886,307 @@
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>continues in effect</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A441A4" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="655B52A9" w14:textId="5513EF7D" w:rsidR="00C436E4" w:rsidRDefault="00C436E4" w:rsidP="00C436E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc175908849"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc175908849"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00F4483B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7F0445" w14:textId="4144F49C" w:rsidR="001A4BA9" w:rsidRDefault="001A4BA9" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc16796379"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc175908850"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc16796379"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc175908850"/>
       <w:r>
-        <w:t xml:space="preserve">Related </w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t>Related COPP</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00984C5F">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="634ACF3F" w14:textId="7FA3F21B" w:rsidR="000E2F6B" w:rsidRPr="00664215" w:rsidRDefault="00664215" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E2F6B" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2.1 </w:t>
+        <w:t xml:space="preserve">COPP 2.1 </w:t>
       </w:r>
       <w:r w:rsidR="00F4483B" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="000E2F6B" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Reception</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E57AA8" w14:textId="31A3B925" w:rsidR="009350F7" w:rsidRPr="00664215" w:rsidRDefault="009350F7" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2.3 – Assessments and Sentence Management</w:t>
+        <w:t>COPP 2.3 – Assessments and Sentence Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4251084E" w14:textId="0AF60033" w:rsidR="009350F7" w:rsidRPr="00664215" w:rsidRDefault="009350F7" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 4.1 </w:t>
+        <w:t xml:space="preserve">COPP 4.1 </w:t>
       </w:r>
       <w:r w:rsidR="003750A7" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Remand Prisoners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724D7743" w14:textId="088E8F19" w:rsidR="009350F7" w:rsidRPr="00664215" w:rsidRDefault="009350F7" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 4.8 – Prisoners with Disability</w:t>
+        <w:t>COPP 4.8 – Prisoners with Disability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4394EA" w14:textId="70268FC7" w:rsidR="009350F7" w:rsidRPr="00664215" w:rsidRDefault="009350F7" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 4.9 – At-Risk Prisoners</w:t>
+        <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A54B303" w14:textId="159E1201" w:rsidR="009350F7" w:rsidRPr="00664215" w:rsidRDefault="009350F7" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 8.7 – External Activities</w:t>
+        <w:t>COPP 8.7 – External Activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586A46AE" w14:textId="0963F924" w:rsidR="001838B2" w:rsidRPr="00664215" w:rsidRDefault="001838B2" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00604EBC" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">12.2 </w:t>
       </w:r>
       <w:r w:rsidR="00F4483B" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00604EBC" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordination of </w:t>
       </w:r>
       <w:r w:rsidR="009350F7" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>scorts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF973E5" w14:textId="1F73B12E" w:rsidR="00604EBC" w:rsidRPr="00664215" w:rsidRDefault="00604EBC" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 14.5 </w:t>
+        <w:t xml:space="preserve">COPP 14.5 </w:t>
       </w:r>
       <w:r w:rsidR="00F4483B" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Authorised </w:t>
       </w:r>
       <w:r w:rsidR="009350F7" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">bsences and </w:t>
       </w:r>
@@ -7745,158 +7208,150 @@
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>ermits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46887928" w14:textId="34A2B593" w:rsidR="00ED5C25" w:rsidRPr="001838B2" w:rsidRDefault="00ED5C25" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 14.6 </w:t>
+        <w:t xml:space="preserve">COPP 14.6 </w:t>
       </w:r>
       <w:r w:rsidR="00F4483B" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidR="009350F7" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">elease from </w:t>
       </w:r>
       <w:r w:rsidR="009350F7" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>ustody</w:t>
       </w:r>
       <w:r w:rsidR="00664215">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D399C32" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Forms"/>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="26" w:name="_Forms"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc23273226"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc23273440"/>
+      <w:bookmarkStart w:id="29" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc23273227"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc23273441"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc23273228"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc23273442"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc23273229"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc23273443"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc23273230"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc23273444"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc23273231"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc23273445"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc23273232"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc23273446"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc23273233"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc23273447"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc23273234"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc23273448"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc14443773"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc22822818"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc175908851"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2305"/>
         <w:gridCol w:w="7329"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D708E" w:rsidRPr="00951529" w14:paraId="1A1F5C0A" w14:textId="77777777" w:rsidTr="006F7F5F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
@@ -8324,90 +7779,68 @@
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00A16F55">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Commissioner’s Operational Policy </w:t>
             </w:r>
             <w:r w:rsidRPr="00A16F55">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>and Procedure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00A16F55">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57F22B5E" w14:textId="00A4EB68" w:rsidR="00CF5750" w:rsidRPr="00006F65" w:rsidRDefault="00CF5750" w:rsidP="00CF5750">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DB0114">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>COPPs</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+              <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF5750" w:rsidRPr="00B96146" w14:paraId="0814DD5E" w14:textId="77777777" w:rsidTr="00FE568B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57AE3DFE" w14:textId="23DEFFD8" w:rsidR="00CF5750" w:rsidRPr="00FE568B" w:rsidRDefault="00A823CC" w:rsidP="00CF5750">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FE568B">
               <w:t>Custody Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="528D0C12" w14:textId="7F564218" w:rsidR="00CF5750" w:rsidRPr="00FE568B" w:rsidRDefault="00571CB9" w:rsidP="00CF5750">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -8445,59 +7878,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="663FAE82" w14:textId="3BA91B51" w:rsidR="00CF5750" w:rsidRPr="00FE568B" w:rsidRDefault="008D0DBC" w:rsidP="0013419A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FE568B">
               <w:t xml:space="preserve">The Minister, subject to the </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB35B4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Criminal Law (Mental) Impairment Act 2023</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE568B">
               <w:t xml:space="preserve">, may by order declare a </w:t>
             </w:r>
             <w:r w:rsidR="00CF5750" w:rsidRPr="00FE568B">
               <w:t xml:space="preserve">place </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE568B">
-              <w:t xml:space="preserve">that has appropriate facilities for the assessment, detention, treatment, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and protection of persons subject to a custody order</w:t>
+              <w:t>that has appropriate facilities for the assessment, detention, treatment, care and protection of persons subject to a custody order</w:t>
             </w:r>
             <w:r w:rsidR="00ED3A21" w:rsidRPr="00FE568B">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00765391" w:rsidRPr="00951529" w14:paraId="4CB1B614" w14:textId="77777777" w:rsidTr="006F7F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71692613" w14:textId="68DF6882" w:rsidR="00765391" w:rsidRPr="00765391" w:rsidRDefault="00765391" w:rsidP="00765391">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001005FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Detention Centre</w:t>
@@ -8560,51 +7985,65 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">A declared place where </w:t>
             </w:r>
             <w:r w:rsidRPr="006273E7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">residents have been accused but not convicted of a crime and have been deemed by a court as unfit to plead to the charges because of their disability. This decision means that these people </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006273E7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>are considered to be</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006273E7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mentally impaired accused.</w:t>
+              <w:t xml:space="preserve"> mentally </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006273E7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>impaired</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006273E7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accused.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00763E6A" w:rsidRPr="00951529" w14:paraId="57E975FC" w14:textId="77777777" w:rsidTr="00FE568B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="233085A5" w14:textId="0AC1EA0A" w:rsidR="00680E87" w:rsidRPr="006273E7" w:rsidRDefault="00680E87" w:rsidP="00CF5750">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Extended custody order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1783DA85" w14:textId="4B5FE8CE" w:rsidR="00680E87" w:rsidRDefault="00FB56B4" w:rsidP="00CF5750">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -9151,65 +8590,51 @@
               </w:rPr>
               <w:t>Mental Health Act 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>, a person has a mental illness if that person has a condition that:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E79C090" w14:textId="77777777" w:rsidR="003E2C25" w:rsidRDefault="003E2C25" w:rsidP="003E2C25">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is characterised by a disturbance of thought, mood, volition, perception, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> or memory, and</w:t>
+              <w:t>Is characterised by a disturbance of thought, mood, volition, perception, orientation or memory, and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A6F19AD" w14:textId="7BE7D28A" w:rsidR="003E2C25" w:rsidRPr="002E2693" w:rsidRDefault="003E2C25" w:rsidP="003E2C25">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Significantly impairs (temporarily or permanently) the person’s judgement or behaviour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00763E6A" w:rsidRPr="00951529" w14:paraId="2C4CB6C8" w14:textId="77777777" w:rsidTr="003E2C25">
         <w:tc>
           <w:tcPr>
@@ -9521,51 +8946,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A person engaged or deemed to have been engaged to be a prison officer under s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>13 of the</w:t>
             </w:r>
             <w:r w:rsidRPr="00984C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00984C5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>or deemed to have been appointed under s</w:t>
             </w:r>
@@ -9940,179 +9365,151 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A prison officer under </w:t>
             </w:r>
             <w:r w:rsidR="0067771F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">s. </w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">13 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under </w:t>
             </w:r>
             <w:r w:rsidR="0067771F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6 </w:t>
             </w:r>
             <w:r w:rsidR="009350F7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C436E4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">to an office designated by rules for the purposes only of this definition, who has successfully completed the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and the Department’s Senior Officer promotional process.</w:t>
+              <w:t>to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856799" w:rsidRPr="00951529" w14:paraId="3167C5B7" w14:textId="77777777" w:rsidTr="006F7F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5787EA51" w14:textId="07C3E87E" w:rsidR="00856799" w:rsidRPr="00951529" w:rsidRDefault="00856799" w:rsidP="00856799">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F880D01" w14:textId="77178551" w:rsidR="00856799" w:rsidRPr="003B6425" w:rsidRDefault="00856799" w:rsidP="00856799">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0654">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and volunteers.</w:t>
+              <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856799" w:rsidRPr="00951529" w14:paraId="1288CB7B" w14:textId="77777777" w:rsidTr="006F7F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7518DBF6" w14:textId="0BDA699A" w:rsidR="00856799" w:rsidRPr="008355C2" w:rsidRDefault="00856799" w:rsidP="00856799">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Standing Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10206,91 +9603,91 @@
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">36 of the </w:t>
-            </w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00984C5F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00984C5F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00984C5F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00984C5F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00984C5F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00977EDD" w:rsidRPr="00951529" w14:paraId="48919F68" w14:textId="77777777" w:rsidTr="003E2C25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FDF0BF4" w14:textId="2DDD042A" w:rsidR="00977EDD" w:rsidRDefault="00977EDD" w:rsidP="00856799">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10566,86 +9963,70 @@
               </w:rPr>
               <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
             </w:r>
             <w:r w:rsidR="00F352DF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>, administers orders to which supervised persons are subject and:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="017ABD99" w14:textId="77777777" w:rsidR="00F352DF" w:rsidRDefault="00F352DF" w:rsidP="008568DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">conduct internal reviews of decisions of the </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>conduct internal reviews of decisions of the Tribunal</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0DA168DA" w14:textId="77777777" w:rsidR="00F352DF" w:rsidRDefault="00F352DF" w:rsidP="008568DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">consider and report on the need for extended custody </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>consider and report on the need for extended custody orders</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1DD1AEA6" w14:textId="34D21536" w:rsidR="00F352DF" w:rsidRPr="00A76013" w:rsidRDefault="00F352DF" w:rsidP="008568DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>advise the Minister about appropriate interim dispositions of persons to be transferred to the State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF5750" w:rsidRPr="00951529" w14:paraId="4C274A04" w14:textId="77777777" w:rsidTr="006F7F5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
@@ -10716,61 +10097,61 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">As defined in the </w:t>
             </w:r>
             <w:r w:rsidRPr="003E2C25">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
             </w:r>
             <w:r>
               <w:t>, means an accused who is currently unfit to stand trial or in respect of whom the question of fitness to stand trial has been raised but has yet to be resolved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4ED338D4" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc23273236"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc175908852"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc23273236"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc23273450"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc22822819"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc175908852"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
-      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Related legislation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
-      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1838065E" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00C72510" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
@@ -10916,82 +10297,82 @@
     <w:p w14:paraId="60A93FF0" w14:textId="77777777" w:rsidR="00FB35B4" w:rsidRDefault="00FB35B4" w:rsidP="00FB35B4">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D5714E" w14:textId="77777777" w:rsidR="00FB35B4" w:rsidRPr="00951529" w:rsidRDefault="00FB35B4" w:rsidP="00FB35B4">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A59AD31" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc178286"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc175908853"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc22822820"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc175908853"/>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Assurance</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
-      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="6D55FFD9" w14:textId="05ACB01C" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174519E0" w14:textId="7156E584" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="00B54EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manual</w:t>
       </w:r>
       <w:r w:rsidRPr="00951529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FE6B88" w14:textId="77777777" w:rsidR="00C72510" w:rsidRPr="00951529" w:rsidRDefault="00C72510" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
@@ -11014,51 +10395,51 @@
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:t xml:space="preserve">Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Operational C</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ompliance </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="002E5756" w:rsidRPr="00B54EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E406C9" w14:textId="39C984CB" w:rsidR="00CE6BB8" w:rsidRPr="00984C5F" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC571D9" w14:textId="2475C7D5" w:rsidR="00587FAE" w:rsidRPr="00587FAE" w:rsidRDefault="00587FAE" w:rsidP="00587FAE">
@@ -11289,51 +10670,50 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337D71" w:rsidRPr="00EE1A7D" w14:paraId="62E8795C" w14:textId="77777777" w:rsidTr="00F54936">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:id w:val="977499590"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1140" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="70B5B386" w14:textId="4D897A0A" w:rsidR="00337D71" w:rsidRDefault="00337D71" w:rsidP="00337D71">
                 <w:pPr>
                   <w:spacing w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:lang w:eastAsia="en-AU"/>
@@ -11382,132 +10762,127 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10ADB6D5" w14:textId="768E12A0" w:rsidR="00337D71" w:rsidRPr="00F6533C" w:rsidRDefault="00337D71" w:rsidP="00337D71">
+          <w:p w14:paraId="10ADB6D5" w14:textId="2D7C0AFE" w:rsidR="00337D71" w:rsidRPr="00F6533C" w:rsidRDefault="00337D71" w:rsidP="00337D71">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F6533C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Director </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA5D3E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="734BD068" w14:textId="436D83E1" w:rsidR="00337D71" w:rsidRDefault="004C14E3" w:rsidP="00337D71">
+          <w:p w14:paraId="734BD068" w14:textId="436D83E1" w:rsidR="00337D71" w:rsidRDefault="00000000" w:rsidP="00337D71">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="TableDataChar"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:id w:val="1901092069"/>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2021-11-30T00:00:00Z">
                   <w:dateFormat w:val="d MMMM yyyy"/>
                   <w:lid w:val="en-AU"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00337D71" w:rsidRPr="00F6533C">
                   <w:rPr>
                     <w:rStyle w:val="TableDataChar"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t xml:space="preserve">     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
@@ -11991,217 +11366,415 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5 November 2024</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AB379B" w14:textId="1BC959DC" w:rsidR="004C14E3" w:rsidRPr="00F54936" w:rsidRDefault="004C14E3" w:rsidP="00337D71">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002F5E4E" w:rsidRPr="00EE1A7D" w14:paraId="772B4E8E" w14:textId="77777777" w:rsidTr="00F54936">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D94A275" w14:textId="62E303F0" w:rsidR="002F5E4E" w:rsidRPr="007C3D07" w:rsidRDefault="002F5E4E" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3D07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A29232B" w14:textId="4287252E" w:rsidR="002F5E4E" w:rsidRPr="007C3D07" w:rsidRDefault="002F5E4E" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3D07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA3FE2D" w14:textId="77777777" w:rsidR="002F5E4E" w:rsidRPr="007C3D07" w:rsidRDefault="002F5E4E" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3D07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5736F918" w14:textId="74284216" w:rsidR="00834DD1" w:rsidRPr="007C3D07" w:rsidRDefault="00834DD1" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3D07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CM Ref: S26/40068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72FEEAB4" w14:textId="62F1F4BA" w:rsidR="002F5E4E" w:rsidRPr="007C3D07" w:rsidRDefault="007C3D07" w:rsidP="00612790">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3D07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>11 May 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="387EE531" w14:textId="0587390A" w:rsidR="002F5E4E" w:rsidRPr="007C3D07" w:rsidRDefault="007C3D07" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3D07">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C3D07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>2 May 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="18200EFF" w14:textId="77777777" w:rsidR="004D52BC" w:rsidRDefault="004D52BC" w:rsidP="00984C5F"/>
     <w:sectPr w:rsidR="004D52BC" w:rsidSect="003F6782">
-      <w:headerReference w:type="even" r:id="rId38"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="even" r:id="rId39"/>
+      <w:headerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44C53174" w14:textId="77777777" w:rsidR="002C6BF9" w:rsidRDefault="002C6BF9" w:rsidP="00D06E62">
+    <w:p w14:paraId="7E45F9B1" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12471582" w14:textId="77777777" w:rsidR="002C6BF9" w:rsidRDefault="002C6BF9" w:rsidP="00D06E62">
+    <w:p w14:paraId="68B8718B" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E8F4072" w14:textId="77777777" w:rsidR="002C6BF9" w:rsidRDefault="002C6BF9"/>
+    <w:p w14:paraId="2B8CAB37" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
+    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
     <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="276C7A94" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -12252,67 +11825,67 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C6E0B1C" w14:textId="77777777" w:rsidR="002C6BF9" w:rsidRDefault="002C6BF9" w:rsidP="00D06E62">
+    <w:p w14:paraId="7F943A8D" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="108321B3" w14:textId="77777777" w:rsidR="002C6BF9" w:rsidRDefault="002C6BF9" w:rsidP="00D06E62">
+    <w:p w14:paraId="645B13D9" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A9AEA15" w14:textId="77777777" w:rsidR="002C6BF9" w:rsidRDefault="002C6BF9"/>
+    <w:p w14:paraId="6DFBD3B0" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="102A485F" w14:textId="0E2B2DC6" w:rsidR="00794B2F" w:rsidRPr="00F3570A" w:rsidRDefault="00794B2F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:t>s.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 49 </w:t>
       </w:r>
       <w:r w:rsidRPr="0048557C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -12516,59 +12089,51 @@
       </w:r>
       <w:r w:rsidRPr="00C75FA5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="42AD1755" w14:textId="1E99F6BC" w:rsidR="008568DE" w:rsidRDefault="008568DE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> It is an offence under the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Act to not provide reasonable assistance without reasonable excuse: s.135(5).</w:t>
+        <w:t xml:space="preserve"> It is an offence under the CLMI Act to not provide reasonable assistance without reasonable excuse: s.135(5).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="3CDE02F5" w14:textId="010374AC" w:rsidR="003F62B4" w:rsidRPr="00E2625C" w:rsidRDefault="003F62B4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D96B76">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D96B76">
         <w:t xml:space="preserve"> </w:t>
@@ -12595,99 +12160,51 @@
     <w:p w14:paraId="6B6029CD" w14:textId="02B2BF29" w:rsidR="008568DE" w:rsidRPr="008568DE" w:rsidRDefault="008568DE" w:rsidP="00FD3776">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008568DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The “representative” of a </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Act.</w:t>
+        <w:t>The “representative” of a CLMI Prisoner means a guardian of the person or a person appointed by the Tribunal under s.58 of the CLMI Act as a representative of the person: s.9 CLMI Act.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="6EC26418" w14:textId="10B2C87F" w:rsidR="00D1242C" w:rsidRPr="008568DE" w:rsidRDefault="00D1242C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 1, Division 4, s.9 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1242C">
@@ -12698,85 +12215,77 @@
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidR="008568DE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="73F09FDB" w14:textId="58E99716" w:rsidR="00997758" w:rsidRDefault="00997758">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005173D7">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.77 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Act.</w:t>
+        <w:t>.77 CLMI Act.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="798E5ACD" w14:textId="7C9F932B" w:rsidR="00D1242C" w:rsidRPr="00E2625C" w:rsidRDefault="00D1242C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 1, Division 4, s.9 </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk170992788"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk170992788"/>
       <w:r w:rsidRPr="00D1242C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00E2625C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="4DB949F4" w14:textId="10DDCAAB" w:rsidR="00D1242C" w:rsidRPr="00E2625C" w:rsidRDefault="00D1242C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 50 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1242C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
@@ -12948,106 +12457,106 @@
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p w14:paraId="71EF45AF" w14:textId="0675010A" w:rsidR="00A441A4" w:rsidRDefault="00A441A4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk175576582"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk175576582"/>
       <w:r>
         <w:t xml:space="preserve">Part 7, Division 4, s.107(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A441A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00E2625C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p w14:paraId="2AEEAC9C" w14:textId="51B5877E" w:rsidR="00A441A4" w:rsidRDefault="00A441A4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 7, Division 4, s.107(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A441A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CE3D333" w14:textId="6E44F4F6" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="44DF4125" wp14:editId="78584B12">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -13064,63 +12573,52 @@
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="147A90CB" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="009D2454">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00371225">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-                          <w:proofErr w:type="gramEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
@@ -13143,51 +12641,51 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00371225">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AE858D2" w14:textId="2A4D51AE" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4" w:rsidP="00AE3A90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="27A07296" wp14:editId="4FAC04DA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
@@ -13210,63 +12708,52 @@
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="1010FE9E" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="009D2454">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00371225">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-                          <w:proofErr w:type="gramEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
@@ -13325,51 +12812,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00563752">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 4.7 Criminal Law (Mental Impairment) Prisoners</w:t>
     </w:r>
     <w:r w:rsidR="00984C5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00984C5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FAB6670" w14:textId="42FC434E" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C71AF5C" wp14:editId="272DF1CA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -13551,59 +13038,51 @@
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5BF43915" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
                           </w:pPr>
                           <w:r>
-                            <w:t>Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-                            <w:t>)</w:t>
+                            <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="1FE467D6" id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCePGQHegIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kSbsacYqsRYcB&#10;QVusHXpWZCkxKouaxMTOfv0o2Xmg26XDLjYlfqT4+MjpdVsbtlU+VGALPjwbcKashLKyq4L/eL77&#10;9JmzgMKWwoBVBd+pwK9nHz9MG5erEazBlMozcmJD3riCrxFdnmVBrlUtwhk4ZUmpwdcC6ehXWelF&#10;Q95rk40Gg4usAV86D1KFQLe3nZLPkn+tlcQHrYNCZgpOsWH6+vRdxm82m4p85YVbV7IPQ/xDFLWo&#10;LD16cHUrULCNr/5wVVfSQwCNZxLqDLSupEo5UDbDwZtsntbCqZQLFSe4Q5nC/3Mr77dP7tEzbL9A&#10;Sw1MSQS3APkaqDZZ40LeY2JNQx4IHRNtta/jn1JgZEi13R3qqVpkki7Pry6HV6MJZ5J0k/EoytHp&#10;0dr5gF8V1CwKBffUrxSB2C4CdtA9JD5m4a4yJvXMWNYU/OJ8MkgGBw05NzZiVep+7+YYeZJwZ1TE&#10;GPtdaVaVKYF4kXinboxnW0GMEVIqi8M+6ISOKE1BvMewxx+jeo9xlwdZpJfB4sG4riz4rmFxXI5h&#10;l6/7kHWH7xsZurxjCbBdtpQ49SgmF2+WUO6ICB66GQlO3lXUlIUI+Cg8DQW1mAYdH+ijDVDxoZc4&#10;W4P/9bf7iCeukpazhoas4OHnRnjFmflmicVXw/E4TmU6jCeXIzr4U83yVGM39Q1QV4a0UpxMYsSj&#10;2YvaQ/1C+2AeXyWVsJLeLjjuxRvsRp/2iVTzeQLRHDqBC/vk5J7/kXLP7YvwruclEqPvYT+OIn9D&#10;zw4b+2NhvkHQVeLusap9/WmGE/v7fROXxOk5oY5bcfYbAAD//wMAUEsDBBQABgAIAAAAIQCH/PDF&#10;3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuW7oKRlXqTlOlCQnBYWMX&#10;bm6TtRWJU5psK3w92YkdLT89PxeryRpx0qPvHSMs5gkIzY1TPbcI+4/NLAPhA7Ei41gj/GgPq/L2&#10;pqBcuTNv9WkXWhEl7HNC6EIYcil902lLfu4GzXF3cKOlEMexlWqkc5RbI9MkWUpLPccLHQ266nTz&#10;tTtahNdq807bOrXZr6le3g7r4Xv/+Yh4fzetn0EEPYV/GC75MR3K2FS7IysvDMJDtEcUYZY+gbgA&#10;SbpcgKgRsjQDWRby+oXyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ48ZAd6AgAAXQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIf88MXfAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
@@ -13668,51 +13147,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AB59507" w14:textId="5349E937" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6FAEF2E8" wp14:editId="60270078">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -13729,63 +13208,52 @@
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="574AD504" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="000D4F44">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00371225">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-                          <w:proofErr w:type="gramEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
@@ -13808,78 +13276,76 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00371225">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13AC333D" w14:textId="2A330A7A" w:rsidR="00526942" w:rsidRPr="00526942" w:rsidRDefault="00526942" w:rsidP="00526942">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13AC333D" w14:textId="3F6574D9" w:rsidR="00526942" w:rsidRPr="00526942" w:rsidRDefault="00526942" w:rsidP="00526942">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00526942">
-      <w:t>COPP</w:t>
+      <w:t xml:space="preserve">COPP 4.7 Criminal Law (Mental Impairment) </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve"> 4.7 Criminal Law (Mental Impairment) Prisoners </w:t>
+    <w:r w:rsidRPr="003C57B5">
+      <w:t xml:space="preserve">Prisoners </w:t>
     </w:r>
-    <w:r w:rsidR="00804AA0">
+    <w:r w:rsidR="00804AA0" w:rsidRPr="003C57B5">
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00F54936">
-      <w:t>3</w:t>
+    <w:r w:rsidR="00B363A7" w:rsidRPr="003C57B5">
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00804AA0">
+    <w:r w:rsidR="00804AA0" w:rsidRPr="003C57B5">
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38CF505F" w14:textId="30532F43" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47AD0956" wp14:editId="0096B2BA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -13896,63 +13362,52 @@
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="18EE73AF" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="000D4F44">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00371225">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Draft and not for further dissemination until </w:t>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
-                          <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-                          <w:proofErr w:type="gramEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
@@ -13975,51 +13430,51 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00371225">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045E42A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8C099BA"/>
@@ -19321,127 +18776,130 @@
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2114006611">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1023703969">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="815337620">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="605385499">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="112865938">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="809133624">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jujwtd6+o3NsG7aoAOisDWI+TqcPcwf3SnOpqmg4e4GsdWEYslAXKI65DhBlgSPXCb6x2cEB02kAAn02s1ktZw==" w:salt="elJgpWlKfYSiXYbD8eAYAw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="00001A01"/>
     <w:rsid w:val="00002304"/>
     <w:rsid w:val="00002776"/>
     <w:rsid w:val="000029A9"/>
     <w:rsid w:val="000029F0"/>
+    <w:rsid w:val="000042EA"/>
     <w:rsid w:val="00006F65"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="00007752"/>
     <w:rsid w:val="00007AA2"/>
     <w:rsid w:val="00010C97"/>
     <w:rsid w:val="00012001"/>
     <w:rsid w:val="00016177"/>
     <w:rsid w:val="0001682F"/>
     <w:rsid w:val="00016909"/>
     <w:rsid w:val="000177C0"/>
     <w:rsid w:val="00017D07"/>
     <w:rsid w:val="00020190"/>
     <w:rsid w:val="00021283"/>
     <w:rsid w:val="00024086"/>
     <w:rsid w:val="00024186"/>
     <w:rsid w:val="0002719B"/>
     <w:rsid w:val="00027E36"/>
     <w:rsid w:val="00030985"/>
     <w:rsid w:val="00033C94"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00041694"/>
+    <w:rsid w:val="0004187B"/>
     <w:rsid w:val="00042AA7"/>
     <w:rsid w:val="00042B9A"/>
     <w:rsid w:val="00043CB8"/>
     <w:rsid w:val="00044517"/>
     <w:rsid w:val="00045176"/>
     <w:rsid w:val="000452B5"/>
     <w:rsid w:val="00045408"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004637E"/>
+    <w:rsid w:val="00047802"/>
     <w:rsid w:val="00050C47"/>
     <w:rsid w:val="00051A30"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="000530C0"/>
     <w:rsid w:val="0005621E"/>
     <w:rsid w:val="0005638D"/>
     <w:rsid w:val="000568A4"/>
     <w:rsid w:val="00057D3D"/>
     <w:rsid w:val="00060F76"/>
     <w:rsid w:val="0006173B"/>
     <w:rsid w:val="00061C96"/>
     <w:rsid w:val="00062AF2"/>
     <w:rsid w:val="00062E4B"/>
     <w:rsid w:val="0006347E"/>
     <w:rsid w:val="00064437"/>
     <w:rsid w:val="00065F61"/>
     <w:rsid w:val="00066ABC"/>
     <w:rsid w:val="00067B71"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="000705EB"/>
     <w:rsid w:val="00070612"/>
     <w:rsid w:val="00070F23"/>
     <w:rsid w:val="000741D6"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076290"/>
@@ -19524,50 +18982,51 @@
     <w:rsid w:val="000F6EE9"/>
     <w:rsid w:val="000F71E4"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00100577"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103A3E"/>
     <w:rsid w:val="0011074A"/>
     <w:rsid w:val="0011109D"/>
     <w:rsid w:val="001116F6"/>
     <w:rsid w:val="00112DCC"/>
     <w:rsid w:val="00113CC0"/>
     <w:rsid w:val="00114291"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="0011573A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="0011678F"/>
     <w:rsid w:val="00117C90"/>
     <w:rsid w:val="0012023E"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="00121549"/>
     <w:rsid w:val="00122217"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="00122445"/>
     <w:rsid w:val="00124E4A"/>
+    <w:rsid w:val="0012556D"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268C8"/>
     <w:rsid w:val="00126F23"/>
     <w:rsid w:val="001308AE"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131743"/>
     <w:rsid w:val="00133457"/>
     <w:rsid w:val="0013419A"/>
     <w:rsid w:val="00136672"/>
     <w:rsid w:val="0014096B"/>
     <w:rsid w:val="00140DB3"/>
     <w:rsid w:val="00141A79"/>
     <w:rsid w:val="00142726"/>
     <w:rsid w:val="001428A8"/>
     <w:rsid w:val="00142F8B"/>
     <w:rsid w:val="00142FF8"/>
     <w:rsid w:val="001449CF"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="001463C1"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00147375"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150562"/>
     <w:rsid w:val="00150AB4"/>
     <w:rsid w:val="00151612"/>
@@ -19596,129 +19055,133 @@
     <w:rsid w:val="00177107"/>
     <w:rsid w:val="00177CAA"/>
     <w:rsid w:val="00177F0D"/>
     <w:rsid w:val="00180E5E"/>
     <w:rsid w:val="00180ECF"/>
     <w:rsid w:val="00181AB7"/>
     <w:rsid w:val="00183371"/>
     <w:rsid w:val="001838B2"/>
     <w:rsid w:val="00183BBC"/>
     <w:rsid w:val="00184351"/>
     <w:rsid w:val="001855F9"/>
     <w:rsid w:val="0018674E"/>
     <w:rsid w:val="001876BC"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="00187C17"/>
     <w:rsid w:val="0019000C"/>
     <w:rsid w:val="0019076E"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00191176"/>
     <w:rsid w:val="00192065"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="001935B0"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBF"/>
+    <w:rsid w:val="001945B9"/>
     <w:rsid w:val="00195C8E"/>
     <w:rsid w:val="00196330"/>
     <w:rsid w:val="001979FC"/>
     <w:rsid w:val="001A2556"/>
     <w:rsid w:val="001A2DC5"/>
     <w:rsid w:val="001A4BA9"/>
     <w:rsid w:val="001A565B"/>
     <w:rsid w:val="001A5718"/>
+    <w:rsid w:val="001A57F9"/>
     <w:rsid w:val="001A5867"/>
     <w:rsid w:val="001A6102"/>
     <w:rsid w:val="001A6164"/>
     <w:rsid w:val="001A636C"/>
     <w:rsid w:val="001A7275"/>
     <w:rsid w:val="001B125D"/>
     <w:rsid w:val="001B1CF6"/>
     <w:rsid w:val="001B3306"/>
     <w:rsid w:val="001B5BF4"/>
     <w:rsid w:val="001B6785"/>
     <w:rsid w:val="001B747E"/>
     <w:rsid w:val="001C0520"/>
     <w:rsid w:val="001C174F"/>
     <w:rsid w:val="001C3715"/>
     <w:rsid w:val="001C3844"/>
     <w:rsid w:val="001C3B4F"/>
     <w:rsid w:val="001C4044"/>
     <w:rsid w:val="001C4927"/>
     <w:rsid w:val="001C591F"/>
     <w:rsid w:val="001C5B3A"/>
     <w:rsid w:val="001C5BDD"/>
     <w:rsid w:val="001C6422"/>
     <w:rsid w:val="001D0B0F"/>
     <w:rsid w:val="001D100D"/>
     <w:rsid w:val="001D1162"/>
     <w:rsid w:val="001D1859"/>
     <w:rsid w:val="001D1C9B"/>
     <w:rsid w:val="001D2614"/>
     <w:rsid w:val="001D3731"/>
     <w:rsid w:val="001D71EB"/>
     <w:rsid w:val="001D7F87"/>
     <w:rsid w:val="001E0D37"/>
     <w:rsid w:val="001E222E"/>
     <w:rsid w:val="001E326F"/>
     <w:rsid w:val="001E359A"/>
     <w:rsid w:val="001E3DF6"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E6643"/>
     <w:rsid w:val="001E705A"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F0BE0"/>
     <w:rsid w:val="001F1020"/>
     <w:rsid w:val="001F1C58"/>
     <w:rsid w:val="001F2E89"/>
     <w:rsid w:val="001F50B2"/>
     <w:rsid w:val="001F5B43"/>
     <w:rsid w:val="001F5D9D"/>
     <w:rsid w:val="001F65F4"/>
     <w:rsid w:val="002004BF"/>
+    <w:rsid w:val="00200B64"/>
     <w:rsid w:val="00201115"/>
     <w:rsid w:val="0020131A"/>
     <w:rsid w:val="002026BD"/>
     <w:rsid w:val="0020319C"/>
     <w:rsid w:val="002032BF"/>
     <w:rsid w:val="002043CE"/>
     <w:rsid w:val="00204F80"/>
     <w:rsid w:val="002052DB"/>
     <w:rsid w:val="00205C05"/>
     <w:rsid w:val="00205DF8"/>
     <w:rsid w:val="00206050"/>
     <w:rsid w:val="002072F8"/>
     <w:rsid w:val="00207F35"/>
     <w:rsid w:val="002112F3"/>
     <w:rsid w:val="002123A3"/>
     <w:rsid w:val="00212DC3"/>
     <w:rsid w:val="0021320A"/>
     <w:rsid w:val="00213E15"/>
     <w:rsid w:val="00213F22"/>
     <w:rsid w:val="0021578E"/>
     <w:rsid w:val="00215C4F"/>
     <w:rsid w:val="00215FF9"/>
+    <w:rsid w:val="00217874"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220042"/>
     <w:rsid w:val="0022024E"/>
     <w:rsid w:val="00220B5C"/>
     <w:rsid w:val="00221EB6"/>
     <w:rsid w:val="00222D27"/>
     <w:rsid w:val="00226B23"/>
     <w:rsid w:val="002273AF"/>
     <w:rsid w:val="00227F9E"/>
     <w:rsid w:val="002300A9"/>
     <w:rsid w:val="002316E0"/>
     <w:rsid w:val="00231C10"/>
     <w:rsid w:val="00232469"/>
     <w:rsid w:val="00232D3C"/>
     <w:rsid w:val="0023363C"/>
     <w:rsid w:val="00234A38"/>
     <w:rsid w:val="00235D35"/>
     <w:rsid w:val="00236183"/>
     <w:rsid w:val="00236D6F"/>
     <w:rsid w:val="00236FF5"/>
     <w:rsid w:val="002370D0"/>
     <w:rsid w:val="002414FD"/>
     <w:rsid w:val="00241D3F"/>
     <w:rsid w:val="0024265D"/>
     <w:rsid w:val="00242CD2"/>
@@ -19739,162 +19202,168 @@
     <w:rsid w:val="00260020"/>
     <w:rsid w:val="00260A4B"/>
     <w:rsid w:val="0026125B"/>
     <w:rsid w:val="00261697"/>
     <w:rsid w:val="00262A45"/>
     <w:rsid w:val="002638F7"/>
     <w:rsid w:val="00263C93"/>
     <w:rsid w:val="00263D0E"/>
     <w:rsid w:val="002702C4"/>
     <w:rsid w:val="002743A9"/>
     <w:rsid w:val="0027473C"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760A0"/>
     <w:rsid w:val="002765B1"/>
     <w:rsid w:val="00277E83"/>
     <w:rsid w:val="00280B45"/>
     <w:rsid w:val="00280FE0"/>
     <w:rsid w:val="00281B57"/>
     <w:rsid w:val="00281D62"/>
     <w:rsid w:val="00282617"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="002856A7"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="00285E1A"/>
     <w:rsid w:val="00286136"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="00292CF7"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
     <w:rsid w:val="00294E22"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295EE5"/>
     <w:rsid w:val="002977C8"/>
     <w:rsid w:val="00297DD0"/>
     <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="00297E7B"/>
     <w:rsid w:val="002A261A"/>
     <w:rsid w:val="002A2A6F"/>
     <w:rsid w:val="002A2B4F"/>
     <w:rsid w:val="002A2DF8"/>
     <w:rsid w:val="002A3776"/>
     <w:rsid w:val="002A46BF"/>
+    <w:rsid w:val="002A62F1"/>
     <w:rsid w:val="002A6A3F"/>
     <w:rsid w:val="002B160A"/>
     <w:rsid w:val="002B3B8D"/>
     <w:rsid w:val="002B4988"/>
     <w:rsid w:val="002B4F85"/>
     <w:rsid w:val="002C092D"/>
     <w:rsid w:val="002C1965"/>
     <w:rsid w:val="002C1C8D"/>
+    <w:rsid w:val="002C52B0"/>
     <w:rsid w:val="002C62B9"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C6BF9"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
     <w:rsid w:val="002D16A8"/>
     <w:rsid w:val="002D2226"/>
     <w:rsid w:val="002D3002"/>
     <w:rsid w:val="002D36A4"/>
     <w:rsid w:val="002D525C"/>
     <w:rsid w:val="002D5AF1"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002D7E3C"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
     <w:rsid w:val="002E1735"/>
     <w:rsid w:val="002E1902"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E33B7"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6C51"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F008E"/>
     <w:rsid w:val="002F228E"/>
     <w:rsid w:val="002F29E0"/>
     <w:rsid w:val="002F33C1"/>
     <w:rsid w:val="002F38CE"/>
     <w:rsid w:val="002F5265"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="002F59D8"/>
+    <w:rsid w:val="002F5E4E"/>
     <w:rsid w:val="002F65C4"/>
     <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="002F69D7"/>
     <w:rsid w:val="00300D12"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303101"/>
     <w:rsid w:val="003042F2"/>
     <w:rsid w:val="0030446D"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="003066A7"/>
     <w:rsid w:val="0030682A"/>
     <w:rsid w:val="00306CC6"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00312757"/>
     <w:rsid w:val="00314241"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="00316D78"/>
     <w:rsid w:val="00316F99"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="00317F2D"/>
     <w:rsid w:val="00321086"/>
     <w:rsid w:val="003214E4"/>
     <w:rsid w:val="003215A0"/>
     <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00323703"/>
     <w:rsid w:val="003253E2"/>
     <w:rsid w:val="0032582C"/>
     <w:rsid w:val="00326A09"/>
     <w:rsid w:val="00327FB3"/>
     <w:rsid w:val="00327FD5"/>
     <w:rsid w:val="00330307"/>
     <w:rsid w:val="00333E13"/>
     <w:rsid w:val="003351B9"/>
     <w:rsid w:val="00335D18"/>
     <w:rsid w:val="003360CB"/>
     <w:rsid w:val="00336DD3"/>
     <w:rsid w:val="00336F99"/>
     <w:rsid w:val="00337D71"/>
     <w:rsid w:val="0034170D"/>
     <w:rsid w:val="0034287B"/>
     <w:rsid w:val="00342963"/>
     <w:rsid w:val="003429DC"/>
     <w:rsid w:val="00345B83"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347A19"/>
     <w:rsid w:val="00350DD2"/>
     <w:rsid w:val="003511C6"/>
+    <w:rsid w:val="00356109"/>
     <w:rsid w:val="00356B04"/>
     <w:rsid w:val="00357B09"/>
     <w:rsid w:val="0036006D"/>
+    <w:rsid w:val="003608B4"/>
     <w:rsid w:val="00360F18"/>
     <w:rsid w:val="00361710"/>
     <w:rsid w:val="00361A04"/>
     <w:rsid w:val="00361B33"/>
     <w:rsid w:val="0036277A"/>
     <w:rsid w:val="00362C1C"/>
     <w:rsid w:val="00363367"/>
     <w:rsid w:val="003633A3"/>
     <w:rsid w:val="00363534"/>
     <w:rsid w:val="00364437"/>
     <w:rsid w:val="00371225"/>
     <w:rsid w:val="00372135"/>
     <w:rsid w:val="00372697"/>
     <w:rsid w:val="00374D48"/>
     <w:rsid w:val="003750A7"/>
     <w:rsid w:val="00375142"/>
     <w:rsid w:val="003754DC"/>
     <w:rsid w:val="00375CA9"/>
     <w:rsid w:val="00376429"/>
     <w:rsid w:val="003771FB"/>
     <w:rsid w:val="00377430"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003807AB"/>
     <w:rsid w:val="00380E85"/>
     <w:rsid w:val="00381BA9"/>
@@ -19915,288 +19384,305 @@
     <w:rsid w:val="0039574C"/>
     <w:rsid w:val="00395913"/>
     <w:rsid w:val="003A0280"/>
     <w:rsid w:val="003A1BDC"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A5A2A"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A68B8"/>
     <w:rsid w:val="003A6C5B"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B3AF4"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B6425"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C390A"/>
     <w:rsid w:val="003C4620"/>
+    <w:rsid w:val="003C57B5"/>
     <w:rsid w:val="003C6D62"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D0C8B"/>
     <w:rsid w:val="003D228A"/>
+    <w:rsid w:val="003D3889"/>
     <w:rsid w:val="003D45BF"/>
     <w:rsid w:val="003D5245"/>
     <w:rsid w:val="003D6595"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E0AFE"/>
+    <w:rsid w:val="003E10AF"/>
     <w:rsid w:val="003E2179"/>
     <w:rsid w:val="003E2C25"/>
     <w:rsid w:val="003E3966"/>
     <w:rsid w:val="003E3FFB"/>
     <w:rsid w:val="003E6014"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E7C5D"/>
     <w:rsid w:val="003F00A5"/>
     <w:rsid w:val="003F30E1"/>
     <w:rsid w:val="003F3245"/>
     <w:rsid w:val="003F416B"/>
     <w:rsid w:val="003F53B0"/>
     <w:rsid w:val="003F62B4"/>
     <w:rsid w:val="003F6782"/>
+    <w:rsid w:val="003F7787"/>
     <w:rsid w:val="00400CAE"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004012F3"/>
     <w:rsid w:val="004018D4"/>
     <w:rsid w:val="00402A67"/>
     <w:rsid w:val="004033A4"/>
     <w:rsid w:val="00403FC7"/>
     <w:rsid w:val="0040417B"/>
     <w:rsid w:val="00406EC3"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00410777"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00413D4B"/>
+    <w:rsid w:val="00414739"/>
     <w:rsid w:val="0041550A"/>
     <w:rsid w:val="00415D19"/>
     <w:rsid w:val="00416559"/>
     <w:rsid w:val="004169A7"/>
     <w:rsid w:val="00417148"/>
     <w:rsid w:val="00421C23"/>
     <w:rsid w:val="00421DE6"/>
     <w:rsid w:val="00423D58"/>
     <w:rsid w:val="00425BF4"/>
     <w:rsid w:val="00426D90"/>
     <w:rsid w:val="00426F2D"/>
     <w:rsid w:val="004303E3"/>
     <w:rsid w:val="004312A2"/>
     <w:rsid w:val="00432AD3"/>
     <w:rsid w:val="00432F04"/>
     <w:rsid w:val="00433C05"/>
     <w:rsid w:val="00433C9F"/>
     <w:rsid w:val="00433CCF"/>
     <w:rsid w:val="0043547C"/>
     <w:rsid w:val="00435500"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="00435AA3"/>
     <w:rsid w:val="00436791"/>
     <w:rsid w:val="00437471"/>
     <w:rsid w:val="00440F77"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="0044314B"/>
     <w:rsid w:val="00444EFC"/>
     <w:rsid w:val="0044517D"/>
     <w:rsid w:val="004454AF"/>
     <w:rsid w:val="004458E5"/>
     <w:rsid w:val="00445B68"/>
     <w:rsid w:val="0044636E"/>
     <w:rsid w:val="004466E7"/>
     <w:rsid w:val="004467AF"/>
     <w:rsid w:val="00446E2C"/>
+    <w:rsid w:val="004470D0"/>
     <w:rsid w:val="004478FC"/>
     <w:rsid w:val="00447ED3"/>
+    <w:rsid w:val="00447F6F"/>
     <w:rsid w:val="00451CDC"/>
     <w:rsid w:val="00451FDE"/>
     <w:rsid w:val="00453168"/>
     <w:rsid w:val="00453B66"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00457BF7"/>
     <w:rsid w:val="00460598"/>
     <w:rsid w:val="004618F1"/>
     <w:rsid w:val="004633C2"/>
     <w:rsid w:val="004647AA"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="004654A7"/>
     <w:rsid w:val="0046560C"/>
+    <w:rsid w:val="0046577D"/>
     <w:rsid w:val="00466B97"/>
     <w:rsid w:val="00467B5E"/>
     <w:rsid w:val="00470821"/>
     <w:rsid w:val="00470B95"/>
     <w:rsid w:val="00470D2E"/>
     <w:rsid w:val="0047232E"/>
     <w:rsid w:val="004725DF"/>
     <w:rsid w:val="004731BB"/>
     <w:rsid w:val="004752EC"/>
     <w:rsid w:val="004766AC"/>
+    <w:rsid w:val="00476C21"/>
     <w:rsid w:val="00477670"/>
     <w:rsid w:val="00477C7A"/>
     <w:rsid w:val="0048017F"/>
     <w:rsid w:val="00480602"/>
+    <w:rsid w:val="00480A17"/>
     <w:rsid w:val="00480EDC"/>
     <w:rsid w:val="004811EF"/>
     <w:rsid w:val="0048174B"/>
     <w:rsid w:val="004824F3"/>
     <w:rsid w:val="00482B40"/>
     <w:rsid w:val="004831A7"/>
     <w:rsid w:val="00483241"/>
     <w:rsid w:val="004834FF"/>
     <w:rsid w:val="00483506"/>
     <w:rsid w:val="004839E9"/>
     <w:rsid w:val="004839F5"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="0048557C"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486555"/>
     <w:rsid w:val="00486604"/>
     <w:rsid w:val="00487A0D"/>
     <w:rsid w:val="0049037C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049192F"/>
     <w:rsid w:val="004943A0"/>
     <w:rsid w:val="004959B3"/>
     <w:rsid w:val="00496B72"/>
     <w:rsid w:val="00496E0D"/>
     <w:rsid w:val="00497206"/>
     <w:rsid w:val="004A0122"/>
     <w:rsid w:val="004A0289"/>
     <w:rsid w:val="004A0325"/>
     <w:rsid w:val="004A071B"/>
     <w:rsid w:val="004A0EED"/>
     <w:rsid w:val="004A3CF0"/>
     <w:rsid w:val="004A468C"/>
     <w:rsid w:val="004A475B"/>
     <w:rsid w:val="004A4DF4"/>
     <w:rsid w:val="004A543B"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A5921"/>
     <w:rsid w:val="004A7A02"/>
     <w:rsid w:val="004B01D9"/>
+    <w:rsid w:val="004B04E1"/>
     <w:rsid w:val="004B054E"/>
     <w:rsid w:val="004B126D"/>
     <w:rsid w:val="004B15CD"/>
     <w:rsid w:val="004B26B3"/>
     <w:rsid w:val="004B2C03"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B30D2"/>
     <w:rsid w:val="004B47D8"/>
     <w:rsid w:val="004B499C"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B619B"/>
     <w:rsid w:val="004B651C"/>
+    <w:rsid w:val="004B65A8"/>
     <w:rsid w:val="004B7A39"/>
     <w:rsid w:val="004B7A8C"/>
     <w:rsid w:val="004B7F7C"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C14E3"/>
     <w:rsid w:val="004C35C5"/>
     <w:rsid w:val="004C40F9"/>
     <w:rsid w:val="004C503F"/>
     <w:rsid w:val="004C5848"/>
     <w:rsid w:val="004C629D"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D0C61"/>
     <w:rsid w:val="004D1ED7"/>
     <w:rsid w:val="004D3A71"/>
     <w:rsid w:val="004D3E1E"/>
     <w:rsid w:val="004D43E8"/>
     <w:rsid w:val="004D52BC"/>
     <w:rsid w:val="004D5417"/>
     <w:rsid w:val="004D77D7"/>
     <w:rsid w:val="004E02CB"/>
     <w:rsid w:val="004E0C78"/>
     <w:rsid w:val="004E4366"/>
     <w:rsid w:val="004E526C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E5E6E"/>
     <w:rsid w:val="004E67F5"/>
     <w:rsid w:val="004E7321"/>
     <w:rsid w:val="004E74B7"/>
     <w:rsid w:val="004E7F2E"/>
     <w:rsid w:val="004F01E4"/>
     <w:rsid w:val="004F0E67"/>
+    <w:rsid w:val="004F19C0"/>
     <w:rsid w:val="004F19FC"/>
     <w:rsid w:val="004F1B31"/>
     <w:rsid w:val="004F20F8"/>
     <w:rsid w:val="004F34D4"/>
     <w:rsid w:val="004F4416"/>
     <w:rsid w:val="004F60B8"/>
     <w:rsid w:val="004F7D39"/>
     <w:rsid w:val="0050029A"/>
     <w:rsid w:val="00500333"/>
     <w:rsid w:val="005005AF"/>
     <w:rsid w:val="00500D2B"/>
     <w:rsid w:val="00501214"/>
     <w:rsid w:val="005012E2"/>
     <w:rsid w:val="00501931"/>
     <w:rsid w:val="00504587"/>
     <w:rsid w:val="00504F31"/>
     <w:rsid w:val="00505574"/>
     <w:rsid w:val="00505EDF"/>
     <w:rsid w:val="00506154"/>
     <w:rsid w:val="005061A7"/>
     <w:rsid w:val="005106E0"/>
     <w:rsid w:val="005120FE"/>
     <w:rsid w:val="0051279A"/>
     <w:rsid w:val="005129ED"/>
     <w:rsid w:val="00512ACB"/>
     <w:rsid w:val="00513607"/>
+    <w:rsid w:val="00514696"/>
     <w:rsid w:val="005146F8"/>
     <w:rsid w:val="00514B8E"/>
     <w:rsid w:val="005151B8"/>
     <w:rsid w:val="005159D0"/>
     <w:rsid w:val="00516177"/>
     <w:rsid w:val="005166C8"/>
     <w:rsid w:val="00516B53"/>
     <w:rsid w:val="005173D7"/>
     <w:rsid w:val="00520A58"/>
     <w:rsid w:val="00520B4E"/>
+    <w:rsid w:val="00520F24"/>
     <w:rsid w:val="00521178"/>
     <w:rsid w:val="00521559"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005235CF"/>
     <w:rsid w:val="00525ACB"/>
     <w:rsid w:val="005260DA"/>
     <w:rsid w:val="00526593"/>
     <w:rsid w:val="00526942"/>
+    <w:rsid w:val="00526AD3"/>
     <w:rsid w:val="00527CF9"/>
     <w:rsid w:val="0053143E"/>
     <w:rsid w:val="00532369"/>
     <w:rsid w:val="00534C22"/>
     <w:rsid w:val="0053588A"/>
     <w:rsid w:val="00536780"/>
+    <w:rsid w:val="005377C9"/>
     <w:rsid w:val="00537D96"/>
     <w:rsid w:val="005401B9"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="00540E6E"/>
     <w:rsid w:val="00540E88"/>
     <w:rsid w:val="005411A5"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="00543355"/>
     <w:rsid w:val="00543A30"/>
     <w:rsid w:val="00544459"/>
     <w:rsid w:val="00544F31"/>
     <w:rsid w:val="00546218"/>
     <w:rsid w:val="00546519"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="00550126"/>
     <w:rsid w:val="0055047C"/>
     <w:rsid w:val="00550657"/>
     <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553316"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00555DEB"/>
     <w:rsid w:val="00556A55"/>
     <w:rsid w:val="00557C28"/>
     <w:rsid w:val="00560920"/>
     <w:rsid w:val="0056119A"/>
@@ -20281,53 +19767,55 @@
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E5EB6"/>
     <w:rsid w:val="005E6683"/>
     <w:rsid w:val="005F08FE"/>
     <w:rsid w:val="005F0A53"/>
     <w:rsid w:val="005F1CA4"/>
     <w:rsid w:val="005F224C"/>
     <w:rsid w:val="005F29B8"/>
     <w:rsid w:val="005F3399"/>
     <w:rsid w:val="005F41D0"/>
     <w:rsid w:val="005F452F"/>
     <w:rsid w:val="005F5500"/>
     <w:rsid w:val="005F5CFA"/>
     <w:rsid w:val="005F657D"/>
     <w:rsid w:val="005F6F02"/>
     <w:rsid w:val="005F7753"/>
     <w:rsid w:val="00600CAD"/>
     <w:rsid w:val="00602AAC"/>
     <w:rsid w:val="00602CAE"/>
     <w:rsid w:val="00603F17"/>
     <w:rsid w:val="00604EBC"/>
     <w:rsid w:val="00606799"/>
     <w:rsid w:val="006074E2"/>
     <w:rsid w:val="0060775C"/>
     <w:rsid w:val="0060778D"/>
+    <w:rsid w:val="00610237"/>
     <w:rsid w:val="00610CD4"/>
     <w:rsid w:val="006125B6"/>
     <w:rsid w:val="00612790"/>
+    <w:rsid w:val="00613533"/>
     <w:rsid w:val="00613BD5"/>
     <w:rsid w:val="00613D50"/>
     <w:rsid w:val="006148CB"/>
     <w:rsid w:val="006167E6"/>
     <w:rsid w:val="00616EC4"/>
     <w:rsid w:val="0061700C"/>
     <w:rsid w:val="00620302"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00620C30"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="00622592"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00623741"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00625CE2"/>
     <w:rsid w:val="00626707"/>
     <w:rsid w:val="006273E7"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006304DA"/>
     <w:rsid w:val="00631136"/>
     <w:rsid w:val="00632AD7"/>
     <w:rsid w:val="00632C53"/>
     <w:rsid w:val="00633033"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006336A1"/>
@@ -20350,114 +19838,118 @@
     <w:rsid w:val="00651526"/>
     <w:rsid w:val="00654A05"/>
     <w:rsid w:val="00654CD3"/>
     <w:rsid w:val="00654D32"/>
     <w:rsid w:val="006556C0"/>
     <w:rsid w:val="00655826"/>
     <w:rsid w:val="00655B10"/>
     <w:rsid w:val="00656210"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006611E3"/>
     <w:rsid w:val="00662094"/>
     <w:rsid w:val="0066351A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066415A"/>
     <w:rsid w:val="00664215"/>
     <w:rsid w:val="006642EC"/>
     <w:rsid w:val="006654A0"/>
     <w:rsid w:val="00665544"/>
     <w:rsid w:val="00666EE9"/>
     <w:rsid w:val="00671008"/>
     <w:rsid w:val="006717A1"/>
     <w:rsid w:val="00672CB5"/>
     <w:rsid w:val="00673BD2"/>
     <w:rsid w:val="00673CE1"/>
     <w:rsid w:val="006745B2"/>
+    <w:rsid w:val="00675FB1"/>
     <w:rsid w:val="00676829"/>
     <w:rsid w:val="0067771F"/>
     <w:rsid w:val="00680344"/>
     <w:rsid w:val="00680A95"/>
     <w:rsid w:val="00680E07"/>
     <w:rsid w:val="00680E87"/>
+    <w:rsid w:val="006811FA"/>
     <w:rsid w:val="006812D5"/>
     <w:rsid w:val="006815D0"/>
     <w:rsid w:val="006822DB"/>
     <w:rsid w:val="006824BD"/>
     <w:rsid w:val="006849AF"/>
     <w:rsid w:val="00684B8B"/>
     <w:rsid w:val="00685585"/>
     <w:rsid w:val="00686431"/>
     <w:rsid w:val="006873E2"/>
     <w:rsid w:val="00687761"/>
     <w:rsid w:val="00687B14"/>
     <w:rsid w:val="006903F1"/>
     <w:rsid w:val="006905F4"/>
     <w:rsid w:val="006919DF"/>
     <w:rsid w:val="00691C36"/>
     <w:rsid w:val="0069208D"/>
     <w:rsid w:val="00692E97"/>
     <w:rsid w:val="006931CB"/>
     <w:rsid w:val="006932D0"/>
     <w:rsid w:val="006938F3"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00695511"/>
     <w:rsid w:val="0069590E"/>
     <w:rsid w:val="00695D41"/>
     <w:rsid w:val="00696CE3"/>
     <w:rsid w:val="006979F1"/>
     <w:rsid w:val="00697BBA"/>
     <w:rsid w:val="00697F56"/>
     <w:rsid w:val="006A131E"/>
     <w:rsid w:val="006A1331"/>
     <w:rsid w:val="006A4A0D"/>
     <w:rsid w:val="006A6634"/>
     <w:rsid w:val="006A7955"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B4E16"/>
     <w:rsid w:val="006B5845"/>
     <w:rsid w:val="006C16A7"/>
     <w:rsid w:val="006C21BD"/>
     <w:rsid w:val="006C2EF3"/>
     <w:rsid w:val="006C3190"/>
     <w:rsid w:val="006C35F6"/>
     <w:rsid w:val="006C4237"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C5622"/>
     <w:rsid w:val="006C65C8"/>
     <w:rsid w:val="006C6615"/>
     <w:rsid w:val="006C735F"/>
     <w:rsid w:val="006C78EA"/>
     <w:rsid w:val="006D0B5D"/>
     <w:rsid w:val="006D0D30"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D23B0"/>
     <w:rsid w:val="006D2A92"/>
     <w:rsid w:val="006D30D8"/>
     <w:rsid w:val="006D4722"/>
     <w:rsid w:val="006D47E6"/>
     <w:rsid w:val="006D4F64"/>
     <w:rsid w:val="006D5848"/>
     <w:rsid w:val="006D6FF9"/>
+    <w:rsid w:val="006D7576"/>
     <w:rsid w:val="006E0935"/>
     <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="006E1F5E"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006E29AC"/>
     <w:rsid w:val="006E5581"/>
     <w:rsid w:val="006E68AF"/>
     <w:rsid w:val="006E76E8"/>
     <w:rsid w:val="006E7B64"/>
     <w:rsid w:val="006E7CEA"/>
     <w:rsid w:val="006F14BC"/>
     <w:rsid w:val="006F19C0"/>
     <w:rsid w:val="006F252D"/>
     <w:rsid w:val="006F265A"/>
     <w:rsid w:val="006F3AF0"/>
     <w:rsid w:val="006F3E28"/>
     <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F41B9"/>
     <w:rsid w:val="006F6A4F"/>
     <w:rsid w:val="006F75F6"/>
     <w:rsid w:val="006F7A53"/>
     <w:rsid w:val="006F7F5F"/>
     <w:rsid w:val="00701542"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="00702157"/>
@@ -20480,202 +19972,216 @@
     <w:rsid w:val="00713D4B"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00716601"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720718"/>
     <w:rsid w:val="0072072E"/>
     <w:rsid w:val="00722716"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00725077"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="007258C4"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="00725F4A"/>
     <w:rsid w:val="00726B5B"/>
     <w:rsid w:val="00727265"/>
     <w:rsid w:val="00727841"/>
     <w:rsid w:val="00731B51"/>
     <w:rsid w:val="00732174"/>
     <w:rsid w:val="00733794"/>
     <w:rsid w:val="00735959"/>
     <w:rsid w:val="00735AD7"/>
     <w:rsid w:val="0073690F"/>
     <w:rsid w:val="00742718"/>
+    <w:rsid w:val="007428D5"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007470CA"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="00747664"/>
     <w:rsid w:val="00747A61"/>
     <w:rsid w:val="007507D6"/>
     <w:rsid w:val="00751A86"/>
     <w:rsid w:val="00751D0A"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="00753C9D"/>
     <w:rsid w:val="00754F24"/>
     <w:rsid w:val="007561FE"/>
     <w:rsid w:val="00756BEB"/>
     <w:rsid w:val="0075727B"/>
     <w:rsid w:val="00760476"/>
     <w:rsid w:val="007609ED"/>
+    <w:rsid w:val="00760C4B"/>
     <w:rsid w:val="0076142C"/>
     <w:rsid w:val="00761852"/>
     <w:rsid w:val="00761BC9"/>
     <w:rsid w:val="00762EF3"/>
     <w:rsid w:val="0076308F"/>
     <w:rsid w:val="00763E6A"/>
     <w:rsid w:val="00764442"/>
+    <w:rsid w:val="007650A5"/>
     <w:rsid w:val="00765391"/>
     <w:rsid w:val="00765826"/>
+    <w:rsid w:val="0076679B"/>
     <w:rsid w:val="00770E11"/>
     <w:rsid w:val="00771DF8"/>
     <w:rsid w:val="0077226E"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0077571E"/>
     <w:rsid w:val="00775EB7"/>
     <w:rsid w:val="00776F85"/>
+    <w:rsid w:val="00777F45"/>
     <w:rsid w:val="00781AC9"/>
     <w:rsid w:val="0078231A"/>
     <w:rsid w:val="00782395"/>
     <w:rsid w:val="007832A9"/>
     <w:rsid w:val="00783850"/>
     <w:rsid w:val="00784638"/>
     <w:rsid w:val="007848CB"/>
     <w:rsid w:val="00786226"/>
+    <w:rsid w:val="00787716"/>
     <w:rsid w:val="007935AA"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="0079464A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00794B2F"/>
     <w:rsid w:val="00795D0F"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="007A0D2E"/>
     <w:rsid w:val="007A1540"/>
     <w:rsid w:val="007A15D1"/>
     <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007A3EC1"/>
     <w:rsid w:val="007A64DD"/>
     <w:rsid w:val="007A6F9D"/>
     <w:rsid w:val="007A76D6"/>
     <w:rsid w:val="007B1FCD"/>
     <w:rsid w:val="007B2F81"/>
     <w:rsid w:val="007B3432"/>
     <w:rsid w:val="007B459E"/>
     <w:rsid w:val="007B4D57"/>
     <w:rsid w:val="007B5BEF"/>
     <w:rsid w:val="007B7A34"/>
     <w:rsid w:val="007C0694"/>
     <w:rsid w:val="007C1439"/>
     <w:rsid w:val="007C163D"/>
     <w:rsid w:val="007C228D"/>
     <w:rsid w:val="007C3BE3"/>
+    <w:rsid w:val="007C3D07"/>
     <w:rsid w:val="007C4F17"/>
     <w:rsid w:val="007C50B8"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C7255"/>
     <w:rsid w:val="007C7FDD"/>
     <w:rsid w:val="007D034A"/>
     <w:rsid w:val="007D07BB"/>
     <w:rsid w:val="007D0A76"/>
     <w:rsid w:val="007D3916"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4CF3"/>
     <w:rsid w:val="007D4F1A"/>
+    <w:rsid w:val="007D4F27"/>
+    <w:rsid w:val="007D5116"/>
     <w:rsid w:val="007D6201"/>
     <w:rsid w:val="007D701E"/>
     <w:rsid w:val="007D7B01"/>
     <w:rsid w:val="007E1255"/>
     <w:rsid w:val="007E2080"/>
     <w:rsid w:val="007E2731"/>
+    <w:rsid w:val="007E298A"/>
     <w:rsid w:val="007E29A5"/>
     <w:rsid w:val="007E2D76"/>
     <w:rsid w:val="007E3CEF"/>
     <w:rsid w:val="007E56D2"/>
     <w:rsid w:val="007E5962"/>
     <w:rsid w:val="007E66AC"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E71C5"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F00AD"/>
     <w:rsid w:val="007F2136"/>
     <w:rsid w:val="007F29A4"/>
     <w:rsid w:val="007F35A5"/>
+    <w:rsid w:val="007F398A"/>
     <w:rsid w:val="007F418F"/>
     <w:rsid w:val="007F64FE"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008002F1"/>
     <w:rsid w:val="008008BF"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="008030D0"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080390E"/>
     <w:rsid w:val="008039A6"/>
     <w:rsid w:val="0080487F"/>
     <w:rsid w:val="00804AA0"/>
     <w:rsid w:val="0080503C"/>
     <w:rsid w:val="00805559"/>
     <w:rsid w:val="00805610"/>
     <w:rsid w:val="00810690"/>
     <w:rsid w:val="00810948"/>
     <w:rsid w:val="00810DB3"/>
     <w:rsid w:val="008112A1"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="00812ABD"/>
+    <w:rsid w:val="00813844"/>
     <w:rsid w:val="008149C9"/>
     <w:rsid w:val="00814AC5"/>
     <w:rsid w:val="00817746"/>
     <w:rsid w:val="0081797E"/>
     <w:rsid w:val="00820398"/>
     <w:rsid w:val="00820695"/>
     <w:rsid w:val="00820AAE"/>
     <w:rsid w:val="00820F93"/>
     <w:rsid w:val="00821688"/>
     <w:rsid w:val="00822D9F"/>
     <w:rsid w:val="00824587"/>
     <w:rsid w:val="0082528A"/>
     <w:rsid w:val="008252F4"/>
     <w:rsid w:val="00825983"/>
     <w:rsid w:val="00830C68"/>
     <w:rsid w:val="00831152"/>
     <w:rsid w:val="00831154"/>
+    <w:rsid w:val="00834DD1"/>
     <w:rsid w:val="00834F6C"/>
     <w:rsid w:val="0083513A"/>
     <w:rsid w:val="008355C2"/>
     <w:rsid w:val="00836B92"/>
     <w:rsid w:val="00836D67"/>
     <w:rsid w:val="00836E0A"/>
     <w:rsid w:val="00840022"/>
     <w:rsid w:val="008407A1"/>
     <w:rsid w:val="0084297D"/>
+    <w:rsid w:val="00843270"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00845282"/>
     <w:rsid w:val="00846A49"/>
     <w:rsid w:val="0084727D"/>
     <w:rsid w:val="00847FDB"/>
     <w:rsid w:val="00851013"/>
     <w:rsid w:val="0085108D"/>
     <w:rsid w:val="00851961"/>
     <w:rsid w:val="00851F4F"/>
     <w:rsid w:val="00852AA6"/>
     <w:rsid w:val="008535B4"/>
     <w:rsid w:val="00853871"/>
     <w:rsid w:val="00854873"/>
     <w:rsid w:val="00854F58"/>
     <w:rsid w:val="00855819"/>
     <w:rsid w:val="00856799"/>
     <w:rsid w:val="0085684F"/>
     <w:rsid w:val="008568DE"/>
     <w:rsid w:val="00857003"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857E69"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="008619C0"/>
     <w:rsid w:val="00861CB8"/>
     <w:rsid w:val="00862340"/>
@@ -20770,94 +20276,97 @@
     <w:rsid w:val="00904D7B"/>
     <w:rsid w:val="0090754E"/>
     <w:rsid w:val="00907CC4"/>
     <w:rsid w:val="00910447"/>
     <w:rsid w:val="00910468"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910F66"/>
     <w:rsid w:val="009127B3"/>
     <w:rsid w:val="00912813"/>
     <w:rsid w:val="0091387D"/>
     <w:rsid w:val="0091394A"/>
     <w:rsid w:val="00915317"/>
     <w:rsid w:val="00916168"/>
     <w:rsid w:val="00917B4B"/>
     <w:rsid w:val="00917BA3"/>
     <w:rsid w:val="00922BDB"/>
     <w:rsid w:val="00924F97"/>
     <w:rsid w:val="009251DD"/>
     <w:rsid w:val="0093065F"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932719"/>
     <w:rsid w:val="00933F6B"/>
     <w:rsid w:val="009350F7"/>
     <w:rsid w:val="009359F7"/>
     <w:rsid w:val="009361AC"/>
+    <w:rsid w:val="00937C76"/>
     <w:rsid w:val="00942977"/>
     <w:rsid w:val="00942F04"/>
     <w:rsid w:val="00942FB1"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="009450B6"/>
     <w:rsid w:val="00945B9E"/>
     <w:rsid w:val="00946095"/>
     <w:rsid w:val="00946C2A"/>
     <w:rsid w:val="0094759B"/>
     <w:rsid w:val="00947BF3"/>
     <w:rsid w:val="00947D2D"/>
     <w:rsid w:val="00950155"/>
+    <w:rsid w:val="00950D3D"/>
     <w:rsid w:val="00951529"/>
     <w:rsid w:val="009515DC"/>
     <w:rsid w:val="00951F8F"/>
     <w:rsid w:val="0095228F"/>
     <w:rsid w:val="0095233F"/>
     <w:rsid w:val="009535FF"/>
     <w:rsid w:val="009540DF"/>
     <w:rsid w:val="00954ADB"/>
     <w:rsid w:val="00954CA1"/>
     <w:rsid w:val="0095655C"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00961ED7"/>
     <w:rsid w:val="00962395"/>
     <w:rsid w:val="009625AE"/>
     <w:rsid w:val="00963CB9"/>
     <w:rsid w:val="00964267"/>
     <w:rsid w:val="009658E5"/>
     <w:rsid w:val="00965A4C"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="00970643"/>
     <w:rsid w:val="00970AAA"/>
     <w:rsid w:val="009713FB"/>
     <w:rsid w:val="00971AB2"/>
     <w:rsid w:val="00972B64"/>
     <w:rsid w:val="00973056"/>
     <w:rsid w:val="00974AD4"/>
     <w:rsid w:val="0097598A"/>
     <w:rsid w:val="00977EA2"/>
     <w:rsid w:val="00977EDD"/>
     <w:rsid w:val="00977FC6"/>
     <w:rsid w:val="00980929"/>
     <w:rsid w:val="00980E6E"/>
+    <w:rsid w:val="00980FCC"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098217F"/>
     <w:rsid w:val="00983430"/>
     <w:rsid w:val="00984464"/>
     <w:rsid w:val="00984C5F"/>
     <w:rsid w:val="00985BDB"/>
     <w:rsid w:val="00987390"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="00991CB2"/>
     <w:rsid w:val="00992336"/>
     <w:rsid w:val="0099492F"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="0099760A"/>
     <w:rsid w:val="00997758"/>
     <w:rsid w:val="00997A89"/>
     <w:rsid w:val="009A0129"/>
     <w:rsid w:val="009A02FF"/>
     <w:rsid w:val="009A0660"/>
     <w:rsid w:val="009A1459"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009A218F"/>
     <w:rsid w:val="009A2DA7"/>
     <w:rsid w:val="009A48A5"/>
@@ -20869,63 +20378,65 @@
     <w:rsid w:val="009B0379"/>
     <w:rsid w:val="009B0BC0"/>
     <w:rsid w:val="009B1A7C"/>
     <w:rsid w:val="009B21C9"/>
     <w:rsid w:val="009B32BB"/>
     <w:rsid w:val="009B330D"/>
     <w:rsid w:val="009B3A73"/>
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009B4CC7"/>
     <w:rsid w:val="009B70F6"/>
     <w:rsid w:val="009B7154"/>
     <w:rsid w:val="009B74A7"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B76EF"/>
     <w:rsid w:val="009B7940"/>
     <w:rsid w:val="009C23DD"/>
     <w:rsid w:val="009C27FA"/>
     <w:rsid w:val="009C332C"/>
     <w:rsid w:val="009C3B8C"/>
     <w:rsid w:val="009C3F50"/>
     <w:rsid w:val="009C45E9"/>
     <w:rsid w:val="009C4806"/>
     <w:rsid w:val="009C4F0E"/>
     <w:rsid w:val="009C54A9"/>
     <w:rsid w:val="009C6CA6"/>
+    <w:rsid w:val="009C71A5"/>
     <w:rsid w:val="009D00B6"/>
     <w:rsid w:val="009D0508"/>
     <w:rsid w:val="009D05D6"/>
     <w:rsid w:val="009D1E5B"/>
     <w:rsid w:val="009D2000"/>
     <w:rsid w:val="009D205E"/>
     <w:rsid w:val="009D2454"/>
     <w:rsid w:val="009D2DFE"/>
     <w:rsid w:val="009D3075"/>
     <w:rsid w:val="009D398B"/>
     <w:rsid w:val="009D42F6"/>
     <w:rsid w:val="009D4D49"/>
     <w:rsid w:val="009D6E85"/>
+    <w:rsid w:val="009D74C9"/>
     <w:rsid w:val="009D764D"/>
     <w:rsid w:val="009D7E62"/>
     <w:rsid w:val="009E2FCC"/>
     <w:rsid w:val="009E3954"/>
     <w:rsid w:val="009E3ADA"/>
     <w:rsid w:val="009E4CEE"/>
     <w:rsid w:val="009E5FE2"/>
     <w:rsid w:val="009E6BB3"/>
     <w:rsid w:val="009F0549"/>
     <w:rsid w:val="009F0AFB"/>
     <w:rsid w:val="009F0EC1"/>
     <w:rsid w:val="009F2338"/>
     <w:rsid w:val="009F2FE5"/>
     <w:rsid w:val="009F33A0"/>
     <w:rsid w:val="009F3B4C"/>
     <w:rsid w:val="009F3F87"/>
     <w:rsid w:val="009F5909"/>
     <w:rsid w:val="009F60CE"/>
     <w:rsid w:val="00A00A4F"/>
     <w:rsid w:val="00A00BBD"/>
     <w:rsid w:val="00A01C32"/>
     <w:rsid w:val="00A0231C"/>
     <w:rsid w:val="00A02464"/>
     <w:rsid w:val="00A02C62"/>
     <w:rsid w:val="00A02D46"/>
@@ -20941,64 +20452,66 @@
     <w:rsid w:val="00A11211"/>
     <w:rsid w:val="00A11BE4"/>
     <w:rsid w:val="00A12960"/>
     <w:rsid w:val="00A14040"/>
     <w:rsid w:val="00A14C30"/>
     <w:rsid w:val="00A16200"/>
     <w:rsid w:val="00A16E8C"/>
     <w:rsid w:val="00A175DC"/>
     <w:rsid w:val="00A1772D"/>
     <w:rsid w:val="00A177FA"/>
     <w:rsid w:val="00A208EB"/>
     <w:rsid w:val="00A22069"/>
     <w:rsid w:val="00A22421"/>
     <w:rsid w:val="00A24493"/>
     <w:rsid w:val="00A2467D"/>
     <w:rsid w:val="00A249D0"/>
     <w:rsid w:val="00A268C2"/>
     <w:rsid w:val="00A26F76"/>
     <w:rsid w:val="00A34452"/>
     <w:rsid w:val="00A36875"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A40F36"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A441A4"/>
     <w:rsid w:val="00A453DB"/>
+    <w:rsid w:val="00A474A5"/>
     <w:rsid w:val="00A51781"/>
     <w:rsid w:val="00A52A7E"/>
     <w:rsid w:val="00A52DB1"/>
     <w:rsid w:val="00A53102"/>
     <w:rsid w:val="00A53995"/>
     <w:rsid w:val="00A541AA"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A551E2"/>
     <w:rsid w:val="00A56CD8"/>
     <w:rsid w:val="00A6009D"/>
     <w:rsid w:val="00A6099A"/>
     <w:rsid w:val="00A61935"/>
     <w:rsid w:val="00A631C0"/>
     <w:rsid w:val="00A644FA"/>
+    <w:rsid w:val="00A6520D"/>
     <w:rsid w:val="00A65EB1"/>
     <w:rsid w:val="00A675E9"/>
     <w:rsid w:val="00A7036F"/>
     <w:rsid w:val="00A7118E"/>
     <w:rsid w:val="00A71352"/>
     <w:rsid w:val="00A71A99"/>
     <w:rsid w:val="00A72430"/>
     <w:rsid w:val="00A726E5"/>
     <w:rsid w:val="00A73628"/>
     <w:rsid w:val="00A74802"/>
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A823CC"/>
     <w:rsid w:val="00A82524"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
     <w:rsid w:val="00A84466"/>
     <w:rsid w:val="00A854CC"/>
     <w:rsid w:val="00A859F6"/>
     <w:rsid w:val="00A86D73"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A87E5B"/>
@@ -21027,89 +20540,91 @@
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6E64"/>
     <w:rsid w:val="00AC7554"/>
     <w:rsid w:val="00AC7F33"/>
     <w:rsid w:val="00AD03F9"/>
     <w:rsid w:val="00AD3F06"/>
     <w:rsid w:val="00AD41F4"/>
     <w:rsid w:val="00AD4F12"/>
     <w:rsid w:val="00AD67FA"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE0B09"/>
     <w:rsid w:val="00AE0EE3"/>
     <w:rsid w:val="00AE15D0"/>
     <w:rsid w:val="00AE1864"/>
     <w:rsid w:val="00AE2477"/>
     <w:rsid w:val="00AE2588"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE35C2"/>
     <w:rsid w:val="00AE3A90"/>
     <w:rsid w:val="00AE4812"/>
     <w:rsid w:val="00AE4BAE"/>
     <w:rsid w:val="00AE5029"/>
     <w:rsid w:val="00AE5DE3"/>
     <w:rsid w:val="00AE6440"/>
     <w:rsid w:val="00AE6704"/>
+    <w:rsid w:val="00AE70F5"/>
     <w:rsid w:val="00AF0424"/>
     <w:rsid w:val="00AF27A5"/>
     <w:rsid w:val="00AF27F9"/>
     <w:rsid w:val="00AF29B8"/>
     <w:rsid w:val="00AF304D"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5048"/>
     <w:rsid w:val="00AF51BE"/>
     <w:rsid w:val="00AF640F"/>
     <w:rsid w:val="00AF7046"/>
     <w:rsid w:val="00AF77F7"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B00842"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02DBB"/>
     <w:rsid w:val="00B042EA"/>
     <w:rsid w:val="00B06259"/>
     <w:rsid w:val="00B067D4"/>
     <w:rsid w:val="00B07333"/>
     <w:rsid w:val="00B10E9C"/>
     <w:rsid w:val="00B12937"/>
     <w:rsid w:val="00B129B8"/>
     <w:rsid w:val="00B129E9"/>
     <w:rsid w:val="00B14C23"/>
     <w:rsid w:val="00B15596"/>
     <w:rsid w:val="00B1566C"/>
     <w:rsid w:val="00B21264"/>
     <w:rsid w:val="00B2273A"/>
     <w:rsid w:val="00B23628"/>
     <w:rsid w:val="00B25582"/>
     <w:rsid w:val="00B273D9"/>
     <w:rsid w:val="00B277C3"/>
     <w:rsid w:val="00B30232"/>
     <w:rsid w:val="00B309BC"/>
     <w:rsid w:val="00B32EF3"/>
     <w:rsid w:val="00B337FE"/>
     <w:rsid w:val="00B3427D"/>
     <w:rsid w:val="00B35C12"/>
     <w:rsid w:val="00B361EA"/>
+    <w:rsid w:val="00B363A7"/>
     <w:rsid w:val="00B365DB"/>
     <w:rsid w:val="00B36B0A"/>
     <w:rsid w:val="00B37745"/>
     <w:rsid w:val="00B37842"/>
     <w:rsid w:val="00B4032D"/>
     <w:rsid w:val="00B40D7A"/>
     <w:rsid w:val="00B412B6"/>
     <w:rsid w:val="00B4270E"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B43050"/>
     <w:rsid w:val="00B43D3D"/>
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B447CB"/>
     <w:rsid w:val="00B46146"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B47770"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B50F92"/>
     <w:rsid w:val="00B52124"/>
     <w:rsid w:val="00B52750"/>
     <w:rsid w:val="00B5329E"/>
     <w:rsid w:val="00B54473"/>
     <w:rsid w:val="00B54EA0"/>
@@ -21184,63 +20699,66 @@
     <w:rsid w:val="00BD194F"/>
     <w:rsid w:val="00BD1E69"/>
     <w:rsid w:val="00BD2DB6"/>
     <w:rsid w:val="00BD4ECF"/>
     <w:rsid w:val="00BD5340"/>
     <w:rsid w:val="00BD6EA4"/>
     <w:rsid w:val="00BE03D4"/>
     <w:rsid w:val="00BE073C"/>
     <w:rsid w:val="00BE15B3"/>
     <w:rsid w:val="00BE1661"/>
     <w:rsid w:val="00BE184C"/>
     <w:rsid w:val="00BE223F"/>
     <w:rsid w:val="00BE257D"/>
     <w:rsid w:val="00BE2CB6"/>
     <w:rsid w:val="00BE5557"/>
     <w:rsid w:val="00BE5694"/>
     <w:rsid w:val="00BE6EB6"/>
     <w:rsid w:val="00BE6F8C"/>
     <w:rsid w:val="00BE711A"/>
     <w:rsid w:val="00BF01B5"/>
     <w:rsid w:val="00BF0D62"/>
     <w:rsid w:val="00BF2EB5"/>
     <w:rsid w:val="00BF36CB"/>
     <w:rsid w:val="00BF3EB9"/>
     <w:rsid w:val="00BF3EE3"/>
+    <w:rsid w:val="00BF4D7E"/>
     <w:rsid w:val="00BF5222"/>
+    <w:rsid w:val="00BF595F"/>
     <w:rsid w:val="00BF5A8A"/>
     <w:rsid w:val="00BF66F6"/>
     <w:rsid w:val="00C00C87"/>
     <w:rsid w:val="00C00F6D"/>
     <w:rsid w:val="00C015E8"/>
     <w:rsid w:val="00C03348"/>
     <w:rsid w:val="00C033D0"/>
     <w:rsid w:val="00C05544"/>
     <w:rsid w:val="00C05F52"/>
     <w:rsid w:val="00C067B8"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C111B4"/>
     <w:rsid w:val="00C1185A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C120DE"/>
     <w:rsid w:val="00C123EB"/>
     <w:rsid w:val="00C12EA9"/>
     <w:rsid w:val="00C12F9E"/>
     <w:rsid w:val="00C13E2A"/>
     <w:rsid w:val="00C14D59"/>
     <w:rsid w:val="00C14FA8"/>
     <w:rsid w:val="00C153CF"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21F02"/>
     <w:rsid w:val="00C224BF"/>
     <w:rsid w:val="00C23755"/>
     <w:rsid w:val="00C251B0"/>
     <w:rsid w:val="00C266C2"/>
     <w:rsid w:val="00C27374"/>
     <w:rsid w:val="00C27D17"/>
     <w:rsid w:val="00C3353B"/>
     <w:rsid w:val="00C33560"/>
     <w:rsid w:val="00C338F5"/>
     <w:rsid w:val="00C33ADA"/>
     <w:rsid w:val="00C34111"/>
@@ -21263,147 +20781,151 @@
     <w:rsid w:val="00C54665"/>
     <w:rsid w:val="00C54CFD"/>
     <w:rsid w:val="00C55650"/>
     <w:rsid w:val="00C556C1"/>
     <w:rsid w:val="00C57F0E"/>
     <w:rsid w:val="00C6099C"/>
     <w:rsid w:val="00C60B81"/>
     <w:rsid w:val="00C615B9"/>
     <w:rsid w:val="00C61A79"/>
     <w:rsid w:val="00C644AF"/>
     <w:rsid w:val="00C64784"/>
     <w:rsid w:val="00C64FD6"/>
     <w:rsid w:val="00C65FCD"/>
     <w:rsid w:val="00C6642F"/>
     <w:rsid w:val="00C66634"/>
     <w:rsid w:val="00C6708E"/>
     <w:rsid w:val="00C67780"/>
     <w:rsid w:val="00C679E1"/>
     <w:rsid w:val="00C7090D"/>
     <w:rsid w:val="00C70E6A"/>
     <w:rsid w:val="00C71683"/>
     <w:rsid w:val="00C71D9F"/>
     <w:rsid w:val="00C72510"/>
     <w:rsid w:val="00C73226"/>
     <w:rsid w:val="00C733FE"/>
+    <w:rsid w:val="00C749B0"/>
     <w:rsid w:val="00C756C2"/>
     <w:rsid w:val="00C75904"/>
     <w:rsid w:val="00C75F8C"/>
     <w:rsid w:val="00C75FF2"/>
     <w:rsid w:val="00C7677C"/>
     <w:rsid w:val="00C77F9B"/>
     <w:rsid w:val="00C80C84"/>
     <w:rsid w:val="00C8138D"/>
     <w:rsid w:val="00C817D6"/>
     <w:rsid w:val="00C81FDD"/>
     <w:rsid w:val="00C82194"/>
     <w:rsid w:val="00C82558"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C82B78"/>
     <w:rsid w:val="00C84761"/>
     <w:rsid w:val="00C85184"/>
     <w:rsid w:val="00C872B5"/>
     <w:rsid w:val="00C87650"/>
     <w:rsid w:val="00C902C6"/>
     <w:rsid w:val="00C9192B"/>
     <w:rsid w:val="00C925F9"/>
     <w:rsid w:val="00C92C12"/>
     <w:rsid w:val="00C93927"/>
     <w:rsid w:val="00C93934"/>
     <w:rsid w:val="00C9427A"/>
     <w:rsid w:val="00C94B15"/>
     <w:rsid w:val="00C94F30"/>
     <w:rsid w:val="00C9656F"/>
     <w:rsid w:val="00C969B4"/>
     <w:rsid w:val="00C9790A"/>
     <w:rsid w:val="00C97A42"/>
     <w:rsid w:val="00CA00A8"/>
     <w:rsid w:val="00CA0968"/>
     <w:rsid w:val="00CA1E0A"/>
     <w:rsid w:val="00CA3055"/>
     <w:rsid w:val="00CA3FAB"/>
     <w:rsid w:val="00CA4129"/>
     <w:rsid w:val="00CA56A3"/>
     <w:rsid w:val="00CB0853"/>
     <w:rsid w:val="00CB1C76"/>
     <w:rsid w:val="00CB251D"/>
     <w:rsid w:val="00CB2BFD"/>
     <w:rsid w:val="00CB2C3A"/>
     <w:rsid w:val="00CB2C60"/>
     <w:rsid w:val="00CB3DAC"/>
     <w:rsid w:val="00CB59D8"/>
     <w:rsid w:val="00CB5A8B"/>
     <w:rsid w:val="00CB7285"/>
+    <w:rsid w:val="00CC08A1"/>
     <w:rsid w:val="00CC095F"/>
     <w:rsid w:val="00CC1791"/>
     <w:rsid w:val="00CC1C58"/>
     <w:rsid w:val="00CC331B"/>
     <w:rsid w:val="00CC458A"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5456"/>
     <w:rsid w:val="00CC5597"/>
     <w:rsid w:val="00CC6BE0"/>
     <w:rsid w:val="00CC7E80"/>
     <w:rsid w:val="00CD017F"/>
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD11DB"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD3EAD"/>
     <w:rsid w:val="00CD4C72"/>
     <w:rsid w:val="00CD612F"/>
     <w:rsid w:val="00CD6541"/>
     <w:rsid w:val="00CD6892"/>
     <w:rsid w:val="00CE0E73"/>
     <w:rsid w:val="00CE136F"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2C00"/>
     <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE4016"/>
+    <w:rsid w:val="00CE549F"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CE5843"/>
     <w:rsid w:val="00CE5D60"/>
     <w:rsid w:val="00CE6BB8"/>
     <w:rsid w:val="00CF010A"/>
     <w:rsid w:val="00CF09F5"/>
     <w:rsid w:val="00CF41C2"/>
     <w:rsid w:val="00CF4520"/>
     <w:rsid w:val="00CF4CA1"/>
     <w:rsid w:val="00CF5750"/>
     <w:rsid w:val="00CF5E13"/>
     <w:rsid w:val="00CF6457"/>
     <w:rsid w:val="00CF6E16"/>
     <w:rsid w:val="00CF703E"/>
     <w:rsid w:val="00CF7ABA"/>
     <w:rsid w:val="00CF7D64"/>
     <w:rsid w:val="00CF7F76"/>
     <w:rsid w:val="00D00B6A"/>
     <w:rsid w:val="00D037E9"/>
     <w:rsid w:val="00D04CFC"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D064E1"/>
     <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="00D07C5B"/>
     <w:rsid w:val="00D07D58"/>
     <w:rsid w:val="00D10925"/>
     <w:rsid w:val="00D1242C"/>
     <w:rsid w:val="00D12DF0"/>
     <w:rsid w:val="00D1388A"/>
     <w:rsid w:val="00D1389A"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00D14C4D"/>
     <w:rsid w:val="00D1793C"/>
     <w:rsid w:val="00D17D6B"/>
     <w:rsid w:val="00D17EE5"/>
     <w:rsid w:val="00D202A3"/>
     <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D209EF"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D23451"/>
     <w:rsid w:val="00D23605"/>
     <w:rsid w:val="00D24A4F"/>
     <w:rsid w:val="00D24C01"/>
     <w:rsid w:val="00D260F5"/>
     <w:rsid w:val="00D26C43"/>
     <w:rsid w:val="00D27144"/>
     <w:rsid w:val="00D27F7D"/>
     <w:rsid w:val="00D30562"/>
@@ -21479,70 +21001,75 @@
     <w:rsid w:val="00DB3F29"/>
     <w:rsid w:val="00DB3F96"/>
     <w:rsid w:val="00DB7020"/>
     <w:rsid w:val="00DB72C1"/>
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC0D30"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC0E76"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
     <w:rsid w:val="00DC3FC3"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4355"/>
     <w:rsid w:val="00DC4ED6"/>
     <w:rsid w:val="00DC56B3"/>
     <w:rsid w:val="00DC57A2"/>
     <w:rsid w:val="00DC5BDD"/>
     <w:rsid w:val="00DD0FBB"/>
     <w:rsid w:val="00DD16FD"/>
     <w:rsid w:val="00DD2043"/>
     <w:rsid w:val="00DD283F"/>
     <w:rsid w:val="00DD53FA"/>
+    <w:rsid w:val="00DD6191"/>
     <w:rsid w:val="00DE019B"/>
     <w:rsid w:val="00DE1567"/>
+    <w:rsid w:val="00DE328B"/>
     <w:rsid w:val="00DE554A"/>
+    <w:rsid w:val="00DE734E"/>
     <w:rsid w:val="00DE7AC7"/>
     <w:rsid w:val="00DF0B82"/>
     <w:rsid w:val="00DF0EE8"/>
     <w:rsid w:val="00DF1600"/>
     <w:rsid w:val="00DF183C"/>
     <w:rsid w:val="00DF271D"/>
     <w:rsid w:val="00DF406F"/>
     <w:rsid w:val="00DF54B7"/>
     <w:rsid w:val="00DF5DEC"/>
     <w:rsid w:val="00DF5F1A"/>
     <w:rsid w:val="00DF68DA"/>
     <w:rsid w:val="00DF6FEF"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A03"/>
     <w:rsid w:val="00DF7CBA"/>
     <w:rsid w:val="00E001F6"/>
+    <w:rsid w:val="00E010DC"/>
     <w:rsid w:val="00E015F2"/>
+    <w:rsid w:val="00E01664"/>
     <w:rsid w:val="00E01B4C"/>
     <w:rsid w:val="00E01BA5"/>
     <w:rsid w:val="00E04428"/>
     <w:rsid w:val="00E04B36"/>
     <w:rsid w:val="00E05333"/>
     <w:rsid w:val="00E06A3D"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10782"/>
     <w:rsid w:val="00E10DCF"/>
     <w:rsid w:val="00E13418"/>
     <w:rsid w:val="00E14110"/>
     <w:rsid w:val="00E14351"/>
     <w:rsid w:val="00E16C75"/>
     <w:rsid w:val="00E2019C"/>
     <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E21BE8"/>
     <w:rsid w:val="00E24E19"/>
     <w:rsid w:val="00E2625C"/>
     <w:rsid w:val="00E268A7"/>
     <w:rsid w:val="00E26D22"/>
     <w:rsid w:val="00E305C5"/>
     <w:rsid w:val="00E30603"/>
     <w:rsid w:val="00E30924"/>
     <w:rsid w:val="00E30A44"/>
     <w:rsid w:val="00E3102B"/>
@@ -21566,100 +21093,105 @@
     <w:rsid w:val="00E520A1"/>
     <w:rsid w:val="00E5265D"/>
     <w:rsid w:val="00E53190"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E56ACD"/>
     <w:rsid w:val="00E57A66"/>
     <w:rsid w:val="00E609BF"/>
     <w:rsid w:val="00E60DCE"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E61BD2"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E62EA8"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E6547D"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E66FCB"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E6786D"/>
     <w:rsid w:val="00E7074A"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E7294F"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E73464"/>
+    <w:rsid w:val="00E740FC"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E74566"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E80424"/>
     <w:rsid w:val="00E80D77"/>
     <w:rsid w:val="00E80E89"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E81AA3"/>
     <w:rsid w:val="00E81ABA"/>
+    <w:rsid w:val="00E82409"/>
     <w:rsid w:val="00E82491"/>
     <w:rsid w:val="00E82603"/>
     <w:rsid w:val="00E826FF"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
     <w:rsid w:val="00E90A30"/>
     <w:rsid w:val="00E92C43"/>
     <w:rsid w:val="00E93D28"/>
     <w:rsid w:val="00E94E69"/>
     <w:rsid w:val="00E95144"/>
     <w:rsid w:val="00E95441"/>
     <w:rsid w:val="00E95807"/>
     <w:rsid w:val="00E95DC9"/>
     <w:rsid w:val="00E95E0A"/>
     <w:rsid w:val="00E95F5E"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E97395"/>
     <w:rsid w:val="00E97C32"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA4009"/>
     <w:rsid w:val="00EA408F"/>
+    <w:rsid w:val="00EA43E1"/>
     <w:rsid w:val="00EA5468"/>
     <w:rsid w:val="00EA625D"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7DF9"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB18ED"/>
+    <w:rsid w:val="00EB21F8"/>
     <w:rsid w:val="00EB568D"/>
     <w:rsid w:val="00EB6377"/>
     <w:rsid w:val="00EC0E20"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC15F4"/>
     <w:rsid w:val="00EC1B19"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC22D7"/>
+    <w:rsid w:val="00EC26CB"/>
     <w:rsid w:val="00EC3AEE"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC53DE"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7115"/>
     <w:rsid w:val="00EC7209"/>
     <w:rsid w:val="00EC75D1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED1BB8"/>
     <w:rsid w:val="00ED244F"/>
     <w:rsid w:val="00ED346B"/>
     <w:rsid w:val="00ED3A21"/>
     <w:rsid w:val="00ED3D9A"/>
     <w:rsid w:val="00ED3F27"/>
     <w:rsid w:val="00ED4319"/>
     <w:rsid w:val="00ED494C"/>
     <w:rsid w:val="00ED4AB3"/>
     <w:rsid w:val="00ED5C25"/>
     <w:rsid w:val="00ED681B"/>
     <w:rsid w:val="00ED6AFA"/>
     <w:rsid w:val="00ED725F"/>
     <w:rsid w:val="00ED7903"/>
     <w:rsid w:val="00ED7C25"/>
     <w:rsid w:val="00EE0CDD"/>
     <w:rsid w:val="00EE1748"/>
@@ -21760,85 +21292,89 @@
     <w:rsid w:val="00F76CA7"/>
     <w:rsid w:val="00F77CAA"/>
     <w:rsid w:val="00F81C0B"/>
     <w:rsid w:val="00F830DE"/>
     <w:rsid w:val="00F83778"/>
     <w:rsid w:val="00F839B2"/>
     <w:rsid w:val="00F84960"/>
     <w:rsid w:val="00F84A39"/>
     <w:rsid w:val="00F856DA"/>
     <w:rsid w:val="00F86017"/>
     <w:rsid w:val="00F86E40"/>
     <w:rsid w:val="00F878B7"/>
     <w:rsid w:val="00F901E2"/>
     <w:rsid w:val="00F90A48"/>
     <w:rsid w:val="00F91AF8"/>
     <w:rsid w:val="00F91FFD"/>
     <w:rsid w:val="00F920D1"/>
     <w:rsid w:val="00F92FDA"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94F06"/>
     <w:rsid w:val="00F95DE4"/>
     <w:rsid w:val="00F95FB5"/>
     <w:rsid w:val="00F95FDD"/>
     <w:rsid w:val="00F96B61"/>
+    <w:rsid w:val="00F97F85"/>
+    <w:rsid w:val="00F97FF3"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA2155"/>
     <w:rsid w:val="00FA3715"/>
     <w:rsid w:val="00FA3E70"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA4BD1"/>
     <w:rsid w:val="00FA735B"/>
     <w:rsid w:val="00FA7F26"/>
     <w:rsid w:val="00FA7F2C"/>
     <w:rsid w:val="00FB1707"/>
     <w:rsid w:val="00FB21A1"/>
     <w:rsid w:val="00FB35B4"/>
     <w:rsid w:val="00FB47C6"/>
     <w:rsid w:val="00FB4B7F"/>
     <w:rsid w:val="00FB56B4"/>
     <w:rsid w:val="00FB5FAC"/>
     <w:rsid w:val="00FB73A0"/>
     <w:rsid w:val="00FC24C0"/>
     <w:rsid w:val="00FC3041"/>
     <w:rsid w:val="00FC31E6"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC386F"/>
     <w:rsid w:val="00FC416A"/>
     <w:rsid w:val="00FC568C"/>
     <w:rsid w:val="00FC5CE9"/>
     <w:rsid w:val="00FD0955"/>
     <w:rsid w:val="00FD22BF"/>
     <w:rsid w:val="00FD2414"/>
     <w:rsid w:val="00FD299D"/>
     <w:rsid w:val="00FD3776"/>
     <w:rsid w:val="00FD4D99"/>
+    <w:rsid w:val="00FD55B7"/>
     <w:rsid w:val="00FD59C7"/>
     <w:rsid w:val="00FD65C4"/>
     <w:rsid w:val="00FD71F7"/>
     <w:rsid w:val="00FD7AC9"/>
+    <w:rsid w:val="00FD7DF2"/>
     <w:rsid w:val="00FE009F"/>
     <w:rsid w:val="00FE00CC"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2C52"/>
     <w:rsid w:val="00FE324B"/>
     <w:rsid w:val="00FE33C5"/>
     <w:rsid w:val="00FE3523"/>
     <w:rsid w:val="00FE429B"/>
     <w:rsid w:val="00FE4B3A"/>
     <w:rsid w:val="00FE4BCF"/>
     <w:rsid w:val="00FE568B"/>
     <w:rsid w:val="00FE5FB4"/>
     <w:rsid w:val="00FE60BA"/>
     <w:rsid w:val="00FE6322"/>
     <w:rsid w:val="00FE68A3"/>
     <w:rsid w:val="00FF0147"/>
     <w:rsid w:val="00FF1EDC"/>
     <w:rsid w:val="00FF25D4"/>
     <w:rsid w:val="00FF43A6"/>
     <w:rsid w:val="00FF5E3D"/>
     <w:rsid w:val="00FF6DDF"/>
     <w:rsid w:val="00FF753F"/>
     <w:rsid w:val="00FF774C"/>
   </w:rsids>
   <m:mathPr>
@@ -21849,51 +21385,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4A8BCC64"/>
   <w15:docId w15:val="{2D7ADBA5-5088-4CAA-BE78-89EA7B21C549}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24164,51 +23700,51 @@
     <w:name w:val="Table Data Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableData0"/>
     <w:locked/>
     <w:rsid w:val="00984C5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
     <w:name w:val="Table Data"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableDataChar"/>
     <w:rsid w:val="00984C5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="63797158">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="825"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1939560574">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -24816,51 +24352,51 @@
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1743259302">
               <w:blockQuote w:val="1"/>
               <w:marLeft w:val="720"/>
               <w:marRight w:val="720"/>
               <w:marTop w:val="100"/>
               <w:marBottom w:val="100"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/acr-list.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ACC.CLMI@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AC-SM-SIU@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/acr-list.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ACC.CLMI@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AC-SM-SIU@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -25423,54 +24959,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -25494,151 +25040,141 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 4.7 Mentally Impaired Accused Prisoners - Banksia Hill Detention Centre</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Youth</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">86dadb23-f3e8-45d0-a50e-683c2dd71471</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E66859-B66A-4A5F-9CCA-7296C26B2156}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E66859-B66A-4A5F-9CCA-7296C26B2156}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4037</Words>
-  <Characters>23013</Characters>
+  <Words>4266</Words>
+  <Characters>23805</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>53</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>580</Lines>
+  <Paragraphs>330</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 4.7 Mentally Impaired Accused Prisoners - Banksia Hill Detention Centre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26997</CharactersWithSpaces>
+  <CharactersWithSpaces>27741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>