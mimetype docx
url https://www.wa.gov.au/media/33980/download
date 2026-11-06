--- v1 (2026-05-19)
+++ v2 (2026-11-06)
@@ -1,2330 +1,2935 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="400438D1" w14:textId="415261AF" w:rsidR="00146739" w:rsidRPr="00536780" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="400438D1" w14:textId="70203DA7" w:rsidR="00146739" w:rsidRPr="008B2C84" w:rsidRDefault="0078226C" w:rsidP="00280461">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:strike/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00951529">
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="008114B3" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="00747A61">
+      <w:r w:rsidR="00747A61" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="005B49B0">
+      <w:r w:rsidR="005B49B0" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00ED6AFA">
+      <w:r w:rsidR="00ED6AFA" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00747A61">
+      <w:r w:rsidR="00747A61" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E3CEF">
+      <w:r w:rsidR="007E3CEF" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>Criminal Law (</w:t>
       </w:r>
-      <w:r w:rsidR="00747A61">
+      <w:r w:rsidR="00747A61" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>Mental Impair</w:t>
       </w:r>
-      <w:r w:rsidR="007E3CEF">
+      <w:r w:rsidR="007E3CEF" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">ment) </w:t>
       </w:r>
-      <w:r w:rsidR="00747A61" w:rsidRPr="006F41B9">
+      <w:r w:rsidR="00747A61" w:rsidRPr="008B2C84">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>Prisoners</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w:rsidRPr="00951529" w14:paraId="287D2092" w14:textId="77777777" w:rsidTr="002F5E4E">
         <w:trPr>
           <w:trHeight w:val="5081"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="31316886" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="003C57B5" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="5990B053" w14:textId="7615B3D9" w:rsidR="00435224" w:rsidRPr="00263095" w:rsidRDefault="00435224" w:rsidP="00435224">
             <w:pPr>
-              <w:pStyle w:val="Heading"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C57B5">
-              <w:t>Principles</w:t>
+            <w:r w:rsidRPr="00263095">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Princip</w:t>
+            </w:r>
+            <w:r w:rsidR="003708D9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>les</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263095">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Standards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F83A463" w14:textId="0934156F" w:rsidR="00D70ADA" w:rsidRPr="003C57B5" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
+          <w:p w14:paraId="1EC943CF" w14:textId="77777777" w:rsidR="00435224" w:rsidRDefault="00435224" w:rsidP="00435224">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C57B5">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          </w:p>
+          <w:p w14:paraId="2A3B2601" w14:textId="77777777" w:rsidR="00435224" w:rsidRDefault="00435224" w:rsidP="00435224">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The Commissioner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Operati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2DCAFB" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CE3599" w:rsidRDefault="00435224" w:rsidP="00435224">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D0D821" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="007F1CF1" w:rsidRDefault="00435224" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Guiding Principles for Corrections in Australia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2C000E68" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="007F1CF1" w:rsidRDefault="00435224" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="004B65A8" w:rsidRPr="003C57B5">
+              <w:r w:rsidRPr="007F1CF1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:iCs/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, Revised 2025:</w:t>
+                <w:t>National Child Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="08463D4A" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="003C57B5" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
+          <w:p w14:paraId="193569E6" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="007F1CF1" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="312C6649" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00435224">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F5CCE2C" w14:textId="77777777" w:rsidR="00435224" w:rsidRDefault="00435224" w:rsidP="00435224">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F5A17F3" w14:textId="77777777" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
+          <w:p w14:paraId="765E24AE" w14:textId="77777777" w:rsidR="00435224" w:rsidRDefault="00435224" w:rsidP="00435224">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00CE3599">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Public Information Privacy Statement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CE3599">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00CE3599">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B217FB" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00435224">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B755F8F" w14:textId="4C0E9BA9" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
+          <w:p w14:paraId="0F4EB9E6" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C57B5">
-[...4 lines deleted...]
-              <w:t>1.1.3 Individual prisoners/offenders are managed and supervised in a manner that responds to their particular risk and needs, including the impacts of victimisation and trauma.</w:t>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D6ABDD6" w14:textId="77777777" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
+          <w:p w14:paraId="5A3E6B7E" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="79AC8D78" w14:textId="4E3CCE67" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
+          <w:p w14:paraId="27AEB0CB" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C57B5">
-[...4 lines deleted...]
-              <w:t>1.1.7 Prisoners/offenders of all cultural backgrounds are treated and managed within the principles of substantive equality and according to their individual needs.</w:t>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F55F919" w14:textId="77777777" w:rsidR="004470D0" w:rsidRPr="003C57B5" w:rsidRDefault="004470D0" w:rsidP="001979FC">
+          <w:p w14:paraId="73C1246C" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="77C56185" w14:textId="39272F7F" w:rsidR="001979FC" w:rsidRPr="003C57B5" w:rsidRDefault="00FD55B7" w:rsidP="001979FC">
+          <w:p w14:paraId="539F4AC7" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C57B5">
-[...11 lines deleted...]
-              <w:t>.1.4 Management systems, policies and procedures are evidence based and are informed by human rights principles and operational practice.</w:t>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47B9D904" w14:textId="77777777" w:rsidR="00C43351" w:rsidRPr="003C57B5" w:rsidRDefault="00C43351" w:rsidP="00C43351">
+          <w:p w14:paraId="2104A4C3" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="59122397" w14:textId="4067C45E" w:rsidR="00C43351" w:rsidRPr="003C57B5" w:rsidRDefault="00FD55B7" w:rsidP="00C43351">
+          <w:p w14:paraId="4A3198F7" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C57B5">
-[...15 lines deleted...]
-              <w:t>Relationships are established with key state and federal justice agencies to support and enhance information sharing.</w:t>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194C8AFF" w14:textId="77777777" w:rsidR="001979FC" w:rsidRPr="00951529" w:rsidRDefault="001979FC" w:rsidP="004470D0">
+          <w:p w14:paraId="6BC62A8C" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5B2F80" w14:textId="77777777" w:rsidR="00435224" w:rsidRPr="00CF07DB" w:rsidRDefault="00435224" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413A180B" w14:textId="77777777" w:rsidR="00435224" w:rsidRDefault="00435224" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194C8AFF" w14:textId="574E980B" w:rsidR="001979FC" w:rsidRPr="00951529" w:rsidRDefault="00435224" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+            </w:pPr>
+            <w:r w:rsidRPr="008A5803">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A5803">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="635742E6" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
-    <w:p w14:paraId="25AE64CC" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="2E5DA786" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59F0891C" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BC8D14F" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
-[...33 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6AFF6BD0" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D80931" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidSect="002E5756">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AE2C4CE" w14:textId="757BC8C9" w:rsidR="003D5245" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="0AE2C4CE" w14:textId="757BC8C9" w:rsidR="003D5245" w:rsidRPr="00B80B49" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00951529">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80B49">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB6DA15" w14:textId="58110AF1" w:rsidR="00030985" w:rsidRDefault="003D5245">
+    <w:p w14:paraId="776BD857" w14:textId="4615DB9A" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="003D5245">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D5245">
+      <w:r w:rsidRPr="00B80B49">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="003D5245">
+      <w:r w:rsidRPr="00B80B49">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003D5245">
+      <w:r w:rsidRPr="00B80B49">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc175908834" w:history="1">
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859256" w:history="1">
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985" w:rsidRPr="00C37462">
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859256 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00B80B49" w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F576FD2" w14:textId="58A8DA6F" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859257" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859257 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5869D2FC" w14:textId="44B5A4E4" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859258" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Purpose</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859258 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6ECFE596" w14:textId="5D0EFA9B" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859259" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Placement within a Custodial Facility</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859259 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38A795BE" w14:textId="77351494" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859260" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Management within a Custodial Facility</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859260 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10286362" w14:textId="6199E58D" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859261" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Reception</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859261 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78795368" w14:textId="1CA91253" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859262" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Assessment and Placement</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859262 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6181AE72" w14:textId="6FA169BC" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859263" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Mental Health Advocacy Services</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859263 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="470E3A62" w14:textId="3BC0D9FA" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859264" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Management and Daily Routine</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859264 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07E29BD2" w14:textId="23C1CF07" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859265" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Prison Charges</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859265 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B806F14" w14:textId="17B268A4" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859266" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Absence Permits</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859266 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2932170D" w14:textId="6B63CDB8" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859267" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Leave of Absence Order under the CLMI Act</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859267 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01AB1DD3" w14:textId="6F6A5017" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc244859268" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>12.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>LOA for other reintegration activities</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B80B49">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908834 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859268 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00030985">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67D91A47" w14:textId="14185890" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="1CA3E1CD" w14:textId="054EDF34" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908835" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859269" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>Policy</w:t>
+          <w:t>Review by the Mental Impairment Review Tribunal</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908835 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859269 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ED1F24C" w14:textId="5FFA1848" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="561A2727" w14:textId="44AB0F7B" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908836" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859270" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>Purpose</w:t>
+          <w:t>Release</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908836 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859270 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2748F6F9" w14:textId="171F8B03" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="445CDE0E" w14:textId="0113E3E6" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908837" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859271" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>Placement within a Custodial Facility</w:t>
+          <w:t>Extended Custody Orders</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908837 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859271 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35376C20" w14:textId="63BEA334" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="39BFA597" w14:textId="5CD5C076" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908838" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859272" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>16</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>Reception</w:t>
+          <w:t>Definitions</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908838 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859272 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A3BCDE9" w14:textId="1A0D0115" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="084057EB" w14:textId="72813CB6" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908839" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859273" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>Annexures</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:noProof/>
-            <w:kern w:val="2"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
-[...6 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859273 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908839 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="535725A8" w14:textId="58516EFA" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="27797F7B" w14:textId="08B19C3A" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908840" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859274" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:noProof/>
-            <w:kern w:val="2"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
-[...6 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859274 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908840 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>13</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="514C78D8" w14:textId="6B597E80" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="7B1C527E" w14:textId="78DF9FB0" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908841" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859275" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>Related legislation</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:noProof/>
-            <w:kern w:val="2"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
-[...6 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859275 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908841 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DC4D600" w14:textId="24175AB7" w:rsidR="00030985" w:rsidRDefault="00030985">
+    <w:p w14:paraId="0895B08D" w14:textId="71C7CB8C" w:rsidR="00B80B49" w:rsidRPr="00B80B49" w:rsidRDefault="00B80B49">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="305497"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175908842" w:history="1">
-        <w:r w:rsidRPr="00C37462">
+      <w:hyperlink w:anchor="_Toc244859276" w:history="1">
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>Assurance</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:noProof/>
-            <w:kern w:val="2"/>
-[...3 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C37462">
-[...6 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc244859276 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175908842 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>14</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00B80B49">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0352AE8C" w14:textId="0F31F36F" w:rsidR="00030985" w:rsidRDefault="00030985">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="3F9B7E18" w14:textId="71A2BF9A" w:rsidR="003D5245" w:rsidRPr="009937FD" w:rsidRDefault="003D5245" w:rsidP="003D5245">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:noProof/>
-[...83 lines deleted...]
-      </w:hyperlink>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80B49">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15FEDDBF" w14:textId="330B7AB8" w:rsidR="00030985" w:rsidRDefault="00030985">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="4B41351C" w14:textId="77777777" w:rsidR="003D5245" w:rsidRPr="009937FD" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:noProof/>
-[...926 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F9F5D93" w14:textId="77777777" w:rsidR="003D5245" w:rsidRPr="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FD5812E" w14:textId="77777777" w:rsidR="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CC9A510" w14:textId="77777777" w:rsidR="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ECE5178" w14:textId="4A5F1AC3" w:rsidR="00E16C75" w:rsidRDefault="00E16C75">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2990349C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00951529" w:rsidRDefault="00C8272F" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc22822763"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc175908834"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc244859256"/>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="1C3EFD18" w14:textId="77777777" w:rsidR="00C70E6A" w:rsidRPr="00951529" w:rsidRDefault="00C70E6A" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F618DFD" w14:textId="24CB5FEB" w:rsidR="00B711AC" w:rsidRDefault="008E6337" w:rsidP="002D5AF1">
+    <w:p w14:paraId="2F618DFD" w14:textId="24CB5FEB" w:rsidR="00B711AC" w:rsidRPr="00280461" w:rsidRDefault="008E6337" w:rsidP="00280461">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc379980017"/>
       <w:bookmarkStart w:id="3" w:name="_Toc379980018"/>
       <w:bookmarkStart w:id="4" w:name="_Toc22822764"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc175908835"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc244859257"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00951529">
+      <w:r w:rsidRPr="00280461">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3B7A88CD" w14:textId="0923E727" w:rsidR="00794B2F" w:rsidRDefault="001B5BF4" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="001C0520">
         <w:t xml:space="preserve">This COPP provides the </w:t>
       </w:r>
       <w:r w:rsidR="001C0520" w:rsidRPr="001C0520">
         <w:t xml:space="preserve">policy </w:t>
       </w:r>
       <w:r w:rsidR="00CB2C60">
         <w:t xml:space="preserve">and outlines the procedures </w:t>
       </w:r>
       <w:r w:rsidR="001C0520" w:rsidRPr="001C0520">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="008A24A8">
         <w:t>Criminal Law Mental Impair</w:t>
       </w:r>
       <w:r w:rsidR="002B4F85">
@@ -2384,108 +2989,108 @@
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00FE568B">
         <w:t>(CLMI Act).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E3A8DC" w14:textId="7C00B647" w:rsidR="00E74566" w:rsidRDefault="00E74566" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental impairment </w:t>
       </w:r>
       <w:r w:rsidR="00FA7F26">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>means any of, or a combination of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8C65A5" w14:textId="49ABAF78" w:rsidR="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="008568DE">
+    <w:p w14:paraId="6D8C65A5" w14:textId="49ABAF78" w:rsidR="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>An intellectual disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E52AA9E" w14:textId="3E6450CB" w:rsidR="00FA7F26" w:rsidRPr="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="008568DE">
+    <w:p w14:paraId="3E52AA9E" w14:textId="3E6450CB" w:rsidR="00FA7F26" w:rsidRPr="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A mental illness as defined is s.1(1) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7F26">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625117C8" w14:textId="35FF439B" w:rsidR="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="008568DE">
+    <w:p w14:paraId="625117C8" w14:textId="35FF439B" w:rsidR="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>An acquired brain injury</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7597CB1D" w14:textId="7C8F15A9" w:rsidR="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="008568DE">
+    <w:p w14:paraId="7597CB1D" w14:textId="7C8F15A9" w:rsidR="00FA7F26" w:rsidRDefault="00FA7F26" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Dementia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D1D556" w14:textId="5E9E41E5" w:rsidR="00E74566" w:rsidRDefault="00E74566" w:rsidP="002D5AF1">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuals with a mental impairment are sometimes charged with criminal offences. In some of these cases, the impairment is such that it would be unreasonable for the person to be held criminally liable for their actions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A01681" w14:textId="68BC3E83" w:rsidR="00E74566" w:rsidRDefault="00E74566" w:rsidP="002D5AF1">
       <w:pPr>
@@ -2816,505 +3421,524 @@
       </w:r>
       <w:r w:rsidR="001D71EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>the needs associated with their mental impairment</w:t>
       </w:r>
       <w:r w:rsidR="00030985">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>COPP 4.8</w:t>
         </w:r>
         <w:r w:rsidR="002D5AF1" w:rsidRPr="001D71EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
         <w:r w:rsidR="006F14BC" w:rsidRPr="001D71EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> Prisoners with Disability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F3570A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the objects and principles set out in s.7 of the CLMI Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C91D3" w14:textId="63DB5DAE" w:rsidR="006F14BC" w:rsidRPr="001D71EB" w:rsidRDefault="006717A1" w:rsidP="006717A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD89A9A" w14:textId="23502777" w:rsidR="006938F3" w:rsidRDefault="006938F3" w:rsidP="006938F3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc175908836"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc244859258"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="717C1FD6" w14:textId="77777777" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="003F62B4">
+    <w:p w14:paraId="717C1FD6" w14:textId="30DDFB2A" w:rsidR="006938F3" w:rsidRPr="00062FB0" w:rsidRDefault="005031D4" w:rsidP="009408A0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="432"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc379980019"/>
-      <w:r w:rsidRPr="003F62B4">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="009408A0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006938F3" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>The purpose of the CLMI Act is to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056B67E9" w14:textId="1A2E848A" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="004811EF">
+    <w:p w14:paraId="056B67E9" w14:textId="1A2E848A" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F62B4">
         <w:t>make provision in relation to criminal proceedings involving persons with mental</w:t>
       </w:r>
       <w:r w:rsidR="00D44AD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F62B4">
         <w:t>impairment;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="047DFDA9" w14:textId="73640665" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="004811EF">
+    <w:p w14:paraId="047DFDA9" w14:textId="73640665" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F62B4">
-        <w:t xml:space="preserve">provide for special criminal proceedings for persons who are unfit to stand </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>provide for special criminal proceedings for persons who are unfit to stand trial;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63B4B22E" w14:textId="6F4B0FBB" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="004811EF">
+    <w:p w14:paraId="63B4B22E" w14:textId="6F4B0FBB" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F62B4">
         <w:t>provide for the detaining of persons on custody orders of a fixed duration with a limiting</w:t>
       </w:r>
       <w:r w:rsidR="008B0B5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F62B4">
         <w:t>term set, aligned to the best estimate of the term the court would have imposed if they were</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F62B4">
-        <w:t xml:space="preserve">sentencing the person for the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>sentencing the person for the offence;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61B12E04" w14:textId="26C1A109" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="004811EF">
+    <w:p w14:paraId="61B12E04" w14:textId="26C1A109" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F62B4">
         <w:t>provide for the supervision of persons who, in special criminal proceedings, are found to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F62B4">
         <w:t>have committed an offence; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653F44A4" w14:textId="4499810D" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="004811EF">
+    <w:p w14:paraId="653F44A4" w14:textId="4499810D" w:rsidR="006938F3" w:rsidRPr="003F62B4" w:rsidRDefault="006938F3" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F62B4">
         <w:t>provide for the supervision of persons acquitted on account of mental impairment; and to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275FC367" w14:textId="473924B7" w:rsidR="006938F3" w:rsidRPr="006938F3" w:rsidRDefault="006938F3" w:rsidP="004811EF">
+    <w:p w14:paraId="275FC367" w14:textId="473924B7" w:rsidR="006938F3" w:rsidRPr="006938F3" w:rsidRDefault="006938F3" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F62B4">
         <w:t>provide for the safe reintegration into the community of persons supervised under this Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EC8D80" w14:textId="581D9637" w:rsidR="006D5848" w:rsidRPr="00AC539E" w:rsidRDefault="006D5848" w:rsidP="006D5848">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc175908837"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc244859259"/>
       <w:r w:rsidRPr="00AC539E">
         <w:t>Placement within a Custodial Facility</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="3BFD0AF1" w14:textId="646A5099" w:rsidR="006D5848" w:rsidRPr="00972B64" w:rsidRDefault="006D5848" w:rsidP="00972B64">
+    <w:p w14:paraId="3BFD0AF1" w14:textId="646A5099" w:rsidR="006D5848" w:rsidRPr="00062FB0" w:rsidRDefault="006D5848" w:rsidP="005031D4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00972B64">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Tribunal shall only determine a prison as a place of custody for a supervised person on a custody </w:t>
       </w:r>
-      <w:r w:rsidR="006717A1" w:rsidRPr="00972B64">
+      <w:r w:rsidR="006717A1" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>order if</w:t>
       </w:r>
-      <w:r w:rsidRPr="00972B64">
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F3570A">
+      <w:r w:rsidR="00F3570A" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">it is satisfied that there is no available </w:t>
       </w:r>
-      <w:r w:rsidRPr="00972B64">
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>alternative place of custody</w:t>
       </w:r>
-      <w:r w:rsidR="00F3570A">
+      <w:r w:rsidR="00F3570A" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> that would be suitable.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00972B64">
+      <w:r w:rsidRPr="00062FB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7599962A" w14:textId="77777777" w:rsidR="006D5848" w:rsidRPr="00972B64" w:rsidRDefault="006D5848" w:rsidP="00972B64">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The placement of supervised persons within a prison facility is as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EC21BA" w14:textId="0199B5B1" w:rsidR="00D44AD7" w:rsidRPr="00972B64" w:rsidRDefault="004811EF" w:rsidP="004811EF">
+    <w:p w14:paraId="40EC21BA" w14:textId="0199B5B1" w:rsidR="00D44AD7" w:rsidRPr="00972B64" w:rsidRDefault="004811EF" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00D44AD7" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">n country (regional </w:t>
       </w:r>
       <w:r w:rsidR="00CC331B" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00D44AD7" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>risons), where possible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2022C890" w14:textId="11EAABB9" w:rsidR="006D5848" w:rsidRPr="00972B64" w:rsidRDefault="004811EF" w:rsidP="004811EF">
+    <w:p w14:paraId="2022C890" w14:textId="11EAABB9" w:rsidR="006D5848" w:rsidRPr="00972B64" w:rsidRDefault="004811EF" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="006D5848" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ale prisoners – </w:t>
       </w:r>
       <w:r w:rsidR="005F08FE" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">suitable </w:t>
       </w:r>
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="005F08FE" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ale </w:t>
       </w:r>
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="005F08FE" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E381923" w14:textId="7E155C68" w:rsidR="006D5848" w:rsidRDefault="004811EF" w:rsidP="004811EF">
+    <w:p w14:paraId="4E381923" w14:textId="7E155C68" w:rsidR="006D5848" w:rsidRDefault="004811EF" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="006D5848" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">omen prisoners – </w:t>
       </w:r>
       <w:r w:rsidR="005F08FE" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">suitable </w:t>
       </w:r>
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>wo</w:t>
       </w:r>
       <w:r w:rsidR="006D5848" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">men’s </w:t>
       </w:r>
       <w:r w:rsidR="003066A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="006D5848" w:rsidRPr="00972B64">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>rison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F206BA1" w14:textId="730EA7A5" w:rsidR="007F398A" w:rsidRPr="003C57B5" w:rsidRDefault="007F398A" w:rsidP="007E52B7">
+    <w:p w14:paraId="0F206BA1" w14:textId="730EA7A5" w:rsidR="007F398A" w:rsidRPr="00921EE1" w:rsidRDefault="007F398A" w:rsidP="00921EE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Management within a Custodial Facility </w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc244859260"/>
+      <w:r w:rsidRPr="00921EE1">
+        <w:t>Management within a Custodial Facility</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00921EE1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BE896B" w14:textId="1D5D3293" w:rsidR="007F398A" w:rsidRPr="003C57B5" w:rsidRDefault="007F398A" w:rsidP="00D84744">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Any prisoner identified as “CLMI liable” and not requir</w:t>
       </w:r>
       <w:r w:rsidR="0012556D" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> placement on the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> placement on the At</w:t>
+      </w:r>
+      <w:r w:rsidR="003C57B5" w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>At</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Management System (ARMS)</w:t>
+        <w:t>Risk Management System (ARMS)</w:t>
       </w:r>
       <w:r w:rsidR="00C111B4" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006811FA" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="000042EA" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3410,1044 +4034,1348 @@
       <w:r w:rsidR="00E01664" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> be managed in accordance with existing SAMS</w:t>
       </w:r>
       <w:r w:rsidR="00CE549F" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E99262" w14:textId="234B2677" w:rsidR="006D7576" w:rsidRPr="003C57B5" w:rsidRDefault="006D7576" w:rsidP="006D7576">
+    <w:p w14:paraId="32E99262" w14:textId="19F10492" w:rsidR="006D7576" w:rsidRPr="003C57B5" w:rsidRDefault="006D7576" w:rsidP="006D7576">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>A CLMI liable person, once fitness has been determined and is no longer CLMI liable, may be considered for removal from SAMS as per the SAMS</w:t>
+        <w:t xml:space="preserve">A CLMI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liable person, </w:t>
+      </w:r>
+      <w:r w:rsidR="00343362" w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">once court proceedings have concluded </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>and is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no longer CLMI liable, may be considered for removal from SAMS as per the SAMS</w:t>
       </w:r>
       <w:r w:rsidR="004F19C0" w:rsidRPr="003C57B5">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> manual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F4C10C" w14:textId="77777777" w:rsidR="006D7576" w:rsidRPr="006D7576" w:rsidRDefault="006D7576" w:rsidP="006D7576"/>
     <w:p w14:paraId="164DC031" w14:textId="77777777" w:rsidR="007F398A" w:rsidRPr="007F398A" w:rsidRDefault="007F398A" w:rsidP="007F398A"/>
     <w:p w14:paraId="596BB526" w14:textId="77777777" w:rsidR="007F398A" w:rsidRPr="007F398A" w:rsidRDefault="007F398A" w:rsidP="007F398A"/>
     <w:p w14:paraId="636A5D81" w14:textId="7B66B2F7" w:rsidR="005F224C" w:rsidRDefault="007F398A" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="360"/>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc244859261"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="006D7576">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>ception</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3CD2B1BE" w14:textId="70AC98DA" w:rsidR="009A0129" w:rsidRPr="00F73486" w:rsidRDefault="005B255D" w:rsidP="009A0129">
+    <w:p w14:paraId="3CD2B1BE" w14:textId="70AC98DA" w:rsidR="009A0129" w:rsidRPr="00062FB0" w:rsidRDefault="005B255D" w:rsidP="009A0129">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
-      <w:r w:rsidR="009F5909">
+      <w:r w:rsidR="009F5909" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00D12DF0">
+      <w:r w:rsidR="00D12DF0" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">CLMI </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00F63964">
+      <w:r w:rsidR="00F63964" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>risoner</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="002D5AF1">
+      <w:r w:rsidR="002D5AF1" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F63964">
+      <w:r w:rsidR="00F63964" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>place</w:t>
       </w:r>
-      <w:r w:rsidR="0058396F">
+      <w:r w:rsidR="0058396F" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00F63964">
+      <w:r w:rsidR="00F63964" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> on a Custody Order </w:t>
       </w:r>
-      <w:r w:rsidR="007A15D1">
+      <w:r w:rsidR="007A15D1" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> prison</w:t>
       </w:r>
-      <w:r w:rsidR="00F95DE4">
+      <w:r w:rsidR="00F95DE4" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> reception procedures shall be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="009E3ADA">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>COPP 2.1</w:t>
         </w:r>
-        <w:r w:rsidR="00626707" w:rsidRPr="009E3ADA">
+        <w:r w:rsidR="00626707" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
-        <w:r w:rsidRPr="009E3ADA">
+        <w:r w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> Reception</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00136672">
+      <w:r w:rsidR="00136672" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00136672" w:rsidRPr="00F73486">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00136672" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 4.8 </w:t>
         </w:r>
-        <w:r w:rsidR="009350F7" w:rsidRPr="00F73486">
+        <w:r w:rsidR="009350F7" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00136672" w:rsidRPr="00F73486">
+        <w:r w:rsidR="00136672" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Prisoners with Disabilities</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00136672" w:rsidRPr="00F73486">
+      <w:r w:rsidR="00136672" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
+      <w:r w:rsidR="00A40F36" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00A40F36" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 4.1 </w:t>
         </w:r>
-        <w:r w:rsidR="009350F7" w:rsidRPr="00F73486">
+        <w:r w:rsidR="009350F7" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
+        <w:r w:rsidR="00A40F36" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Remand Prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00A40F36" w:rsidRPr="00F73486">
+        <w:r w:rsidR="00A40F36" w:rsidRPr="00062FB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="383E4468" w14:textId="443A7A7C" w:rsidR="00167A9A" w:rsidRPr="004C14E3" w:rsidRDefault="00F549E7" w:rsidP="00F549E7">
+    <w:p w14:paraId="383E4468" w14:textId="443A7A7C" w:rsidR="00167A9A" w:rsidRPr="00062FB0" w:rsidRDefault="00F549E7" w:rsidP="00F549E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004C14E3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>CLMI prisoners identified to be at risk of suicide or self-harm shall be placed on ARMS in accordance with COPP 4.9 – At Risk Prisoners</w:t>
       </w:r>
-      <w:r w:rsidR="00167A9A" w:rsidRPr="004C14E3">
+      <w:r w:rsidR="00167A9A" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2A9097" w14:textId="6EA6B8A2" w:rsidR="00480A17" w:rsidRPr="003C57B5" w:rsidRDefault="00480A17" w:rsidP="00B4032D">
+    <w:p w14:paraId="1A2A9097" w14:textId="6EA6B8A2" w:rsidR="00480A17" w:rsidRPr="00E93610" w:rsidRDefault="00480A17" w:rsidP="00B4032D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">For CLMI liable prisoners, </w:t>
       </w:r>
-      <w:r w:rsidR="00777F45" w:rsidRPr="003C57B5">
+      <w:r w:rsidR="00777F45" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>if</w:t>
       </w:r>
-      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
+      <w:r w:rsidR="006D7576" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> no risk of suicide or self-harm is identified, reception staff </w:t>
       </w:r>
-      <w:r w:rsidR="00760C4B" w:rsidRPr="003C57B5">
+      <w:r w:rsidR="00760C4B" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>shall</w:t>
       </w:r>
-      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
+      <w:r w:rsidR="006D7576" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> make a referral via ARMS to enable </w:t>
       </w:r>
-      <w:r w:rsidR="004B04E1" w:rsidRPr="003C57B5">
+      <w:r w:rsidR="004B04E1" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C57B5">
+      <w:r w:rsidR="006D7576" w:rsidRPr="00062FB0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAMS suitability </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7576" w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>assessment through the Prisoner Risk Assessment Group (PRAG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006D7576" w:rsidRPr="003C57B5">
+      <w:r w:rsidR="006D7576" w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760FD386" w14:textId="2570C031" w:rsidR="00F549E7" w:rsidRPr="003C57B5" w:rsidRDefault="00480A17" w:rsidP="00B4032D">
+    <w:p w14:paraId="760FD386" w14:textId="618564CB" w:rsidR="00F549E7" w:rsidRPr="00313F9C" w:rsidRDefault="00480A17" w:rsidP="00B4032D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003C57B5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
-      <w:r w:rsidR="005F7753" w:rsidRPr="003C57B5">
+      <w:r w:rsidR="007E35FD" w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justice Health and Wellbeing Service (JHWS) </w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D7" w:rsidRPr="00E93610">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Health </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D77D7" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Service</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F7753" w:rsidRPr="003C57B5">
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D77D7" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve"> a CLMI liable prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00E010DC" w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> staff </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C57B5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>identify a CLMI liable prisoner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E010DC" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve"> a direct referral </w:t>
+      </w:r>
+      <w:r w:rsidR="00E010DC" w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a direct referral </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E010DC" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">be made </w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D7" w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">must </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C57B5">
+        <w:t>to SAMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">be made </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D77D7" w:rsidRPr="003C57B5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D7" w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>to SAMS</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C8B572" w14:textId="77777777" w:rsidR="00B46146" w:rsidRPr="00300D12" w:rsidRDefault="00B46146" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc175908839"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc244859262"/>
       <w:r w:rsidRPr="00300D12">
         <w:t>Assessment and Placement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="1803EEEE" w14:textId="0EF24625" w:rsidR="00B46146" w:rsidRPr="00300D12" w:rsidRDefault="00B46146" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Assessment, placement and security ratings for CLMI prisoners shall be determined in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00300D12">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.3 – Assessments and Sentence Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6105225D" w14:textId="39003326" w:rsidR="00B46146" w:rsidRPr="00300D12" w:rsidRDefault="00B46146" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">For these purposes, a CLMI prisoner shall be regarded as a sentenced or remand prisoner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3851E8BC" w14:textId="37EF0D1E" w:rsidR="00FA735B" w:rsidRPr="00300D12" w:rsidRDefault="00D44AD7" w:rsidP="00300D12">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>For sentenced prisoners, t</w:t>
       </w:r>
       <w:r w:rsidR="00FA735B" w:rsidRPr="00300D12">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>his means that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395A4D76" w14:textId="0F8713CB" w:rsidR="00FA735B" w:rsidRPr="00300D12" w:rsidRDefault="00FA735B" w:rsidP="004811EF">
+    <w:p w14:paraId="395A4D76" w14:textId="0F8713CB" w:rsidR="00FA735B" w:rsidRPr="00E93610" w:rsidRDefault="00FA735B" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00300D12">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>a MAP-Sentenced checklist shall be completed within 5 working days of initial receival</w:t>
+        <w:t xml:space="preserve">a MAP-Sentenced checklist shall be completed within 5 working days of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>initial receival</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D03EF0" w14:textId="77777777" w:rsidR="00D44AD7" w:rsidRPr="00300D12" w:rsidRDefault="00FA735B" w:rsidP="004811EF">
+    <w:p w14:paraId="02D03EF0" w14:textId="0476B2EC" w:rsidR="00D44AD7" w:rsidRPr="00E93610" w:rsidRDefault="00A56CE7" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00300D12">
+      <w:r w:rsidRPr="00E93610">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">an Initial IMP is to be developed, generally within 6 weeks of the making of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0067771F" w:rsidRPr="00300D12">
+        <w:t xml:space="preserve">An Initial IMP may be required, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C57E8" w:rsidRPr="00E93610">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Custody Order</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00984C5F" w:rsidRPr="00300D12">
+        <w:t xml:space="preserve">generally within 6 weeks of the Custody Order or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>as determined by the CLMI In-Reach Coordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AE1083" w14:textId="619DEE6A" w:rsidR="00D12DF0" w:rsidRPr="00FE568B" w:rsidRDefault="00D12DF0" w:rsidP="002D5AF1">
+    <w:p w14:paraId="14AE1083" w14:textId="619DEE6A" w:rsidR="00D12DF0" w:rsidRPr="00921EE1" w:rsidRDefault="00D12DF0" w:rsidP="00921EE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc244859263"/>
+      <w:r w:rsidRPr="00921EE1">
         <w:t>Mental Health Advocacy Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="29559E79" w14:textId="4B17C365" w:rsidR="004B30D2" w:rsidRPr="00FE568B" w:rsidRDefault="00A11211" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>In accordance with the CLMI Act</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00002776" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">CLMI prisoners </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>will have a statutory right to advocacy services from Mental Health Advocacy Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D44EF53" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="008568DE">
+    <w:p w14:paraId="5D44EF53" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00313F9C" w:rsidRDefault="008568DE" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Where a request has been made for a CLMI prisoner to be contacted by a mental health advocate, the Superintendent or their delegate shall ensure the Chief Mental Health Advocate is notified no later than 24 hours after the request has been made.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389E339F" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00A97F72">
+    <w:p w14:paraId="389E339F" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00313F9C" w:rsidRDefault="008568DE" w:rsidP="00A97F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mental health advocates visiting CLMI prisoners shall be processed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00FE568B">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00313F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>COPP 7.3 Official Visitors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282F26E4" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00A97F72">
+    <w:p w14:paraId="282F26E4" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00313F9C" w:rsidRDefault="008568DE" w:rsidP="00A97F72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mental health advocates attending a prison shall be searched in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00FE568B">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00313F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>COPP 11.2 Searching.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76D0DC66" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The powers of a Mental Health Advocate in relation to a CLMI prisoner who is detained are subject to:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A42A78" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="005E5EB6">
+    <w:p w14:paraId="45A42A78" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve">the direction of the person in charge of the place; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB2DC1F" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="005E5EB6">
+    <w:p w14:paraId="1AB2DC1F" w14:textId="77777777" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">rules made under s.35 of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:t xml:space="preserve"> as is relevant (which includes </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00FE568B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prison Rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE568B">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D628F97" w14:textId="3CB16839" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="003754DC" w:rsidP="005E5EB6">
+    <w:p w14:paraId="3D628F97" w14:textId="3CB16839" w:rsidR="008568DE" w:rsidRPr="00313F9C" w:rsidRDefault="003754DC" w:rsidP="005E5EB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mental Health Advocates when performing a function under the CLMI Act</w:t>
       </w:r>
-      <w:r w:rsidR="008E7CC7">
+      <w:r w:rsidR="008E7CC7" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="008E7CC7">
+      <w:r w:rsidR="008E7CC7" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">shall be able to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE28B4C" w14:textId="109C7CA3" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="003066A7" w:rsidP="005E5EB6">
+    <w:p w14:paraId="5AE28B4C" w14:textId="109C7CA3" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="003066A7" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00A07193" w:rsidRPr="00FE568B">
         <w:t>isit a place at which a CLMI prisoner is detained or receives mandatory services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB30930" w14:textId="3D5BDADC" w:rsidR="005E5EB6" w:rsidRPr="00A474A5" w:rsidRDefault="00A07193" w:rsidP="00A474A5">
+    <w:p w14:paraId="1BB30930" w14:textId="3D5BDADC" w:rsidR="005E5EB6" w:rsidRPr="00313F9C" w:rsidRDefault="00A07193" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A474A5">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>inspect any part of the place</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00A474A5">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A474A5">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>on approval from the Superintendent or Officer in Charge</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00A474A5">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A474A5">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F1CBBF" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00FE009F" w:rsidP="005E5EB6">
+    <w:p w14:paraId="69F1CBBF" w14:textId="77777777" w:rsidR="00FE009F" w:rsidRPr="00313F9C" w:rsidRDefault="00FE009F" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>see and speak to CLMI prisoners, unless the prisoner objects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE28927" w14:textId="55D12F0D" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
+    <w:p w14:paraId="5EE28927" w14:textId="55D12F0D" w:rsidR="00A07193" w:rsidRPr="00313F9C" w:rsidRDefault="00A07193" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:rPr>
+          <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">inspect and </w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>tak</w:t>
       </w:r>
-      <w:r w:rsidR="00977EDD" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00977EDD" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>copies of documents</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">on approval from the prison’s </w:t>
       </w:r>
-      <w:r w:rsidR="00972B64" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00972B64" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
-      <w:r w:rsidR="00122445" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00122445" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidR="003066A7" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="003066A7" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>their delegate</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>) unless the CLMI prisoner objects to the advocate inspecting and taking a copy of the document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55410A0D" w14:textId="619CC00F" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00A97F72" w:rsidP="005E5EB6">
+    <w:p w14:paraId="55410A0D" w14:textId="619CC00F" w:rsidR="00FE009F" w:rsidRPr="00313F9C" w:rsidRDefault="00A97F72" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>ocuments relating to CLMI prisoners shall not be disclosed to the CLMI prisoner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2B8A5C" w14:textId="6FB5B1CB" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00A97F72" w:rsidP="005E5EB6">
+    <w:p w14:paraId="3B2B8A5C" w14:textId="6FB5B1CB" w:rsidR="00FE009F" w:rsidRPr="00313F9C" w:rsidRDefault="00A97F72" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>ny documents provided to the mental health advocate shall be recorded on the prisoner’s notes on TOMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE13B65" w14:textId="08FB673F" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
+    <w:p w14:paraId="2FE13B65" w14:textId="08FB673F" w:rsidR="00A07193" w:rsidRPr="00313F9C" w:rsidRDefault="00A07193" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">ask questions of prison staff relating to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB06E13" w14:textId="7D6EB0BF" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
+    <w:p w14:paraId="6EB06E13" w14:textId="7D6EB0BF" w:rsidR="00A07193" w:rsidRPr="00313F9C" w:rsidRDefault="00A07193" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">the welfare, health, care, </w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">training, safety, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>management or security of a CLMI prisoner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A60F2C8" w14:textId="29CD9AE4" w:rsidR="00FE009F" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
+    <w:p w14:paraId="1A60F2C8" w14:textId="29CD9AE4" w:rsidR="00FE009F" w:rsidRPr="00313F9C" w:rsidRDefault="00A07193" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>the operation, control, management, security good order of the place, relevant to the CLMI prisoner as above</w:t>
       </w:r>
-      <w:r w:rsidR="00FE009F" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00FE009F" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (but only to the extent to which the matter is relevant to the welfare, health, care, training, safety, management or security of a CLMI prisoner)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058E72F1" w14:textId="2DB56639" w:rsidR="00A07193" w:rsidRPr="00FE568B" w:rsidRDefault="00A07193" w:rsidP="005E5EB6">
+    <w:p w14:paraId="058E72F1" w14:textId="2DB56639" w:rsidR="00A07193" w:rsidRPr="00313F9C" w:rsidRDefault="00A07193" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="1701" w:hanging="283"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>the provision of mandatory services provided to a CLMI prisoner</w:t>
       </w:r>
-      <w:r w:rsidR="00C6099C">
+      <w:r w:rsidR="00C6099C" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22548C8D" w14:textId="139B56F4" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00FE568B">
+    <w:p w14:paraId="22548C8D" w14:textId="139B56F4" w:rsidR="008568DE" w:rsidRPr="00313F9C" w:rsidRDefault="008568DE" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Prison officers must provide reasonable assistance to the Mental Health Advocate when they are performing their functions under the CLMI Act.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0878369A" w14:textId="09A54B45" w:rsidR="008568DE" w:rsidRPr="00FE568B" w:rsidRDefault="008568DE" w:rsidP="00FE568B">
+    <w:p w14:paraId="0878369A" w14:textId="09A54B45" w:rsidR="008568DE" w:rsidRPr="00313F9C" w:rsidRDefault="008568DE" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Where a prison officer is unsure of the assistance they are required to provide to a Mental Health Advocate</w:t>
       </w:r>
-      <w:r w:rsidR="00C6099C">
+      <w:r w:rsidR="00C6099C" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00977EDD" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00977EDD" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>should seek clarification from their Officer in Charge before refusing assistance to the advocate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9713E5" w14:textId="6BFA1A06" w:rsidR="006D5848" w:rsidRPr="00FE568B" w:rsidRDefault="006D5848" w:rsidP="006D5848">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc175908841"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc244859264"/>
       <w:r w:rsidRPr="00FE568B">
         <w:t>Management and Daily Routine</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="2C7A92CE" w14:textId="2AB3B204" w:rsidR="0012023E" w:rsidRPr="00FE568B" w:rsidRDefault="005B0483" w:rsidP="00FE568B">
+    <w:p w14:paraId="2C7A92CE" w14:textId="2AB3B204" w:rsidR="0012023E" w:rsidRPr="00313F9C" w:rsidRDefault="005B0483" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>CLMI prisoners shall be managed</w:t>
       </w:r>
-      <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="008568DE" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">in accordance with the Commissioner’s Operational Policies and Procedures (COPPs) and </w:t>
       </w:r>
-      <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="008568DE" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">any prison </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Standing Orders</w:t>
       </w:r>
-      <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="008568DE" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> that apply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EF43FE" w14:textId="7547F000" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
+    <w:p w14:paraId="18EF43FE" w14:textId="7547F000" w:rsidR="00654D32" w:rsidRPr="00921EE1" w:rsidRDefault="00654D32" w:rsidP="00921EE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc244859265"/>
+      <w:r w:rsidRPr="00921EE1">
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
-      <w:r w:rsidR="00F6533C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F6533C" w:rsidRPr="00921EE1">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D5AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00921EE1">
         <w:t>harges</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="2E102D1C" w14:textId="45395067" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00D12DF0" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with </w:t>
       </w:r>
       <w:r w:rsidR="007A6F9D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="007A6F9D" w:rsidRPr="00C6099C">
         <w:rPr>
           <w:i/>
@@ -4455,51 +5383,51 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Act</w:t>
       </w:r>
       <w:r w:rsidR="00400CAE" w:rsidRPr="00C6099C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1981</w:t>
       </w:r>
       <w:r w:rsidR="003F62B4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="00713D4B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00713D4B" w:rsidRPr="00D96B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00D96B76" w:rsidRPr="00D96B76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> 10.5 Prison Offences and Charges</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, w</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">here a prison charge is made against a </w:t>
       </w:r>
@@ -4539,138 +5467,168 @@
         </w:rPr>
         <w:t>be given for alternative management options</w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DCA4D7" w14:textId="77777777" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Generally, charges should only be laid where:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AC8308" w14:textId="6387D7B7" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00C6099C">
+    <w:p w14:paraId="05AC8308" w14:textId="6387D7B7" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00680E87">
         <w:t>CLMI</w:t>
       </w:r>
       <w:r w:rsidR="00680E87" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t>prisoner appears to understand the nature and purpose of the proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462B82DA" w14:textId="49AF6CAF" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00C6099C">
+    <w:p w14:paraId="462B82DA" w14:textId="49AF6CAF" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve">lternative management options that could prevent recurrence of the offending behaviour have been considered. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E47C0D6" w14:textId="0FB9F106" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
+    <w:p w14:paraId="0E47C0D6" w14:textId="13E87936" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Advice on these matters may be sought from </w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">the CLMI prisoner’s </w:t>
       </w:r>
-      <w:r w:rsidR="00713D4B" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="00713D4B" w:rsidRPr="00E93610">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>representative</w:t>
       </w:r>
-      <w:r w:rsidR="008568DE" w:rsidRPr="00FE568B">
+      <w:r w:rsidR="008568DE" w:rsidRPr="00E93610">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidR="0012023E">
+      <w:r w:rsidR="0012023E" w:rsidRPr="00E93610">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant prison services such as </w:t>
+      </w:r>
+      <w:r w:rsidR="007E35FD" w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Justice Health and Wellbeing Service (JHWS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">relevant prison services such as Health Services, Mental Health and Alcohol and Other Drug Services, or Psychological Health Services. </w:t>
+        <w:t xml:space="preserve"> Mental Health and Alcohol and Other Drug Services, or Psychological </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E35FD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Health Services.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BD8AD6" w14:textId="7E457A90" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>If charges are laid</w:t>
       </w:r>
       <w:r w:rsidR="00D1242C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, in consultation with the </w:t>
       </w:r>
       <w:r w:rsidR="00997758" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -4766,259 +5724,229 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
       <w:r w:rsidR="00680E87" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner throughout the proceedings in accordance with s.76(2) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Act 1981.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6D0E82" w14:textId="530181DE" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="002D5AF1">
+    <w:p w14:paraId="4B6D0E82" w14:textId="530181DE" w:rsidR="00654D32" w:rsidRPr="00921EE1" w:rsidRDefault="00654D32" w:rsidP="00921EE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc244859266"/>
+      <w:r w:rsidRPr="00921EE1">
         <w:t>Absence Permits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="6DDDD80D" w14:textId="2F2B9414" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00654D32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00680E87">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
       <w:r w:rsidR="00680E87" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>prisoner is not eligible to be granted an absence permit unless the absence is for</w:t>
       </w:r>
       <w:r w:rsidR="006717A1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B6538B" w14:textId="7FAD7EB3" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00C6099C">
+    <w:p w14:paraId="72B6538B" w14:textId="7FAD7EB3" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
-        <w:t>facilitation of the provision of medical or health services</w:t>
+        <w:t xml:space="preserve">facilitation of the provision of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E35FD">
+        <w:t>medical or health services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B00031" w14:textId="357FD2BD" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00C6099C">
+    <w:p w14:paraId="57B00031" w14:textId="357FD2BD" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:t>furthering of the interests of justice</w:t>
       </w:r>
       <w:r w:rsidR="00D96B76">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16044C04" w14:textId="7E9F280A" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00654D32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave of absence for these purposes </w:t>
       </w:r>
       <w:r w:rsidR="0067771F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> be managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00984C5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00984C5F">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C5D4E2" w14:textId="7DA47E16" w:rsidR="00381BA9" w:rsidRDefault="00654D32" w:rsidP="00A0231C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Leave of absence for other purposes is managed under a separate system established by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D96B76">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI Act</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D476010" w14:textId="077DBC11" w:rsidR="00D879F1" w:rsidRPr="002D5AF1" w:rsidRDefault="0072072E" w:rsidP="005173D7">
+    <w:p w14:paraId="6D476010" w14:textId="077DBC11" w:rsidR="00D879F1" w:rsidRPr="00921EE1" w:rsidRDefault="0072072E" w:rsidP="00921EE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc244859267"/>
+      <w:r w:rsidRPr="00921EE1">
         <w:t xml:space="preserve">Leave of </w:t>
       </w:r>
-      <w:r w:rsidR="00C13E2A" w:rsidRPr="002D5AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C13E2A" w:rsidRPr="00921EE1">
         <w:t>Absence</w:t>
       </w:r>
-      <w:r w:rsidR="00E520A1" w:rsidRPr="002D5AF1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E520A1" w:rsidRPr="00921EE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D96B76">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D96B76" w:rsidRPr="00921EE1">
         <w:t xml:space="preserve">Order </w:t>
       </w:r>
-      <w:r w:rsidR="00997758">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00997758" w:rsidRPr="00921EE1">
         <w:t>under the CLMI Act</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="006E1A5A" w:rsidRPr="00921EE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660AD17A" w14:textId="6E7E9F56" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00654D32" w:rsidP="00654D32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0012023E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Mental Impairment Review Tribunal (the Tribunal) </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
@@ -5159,812 +6087,825 @@
       <w:r w:rsidR="006E1A5A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">specified </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>LOA</w:t>
       </w:r>
       <w:r w:rsidR="00D96B76">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the purpose of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E5927B" w14:textId="6F6D691E" w:rsidR="00763E6A" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
+    <w:p w14:paraId="70E5927B" w14:textId="6F6D691E" w:rsidR="00763E6A" w:rsidRDefault="00CD4C72" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00763E6A">
         <w:t>eceiving medical or dental treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD051B6" w14:textId="7C79E3EC" w:rsidR="00763E6A" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
+    <w:p w14:paraId="4CD051B6" w14:textId="7C79E3EC" w:rsidR="00763E6A" w:rsidRDefault="00CD4C72" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00763E6A">
         <w:t xml:space="preserve">ultural or compassionate purposes, refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00763E6A" w:rsidRPr="00984C5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DD83DFD" w14:textId="3731F2B1" w:rsidR="00D96B76" w:rsidRPr="00D96B76" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
+    <w:p w14:paraId="6DD83DFD" w14:textId="3731F2B1" w:rsidR="00D96B76" w:rsidRPr="00D96B76" w:rsidRDefault="00CD4C72" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00763E6A">
         <w:t>eintegration into the community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D05C65" w14:textId="39D736F7" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
+    <w:p w14:paraId="64D05C65" w14:textId="39D736F7" w:rsidR="00654D32" w:rsidRPr="002D5AF1" w:rsidRDefault="00CD4C72" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="273"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t>articipat</w:t>
       </w:r>
       <w:r w:rsidR="00D1242C">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:t xml:space="preserve"> in activities akin </w:t>
       </w:r>
       <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">to external activities in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00654D32" w:rsidRPr="00984C5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>COPP 8.7 – External Activities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28757BF0" w14:textId="4645134B" w:rsidR="00654D32" w:rsidRDefault="00CD4C72" w:rsidP="008568DE">
+    <w:p w14:paraId="28757BF0" w14:textId="4645134B" w:rsidR="00654D32" w:rsidRDefault="00CD4C72" w:rsidP="00D858FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="273"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>articipat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1242C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in other reintegration activities in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00654D32" w:rsidRPr="00D1242C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1242C" w:rsidRPr="00D1242C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7D56" w:rsidRPr="00D1242C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6547D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this COPP</w:t>
+      </w:r>
+      <w:r w:rsidR="00654D32" w:rsidRPr="00D1242C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00654D32" w:rsidRPr="002D5AF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DAEEC4" w14:textId="77777777" w:rsidR="005E38D0" w:rsidRDefault="005E38D0" w:rsidP="005E38D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">When entering a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CLMI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prisoner’s temporary placement on TOMS, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC61D0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reason is to be entered as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC61D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>“s. 77 CLMI – Leave of Absence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC61D0">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C5C8E4" w14:textId="6DE3B43A" w:rsidR="000C7D56" w:rsidRPr="00EC61D0" w:rsidRDefault="000C7D56" w:rsidP="001B5639">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc89163461"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc244859268"/>
+      <w:r w:rsidRPr="00EC61D0">
+        <w:t>LOA for other reintegration activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="48B881F5" w14:textId="2DC1631D" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="002D5AF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A LOA </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1242C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Order </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may permit a </w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CLMI</w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>prisoner to participate in specified reintegration activities</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0AFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, as per the current LOA Order</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CLMI</w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>prisoners may regularly leave and return to prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447533A4" w14:textId="426923C1" w:rsidR="00F16FCC" w:rsidRPr="00F16FCC" w:rsidRDefault="000C7D56" w:rsidP="00F16FCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To facilitate this, the prison shall work collaboratively with </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47136">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidR="0012023E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47136">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">person </w:t>
+      </w:r>
+      <w:r w:rsidR="0012023E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supporting the </w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CLMI</w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>prisoner while they are in the community</w:t>
+      </w:r>
+      <w:r w:rsidR="0012023E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and may include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1252F3" w14:textId="75B6ECE1" w:rsidR="00F16FCC" w:rsidRPr="00FE568B" w:rsidRDefault="00F16FCC" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="993" w:hanging="273"/>
+        <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FE568B">
+        <w:t>CLMI In</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4722" w:rsidRPr="00FE568B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE568B">
+        <w:t>Reach Coordinator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DAEEC4" w14:textId="77777777" w:rsidR="005E38D0" w:rsidRPr="002D5AF1" w:rsidRDefault="005E38D0" w:rsidP="005E38D0">
-[...211 lines deleted...]
-    <w:p w14:paraId="1B1252F3" w14:textId="75B6ECE1" w:rsidR="00F16FCC" w:rsidRPr="00FE568B" w:rsidRDefault="00F16FCC" w:rsidP="00CD4C72">
+    <w:p w14:paraId="681B9875" w14:textId="52C64357" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FE568B">
-[...6 lines deleted...]
-        <w:t>Reach Coordinator</w:t>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:t>a ‘supervising officer’, typically a Community Corrections Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681B9875" w14:textId="52C64357" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="00CD4C72">
+    <w:p w14:paraId="3BA0CEBB" w14:textId="1B1345E8" w:rsidR="00D1242C" w:rsidRDefault="000C7D56" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
-        <w:t>a ‘supervising officer’, typically a Community Corrections Officer</w:t>
+        <w:t xml:space="preserve">another support person such as a </w:t>
+      </w:r>
+      <w:r w:rsidR="0067771F" w:rsidRPr="002D5AF1">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0067771F">
+        <w:t>on-</w:t>
+      </w:r>
+      <w:r w:rsidR="0067771F" w:rsidRPr="002D5AF1">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="0067771F">
+        <w:t xml:space="preserve">overnment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0067771F">
+        <w:t>rganisation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:t xml:space="preserve"> support worker, family member</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1242C">
+        <w:t xml:space="preserve">guardian or </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD193A">
+        <w:t>representative</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2625C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1242C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidR="00D1242C">
+        <w:t xml:space="preserve"> that includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA0CEBB" w14:textId="1B1345E8" w:rsidR="00D1242C" w:rsidRDefault="000C7D56" w:rsidP="00CD4C72">
+    <w:p w14:paraId="6AF4A351" w14:textId="77777777" w:rsidR="00D1242C" w:rsidRDefault="00D1242C" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1701" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a guardian of the person;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B49F5E" w14:textId="7C3D3B5D" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="00D1242C" w:rsidP="00D858FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1701" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a person recognised by the tribunal under section 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as a representative of the supervised person</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7D56" w:rsidRPr="002D5AF1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D528AF9" w14:textId="69215C38" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="002D5AF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The prison shall liaise with the support person/s to ensure that the conditions of the LOA can be implemented in a safe and orderly manner. This should include an agreed handover plan addressing</w:t>
+      </w:r>
+      <w:r w:rsidR="0067771F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AA6AA4" w14:textId="6328A5A0" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="002D5AF1" w:rsidP="00D858FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D5AF1">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> that includes:</w:t>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7D56" w:rsidRPr="002D5AF1">
+        <w:t xml:space="preserve">ime of collection and return of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9">
+        <w:t>CLMI</w:t>
+      </w:r>
+      <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7D56" w:rsidRPr="002D5AF1">
+        <w:t xml:space="preserve">prisoner to the prison </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF4A351" w14:textId="77777777" w:rsidR="00D1242C" w:rsidRDefault="00D1242C" w:rsidP="00CD4C72">
+    <w:p w14:paraId="3EC9FCE8" w14:textId="2E50A2A9" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
-[...74 lines deleted...]
-          <w:numId w:val="32"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">prisoner to the prison </w:t>
+      <w:r w:rsidRPr="002D5AF1">
+        <w:t>maintenance of any medication regime during the LOA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC9FCE8" w14:textId="2E50A2A9" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="00CD4C72">
+    <w:p w14:paraId="4175DA21" w14:textId="0280A6CA" w:rsidR="001A57F9" w:rsidRPr="003C57B5" w:rsidRDefault="000C7D56" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="002D5AF1">
-        <w:t>maintenance of any medication regime during the LOA</w:t>
+      <w:r w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">protocols </w:t>
+      </w:r>
+      <w:r w:rsidR="001A57F9" w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve">and strategies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:t>in the event of a breach</w:t>
+      </w:r>
+      <w:r w:rsidR="001A57F9" w:rsidRPr="003C57B5">
+        <w:t>, unauthorised absence (abscond from location)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C57B5">
+        <w:t xml:space="preserve"> or a welfare concern. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4175DA21" w14:textId="0280A6CA" w:rsidR="001A57F9" w:rsidRPr="003C57B5" w:rsidRDefault="000C7D56" w:rsidP="001A57F9">
+    <w:p w14:paraId="255CF8E3" w14:textId="77777777" w:rsidR="006D4722" w:rsidRPr="00313F9C" w:rsidRDefault="00582659" w:rsidP="00582659">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Where a prisoner has returned to the prison and the LOA Order conditions are suspected to have been breached (e.g. the CLMI prisoner appears to be under the influence of drugs)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4722" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4916CD23" w14:textId="2426D410" w:rsidR="006D4722" w:rsidRDefault="00582659" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="003C57B5">
-[...18 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006D4722">
-        <w:t>Where a prisoner has returned to the prison and the LOA Order conditions are suspected to have been breached (e.g. the CLMI prisoner appears to be under the influence of drugs)</w:t>
-[...20 lines deleted...]
-        <w:r w:rsidR="00CD4C72" w:rsidRPr="00B90919">
+        <w:t xml:space="preserve">prison officers shall inform the Superintendent or Officer in Charge, who </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93610">
+        <w:t>shall notify the Adult Community Corrections Criminal Law Mental Impairment Services Team</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4CCD" w:rsidRPr="00E93610">
+        <w:t xml:space="preserve"> via email to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00BE4CCD" w:rsidRPr="00E93610">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>mailto:ACC.CLMI@justice.wa.gov.au</w:t>
+          <w:t>CorrectiveServicesCLMI@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CD4C72">
-        <w:t>)</w:t>
+      <w:r w:rsidR="00F426B1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610F43F1" w14:textId="52CD6A83" w:rsidR="006D4722" w:rsidRDefault="00582659" w:rsidP="00582659">
+    <w:p w14:paraId="610F43F1" w14:textId="52CD6A83" w:rsidR="006D4722" w:rsidRPr="00313F9C" w:rsidRDefault="00582659" w:rsidP="00582659">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006D4722">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prison Officers shall manage the CLMI prisoner in accordance with section </w:t>
       </w:r>
-      <w:r w:rsidR="00CC08A1">
+      <w:r w:rsidR="00CC08A1" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D4722">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of this COPP.</w:t>
       </w:r>
-      <w:r w:rsidR="006D4722">
+      <w:r w:rsidR="006D4722" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A55F1EE" w14:textId="7DF953C2" w:rsidR="00582659" w:rsidRPr="005868E9" w:rsidRDefault="00582659" w:rsidP="00582659">
+    <w:p w14:paraId="5A55F1EE" w14:textId="7DF953C2" w:rsidR="00582659" w:rsidRPr="00313F9C" w:rsidRDefault="00582659" w:rsidP="00582659">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="005868E9">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where it is determined the LOA Order has been breached by way of the CLMI prisoner not returning to prison, prison officers shall contact the Western Australian Police in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00313F9C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>COPP 13.3 – Escape</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005868E9">
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F38E45" w14:textId="77777777" w:rsidR="00582659" w:rsidRDefault="00582659" w:rsidP="00582659">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="791FF6A6" w14:textId="5374A15F" w:rsidR="000C7D56" w:rsidRPr="002D5AF1" w:rsidRDefault="000C7D56" w:rsidP="002D5AF1">
+    <w:p w14:paraId="791FF6A6" w14:textId="5374A15F" w:rsidR="000C7D56" w:rsidRPr="00921EE1" w:rsidRDefault="000C7D56" w:rsidP="00921EE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360"/>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc244859269"/>
+      <w:r w:rsidRPr="00921EE1">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Review by the </w:t>
       </w:r>
-      <w:r w:rsidR="0048557C">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0048557C" w:rsidRPr="00921EE1">
         <w:t xml:space="preserve">Mental Impairment Review </w:t>
       </w:r>
-      <w:r w:rsidR="00375CA9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00375CA9" w:rsidRPr="00921EE1">
         <w:t>Tribunal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2BF1726B" w14:textId="7F777CE2" w:rsidR="009515DC" w:rsidRPr="002D5AF1" w:rsidRDefault="009515DC" w:rsidP="009515DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0048557C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Mental Impairment Review Tribunal (the</w:t>
       </w:r>
       <w:r w:rsidR="003E0AFE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -6133,134 +7074,111 @@
     </w:p>
     <w:p w14:paraId="09CA0384" w14:textId="77BD4FF5" w:rsidR="009515DC" w:rsidRPr="002D5AF1" w:rsidRDefault="009515DC" w:rsidP="009515DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>If a prison report</w:t>
       </w:r>
       <w:r w:rsidR="00CF703E">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> on TOMS</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is needed, this will have been indicated in the previous review decision, together with the due date for the report and any specific topics to be addressed (e.g. likelihood of placement in a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> facility). </w:t>
+        <w:t xml:space="preserve"> is needed, this will have been indicated in the previous review decision, together with the due date for the report and any specific topics to be addressed (e.g. likelihood of placement in a minimum security facility). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E124EF7" w14:textId="3950F1DD" w:rsidR="00DC0D30" w:rsidRPr="002D5AF1" w:rsidRDefault="009515DC" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authorised Assistant Superintendent shall ensure that a </w:t>
       </w:r>
       <w:r w:rsidR="00375CA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CLMI</w:t>
       </w:r>
       <w:r w:rsidR="00375CA9" w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Review Report </w:t>
       </w:r>
       <w:r w:rsidR="00CD4C72">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="002D5AF1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> finalised on TOMS by the due date. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Toc22822815"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc22822815"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="532418AA" w14:textId="2AD31809" w:rsidR="00A94E00" w:rsidRPr="002D5AF1" w:rsidRDefault="00A94E00" w:rsidP="002D5AF1">
+    <w:p w14:paraId="532418AA" w14:textId="2AD31809" w:rsidR="00A94E00" w:rsidRPr="00921EE1" w:rsidRDefault="00A94E00" w:rsidP="00921EE1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc244859270"/>
+      <w:r w:rsidRPr="00921EE1">
         <w:t>Release</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="136119D9" w14:textId="7B817EF5" w:rsidR="009515DC" w:rsidRPr="00FE568B" w:rsidRDefault="009515DC" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Only the</w:t>
       </w:r>
       <w:r w:rsidR="00CF703E" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001763FA" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -6341,310 +7259,306 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC70FA4" w14:textId="77777777" w:rsidR="00CF703E" w:rsidRPr="00FE568B" w:rsidRDefault="009515DC" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Release may be granted with or without conditions</w:t>
       </w:r>
       <w:r w:rsidR="00CF703E" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D514EF9" w14:textId="77777777" w:rsidR="00CF703E" w:rsidRPr="00FE568B" w:rsidRDefault="00CF703E" w:rsidP="00FE568B">
+    <w:p w14:paraId="1D514EF9" w14:textId="77777777" w:rsidR="00CF703E" w:rsidRPr="00FE568B" w:rsidRDefault="00CF703E" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Discharge from custody</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CF7D4E" w14:textId="2597B617" w:rsidR="00CF703E" w:rsidRPr="00FE568B" w:rsidRDefault="00CF703E" w:rsidP="00FE568B">
+    <w:p w14:paraId="19CF7D4E" w14:textId="2597B617" w:rsidR="00CF703E" w:rsidRPr="00FE568B" w:rsidRDefault="00CF703E" w:rsidP="00D858FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Discharge from a custody order</w:t>
       </w:r>
       <w:r w:rsidR="00FB35B4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302627E3" w14:textId="3FF0B421" w:rsidR="00294E22" w:rsidRPr="00FE568B" w:rsidRDefault="00294E22" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>A CLMI prisoner is deemed released from prison if they are granted a LOA which does not require them to return to prison</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A441A4" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EC91C8" w14:textId="0356B338" w:rsidR="007964FA" w:rsidRDefault="009515DC" w:rsidP="002D5AF1">
+    <w:p w14:paraId="70EC91C8" w14:textId="0356B338" w:rsidR="007964FA" w:rsidRPr="00313F9C" w:rsidRDefault="009515DC" w:rsidP="002D5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002D5AF1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Release of a </w:t>
       </w:r>
-      <w:r w:rsidR="00375CA9">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002D5AF1">
+      <w:r w:rsidR="00375CA9" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLMI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoner shall be in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00ED5C25" w:rsidRPr="008042FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 14.6 </w:t>
         </w:r>
-        <w:r w:rsidR="00626707" w:rsidRPr="009E3ADA">
+        <w:r w:rsidR="00626707" w:rsidRPr="008042FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
+        <w:r w:rsidR="00ED5C25" w:rsidRPr="008042FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Prisoners </w:t>
         </w:r>
-        <w:r w:rsidR="00725077">
+        <w:r w:rsidR="00725077" w:rsidRPr="008042FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
-        <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
+        <w:r w:rsidR="00ED5C25" w:rsidRPr="008042FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">elease from </w:t>
         </w:r>
-        <w:r w:rsidR="00725077">
+        <w:r w:rsidR="00725077" w:rsidRPr="008042FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
-        <w:r w:rsidR="00ED5C25" w:rsidRPr="009E3ADA">
+        <w:r w:rsidR="00ED5C25" w:rsidRPr="008042FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ustody</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00ED5C25">
+      <w:r w:rsidR="00ED5C25" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F4483B">
+      <w:r w:rsidR="00F4483B" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6449C07C" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD" w:rsidP="00F91FFD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc175908848"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc244859271"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Extended Custody Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7C6A327B" w14:textId="04BC8CFA" w:rsidR="00F91FFD" w:rsidRPr="0021578E" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An extended custody order is an order</w:t>
       </w:r>
       <w:r w:rsidR="00977EDD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>made by the Supreme Court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111F85EF" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRPr="00ED3A21" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
+    <w:p w14:paraId="111F85EF" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRPr="00313F9C" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>The Tribunal must consider the need for an extended custody order, with a limiting term of 12 months, in respect of the CLMI prisoner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0161CF03" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRPr="00416559" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
+    <w:p w14:paraId="0161CF03" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRPr="00313F9C" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>The Tribunal shall determine the place of custody for a supervised person placed on an extended custody order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204F4783" w14:textId="7F774974" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Tribunal cannot cancel </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the conditions of a LOA Order applied in respect of a person subject to an extended custody order</w:t>
+        <w:t>The Tribunal cannot cancel all of the conditions of a LOA Order applied in respect of a person subject to an extended custody order</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C772085" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
@@ -6715,151 +7629,172 @@
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taff sh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97A42">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> forward any Extended Custody Orders to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00C97A42">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
             <w:bCs w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AC-SM-SIU@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C97A42">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the outcome to be recorded on TOMS and updating of the prisoner’s sentence dates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485CA3B6" w14:textId="77777777" w:rsidR="00ED3A21" w:rsidRPr="00ED3A21" w:rsidRDefault="00ED3A21" w:rsidP="00FE568B"/>
-    <w:p w14:paraId="098E2BAE" w14:textId="1E49E59F" w:rsidR="00C97A42" w:rsidRDefault="00C97A42" w:rsidP="00FE568B">
+    <w:p w14:paraId="098E2BAE" w14:textId="1E49E59F" w:rsidR="00C97A42" w:rsidRPr="00313F9C" w:rsidRDefault="00C97A42" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">An extended custody order </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3A21">
+      <w:r w:rsidR="00ED3A21" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>be reviewed periodically by the Supreme Court, who will either confirm the order or cancel it</w:t>
       </w:r>
-      <w:r w:rsidR="00E2625C">
+      <w:r w:rsidR="00E2625C" w:rsidRPr="00313F9C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00313F9C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C500EF8" w14:textId="17FBA57C" w:rsidR="00FF5E3D" w:rsidRPr="00FE568B" w:rsidRDefault="00E97395" w:rsidP="00FE568B">
+    <w:p w14:paraId="7C500EF8" w14:textId="17FBA57C" w:rsidR="00FF5E3D" w:rsidRPr="008D217F" w:rsidRDefault="00E97395" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D217F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A CLMI prisoner may, with the leave of the court, apply to the Supreme Court for a review of their extended custody order</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2625C" w:rsidRPr="008D217F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE568B">
+      <w:r w:rsidRPr="008D217F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="388C54B3" w14:textId="554B3C0E" w:rsidR="00FF5E3D" w:rsidRPr="00FE568B" w:rsidRDefault="00F56FCA" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Where an extended custody order application is yet to be determined, the Minister may apply to the Supreme Court for an Interim Custody Order to ensure the adequate protection of the community</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A441A4" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F67C57A" w14:textId="3AF6DD7E" w:rsidR="000A0CCC" w:rsidRPr="00FE568B" w:rsidRDefault="000A0CCC" w:rsidP="00FE568B">
+    <w:p w14:paraId="0F67C57A" w14:textId="3AF6DD7E" w:rsidR="000A0CCC" w:rsidRDefault="000A0CCC" w:rsidP="00FE568B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Where immediately before </w:t>
       </w:r>
       <w:r w:rsidR="00B4270E" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">the current </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -6881,78 +7816,2735 @@
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">applies and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>continues in effect</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A441A4" w:rsidRPr="00FE568B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B52A9" w14:textId="5513EF7D" w:rsidR="00C436E4" w:rsidRDefault="00C436E4" w:rsidP="00C436E4">
+    <w:p w14:paraId="44DEE274" w14:textId="597A5E66" w:rsidR="0011257A" w:rsidRPr="0011257A" w:rsidRDefault="0011257A" w:rsidP="0011257A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc244859272"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc22822818"/>
+      <w:r w:rsidRPr="0011257A">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="0011257A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="85" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="85" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2305"/>
+        <w:gridCol w:w="7329"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="25C37FB0" w14:textId="77777777" w:rsidTr="0096403E">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A258E7" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="0096403E" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096403E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Term</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="30396AD0" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="0096403E" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096403E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="6D4A4695" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58063969" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00A87E5B" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001463C1">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Accused Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D54D03" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00B96146" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>As defined in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>, a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n accused means a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person charged with an offence, and includes a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF813B9" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00B96146" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>person —</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E19A3C9" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00B96146" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>(a) acquitted on account of mental impairment or in respect</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AD1F12" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00B96146" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>of whom a finding under section 41(2)(c) has been</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="248DF991" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00B96146" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>made; but</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75ABE53F" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00B96146" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96146">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>(b) in respect of whom no order has yet been made under</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E869D38" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="001463C1" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571CB9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b w:val="0"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>section 46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="459D95A3" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5582A8C8" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00CF5750" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Authorised Hospital</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1091D4CE" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00CF5750" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91FFD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s.541</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009350F7">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Mental Health Act 2014</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, is a public hospital, or part of a public hospital in respect of which an order is in force or is a private hospital the licence of which is endorsed under s26DA(2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hospitals and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E35FD">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Health Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>1927</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF5750">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="55F0D956" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49826DE6" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:t xml:space="preserve">Criminal Law (Mental </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:lastRenderedPageBreak/>
+              <w:t>Impairment) Liable Prisoner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBEE8AC" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">CLMI liable prisoner means a prisoner who is involved in proceedings under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>including but not limited to matters where a question of fitness has been raised, or who is subject to a Hospital Order under that Act.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="05B31DAA" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="796A82E8" w14:textId="76AF00A9" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00AD7E1A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:lastRenderedPageBreak/>
+              <w:t>Criminal Law (Mental Impairment) Prisoner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062CF4AC" w14:textId="687039E3" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLMI prisoner means a prisoner who is subject to a Custody Order made under </w:t>
+            </w:r>
+            <w:r w:rsidR="0043406E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="0EA5C099" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4385B88E" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Commissioner’s Operational Policy and Procedures (COPP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C060975" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00B96146" w14:paraId="6F23D4A6" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DA6110" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:t>Custody Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCA4E1F" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:t xml:space="preserve">A custody order is an order that, subject to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:t>, a person be detained in custody at a place determined from time to time by the Tribunal under Part 76 Division 3 for the protection of the community.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="4900D3E4" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA1D8E5" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:t xml:space="preserve">Declared Place </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780A94F1" w14:textId="7A7D5E03" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:t>Means a place to which a declaration under section 60 applies under the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00897ECC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="0C0A4AA5" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCDB2DC" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Detention Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51538460" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A place declared to be a detention centre as defined in s13 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="38688D56" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DE4169" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:t>Disability Justice Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468005BA" w14:textId="22C2B771" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:strike/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:t xml:space="preserve">A declared place controlled and managed by, or on behalf of, the Disability Services Commissioner under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Declared Places (Mental Impairment) Act 2015</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:t xml:space="preserve"> and may be used for the detention of persons subject to a Custody Order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="5BF62BFE" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E02E1C7" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="006273E7" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Extended custody order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9C5858" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The Supreme Court may make an extended custody order to ensure the adequate protection of the community against an unacceptable risk that the supervised person will commit a serious offence.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="22633296" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E028B37" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F95FDD">
+              <w:t>Governor</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A36B97" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FDD">
+              <w:t xml:space="preserve">he representative of the Queen in a </w:t>
+            </w:r>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FDD">
+              <w:t>tate of the Commonwealth of Australia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="2C4B823C" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="529856D8" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Guiding Principles for Corrections in Australia, 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="394878B5" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="21CDDD26" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D00066" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hospital Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39919A01" w14:textId="4F89B283" w:rsidR="0011257A" w:rsidRPr="00E93610" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Means an order made under section 19 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="56838DA3" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A9CAE6" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Interim custody order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D9E06E" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An order made by the Supreme Court on application by the Minister under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB35B4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, before an extended custody order is determined or the current custody order will or is likely to expire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="2D5C0D77" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDD9077" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Leave of Absence Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FBEE70" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A leave of absence order is an order that a supervised person be released from a place of custody – </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F703EB" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for a period or periods specified by the Tribunal; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375E4848" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>for a purpose or purposes specified by the Tribunal; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3707BA03" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>on conditions specified by the Tribunal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18CCB555" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The purposes that may be specified include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00553EEC" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>receiving medical or dental treatment;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615B8A52" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>cultural or compassionate purposes;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD65A8A" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>reintegration into the community</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="136DCD06" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7D63F3" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="005F5500" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Medical Practitioner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48703353" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A person who is registered under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00984C5F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Health Practitioner Regulation National Law (WA) Act 2010</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the medical profession (e.g. a doctor).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="0CF91E44" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="765F18CC" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="002E2693" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mental Illness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39473E19" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As defined in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Mental Health Act 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a person has a mental illness if that person has a condition that:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2625D0" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Is characterised by a disturbance of thought, mood, volition, perception, orientation or memory, and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B858982" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="002E2693" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Significantly impairs (temporarily or permanently) the person’s judgement or behaviour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="2E0A3581" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0AC89B" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="007F64FE" w:rsidDel="00D12DF0" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mental Health Advocate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BEBB19" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB7020">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Mental Health Act 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB7020">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(the Act),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a mental health advocate means:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341C914A" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Chief Mental Health Advocate; or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FE8A3E" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00DB7020" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB7020">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a mental health advocate engaged under section 350(1) of the Act</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="6A83FA89" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B36C8E" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00CE136F" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006873E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006873E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Impair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7658637E" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>means any of, or a combination of the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EDC5CC" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an intellectual disability</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37C9E1AD" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a mental illness as defined in the s.1(1) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00516177">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminal Code </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E37706" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an acquired brain injury</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F59FE76" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008D0DBC" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D0DBC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>dementia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="48CFF3C1" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="642F5BC5" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00951529" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prison officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E07407" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00006F65" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A person engaged or deemed to have been engaged to be a prison officer under s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>13 of the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00984C5F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="00984C5F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>or deemed to have been appointed under s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6 to an office designated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="0D19625B" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC70A54" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00951529" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00750401">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prisoner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE422D7" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00C436E4" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750401">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any person in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in s.3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025010B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025010B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Court Security and Custodial Services Act</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="46852805" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DF0524" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00951529" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7A8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Psychiatrist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D505E1" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="004B7A8C" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B7A8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> medical practitioner who is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B7A8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4F4D60" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B7A8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a Fellow of the Royal Australian and New Zealand College of Psychiatrists; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63581E09" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00DB7020" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB7020">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a person, or a person in a class of person, prescribed by the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F91FFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Mental Health Regulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2015</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB7020">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for this definition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="598DA62D" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5D1F1B" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="004B7A8C" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Representative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="787F4019" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Of a supervised person, means any of the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CAF17F" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a guardian of the person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389F7D10" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a person recognised by the Tribunal under s.58 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F352DF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as a representative of the supervised person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="2A82A82C" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2D049C" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00951529" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00951529">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior Officer (SO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C169C9B" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00C436E4" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006F65">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A prison officer under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F65">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="00C436E4">
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00006F65">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F65">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00C436E4">
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C436E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006F65">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="58C66B88" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="717A6CDC" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00951529" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Staff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AF1BB4" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="003B6425" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D0654">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="558896F2" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F182184" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="008355C2" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Standing Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCA937A" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="003B6425" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Legislated Operational Instruments where the Superintendent of a prison may, with the approval of the Chief Executive Officer, make and issue written standing orders with respect to the management and routine of that prison (s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E2693">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="72EB00BF" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7413A3D8" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00951529" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Superintendent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Prison)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30817ED2" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00006F65" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Superintendent as defined in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00984C5F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00984C5F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00984C5F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00984C5F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:i/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00984C5F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A76013">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Does not extend to the Officer in Charge of a prison.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="7F012540" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C88A403" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Supervised Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6108CE0C" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As defined in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, means a person subject to</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D57CB9" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a community supervision order;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1EA14A" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a custody order;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="781E9D26" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an extended community supervision order;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497FB204" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an extended custody order;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42DD1CFE" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an interim community supervision order;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37AE1870" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an interim custody order;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CEC4433" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an interim disposition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="5EB4837D" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FF0873" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00E379B8" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Mental Impairment Review Tribunal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F41BE2" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mental Impairment Review Tribunal (the Tribunal) as defined in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C25">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, administers orders to which supervised persons are subject and:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ADEB3D2" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>conduct internal reviews of decisions of the Tribunal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA56FE7" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>consider and report on the need for extended custody orders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C2F16B" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00A76013" w:rsidRDefault="0011257A" w:rsidP="00D858FC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>advise the Minister about appropriate interim dispositions of persons to be transferred to the State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="16F4B994" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2548B9" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00951529" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Unconditional Release Order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0763B3C8" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="00006F65" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000530C0">
+              <w:t>A release order made by the Governor for a mentally impaired accused person to be</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> formally</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000530C0">
+              <w:t xml:space="preserve"> discharged from their custody order with</w:t>
+            </w:r>
+            <w:r>
+              <w:t>out conditions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011257A" w:rsidRPr="00951529" w14:paraId="4D903CB4" w14:textId="77777777" w:rsidTr="00E5197F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458025E7" w14:textId="77777777" w:rsidR="0011257A" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Unfit Accused</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="603ADF2A" w14:textId="77777777" w:rsidR="0011257A" w:rsidRPr="000530C0" w:rsidRDefault="0011257A" w:rsidP="00E5197F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">As defined in the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C25">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, means an accused who is currently unfit to stand trial or in respect of whom the question of fitness to stand trial has been raised but has yet to be resolved.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="655B52A9" w14:textId="5513EF7D" w:rsidR="00C436E4" w:rsidRDefault="00C436E4" w:rsidP="00687E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="360"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc175908849"/>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc244859273"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00F4483B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7F0445" w14:textId="4144F49C" w:rsidR="001A4BA9" w:rsidRDefault="001A4BA9" w:rsidP="00984C5F">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc175908850"/>
+    <w:p w14:paraId="7B7F0445" w14:textId="4144F49C" w:rsidR="001A4BA9" w:rsidRDefault="001A4BA9" w:rsidP="001B5639">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc16796379"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc244859274"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00984C5F">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="634ACF3F" w14:textId="7FA3F21B" w:rsidR="000E2F6B" w:rsidRPr="00664215" w:rsidRDefault="00664215" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000E2F6B" w:rsidRPr="00664215">
@@ -7091,50 +10683,51 @@
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>COPP 8.7 – External Activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586A46AE" w14:textId="0963F924" w:rsidR="001838B2" w:rsidRPr="00664215" w:rsidRDefault="001838B2" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00604EBC" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">12.2 </w:t>
       </w:r>
       <w:r w:rsidR="00F4483B" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00604EBC" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordination of </w:t>
       </w:r>
       <w:r w:rsidR="009350F7" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>E</w:t>
@@ -7254,2904 +10847,114 @@
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">elease from </w:t>
       </w:r>
       <w:r w:rsidR="009350F7" w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00664215">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>ustody</w:t>
       </w:r>
       <w:r w:rsidR="00664215">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D399C32" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00984C5F">
-[...30 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+    <w:p w14:paraId="4ED338D4" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00687E51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Forms"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc23273226"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc23273440"/>
+      <w:bookmarkStart w:id="33" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc23273227"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc23273441"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc23273228"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc23273442"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc23273229"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc23273443"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc23273230"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc23273444"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc23273231"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc23273445"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc23273232"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc23273446"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc23273233"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc23273447"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc23273234"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc23273448"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc14443773"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc23273236"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc23273450"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc22822819"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc244859275"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
-      <w:r w:rsidRPr="00951529">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-    </w:p>
-[...2791 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="_Toc175908852"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1838065E" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00C72510" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
@@ -10262,441 +11065,438 @@
         <w:t xml:space="preserve"> (Mentally Impaired Accused) Act 2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC7C50D" w14:textId="1B872777" w:rsidR="003D45BF" w:rsidRDefault="003D45BF" w:rsidP="008568DE">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Mental Health Act 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C105FE5" w14:textId="77777777" w:rsidR="00FB35B4" w:rsidRDefault="00FB35B4" w:rsidP="00FB35B4">
-[...29 lines deleted...]
-    <w:p w14:paraId="4A59AD31" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
+    <w:p w14:paraId="4A59AD31" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00687E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc175908853"/>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc22822820"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc244859276"/>
       <w:r w:rsidRPr="00951529">
-        <w:lastRenderedPageBreak/>
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="6D55FFD9" w14:textId="05ACB01C" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174519E0" w14:textId="7156E584" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
+    <w:p w14:paraId="73A9D6A0" w14:textId="77777777" w:rsidR="008D217F" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="008D217F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00B54EA0">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="008D217F" w:rsidRPr="00B54EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00951529">
+      <w:r w:rsidR="008D217F" w:rsidRPr="00951529">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Manual</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00951529">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D217F" w:rsidRPr="009E49A8">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Manual</w:t>
+      </w:r>
+      <w:r w:rsidR="008D217F" w:rsidRPr="009E49A8">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FE6B88" w14:textId="77777777" w:rsidR="00C72510" w:rsidRPr="00951529" w:rsidRDefault="00C72510" w:rsidP="00984C5F">
+    <w:p w14:paraId="50FE6B88" w14:textId="559BB93A" w:rsidR="00C72510" w:rsidRPr="008D217F" w:rsidRDefault="00C72510" w:rsidP="005A3765">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00951529">
+      <w:r w:rsidRPr="008D217F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner within Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B703359" w14:textId="18F6E7B2" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
+    <w:p w14:paraId="4B703359" w14:textId="63390E1B" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:t xml:space="preserve">Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:r w:rsidR="002E5756" w:rsidRPr="00B54EA0">
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="008D217F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Framework</w:t>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
+      <w:r w:rsidR="008D217F" w:rsidRPr="009E49A8">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E406C9" w14:textId="39C984CB" w:rsidR="00CE6BB8" w:rsidRPr="00984C5F" w:rsidRDefault="002E5756" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC571D9" w14:textId="2475C7D5" w:rsidR="00587FAE" w:rsidRPr="00587FAE" w:rsidRDefault="00587FAE" w:rsidP="00587FAE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA8EAC2" w14:textId="3F1893B5" w:rsidR="00245869" w:rsidRPr="00951529" w:rsidRDefault="00245869" w:rsidP="00984C5F">
+    <w:p w14:paraId="4AA8EAC2" w14:textId="3F1893B5" w:rsidR="00245869" w:rsidRPr="00D66B8A" w:rsidRDefault="00245869" w:rsidP="00984C5F">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:spacing w:before="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00951529">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66B8A">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="00984C5F">
+      <w:r w:rsidR="00984C5F" w:rsidRPr="00D66B8A">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00951529">
+      <w:r w:rsidRPr="00D66B8A">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
-      <w:r w:rsidR="00984C5F">
+      <w:r w:rsidR="00984C5F" w:rsidRPr="00D66B8A">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00951529">
+      <w:r w:rsidRPr="00D66B8A">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>istory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9259" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1140"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2678"/>
         <w:gridCol w:w="1883"/>
         <w:gridCol w:w="1857"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00984C5F" w14:paraId="0DE3F5EC" w14:textId="77777777" w:rsidTr="00F54936">
+      <w:tr w:rsidR="00984C5F" w14:paraId="0DE3F5EC" w14:textId="77777777" w:rsidTr="00E010BD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B3BF91F" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
+          <w:p w14:paraId="7B3BF91F" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRPr="00E010BD" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E010BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D10FAD" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
+          <w:p w14:paraId="46D10FAD" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRPr="00E010BD" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E010BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D532B99" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
+          <w:p w14:paraId="5D532B99" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRPr="00E010BD" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E010BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ABC7EEC" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
+          <w:p w14:paraId="5ABC7EEC" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRPr="00E010BD" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E010BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C5E049F" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
+          <w:p w14:paraId="0C5E049F" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRPr="00E010BD" w:rsidRDefault="00984C5F" w:rsidP="00984C5F">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E010BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337D71" w:rsidRPr="00EE1A7D" w14:paraId="62E8795C" w14:textId="77777777" w:rsidTr="00F54936">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:id w:val="977499590"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1140" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
@@ -11242,81 +12042,72 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26C1ACFB" w14:textId="77777777" w:rsidR="00F54936" w:rsidRDefault="00F54936" w:rsidP="00337D71">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approved by the Deputy Commissioner, Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F60CE0B" w14:textId="57A6AC28" w:rsidR="00E60DCE" w:rsidRPr="00F54936" w:rsidRDefault="00E60DCE" w:rsidP="00337D71">
+          <w:p w14:paraId="6F60CE0B" w14:textId="65EB92A8" w:rsidR="00E60DCE" w:rsidRPr="00F54936" w:rsidRDefault="00E60DCE" w:rsidP="00337D71">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">CM </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidR="00BB7E93">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Ref:</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Ref: S</w:t>
+            </w:r>
             <w:r w:rsidR="009B1A7C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>24/113129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
@@ -11562,256 +12353,473 @@
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3D07">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="007C3D07">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A9062F" w:rsidRPr="00EE1A7D" w14:paraId="7F9E449B" w14:textId="77777777" w:rsidTr="00F54936">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20319FC5" w14:textId="77777777" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00A9062F" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="497BB4ED" w14:textId="4B6606CC" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00A9062F" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1976ED" w14:textId="77777777" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00A9062F" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EAB3546" w14:textId="77777777" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00A9062F" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="792779C5" w14:textId="671CD39C" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00A9062F" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="485EF329" w14:textId="77777777" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00A9062F" w:rsidP="00A9062F">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A77755F" w14:textId="38153460" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00A9062F" w:rsidP="00A9062F">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CM Ref: S26/</w:t>
+            </w:r>
+            <w:r w:rsidR="00024D26" w:rsidRPr="00E93610">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>104896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53DEB2A0" w14:textId="161D7ED7" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00E93610" w:rsidP="00612790">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>06 November 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="DDD9C3" w:themeColor="background2" w:themeShade="E6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21777A5F" w14:textId="49CB5560" w:rsidR="00A9062F" w:rsidRPr="00E93610" w:rsidRDefault="00E93610" w:rsidP="00337D71">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>06 November 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="18200EFF" w14:textId="77777777" w:rsidR="004D52BC" w:rsidRDefault="004D52BC" w:rsidP="00984C5F"/>
     <w:sectPr w:rsidR="004D52BC" w:rsidSect="003F6782">
-      <w:headerReference w:type="even" r:id="rId39"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="even" r:id="rId41"/>
+      <w:headerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E45F9B1" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
+    <w:p w14:paraId="64BD81DA" w14:textId="77777777" w:rsidR="00AB6808" w:rsidRDefault="00AB6808" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B8718B" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
+    <w:p w14:paraId="7DA19653" w14:textId="77777777" w:rsidR="00AB6808" w:rsidRDefault="00AB6808" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B8CAB37" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D"/>
+    <w:p w14:paraId="12B794D7" w14:textId="77777777" w:rsidR="00AB6808" w:rsidRDefault="00AB6808"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:altName w:val="Symbol"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
-    <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="276C7A94" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -11827,65 +12835,65 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F943A8D" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
+    <w:p w14:paraId="41E26032" w14:textId="77777777" w:rsidR="00AB6808" w:rsidRDefault="00AB6808" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="645B13D9" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D" w:rsidP="00D06E62">
+    <w:p w14:paraId="6F5E0FB8" w14:textId="77777777" w:rsidR="00AB6808" w:rsidRDefault="00AB6808" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DFBD3B0" w14:textId="77777777" w:rsidR="00950D3D" w:rsidRDefault="00950D3D"/>
+    <w:p w14:paraId="0D8E59F2" w14:textId="77777777" w:rsidR="00AB6808" w:rsidRDefault="00AB6808"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="102A485F" w14:textId="0E2B2DC6" w:rsidR="00794B2F" w:rsidRPr="00F3570A" w:rsidRDefault="00794B2F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:t>s.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 49 </w:t>
       </w:r>
       <w:r w:rsidRPr="0048557C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -12233,59 +13241,59 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005173D7">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>.77 CLMI Act.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="798E5ACD" w14:textId="7C9F932B" w:rsidR="00D1242C" w:rsidRPr="00E2625C" w:rsidRDefault="00D1242C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 1, Division 4, s.9 </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk170992788"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk170992788"/>
       <w:r w:rsidRPr="00D1242C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00E2625C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="4DB949F4" w14:textId="10DDCAAB" w:rsidR="00D1242C" w:rsidRPr="00E2625C" w:rsidRDefault="00D1242C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 50 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1242C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
@@ -12457,111 +13465,221 @@
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p w14:paraId="71EF45AF" w14:textId="0675010A" w:rsidR="00A441A4" w:rsidRDefault="00A441A4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Hlk175576582"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk175576582"/>
       <w:r>
         <w:t xml:space="preserve">Part 7, Division 4, s.107(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A441A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidR="00E2625C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p w14:paraId="2AEEAC9C" w14:textId="51B5877E" w:rsidR="00A441A4" w:rsidRDefault="00A441A4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Part 7, Division 4, s.107(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A441A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidR="00E2625C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CE3D333" w14:textId="6E44F4F6" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
+  <w:p w14:paraId="2CE3D333" w14:textId="693C3241" w:rsidR="00984C5F" w:rsidRDefault="00920B1C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4560DFA6" wp14:editId="22BD9D0C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="779782130" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BF1E494" w14:textId="69DAF42E" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00920B1C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4560DFA6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BF1E494" w14:textId="69DAF42E" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00920B1C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00FB56B4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="44DF4125" wp14:editId="78584B12">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -12600,103 +13718,209 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="44DF4125" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="44DF4125" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="147A90CB" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="009D2454">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00371225">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AE858D2" w14:textId="2A4D51AE" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4" w:rsidP="00AE3A90">
+  <w:p w14:paraId="5AE858D2" w14:textId="45ED3E33" w:rsidR="00984C5F" w:rsidRDefault="00920B1C" w:rsidP="00AE3A90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="572CFD2F" wp14:editId="45AB2E3D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1257310671" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D2E8C02" w14:textId="4DBDEE1C" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00920B1C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="572CFD2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D2E8C02" w14:textId="4DBDEE1C" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00920B1C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00FB56B4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="27A07296" wp14:editId="4FAC04DA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Text Box 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -12735,164 +13959,278 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="27A07296" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="27A07296" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="1010FE9E" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="009D2454">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00371225">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00984C5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00984C5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00984C5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00563752">
+    <w:r w:rsidR="005031D4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 4.7 Criminal Law (Mental Impairment) Prisoners</w:t>
+      <w:t>Prison COPP 4.7 Criminal Law (Mental Impairment) Prisoners</w:t>
     </w:r>
     <w:r w:rsidR="00984C5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00984C5F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FAB6670" w14:textId="42FC434E" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
+  <w:p w14:paraId="1FAB6670" w14:textId="5D4FCEA9" w:rsidR="00984C5F" w:rsidRDefault="00920B1C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C71AF5C" wp14:editId="272DF1CA">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59B80A80" wp14:editId="144AEE91">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="930444264" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00248262" w14:textId="13AA8F72" w:rsidR="00920B1C" w:rsidRPr="00083AC5" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00083AC5">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="59B80A80" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="00248262" w14:textId="13AA8F72" w:rsidR="00920B1C" w:rsidRPr="00083AC5" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00083AC5">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0078226C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C71AF5C" wp14:editId="31CDD53C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>686435</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>516255</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1647825" cy="296545"/>
+              <wp:extent cx="1533525" cy="247650"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1647825" cy="296545"/>
+                        <a:ext cx="1533525" cy="247650"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
@@ -12921,282 +14259,286 @@
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3C71AF5C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0FYmZFMhEFcQBSr15sZuEhGvo9htwt+znOA4&#10;mtHMm3Iz+16c3Ri7QAjZQoFwVAfbUYPw8f58o0HEZMiaPpBD+HYRNtXlRWkKGyZ6c+dtagSXUCwM&#10;QpvSUEgZ69Z5ExdhcMTeMYzeJJZjI+1oJi73vcyVWktvOuKF1gzusXX11/bkET5fjvvdUr02T341&#10;TGFWkvydRLy+mh/uQSQ3p78w/OIzOlTMdAgnslH0CLlecxLhdskP2M+1zkAcEHS2AlmV8v+B6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="3C71AF5C" id="Text Box 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:54.05pt;margin-top:40.65pt;width:120.75pt;height:19.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADOAhl+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5y4cT+skKpr12lS&#10;9yG1+wEY4xgNuAxI7OzX74LTNOreqvkBcX3h3HvOPayuR6PJTvqgwDK6mM0pkVZAq+yG0Z9P9x8u&#10;KQmR25ZrsJLRvQz0ev3+3WpwtSyhB91KTxDEhnpwjPYxurooguil4WEGTlpMduANjxj6TdF6PiC6&#10;0UU5n58XA/jWeRAyBPx7NyXpOuN3nRTxe9cFGYlmFHuLefV5bdJarFe83njueiUObfA3dGG4slj0&#10;CHXHIydbr/6BMkp4CNDFmQBTQNcpITMHZLOYv2Lz2HMnMxcUJ7ijTOH/wYpvu0f3w5M4foQRB5hJ&#10;BPcA4lcgFm57bjfyxnsYeslbLLxIkhWDC/XhapI61CGBNMNXaHHIfBshA42dN0kV5EkQHQewP4ou&#10;x0hEKlmdnVVlRYnAXLm8OK/yVApeP992PsTPEgxJG0Y9DjWj891DiKkbXj8fScUs3Cut82C1JQOj&#10;Vwn+VcaoiL7TyjB6OU/f5IRE8pNt8+XIlZ72WEDbA+tEdKIcx2YkqmW0SneTCA20e5TBw2QzfBa4&#10;6cH/oWRAizEafm+5l5ToLxalvFosl8mTOVhWFyUG/jTTnGa4FQjFaKRk2t7G7OOJ2A1K3qmsxksn&#10;h5bROlmkg82TN0/jfOrlMa7/AgAA//8DAFBLAwQUAAYACAAAACEA7G/taN0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuFE7TanSEKeqQFxBtAWJmxtvk4h4HcVuE/6e5USP&#10;o3mafVtsJteJCw6h9aQhmSsQSJW3LdUaDvuX+wxEiIas6Tyhhh8MsClnN4XJrR/pHS+7WAseoZAb&#10;DU2MfS5lqBp0Jsx9j8TdyQ/ORI5DLe1gRh53nVwotZLOtMQXGtPjU4PV9+7sNHy8nr4+l+qtfnYP&#10;/egnJcmtpdZ3t9P2EUTEKf7D8KfP6lCy09GfyQbRcVZZwqiGLElBMJAu1ysQR24WKgVZFvL6hfIX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAzgIZfoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7G/taN0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="491AE13F" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRPr="00464E72" w:rsidRDefault="00984C5F" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="0078226C" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-      </w:rPr>
-[...105 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C0B9BD" wp14:editId="36A24BD9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02B04D99" wp14:editId="3B793CCC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10680065"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10680065"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AB59507" w14:textId="5349E937" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
+  <w:p w14:paraId="5AB59507" w14:textId="451AD076" w:rsidR="00984C5F" w:rsidRDefault="00920B1C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30BC20BA" wp14:editId="66F7F58B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2132831392" name="Text Box 11" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="773BA4D4" w14:textId="462F51F3" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00920B1C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="30BC20BA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 11" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEnUItDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmooaGbvfQXWioTwM+w5Obhoq/SACPgtPC6ZuSbT4&#10;RIc20JUczhZnNfgff/PHfOKdopx1JJiSW1I0Z+abpX1EbSVj+jmfRzL86N6Nhj20d0AynNKLcDKZ&#10;MQ/NaGoP7SvJeR0LUUhYSeVKjqN5h4Ny6TlItV6nJJKRE/hgt05G6EhX5PKlfxXenQlH2tQjjGoS&#10;xRveh9x4M7j1AYn9tJRI7UDkmXGSYFrr+blEjf/6n7Kuj3r1EwAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEnUItDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="773BA4D4" w14:textId="462F51F3" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00920B1C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00FB56B4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6FAEF2E8" wp14:editId="60270078">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -13235,122 +14577,346 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6FAEF2E8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo5nnZ9wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z0zAQvTPDf9DoTp0U0g9PnE5oKZcC&#10;nWmYnjeSHBssrVgpsfPvu1LchIEbgw8aeyW9fe/t8/xmsJ3YGQotukpOzyZSGKdQt25Tye+r+3dX&#10;UoQITkOHzlRyb4K8Wbx9M+99ac6xwU4bEgziQtn7SjYx+rIogmqMhXCG3jjerJEsRP6kTaEJeka3&#10;XXE+mVwUPZL2hMqEwNW7w6ZcZPy6Nip+q+tgougqydxiXimv67QWizmUGwLftGqkAf/AwkLruOkR&#10;6g4iiC21f0HZVhEGrOOZQltgXbfKZA2sZjr5Q81TA95kLWxO8Eebwv+DVV93T/6RRBw+4sADzCKC&#10;f0D1MwiHtw24jVkSYd8Y0Nx4Ko/lTG+19zzWXF2ZIX7SLXs8Tb4WvQ/liJ/mEcqQOq37L6j5Cmwj&#10;5m5DTVYQpmtX15P05DJ7I5gRD21/HBQ3EIqLl3zu4pK3FO+9n85m17PcEcoElubgKcTPBq1IL5Uk&#10;DkJGhd1DiInc6cjINJE70IzDehCtruSHBJqIr1HvmXrPOalk+LUFMmzD1t4ix4q114T2mYO4pCz+&#10;lcBqeAbyI4XI5B+715xkHjkwWjiwyQ/9g4Fsx/HbQSdm2YgD0/HwyPmAmu4Gv2QT79ss6MRzFMSJ&#10;yTrHdKdI/v6dT53+wcULAAAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhG&#10;M98Wy9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIb&#10;Qp9L6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv&#10;01UVfXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKjmedn3AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAAUQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="6FAEF2E8" id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUAzo59QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLV3CaBJuIb1Aem3nNOKhl+7oAM27Czd8ixYu01oX3hIK4oi38l&#10;sB5egPxIITL5p+41J5lHDowWDmzyQ39nINtx/PbQiXk24sh0PDxyPqKmu8Gv2MSHNgs68xwFcWKy&#10;zjHdKZK/f+dT539w+QsAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAUAzo59QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="574AD504" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00371225">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13AC333D" w14:textId="3F6574D9" w:rsidR="00526942" w:rsidRPr="00526942" w:rsidRDefault="00526942" w:rsidP="00526942">
+  <w:p w14:paraId="13AC333D" w14:textId="2E36A44A" w:rsidR="00526942" w:rsidRPr="00526942" w:rsidRDefault="00920B1C" w:rsidP="00526942">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="00526942">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="014964A8" wp14:editId="2C3061BE">
+              <wp:simplePos x="828675" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1655248940" name="Text Box 12" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5932500B" w14:textId="7A3592C1" w:rsidR="00920B1C" w:rsidRPr="00083AC5" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00083AC5">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="014964A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 12" o:spid="_x0000_s1034" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD4wmWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFred1qRk3C+AVPS6SSnRBgOVWMOJf3+uvl0&#10;S4kPzFRMgRElPQtP71cfPyxbW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/exz5IVwlfSsHDs5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QjC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/N00u5pZkWZBcry90OT/Hyx/Ou3siyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqS3o7d76E641AO+n17yzcNlt4yH16YwwVjtyja&#10;8IyHVNCWFAaLkhrcj7/5Yz7yjlFKWhRMSQ0qmhL1zeA+oraSMb3L55EMN7r3o2GO+gFQhlN8EZYn&#10;M+YFNZrSgX5DOa9jIQwxw7FcScNoPoReufgcuFivUxLKyLKwNTvLI3SkK3L52r0xZwfCA27qCUY1&#10;seId731uvOnt+hiQ/bSUSG1P5MA4SjCtdXguUeO//qes66Ne/QQAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw+MJlg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5932500B" w14:textId="7A3592C1" w:rsidR="00920B1C" w:rsidRPr="00083AC5" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00083AC5">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00526942" w:rsidRPr="00526942">
       <w:t xml:space="preserve">COPP 4.7 Criminal Law (Mental Impairment) </w:t>
     </w:r>
-    <w:r w:rsidRPr="003C57B5">
+    <w:r w:rsidR="00526942" w:rsidRPr="00E93610">
       <w:t xml:space="preserve">Prisoners </w:t>
     </w:r>
-    <w:r w:rsidR="00804AA0" w:rsidRPr="003C57B5">
+    <w:r w:rsidR="00804AA0" w:rsidRPr="00E93610">
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00B363A7" w:rsidRPr="003C57B5">
-      <w:t>4</w:t>
+    <w:r w:rsidR="006A76C0" w:rsidRPr="00E93610">
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00804AA0" w:rsidRPr="003C57B5">
+    <w:r w:rsidR="00804AA0" w:rsidRPr="00E93610">
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38CF505F" w14:textId="30532F43" w:rsidR="00984C5F" w:rsidRDefault="00FB56B4">
+  <w:p w14:paraId="38CF505F" w14:textId="1D0CAAD0" w:rsidR="00984C5F" w:rsidRDefault="00920B1C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A019FB1" wp14:editId="4BA300E8">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="870798155" name="Text Box 10" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="45E58D38" w14:textId="1267892B" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00920B1C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0A019FB1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1035" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuXLurDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lQlvR2730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4n3/zx3zkHaOUtCiYkhpUNCXqu8F9RG0lY3qbzyMZbnTvR8Mc9T2gDKf4IixP&#10;ZswLajSlA/2Kcl7HQhhihmO5kobRvA+9cvE5cLFepySUkWVha3aWR+hIV+TypXtlzg6EB9zUI4xq&#10;YsU73vvceNPb9TEg+2kpkdqeyIFxlGBa6/Bcosbf/qes66Ne/QIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArly7qw0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="45E58D38" w14:textId="1267892B" w:rsidR="00920B1C" w:rsidRPr="00920B1C" w:rsidRDefault="00920B1C" w:rsidP="00920B1C">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00920B1C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00FB56B4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47AD0956" wp14:editId="0096B2BA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
@@ -13389,55 +14955,51 @@
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="47AD0956" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8uriG9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVlcygifgG9YGp95yTSoafOyDDNuzsHXKsWHtNaF84iCvK4l8J&#10;rIcXID9SiEz+qXvNSeaRA6OFA5v80N8ZyHYcvz10Yp6NODIdD4+cj6jpbvArNvGhzYLOPEdBnJis&#10;c0x3iuTv3/nU+R9c/gIAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA8uriG9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="47AD0956" id="Text Box 1" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCipw9g9gEAAMwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVzCfnIzHfoD4w956DUsnwcwdk2IedvUPOFYuvCe0LJ3FFWf0r&#10;g/XwAuRHDpHZP3WvQclEcmK0cGCTIfo7A9mO87eHTsyzE0eq4+GR9BE13Q1+xS4+tFnRmeeoiCOT&#10;hY7xTpn8/TufOv+Ey18AAAD//wMAUEsDBBQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEOI+AnZVIiIQ49tEWc33iYBex1ip0l5elwu5bLSaEYz&#10;3xbL2RpxoMF3jhFuFwkI4trpjhuE9+3bzSMIHxRrZRwTwpE8LMvLi0Ll2k28psMmNCKWsM8VQhtC&#10;n0vp65as8gvXE0dv7warQpRDI/WgplhujUyT5F5a1XFcaFVPry3VX5vRIuif/bG/m6btarWuxm/T&#10;VRV9fCJeX80vzyACzeEchhN+RIcyMu3cyNoLgxAfCX/35KVZloLYIWRPDyDLQv6nL38BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAoqcPYPYBAADMAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAAAAAAAAAAAAAABQBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="18EE73AF" w14:textId="77777777" w:rsidR="00984C5F" w:rsidRDefault="00984C5F" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00371225">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -13541,100 +15103,100 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="25DCEA46"/>
+    <w:tmpl w:val="16AC078C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="000000"/>
+        <w:color w:val="305497"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="862" w:hanging="720"/>
+        <w:ind w:left="1145" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
@@ -13997,50 +15559,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19365912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B644D8C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14109,51 +15784,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E9E4A5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D2EA130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Sectionheading"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Subsectionheading"/>
@@ -14253,51 +15928,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FFF3B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CA6AA3C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14342,51 +16017,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200226F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E6A1C62"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -14431,51 +16106,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="207A1671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4558D5AC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14572,51 +16247,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DEC0432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5303D02"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14661,253 +16336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE00CF8"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F30001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="618465E8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14952,51 +16425,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39CE462D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD8202E8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15065,51 +16538,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39F64AB5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A56EDAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
       <w:lvlText w:val="1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1644"/>
         </w:tabs>
         <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -15230,51 +16703,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2224"/>
         </w:tabs>
         <w:ind w:left="2224" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2368"/>
         </w:tabs>
         <w:ind w:left="2368" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F085036"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:styleLink w:val="1ai"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15371,366 +16844,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...314 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C72710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79ECB506"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15772,51 +16930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42DD6A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C79E752E"/>
     <w:lvl w:ilvl="0" w:tplc="060AF856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="81343D40">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15873,51 +17031,51 @@
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C79E98AC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AB989B9C">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44025279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B203E50"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -15962,51 +17120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455B7798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90103698"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16075,51 +17233,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
@@ -16237,164 +17395,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="515574DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2356EC62"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1636" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2356" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16463,51 +17508,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6676" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7396" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="520F5E76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001F"/>
     <w:styleLink w:val="111111"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -16577,51 +17622,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A800D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5B47466"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16690,51 +17735,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1409C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="217E1FE2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16803,51 +17848,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F092BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D480B9CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16916,51 +17961,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F230236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66BE0246"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17029,51 +18074,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F5D4BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50846ECA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17115,51 +18160,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F82A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50C4FF8C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17228,51 +18273,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66631DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="993616EE"/>
     <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="34"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="510"/>
         </w:tabs>
         <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -17374,164 +18419,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1B7A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5236672E"/>
     <w:lvl w:ilvl="0" w:tplc="28CC60B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -17599,51 +18531,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D4676D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="462A2CB4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17712,51 +18644,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA012B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="199E1078"/>
     <w:styleLink w:val="StyleNumbered13ptBold"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -17864,51 +18796,51 @@
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72004AC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA8A70BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ACRuleHeader1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ACRuleHeader2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5536" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
@@ -17957,51 +18889,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72EE7801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33BACEFE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18070,51 +19002,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -18164,51 +19096,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96060B5C"/>
     <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="List"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18305,51 +19237,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79173FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7090B332"/>
     <w:lvl w:ilvl="0" w:tplc="33C0B24C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18419,51 +19351,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6C7EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE729E6C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -18508,51 +19553,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F48492A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE667482"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18628,308 +19673,292 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1889339915">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="705329589">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1476873761">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1920407557">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="197667482">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1085372991">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="995374914">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="917322017">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1478760095">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="371152224">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1988825569">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1199970327">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="256409074">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1172451598">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1302539287">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1891451185">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="877739974">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1170028973">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1148129165">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="357853068">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1576279258">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="995720644">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1404136679">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="671956824">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1553269813">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1540510482">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="601767876">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="185752106">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1562134832">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1224439402">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="197667482">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="31" w16cid:durableId="1216040813">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1085372991">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="995374914">
+  <w:num w:numId="32" w16cid:durableId="404766164">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="917322017">
+  <w:num w:numId="33" w16cid:durableId="595097447">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="330761556">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2090539857">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="685713298">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1601796030">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1478760095">
+  <w:num w:numId="38" w16cid:durableId="2114006611">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="371152224">
+  <w:num w:numId="39" w16cid:durableId="815337620">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="605385499">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1033504487">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1988825569">
-[...119 lines deleted...]
-  <w:numIdMacAtCleanup w:val="36"/>
+  <w:numIdMacAtCleanup w:val="42"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="jujwtd6+o3NsG7aoAOisDWI+TqcPcwf3SnOpqmg4e4GsdWEYslAXKI65DhBlgSPXCb6x2cEB02kAAn02s1ktZw==" w:salt="elJgpWlKfYSiXYbD8eAYAw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Yu4P5DlaxEURQ/RxQCx045NINYMQyYYlURWmrjOn43RD5X000T+OA/Ue5Z9WdVa7zUMCgTKv3qsRhqt99cQYuA==" w:salt="UERJG7BYxS30tyf0dpETLg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="00001A01"/>
     <w:rsid w:val="00002304"/>
     <w:rsid w:val="00002776"/>
     <w:rsid w:val="000029A9"/>
     <w:rsid w:val="000029F0"/>
     <w:rsid w:val="000042EA"/>
+    <w:rsid w:val="0000650D"/>
     <w:rsid w:val="00006F65"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="00007752"/>
     <w:rsid w:val="00007AA2"/>
     <w:rsid w:val="00010C97"/>
+    <w:rsid w:val="00011706"/>
     <w:rsid w:val="00012001"/>
     <w:rsid w:val="00016177"/>
     <w:rsid w:val="0001682F"/>
     <w:rsid w:val="00016909"/>
     <w:rsid w:val="000177C0"/>
     <w:rsid w:val="00017D07"/>
     <w:rsid w:val="00020190"/>
     <w:rsid w:val="00021283"/>
     <w:rsid w:val="00024086"/>
     <w:rsid w:val="00024186"/>
+    <w:rsid w:val="00024D26"/>
     <w:rsid w:val="0002719B"/>
     <w:rsid w:val="00027E36"/>
     <w:rsid w:val="00030985"/>
+    <w:rsid w:val="0003297C"/>
+    <w:rsid w:val="00033574"/>
     <w:rsid w:val="00033C94"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00041694"/>
     <w:rsid w:val="0004187B"/>
     <w:rsid w:val="00042AA7"/>
     <w:rsid w:val="00042B9A"/>
     <w:rsid w:val="00043CB8"/>
     <w:rsid w:val="00044517"/>
     <w:rsid w:val="00045176"/>
     <w:rsid w:val="000452B5"/>
     <w:rsid w:val="00045408"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="00047802"/>
     <w:rsid w:val="00050C47"/>
     <w:rsid w:val="00051A30"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="000530C0"/>
     <w:rsid w:val="0005621E"/>
     <w:rsid w:val="0005638D"/>
     <w:rsid w:val="000568A4"/>
     <w:rsid w:val="00057D3D"/>
     <w:rsid w:val="00060F76"/>
     <w:rsid w:val="0006173B"/>
     <w:rsid w:val="00061C96"/>
     <w:rsid w:val="00062AF2"/>
     <w:rsid w:val="00062E4B"/>
+    <w:rsid w:val="00062FB0"/>
     <w:rsid w:val="0006347E"/>
     <w:rsid w:val="00064437"/>
     <w:rsid w:val="00065F61"/>
     <w:rsid w:val="00066ABC"/>
     <w:rsid w:val="00067B71"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="000705EB"/>
     <w:rsid w:val="00070612"/>
     <w:rsid w:val="00070F23"/>
     <w:rsid w:val="000741D6"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076290"/>
     <w:rsid w:val="000763C0"/>
+    <w:rsid w:val="0008121C"/>
     <w:rsid w:val="00081F60"/>
     <w:rsid w:val="00083125"/>
     <w:rsid w:val="000833E1"/>
     <w:rsid w:val="0008380E"/>
+    <w:rsid w:val="00083AC5"/>
     <w:rsid w:val="0008443C"/>
     <w:rsid w:val="000849DC"/>
     <w:rsid w:val="00084DE9"/>
     <w:rsid w:val="000853D6"/>
     <w:rsid w:val="00085BDB"/>
     <w:rsid w:val="00085F4D"/>
     <w:rsid w:val="000865C1"/>
     <w:rsid w:val="0008680F"/>
     <w:rsid w:val="00087851"/>
     <w:rsid w:val="00091099"/>
     <w:rsid w:val="00091A31"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093645"/>
     <w:rsid w:val="00093B1E"/>
     <w:rsid w:val="00093F09"/>
     <w:rsid w:val="0009417B"/>
     <w:rsid w:val="00095C6E"/>
     <w:rsid w:val="00095CB7"/>
     <w:rsid w:val="000962A8"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A0CCC"/>
     <w:rsid w:val="000A1F8E"/>
     <w:rsid w:val="000A24FC"/>
     <w:rsid w:val="000A2D97"/>
     <w:rsid w:val="000A6879"/>
@@ -18967,187 +19996,194 @@
     <w:rsid w:val="000E5AF8"/>
     <w:rsid w:val="000E5E7C"/>
     <w:rsid w:val="000E60C6"/>
     <w:rsid w:val="000E6D18"/>
     <w:rsid w:val="000F0763"/>
     <w:rsid w:val="000F16B2"/>
     <w:rsid w:val="000F22C0"/>
     <w:rsid w:val="000F266E"/>
     <w:rsid w:val="000F3C49"/>
     <w:rsid w:val="000F46FE"/>
     <w:rsid w:val="000F4E49"/>
     <w:rsid w:val="000F4EDC"/>
     <w:rsid w:val="000F5E2E"/>
     <w:rsid w:val="000F5E78"/>
     <w:rsid w:val="000F6C18"/>
     <w:rsid w:val="000F6EE9"/>
     <w:rsid w:val="000F71E4"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00100577"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103A3E"/>
     <w:rsid w:val="0011074A"/>
     <w:rsid w:val="0011109D"/>
     <w:rsid w:val="001116F6"/>
+    <w:rsid w:val="0011257A"/>
     <w:rsid w:val="00112DCC"/>
     <w:rsid w:val="00113CC0"/>
     <w:rsid w:val="00114291"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="0011573A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="0011678F"/>
     <w:rsid w:val="00117C90"/>
     <w:rsid w:val="0012023E"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="00121549"/>
     <w:rsid w:val="00122217"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="00122445"/>
     <w:rsid w:val="00124E4A"/>
     <w:rsid w:val="0012556D"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268C8"/>
     <w:rsid w:val="00126F23"/>
     <w:rsid w:val="001308AE"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131743"/>
     <w:rsid w:val="00133457"/>
     <w:rsid w:val="0013419A"/>
     <w:rsid w:val="00136672"/>
     <w:rsid w:val="0014096B"/>
     <w:rsid w:val="00140DB3"/>
     <w:rsid w:val="00141A79"/>
     <w:rsid w:val="00142726"/>
     <w:rsid w:val="001428A8"/>
     <w:rsid w:val="00142F8B"/>
     <w:rsid w:val="00142FF8"/>
+    <w:rsid w:val="00144217"/>
     <w:rsid w:val="001449CF"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="001463C1"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00147375"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150562"/>
     <w:rsid w:val="00150AB4"/>
     <w:rsid w:val="00151612"/>
     <w:rsid w:val="0015346E"/>
+    <w:rsid w:val="0015510A"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="0015630C"/>
     <w:rsid w:val="001563A3"/>
     <w:rsid w:val="001604CA"/>
     <w:rsid w:val="001605C0"/>
     <w:rsid w:val="00160DD0"/>
     <w:rsid w:val="001625A3"/>
     <w:rsid w:val="00163E9E"/>
     <w:rsid w:val="0016537C"/>
+    <w:rsid w:val="001656B1"/>
     <w:rsid w:val="0016610C"/>
     <w:rsid w:val="0016765F"/>
     <w:rsid w:val="00167A9A"/>
     <w:rsid w:val="00167D49"/>
     <w:rsid w:val="0017003B"/>
     <w:rsid w:val="001700CE"/>
+    <w:rsid w:val="00170FDD"/>
     <w:rsid w:val="001717A2"/>
     <w:rsid w:val="001723FC"/>
     <w:rsid w:val="00173B63"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="001763FA"/>
     <w:rsid w:val="00176B40"/>
     <w:rsid w:val="00177107"/>
     <w:rsid w:val="00177CAA"/>
     <w:rsid w:val="00177F0D"/>
     <w:rsid w:val="00180E5E"/>
     <w:rsid w:val="00180ECF"/>
     <w:rsid w:val="00181AB7"/>
     <w:rsid w:val="00183371"/>
     <w:rsid w:val="001838B2"/>
     <w:rsid w:val="00183BBC"/>
     <w:rsid w:val="00184351"/>
     <w:rsid w:val="001855F9"/>
     <w:rsid w:val="0018674E"/>
     <w:rsid w:val="001876BC"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="00187C17"/>
     <w:rsid w:val="0019000C"/>
     <w:rsid w:val="0019076E"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00191176"/>
     <w:rsid w:val="00192065"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="001935B0"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBF"/>
     <w:rsid w:val="001945B9"/>
     <w:rsid w:val="00195C8E"/>
     <w:rsid w:val="00196330"/>
     <w:rsid w:val="001979FC"/>
     <w:rsid w:val="001A2556"/>
     <w:rsid w:val="001A2DC5"/>
     <w:rsid w:val="001A4BA9"/>
     <w:rsid w:val="001A565B"/>
     <w:rsid w:val="001A5718"/>
     <w:rsid w:val="001A57F9"/>
     <w:rsid w:val="001A5867"/>
     <w:rsid w:val="001A6102"/>
     <w:rsid w:val="001A6164"/>
     <w:rsid w:val="001A636C"/>
     <w:rsid w:val="001A7275"/>
     <w:rsid w:val="001B125D"/>
     <w:rsid w:val="001B1CF6"/>
     <w:rsid w:val="001B3306"/>
+    <w:rsid w:val="001B5639"/>
     <w:rsid w:val="001B5BF4"/>
     <w:rsid w:val="001B6785"/>
     <w:rsid w:val="001B747E"/>
     <w:rsid w:val="001C0520"/>
     <w:rsid w:val="001C174F"/>
     <w:rsid w:val="001C3715"/>
     <w:rsid w:val="001C3844"/>
     <w:rsid w:val="001C3B4F"/>
     <w:rsid w:val="001C4044"/>
     <w:rsid w:val="001C4927"/>
     <w:rsid w:val="001C591F"/>
     <w:rsid w:val="001C5B3A"/>
     <w:rsid w:val="001C5BDD"/>
     <w:rsid w:val="001C6422"/>
     <w:rsid w:val="001D0B0F"/>
     <w:rsid w:val="001D100D"/>
     <w:rsid w:val="001D1162"/>
     <w:rsid w:val="001D1859"/>
     <w:rsid w:val="001D1C9B"/>
     <w:rsid w:val="001D2614"/>
     <w:rsid w:val="001D3731"/>
     <w:rsid w:val="001D71EB"/>
     <w:rsid w:val="001D7F87"/>
     <w:rsid w:val="001E0D37"/>
     <w:rsid w:val="001E222E"/>
     <w:rsid w:val="001E326F"/>
     <w:rsid w:val="001E359A"/>
     <w:rsid w:val="001E3DF6"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E6643"/>
     <w:rsid w:val="001E705A"/>
+    <w:rsid w:val="001E7660"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F0BE0"/>
     <w:rsid w:val="001F1020"/>
     <w:rsid w:val="001F1C58"/>
     <w:rsid w:val="001F2E89"/>
     <w:rsid w:val="001F50B2"/>
     <w:rsid w:val="001F5B43"/>
     <w:rsid w:val="001F5D9D"/>
     <w:rsid w:val="001F65F4"/>
     <w:rsid w:val="002004BF"/>
     <w:rsid w:val="00200B64"/>
     <w:rsid w:val="00201115"/>
     <w:rsid w:val="0020131A"/>
     <w:rsid w:val="002026BD"/>
     <w:rsid w:val="0020319C"/>
     <w:rsid w:val="002032BF"/>
     <w:rsid w:val="002043CE"/>
     <w:rsid w:val="00204F80"/>
     <w:rsid w:val="002052DB"/>
     <w:rsid w:val="00205C05"/>
     <w:rsid w:val="00205DF8"/>
     <w:rsid w:val="00206050"/>
     <w:rsid w:val="002072F8"/>
     <w:rsid w:val="00207F35"/>
     <w:rsid w:val="002112F3"/>
@@ -19159,122 +20195,127 @@
     <w:rsid w:val="0021578E"/>
     <w:rsid w:val="00215C4F"/>
     <w:rsid w:val="00215FF9"/>
     <w:rsid w:val="00217874"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220042"/>
     <w:rsid w:val="0022024E"/>
     <w:rsid w:val="00220B5C"/>
     <w:rsid w:val="00221EB6"/>
     <w:rsid w:val="00222D27"/>
     <w:rsid w:val="00226B23"/>
     <w:rsid w:val="002273AF"/>
     <w:rsid w:val="00227F9E"/>
     <w:rsid w:val="002300A9"/>
     <w:rsid w:val="002316E0"/>
     <w:rsid w:val="00231C10"/>
     <w:rsid w:val="00232469"/>
     <w:rsid w:val="00232D3C"/>
     <w:rsid w:val="0023363C"/>
     <w:rsid w:val="00234A38"/>
     <w:rsid w:val="00235D35"/>
     <w:rsid w:val="00236183"/>
     <w:rsid w:val="00236D6F"/>
     <w:rsid w:val="00236FF5"/>
     <w:rsid w:val="002370D0"/>
+    <w:rsid w:val="0024049C"/>
     <w:rsid w:val="002414FD"/>
     <w:rsid w:val="00241D3F"/>
     <w:rsid w:val="0024265D"/>
     <w:rsid w:val="00242CD2"/>
     <w:rsid w:val="00242DD1"/>
     <w:rsid w:val="00244EE8"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00246BA8"/>
     <w:rsid w:val="00247887"/>
     <w:rsid w:val="00250052"/>
     <w:rsid w:val="00250C11"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="002532AF"/>
     <w:rsid w:val="00253B76"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025563A"/>
     <w:rsid w:val="00257280"/>
     <w:rsid w:val="00260020"/>
     <w:rsid w:val="00260A4B"/>
     <w:rsid w:val="0026125B"/>
     <w:rsid w:val="00261697"/>
     <w:rsid w:val="00262A45"/>
     <w:rsid w:val="002638F7"/>
     <w:rsid w:val="00263C93"/>
     <w:rsid w:val="00263D0E"/>
     <w:rsid w:val="002702C4"/>
     <w:rsid w:val="002743A9"/>
     <w:rsid w:val="0027473C"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760A0"/>
     <w:rsid w:val="002765B1"/>
     <w:rsid w:val="00277E83"/>
+    <w:rsid w:val="00280461"/>
     <w:rsid w:val="00280B45"/>
     <w:rsid w:val="00280FE0"/>
     <w:rsid w:val="00281B57"/>
     <w:rsid w:val="00281D62"/>
     <w:rsid w:val="00282617"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="002856A7"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00285E1A"/>
     <w:rsid w:val="00286136"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="00292CF7"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
     <w:rsid w:val="00294E22"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295EE5"/>
     <w:rsid w:val="002977C8"/>
     <w:rsid w:val="00297DD0"/>
     <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="00297E7B"/>
     <w:rsid w:val="002A261A"/>
     <w:rsid w:val="002A2A6F"/>
     <w:rsid w:val="002A2B4F"/>
     <w:rsid w:val="002A2DF8"/>
     <w:rsid w:val="002A3776"/>
     <w:rsid w:val="002A46BF"/>
+    <w:rsid w:val="002A5021"/>
     <w:rsid w:val="002A62F1"/>
     <w:rsid w:val="002A6A3F"/>
     <w:rsid w:val="002B160A"/>
     <w:rsid w:val="002B3B8D"/>
     <w:rsid w:val="002B4988"/>
     <w:rsid w:val="002B4F85"/>
     <w:rsid w:val="002C092D"/>
+    <w:rsid w:val="002C18BC"/>
     <w:rsid w:val="002C1965"/>
     <w:rsid w:val="002C1C8D"/>
     <w:rsid w:val="002C52B0"/>
+    <w:rsid w:val="002C57E8"/>
     <w:rsid w:val="002C62B9"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C6BF9"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
     <w:rsid w:val="002D16A8"/>
     <w:rsid w:val="002D2226"/>
     <w:rsid w:val="002D3002"/>
     <w:rsid w:val="002D36A4"/>
     <w:rsid w:val="002D525C"/>
     <w:rsid w:val="002D5AF1"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002D7E3C"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
     <w:rsid w:val="002E1735"/>
     <w:rsid w:val="002E1902"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E33B7"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6C51"/>
@@ -19282,153 +20323,163 @@
     <w:rsid w:val="002F008E"/>
     <w:rsid w:val="002F228E"/>
     <w:rsid w:val="002F29E0"/>
     <w:rsid w:val="002F33C1"/>
     <w:rsid w:val="002F38CE"/>
     <w:rsid w:val="002F5265"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="002F59D8"/>
     <w:rsid w:val="002F5E4E"/>
     <w:rsid w:val="002F65C4"/>
     <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="002F69D7"/>
     <w:rsid w:val="00300D12"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303101"/>
     <w:rsid w:val="003042F2"/>
     <w:rsid w:val="0030446D"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="003066A7"/>
     <w:rsid w:val="0030682A"/>
     <w:rsid w:val="00306CC6"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00312757"/>
+    <w:rsid w:val="00313F9C"/>
     <w:rsid w:val="00314241"/>
+    <w:rsid w:val="0031641F"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="00316D78"/>
     <w:rsid w:val="00316F99"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="00317F2D"/>
     <w:rsid w:val="00321086"/>
     <w:rsid w:val="003214E4"/>
     <w:rsid w:val="003215A0"/>
     <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00323703"/>
     <w:rsid w:val="003253E2"/>
     <w:rsid w:val="0032582C"/>
     <w:rsid w:val="00326A09"/>
     <w:rsid w:val="00327FB3"/>
     <w:rsid w:val="00327FD5"/>
     <w:rsid w:val="00330307"/>
     <w:rsid w:val="00333E13"/>
     <w:rsid w:val="003351B9"/>
     <w:rsid w:val="00335D18"/>
     <w:rsid w:val="003360CB"/>
     <w:rsid w:val="00336DD3"/>
     <w:rsid w:val="00336F99"/>
     <w:rsid w:val="00337D71"/>
     <w:rsid w:val="0034170D"/>
     <w:rsid w:val="0034287B"/>
     <w:rsid w:val="00342963"/>
     <w:rsid w:val="003429DC"/>
+    <w:rsid w:val="00343362"/>
     <w:rsid w:val="00345B83"/>
+    <w:rsid w:val="00346453"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347A19"/>
     <w:rsid w:val="00350DD2"/>
     <w:rsid w:val="003511C6"/>
     <w:rsid w:val="00356109"/>
     <w:rsid w:val="00356B04"/>
     <w:rsid w:val="00357B09"/>
     <w:rsid w:val="0036006D"/>
     <w:rsid w:val="003608B4"/>
     <w:rsid w:val="00360F18"/>
     <w:rsid w:val="00361710"/>
     <w:rsid w:val="00361A04"/>
     <w:rsid w:val="00361B33"/>
     <w:rsid w:val="0036277A"/>
     <w:rsid w:val="00362C1C"/>
     <w:rsid w:val="00363367"/>
     <w:rsid w:val="003633A3"/>
     <w:rsid w:val="00363534"/>
     <w:rsid w:val="00364437"/>
+    <w:rsid w:val="003708D9"/>
     <w:rsid w:val="00371225"/>
     <w:rsid w:val="00372135"/>
     <w:rsid w:val="00372697"/>
+    <w:rsid w:val="00373E2E"/>
     <w:rsid w:val="00374D48"/>
     <w:rsid w:val="003750A7"/>
     <w:rsid w:val="00375142"/>
     <w:rsid w:val="003754DC"/>
     <w:rsid w:val="00375CA9"/>
     <w:rsid w:val="00376429"/>
     <w:rsid w:val="003771FB"/>
     <w:rsid w:val="00377430"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003807AB"/>
     <w:rsid w:val="00380E85"/>
     <w:rsid w:val="00381BA9"/>
     <w:rsid w:val="00381ECD"/>
     <w:rsid w:val="00382ECB"/>
     <w:rsid w:val="00383A75"/>
     <w:rsid w:val="00383CF7"/>
+    <w:rsid w:val="00384E4C"/>
     <w:rsid w:val="00385026"/>
     <w:rsid w:val="00385A1B"/>
     <w:rsid w:val="0038760F"/>
     <w:rsid w:val="003907F5"/>
     <w:rsid w:val="00392618"/>
     <w:rsid w:val="00392EA4"/>
     <w:rsid w:val="00392FBD"/>
     <w:rsid w:val="00393187"/>
     <w:rsid w:val="003936F1"/>
     <w:rsid w:val="00394E38"/>
+    <w:rsid w:val="00395651"/>
     <w:rsid w:val="0039574C"/>
     <w:rsid w:val="00395913"/>
     <w:rsid w:val="003A0280"/>
     <w:rsid w:val="003A1BDC"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A5A2A"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A68B8"/>
     <w:rsid w:val="003A6C5B"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B3AF4"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B6425"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C390A"/>
+    <w:rsid w:val="003C3C41"/>
     <w:rsid w:val="003C4620"/>
     <w:rsid w:val="003C57B5"/>
+    <w:rsid w:val="003C619C"/>
     <w:rsid w:val="003C6D62"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D0C8B"/>
     <w:rsid w:val="003D228A"/>
     <w:rsid w:val="003D3889"/>
     <w:rsid w:val="003D45BF"/>
     <w:rsid w:val="003D5245"/>
     <w:rsid w:val="003D6595"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E0AFE"/>
     <w:rsid w:val="003E10AF"/>
     <w:rsid w:val="003E2179"/>
     <w:rsid w:val="003E2C25"/>
     <w:rsid w:val="003E3966"/>
     <w:rsid w:val="003E3FFB"/>
     <w:rsid w:val="003E6014"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E7C5D"/>
     <w:rsid w:val="003F00A5"/>
     <w:rsid w:val="003F30E1"/>
     <w:rsid w:val="003F3245"/>
     <w:rsid w:val="003F416B"/>
     <w:rsid w:val="003F53B0"/>
@@ -19441,66 +20492,70 @@
     <w:rsid w:val="004018D4"/>
     <w:rsid w:val="00402A67"/>
     <w:rsid w:val="004033A4"/>
     <w:rsid w:val="00403FC7"/>
     <w:rsid w:val="0040417B"/>
     <w:rsid w:val="00406EC3"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00410777"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00413D4B"/>
     <w:rsid w:val="00414739"/>
     <w:rsid w:val="0041550A"/>
     <w:rsid w:val="00415D19"/>
     <w:rsid w:val="00416559"/>
     <w:rsid w:val="004169A7"/>
     <w:rsid w:val="00417148"/>
     <w:rsid w:val="00421C23"/>
     <w:rsid w:val="00421DE6"/>
     <w:rsid w:val="00423D58"/>
     <w:rsid w:val="00425BF4"/>
     <w:rsid w:val="00426D90"/>
     <w:rsid w:val="00426F2D"/>
     <w:rsid w:val="004303E3"/>
+    <w:rsid w:val="00431028"/>
     <w:rsid w:val="004312A2"/>
     <w:rsid w:val="00432AD3"/>
     <w:rsid w:val="00432F04"/>
     <w:rsid w:val="00433C05"/>
     <w:rsid w:val="00433C9F"/>
     <w:rsid w:val="00433CCF"/>
+    <w:rsid w:val="0043406E"/>
+    <w:rsid w:val="00435224"/>
     <w:rsid w:val="0043547C"/>
     <w:rsid w:val="00435500"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="00435AA3"/>
     <w:rsid w:val="00436791"/>
     <w:rsid w:val="00437471"/>
     <w:rsid w:val="00440F77"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="0044314B"/>
+    <w:rsid w:val="00444912"/>
     <w:rsid w:val="00444EFC"/>
     <w:rsid w:val="0044517D"/>
     <w:rsid w:val="004454AF"/>
     <w:rsid w:val="004458E5"/>
     <w:rsid w:val="00445B68"/>
     <w:rsid w:val="0044636E"/>
     <w:rsid w:val="004466E7"/>
     <w:rsid w:val="004467AF"/>
     <w:rsid w:val="00446E2C"/>
     <w:rsid w:val="004470D0"/>
     <w:rsid w:val="004478FC"/>
     <w:rsid w:val="00447ED3"/>
     <w:rsid w:val="00447F6F"/>
     <w:rsid w:val="00451CDC"/>
     <w:rsid w:val="00451FDE"/>
     <w:rsid w:val="00453168"/>
     <w:rsid w:val="00453B66"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00457BF7"/>
     <w:rsid w:val="00460598"/>
     <w:rsid w:val="004618F1"/>
     <w:rsid w:val="004633C2"/>
     <w:rsid w:val="004647AA"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="004654A7"/>
@@ -19582,832 +20637,875 @@
     <w:rsid w:val="004C14E3"/>
     <w:rsid w:val="004C35C5"/>
     <w:rsid w:val="004C40F9"/>
     <w:rsid w:val="004C503F"/>
     <w:rsid w:val="004C5848"/>
     <w:rsid w:val="004C629D"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D0C61"/>
     <w:rsid w:val="004D1ED7"/>
     <w:rsid w:val="004D3A71"/>
     <w:rsid w:val="004D3E1E"/>
     <w:rsid w:val="004D43E8"/>
     <w:rsid w:val="004D52BC"/>
     <w:rsid w:val="004D5417"/>
     <w:rsid w:val="004D77D7"/>
     <w:rsid w:val="004E02CB"/>
     <w:rsid w:val="004E0C78"/>
     <w:rsid w:val="004E4366"/>
     <w:rsid w:val="004E526C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E5E6E"/>
     <w:rsid w:val="004E67F5"/>
     <w:rsid w:val="004E7321"/>
     <w:rsid w:val="004E74B7"/>
     <w:rsid w:val="004E7F2E"/>
+    <w:rsid w:val="004F0118"/>
     <w:rsid w:val="004F01E4"/>
     <w:rsid w:val="004F0E67"/>
     <w:rsid w:val="004F19C0"/>
     <w:rsid w:val="004F19FC"/>
     <w:rsid w:val="004F1B31"/>
     <w:rsid w:val="004F20F8"/>
     <w:rsid w:val="004F34D4"/>
     <w:rsid w:val="004F4416"/>
     <w:rsid w:val="004F60B8"/>
     <w:rsid w:val="004F7D39"/>
     <w:rsid w:val="0050029A"/>
     <w:rsid w:val="00500333"/>
     <w:rsid w:val="005005AF"/>
     <w:rsid w:val="00500D2B"/>
     <w:rsid w:val="00501214"/>
     <w:rsid w:val="005012E2"/>
     <w:rsid w:val="00501931"/>
+    <w:rsid w:val="005031D4"/>
     <w:rsid w:val="00504587"/>
     <w:rsid w:val="00504F31"/>
     <w:rsid w:val="00505574"/>
     <w:rsid w:val="00505EDF"/>
     <w:rsid w:val="00506154"/>
     <w:rsid w:val="005061A7"/>
     <w:rsid w:val="005106E0"/>
     <w:rsid w:val="005120FE"/>
     <w:rsid w:val="0051279A"/>
     <w:rsid w:val="005129ED"/>
     <w:rsid w:val="00512ACB"/>
     <w:rsid w:val="00513607"/>
     <w:rsid w:val="00514696"/>
     <w:rsid w:val="005146F8"/>
     <w:rsid w:val="00514B8E"/>
     <w:rsid w:val="005151B8"/>
     <w:rsid w:val="005159D0"/>
     <w:rsid w:val="00516177"/>
     <w:rsid w:val="005166C8"/>
     <w:rsid w:val="00516B53"/>
     <w:rsid w:val="005173D7"/>
     <w:rsid w:val="00520A58"/>
     <w:rsid w:val="00520B4E"/>
     <w:rsid w:val="00520F24"/>
     <w:rsid w:val="00521178"/>
     <w:rsid w:val="00521559"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005235CF"/>
     <w:rsid w:val="00525ACB"/>
     <w:rsid w:val="005260DA"/>
     <w:rsid w:val="00526593"/>
     <w:rsid w:val="00526942"/>
     <w:rsid w:val="00526AD3"/>
     <w:rsid w:val="00527CF9"/>
+    <w:rsid w:val="00530632"/>
     <w:rsid w:val="0053143E"/>
+    <w:rsid w:val="00531650"/>
     <w:rsid w:val="00532369"/>
+    <w:rsid w:val="00533E05"/>
     <w:rsid w:val="00534C22"/>
+    <w:rsid w:val="0053510C"/>
     <w:rsid w:val="0053588A"/>
     <w:rsid w:val="00536780"/>
     <w:rsid w:val="005377C9"/>
     <w:rsid w:val="00537D96"/>
     <w:rsid w:val="005401B9"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="00540E6E"/>
     <w:rsid w:val="00540E88"/>
     <w:rsid w:val="005411A5"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="00543355"/>
     <w:rsid w:val="00543A30"/>
     <w:rsid w:val="00544459"/>
     <w:rsid w:val="00544F31"/>
     <w:rsid w:val="00546218"/>
     <w:rsid w:val="00546519"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="00550126"/>
     <w:rsid w:val="0055047C"/>
     <w:rsid w:val="00550657"/>
     <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553316"/>
+    <w:rsid w:val="00553C67"/>
     <w:rsid w:val="00554385"/>
+    <w:rsid w:val="0055454F"/>
     <w:rsid w:val="00555DEB"/>
     <w:rsid w:val="00556A55"/>
     <w:rsid w:val="00557C28"/>
     <w:rsid w:val="00560920"/>
     <w:rsid w:val="0056119A"/>
     <w:rsid w:val="005619B9"/>
     <w:rsid w:val="00561FCA"/>
     <w:rsid w:val="005622AE"/>
     <w:rsid w:val="00562978"/>
     <w:rsid w:val="00562FEC"/>
     <w:rsid w:val="00563752"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565D1A"/>
     <w:rsid w:val="00571CB9"/>
     <w:rsid w:val="00574F66"/>
     <w:rsid w:val="005762F3"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005770CF"/>
     <w:rsid w:val="005771C6"/>
     <w:rsid w:val="00577830"/>
+    <w:rsid w:val="00577C82"/>
     <w:rsid w:val="005809B2"/>
     <w:rsid w:val="00581C57"/>
     <w:rsid w:val="00581D16"/>
     <w:rsid w:val="0058252B"/>
     <w:rsid w:val="00582659"/>
     <w:rsid w:val="0058342E"/>
     <w:rsid w:val="0058396F"/>
     <w:rsid w:val="005839C6"/>
     <w:rsid w:val="00584DBC"/>
     <w:rsid w:val="005866CE"/>
     <w:rsid w:val="00587FAE"/>
     <w:rsid w:val="00590064"/>
     <w:rsid w:val="005904BC"/>
+    <w:rsid w:val="0059082A"/>
     <w:rsid w:val="00590853"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005926A1"/>
     <w:rsid w:val="005935EE"/>
     <w:rsid w:val="005939FE"/>
     <w:rsid w:val="005944F5"/>
     <w:rsid w:val="005959E4"/>
     <w:rsid w:val="005961DA"/>
     <w:rsid w:val="005A26A7"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A3EEE"/>
     <w:rsid w:val="005A4761"/>
     <w:rsid w:val="005A7DCB"/>
     <w:rsid w:val="005B0483"/>
     <w:rsid w:val="005B052C"/>
     <w:rsid w:val="005B1348"/>
     <w:rsid w:val="005B255D"/>
     <w:rsid w:val="005B49B0"/>
     <w:rsid w:val="005B4F79"/>
     <w:rsid w:val="005B4FFF"/>
     <w:rsid w:val="005B5107"/>
     <w:rsid w:val="005B5603"/>
     <w:rsid w:val="005B5F52"/>
     <w:rsid w:val="005B72F2"/>
     <w:rsid w:val="005B7785"/>
     <w:rsid w:val="005C10B4"/>
     <w:rsid w:val="005C13F5"/>
     <w:rsid w:val="005C1E47"/>
     <w:rsid w:val="005C2852"/>
     <w:rsid w:val="005C3609"/>
     <w:rsid w:val="005C5DBD"/>
     <w:rsid w:val="005C6F38"/>
     <w:rsid w:val="005C7091"/>
     <w:rsid w:val="005D156B"/>
     <w:rsid w:val="005D1C7F"/>
     <w:rsid w:val="005D30C6"/>
     <w:rsid w:val="005D33A5"/>
     <w:rsid w:val="005D3DAA"/>
     <w:rsid w:val="005D519E"/>
     <w:rsid w:val="005D7137"/>
     <w:rsid w:val="005D7D0D"/>
     <w:rsid w:val="005E0C4C"/>
     <w:rsid w:val="005E100A"/>
     <w:rsid w:val="005E1047"/>
     <w:rsid w:val="005E1844"/>
     <w:rsid w:val="005E18B5"/>
+    <w:rsid w:val="005E2248"/>
     <w:rsid w:val="005E32A5"/>
     <w:rsid w:val="005E32AA"/>
     <w:rsid w:val="005E38D0"/>
     <w:rsid w:val="005E3CE2"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E5EB6"/>
     <w:rsid w:val="005E6683"/>
+    <w:rsid w:val="005E7C82"/>
     <w:rsid w:val="005F08FE"/>
     <w:rsid w:val="005F0A53"/>
     <w:rsid w:val="005F1CA4"/>
     <w:rsid w:val="005F224C"/>
     <w:rsid w:val="005F29B8"/>
     <w:rsid w:val="005F3399"/>
     <w:rsid w:val="005F41D0"/>
     <w:rsid w:val="005F452F"/>
     <w:rsid w:val="005F5500"/>
     <w:rsid w:val="005F5CFA"/>
     <w:rsid w:val="005F657D"/>
     <w:rsid w:val="005F6F02"/>
     <w:rsid w:val="005F7753"/>
+    <w:rsid w:val="00600C78"/>
     <w:rsid w:val="00600CAD"/>
     <w:rsid w:val="00602AAC"/>
     <w:rsid w:val="00602CAE"/>
     <w:rsid w:val="00603F17"/>
     <w:rsid w:val="00604EBC"/>
     <w:rsid w:val="00606799"/>
     <w:rsid w:val="006074E2"/>
     <w:rsid w:val="0060775C"/>
     <w:rsid w:val="0060778D"/>
     <w:rsid w:val="00610237"/>
     <w:rsid w:val="00610CD4"/>
     <w:rsid w:val="006125B6"/>
     <w:rsid w:val="00612790"/>
     <w:rsid w:val="00613533"/>
     <w:rsid w:val="00613BD5"/>
     <w:rsid w:val="00613D50"/>
     <w:rsid w:val="006148CB"/>
     <w:rsid w:val="006167E6"/>
     <w:rsid w:val="00616EC4"/>
     <w:rsid w:val="0061700C"/>
     <w:rsid w:val="00620302"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00620C30"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="00622592"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00623741"/>
+    <w:rsid w:val="0062461E"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00625CE2"/>
     <w:rsid w:val="00626707"/>
     <w:rsid w:val="006273E7"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006304DA"/>
     <w:rsid w:val="00631136"/>
     <w:rsid w:val="00632AD7"/>
     <w:rsid w:val="00632C53"/>
     <w:rsid w:val="00633033"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006336A1"/>
     <w:rsid w:val="006339A3"/>
     <w:rsid w:val="00634A04"/>
     <w:rsid w:val="00634C4F"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00634E2A"/>
     <w:rsid w:val="00635649"/>
     <w:rsid w:val="0064220D"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00644DF1"/>
+    <w:rsid w:val="00645A42"/>
     <w:rsid w:val="00645AB4"/>
     <w:rsid w:val="00646047"/>
     <w:rsid w:val="00646D2D"/>
     <w:rsid w:val="006470E4"/>
     <w:rsid w:val="00647186"/>
     <w:rsid w:val="00647EAE"/>
     <w:rsid w:val="00651526"/>
     <w:rsid w:val="00654A05"/>
     <w:rsid w:val="00654CD3"/>
     <w:rsid w:val="00654D32"/>
     <w:rsid w:val="006556C0"/>
     <w:rsid w:val="00655826"/>
     <w:rsid w:val="00655B10"/>
     <w:rsid w:val="00656210"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006611E3"/>
     <w:rsid w:val="00662094"/>
     <w:rsid w:val="0066351A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066415A"/>
     <w:rsid w:val="00664215"/>
     <w:rsid w:val="006642EC"/>
     <w:rsid w:val="006654A0"/>
     <w:rsid w:val="00665544"/>
     <w:rsid w:val="00666EE9"/>
     <w:rsid w:val="00671008"/>
     <w:rsid w:val="006717A1"/>
     <w:rsid w:val="00672CB5"/>
     <w:rsid w:val="00673BD2"/>
     <w:rsid w:val="00673CE1"/>
     <w:rsid w:val="006745B2"/>
     <w:rsid w:val="00675FB1"/>
+    <w:rsid w:val="006761DC"/>
     <w:rsid w:val="00676829"/>
     <w:rsid w:val="0067771F"/>
     <w:rsid w:val="00680344"/>
     <w:rsid w:val="00680A95"/>
     <w:rsid w:val="00680E07"/>
     <w:rsid w:val="00680E87"/>
     <w:rsid w:val="006811FA"/>
     <w:rsid w:val="006812D5"/>
     <w:rsid w:val="006815D0"/>
     <w:rsid w:val="006822DB"/>
     <w:rsid w:val="006824BD"/>
     <w:rsid w:val="006849AF"/>
     <w:rsid w:val="00684B8B"/>
     <w:rsid w:val="00685585"/>
     <w:rsid w:val="00686431"/>
     <w:rsid w:val="006873E2"/>
     <w:rsid w:val="00687761"/>
     <w:rsid w:val="00687B14"/>
+    <w:rsid w:val="00687E51"/>
     <w:rsid w:val="006903F1"/>
     <w:rsid w:val="006905F4"/>
     <w:rsid w:val="006919DF"/>
     <w:rsid w:val="00691C36"/>
     <w:rsid w:val="0069208D"/>
     <w:rsid w:val="00692E97"/>
     <w:rsid w:val="006931CB"/>
     <w:rsid w:val="006932D0"/>
     <w:rsid w:val="006938F3"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00695511"/>
     <w:rsid w:val="0069590E"/>
     <w:rsid w:val="00695D41"/>
     <w:rsid w:val="00696CE3"/>
     <w:rsid w:val="006979F1"/>
     <w:rsid w:val="00697BBA"/>
     <w:rsid w:val="00697F56"/>
     <w:rsid w:val="006A131E"/>
     <w:rsid w:val="006A1331"/>
     <w:rsid w:val="006A4A0D"/>
     <w:rsid w:val="006A6634"/>
+    <w:rsid w:val="006A76C0"/>
     <w:rsid w:val="006A7955"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B4E16"/>
     <w:rsid w:val="006B5845"/>
     <w:rsid w:val="006C16A7"/>
     <w:rsid w:val="006C21BD"/>
     <w:rsid w:val="006C2EF3"/>
     <w:rsid w:val="006C3190"/>
     <w:rsid w:val="006C35F6"/>
     <w:rsid w:val="006C4237"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C5622"/>
     <w:rsid w:val="006C65C8"/>
     <w:rsid w:val="006C6615"/>
     <w:rsid w:val="006C735F"/>
     <w:rsid w:val="006C78EA"/>
     <w:rsid w:val="006D0B5D"/>
     <w:rsid w:val="006D0D30"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D23B0"/>
     <w:rsid w:val="006D2A92"/>
     <w:rsid w:val="006D30D8"/>
     <w:rsid w:val="006D4722"/>
     <w:rsid w:val="006D47E6"/>
     <w:rsid w:val="006D4F64"/>
     <w:rsid w:val="006D5848"/>
     <w:rsid w:val="006D6FF9"/>
     <w:rsid w:val="006D7576"/>
     <w:rsid w:val="006E0935"/>
     <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="006E1F5E"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006E29AC"/>
     <w:rsid w:val="006E5581"/>
     <w:rsid w:val="006E68AF"/>
     <w:rsid w:val="006E76E8"/>
     <w:rsid w:val="006E7B64"/>
     <w:rsid w:val="006E7CEA"/>
     <w:rsid w:val="006F14BC"/>
     <w:rsid w:val="006F19C0"/>
+    <w:rsid w:val="006F2157"/>
     <w:rsid w:val="006F252D"/>
     <w:rsid w:val="006F265A"/>
     <w:rsid w:val="006F3AF0"/>
     <w:rsid w:val="006F3E28"/>
     <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F41B9"/>
     <w:rsid w:val="006F6A4F"/>
     <w:rsid w:val="006F75F6"/>
     <w:rsid w:val="006F7A53"/>
     <w:rsid w:val="006F7F5F"/>
     <w:rsid w:val="00701542"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="007045DF"/>
     <w:rsid w:val="0070483E"/>
     <w:rsid w:val="00704966"/>
     <w:rsid w:val="00704B45"/>
     <w:rsid w:val="00705563"/>
     <w:rsid w:val="00705B24"/>
     <w:rsid w:val="007062EC"/>
     <w:rsid w:val="0070758D"/>
     <w:rsid w:val="007079E4"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00710EF7"/>
     <w:rsid w:val="0071185C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00712BF4"/>
     <w:rsid w:val="007135E8"/>
     <w:rsid w:val="007137FE"/>
     <w:rsid w:val="00713D4B"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00716601"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720718"/>
     <w:rsid w:val="0072072E"/>
     <w:rsid w:val="00722716"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00725077"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="007258C4"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="00725F4A"/>
     <w:rsid w:val="00726B5B"/>
     <w:rsid w:val="00727265"/>
     <w:rsid w:val="00727841"/>
     <w:rsid w:val="00731B51"/>
     <w:rsid w:val="00732174"/>
     <w:rsid w:val="00733794"/>
+    <w:rsid w:val="0073532B"/>
     <w:rsid w:val="00735959"/>
     <w:rsid w:val="00735AD7"/>
     <w:rsid w:val="0073690F"/>
     <w:rsid w:val="00742718"/>
     <w:rsid w:val="007428D5"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007470CA"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="00747664"/>
     <w:rsid w:val="00747A61"/>
     <w:rsid w:val="007507D6"/>
     <w:rsid w:val="00751A86"/>
     <w:rsid w:val="00751D0A"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="00753C9D"/>
     <w:rsid w:val="00754F24"/>
     <w:rsid w:val="007561FE"/>
     <w:rsid w:val="00756BEB"/>
+    <w:rsid w:val="00756DBC"/>
     <w:rsid w:val="0075727B"/>
     <w:rsid w:val="00760476"/>
     <w:rsid w:val="007609ED"/>
     <w:rsid w:val="00760C4B"/>
     <w:rsid w:val="0076142C"/>
     <w:rsid w:val="00761852"/>
     <w:rsid w:val="00761BC9"/>
     <w:rsid w:val="00762EF3"/>
     <w:rsid w:val="0076308F"/>
     <w:rsid w:val="00763E6A"/>
     <w:rsid w:val="00764442"/>
     <w:rsid w:val="007650A5"/>
     <w:rsid w:val="00765391"/>
     <w:rsid w:val="00765826"/>
     <w:rsid w:val="0076679B"/>
     <w:rsid w:val="00770E11"/>
     <w:rsid w:val="00771DF8"/>
     <w:rsid w:val="0077226E"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0077571E"/>
     <w:rsid w:val="00775EB7"/>
     <w:rsid w:val="00776F85"/>
     <w:rsid w:val="00777F45"/>
     <w:rsid w:val="00781AC9"/>
+    <w:rsid w:val="0078226C"/>
     <w:rsid w:val="0078231A"/>
     <w:rsid w:val="00782395"/>
     <w:rsid w:val="007832A9"/>
     <w:rsid w:val="00783850"/>
     <w:rsid w:val="00784638"/>
     <w:rsid w:val="007848CB"/>
     <w:rsid w:val="00786226"/>
     <w:rsid w:val="00787716"/>
     <w:rsid w:val="007935AA"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="0079464A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00794B2F"/>
+    <w:rsid w:val="007951A8"/>
     <w:rsid w:val="00795D0F"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="007A0D2E"/>
     <w:rsid w:val="007A1540"/>
     <w:rsid w:val="007A15D1"/>
     <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007A3EC1"/>
     <w:rsid w:val="007A64DD"/>
     <w:rsid w:val="007A6F9D"/>
     <w:rsid w:val="007A76D6"/>
     <w:rsid w:val="007B1FCD"/>
+    <w:rsid w:val="007B2EF2"/>
     <w:rsid w:val="007B2F81"/>
     <w:rsid w:val="007B3432"/>
     <w:rsid w:val="007B459E"/>
     <w:rsid w:val="007B4D57"/>
     <w:rsid w:val="007B5BEF"/>
     <w:rsid w:val="007B7A34"/>
     <w:rsid w:val="007C0694"/>
     <w:rsid w:val="007C1439"/>
     <w:rsid w:val="007C163D"/>
     <w:rsid w:val="007C228D"/>
     <w:rsid w:val="007C3BE3"/>
     <w:rsid w:val="007C3D07"/>
     <w:rsid w:val="007C4F17"/>
     <w:rsid w:val="007C50B8"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C7255"/>
     <w:rsid w:val="007C7FDD"/>
     <w:rsid w:val="007D034A"/>
     <w:rsid w:val="007D07BB"/>
     <w:rsid w:val="007D0A76"/>
     <w:rsid w:val="007D3916"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4CF3"/>
     <w:rsid w:val="007D4F1A"/>
     <w:rsid w:val="007D4F27"/>
     <w:rsid w:val="007D5116"/>
     <w:rsid w:val="007D6201"/>
     <w:rsid w:val="007D701E"/>
     <w:rsid w:val="007D7B01"/>
     <w:rsid w:val="007E1255"/>
     <w:rsid w:val="007E2080"/>
     <w:rsid w:val="007E2731"/>
     <w:rsid w:val="007E298A"/>
     <w:rsid w:val="007E29A5"/>
     <w:rsid w:val="007E2D76"/>
+    <w:rsid w:val="007E35FD"/>
     <w:rsid w:val="007E3CEF"/>
     <w:rsid w:val="007E56D2"/>
     <w:rsid w:val="007E5962"/>
     <w:rsid w:val="007E66AC"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E71C5"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F00AD"/>
     <w:rsid w:val="007F2136"/>
     <w:rsid w:val="007F29A4"/>
     <w:rsid w:val="007F35A5"/>
     <w:rsid w:val="007F398A"/>
     <w:rsid w:val="007F418F"/>
     <w:rsid w:val="007F64FE"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008002F1"/>
     <w:rsid w:val="008008BF"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="008030D0"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080390E"/>
     <w:rsid w:val="008039A6"/>
+    <w:rsid w:val="008042FE"/>
     <w:rsid w:val="0080487F"/>
     <w:rsid w:val="00804AA0"/>
     <w:rsid w:val="0080503C"/>
     <w:rsid w:val="00805559"/>
     <w:rsid w:val="00805610"/>
     <w:rsid w:val="00810690"/>
     <w:rsid w:val="00810948"/>
     <w:rsid w:val="00810DB3"/>
     <w:rsid w:val="008112A1"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="00812ABD"/>
     <w:rsid w:val="00813844"/>
     <w:rsid w:val="008149C9"/>
     <w:rsid w:val="00814AC5"/>
     <w:rsid w:val="00817746"/>
     <w:rsid w:val="0081797E"/>
     <w:rsid w:val="00820398"/>
     <w:rsid w:val="00820695"/>
     <w:rsid w:val="00820AAE"/>
     <w:rsid w:val="00820F93"/>
     <w:rsid w:val="00821688"/>
+    <w:rsid w:val="0082246D"/>
     <w:rsid w:val="00822D9F"/>
     <w:rsid w:val="00824587"/>
     <w:rsid w:val="0082528A"/>
     <w:rsid w:val="008252F4"/>
     <w:rsid w:val="00825983"/>
+    <w:rsid w:val="008300C8"/>
     <w:rsid w:val="00830C68"/>
     <w:rsid w:val="00831152"/>
     <w:rsid w:val="00831154"/>
     <w:rsid w:val="00834DD1"/>
     <w:rsid w:val="00834F6C"/>
     <w:rsid w:val="0083513A"/>
     <w:rsid w:val="008355C2"/>
     <w:rsid w:val="00836B92"/>
     <w:rsid w:val="00836D67"/>
     <w:rsid w:val="00836E0A"/>
     <w:rsid w:val="00840022"/>
     <w:rsid w:val="008407A1"/>
     <w:rsid w:val="0084297D"/>
     <w:rsid w:val="00843270"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00845282"/>
     <w:rsid w:val="00846A49"/>
     <w:rsid w:val="0084727D"/>
     <w:rsid w:val="00847FDB"/>
     <w:rsid w:val="00851013"/>
     <w:rsid w:val="0085108D"/>
     <w:rsid w:val="00851961"/>
     <w:rsid w:val="00851F4F"/>
     <w:rsid w:val="00852AA6"/>
     <w:rsid w:val="008535B4"/>
     <w:rsid w:val="00853871"/>
     <w:rsid w:val="00854873"/>
     <w:rsid w:val="00854F58"/>
     <w:rsid w:val="00855819"/>
     <w:rsid w:val="00856799"/>
     <w:rsid w:val="0085684F"/>
     <w:rsid w:val="008568DE"/>
     <w:rsid w:val="00857003"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857E69"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="008619C0"/>
     <w:rsid w:val="00861CB8"/>
     <w:rsid w:val="00862340"/>
     <w:rsid w:val="00862EB7"/>
     <w:rsid w:val="00862FA6"/>
     <w:rsid w:val="008635C7"/>
     <w:rsid w:val="00863D4E"/>
     <w:rsid w:val="00863DBA"/>
     <w:rsid w:val="00864E2D"/>
+    <w:rsid w:val="00866680"/>
     <w:rsid w:val="00866794"/>
     <w:rsid w:val="00871479"/>
     <w:rsid w:val="00871D1A"/>
     <w:rsid w:val="008724B4"/>
     <w:rsid w:val="00874472"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00874C07"/>
     <w:rsid w:val="008754C8"/>
     <w:rsid w:val="008756DF"/>
     <w:rsid w:val="00875F59"/>
     <w:rsid w:val="008772A1"/>
     <w:rsid w:val="00877748"/>
     <w:rsid w:val="00877BD4"/>
     <w:rsid w:val="00881774"/>
     <w:rsid w:val="008823FE"/>
     <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="00884666"/>
     <w:rsid w:val="00887130"/>
     <w:rsid w:val="0089321B"/>
     <w:rsid w:val="0089587B"/>
+    <w:rsid w:val="00895F0B"/>
     <w:rsid w:val="0089648E"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897D6C"/>
+    <w:rsid w:val="00897ECC"/>
     <w:rsid w:val="008A13B5"/>
     <w:rsid w:val="008A1417"/>
     <w:rsid w:val="008A154D"/>
     <w:rsid w:val="008A1DE7"/>
     <w:rsid w:val="008A2019"/>
     <w:rsid w:val="008A24A8"/>
     <w:rsid w:val="008A2BEC"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A3C4A"/>
     <w:rsid w:val="008A3F84"/>
     <w:rsid w:val="008A5FE7"/>
     <w:rsid w:val="008A6007"/>
     <w:rsid w:val="008A6338"/>
     <w:rsid w:val="008A77CD"/>
     <w:rsid w:val="008B002D"/>
     <w:rsid w:val="008B065F"/>
     <w:rsid w:val="008B0B5B"/>
+    <w:rsid w:val="008B2C84"/>
     <w:rsid w:val="008B2EB2"/>
     <w:rsid w:val="008B2EE8"/>
     <w:rsid w:val="008B5B5C"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C1036"/>
     <w:rsid w:val="008C2139"/>
     <w:rsid w:val="008C2426"/>
     <w:rsid w:val="008C4881"/>
     <w:rsid w:val="008C676B"/>
     <w:rsid w:val="008C687F"/>
     <w:rsid w:val="008C6BCC"/>
     <w:rsid w:val="008C776B"/>
     <w:rsid w:val="008C7EE7"/>
     <w:rsid w:val="008D03E5"/>
     <w:rsid w:val="008D0DBC"/>
+    <w:rsid w:val="008D217F"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51AE"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5318"/>
     <w:rsid w:val="008D55B1"/>
     <w:rsid w:val="008D6EF5"/>
     <w:rsid w:val="008E0DA9"/>
     <w:rsid w:val="008E131E"/>
     <w:rsid w:val="008E13E5"/>
     <w:rsid w:val="008E21BD"/>
     <w:rsid w:val="008E2B8F"/>
     <w:rsid w:val="008E30A2"/>
     <w:rsid w:val="008E30AC"/>
     <w:rsid w:val="008E4893"/>
     <w:rsid w:val="008E53AB"/>
     <w:rsid w:val="008E6337"/>
     <w:rsid w:val="008E72E4"/>
     <w:rsid w:val="008E76DC"/>
     <w:rsid w:val="008E7CC7"/>
     <w:rsid w:val="008E7EA0"/>
     <w:rsid w:val="008F222D"/>
     <w:rsid w:val="008F3472"/>
     <w:rsid w:val="008F3ED7"/>
     <w:rsid w:val="008F5951"/>
     <w:rsid w:val="008F678A"/>
     <w:rsid w:val="009031CC"/>
     <w:rsid w:val="00903DED"/>
     <w:rsid w:val="00904D7B"/>
+    <w:rsid w:val="00905C2D"/>
     <w:rsid w:val="0090754E"/>
     <w:rsid w:val="00907CC4"/>
     <w:rsid w:val="00910447"/>
     <w:rsid w:val="00910468"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910F66"/>
     <w:rsid w:val="009127B3"/>
     <w:rsid w:val="00912813"/>
     <w:rsid w:val="0091387D"/>
     <w:rsid w:val="0091394A"/>
     <w:rsid w:val="00915317"/>
     <w:rsid w:val="00916168"/>
     <w:rsid w:val="00917B4B"/>
     <w:rsid w:val="00917BA3"/>
+    <w:rsid w:val="00920B1C"/>
+    <w:rsid w:val="00921EE1"/>
     <w:rsid w:val="00922BDB"/>
     <w:rsid w:val="00924F97"/>
     <w:rsid w:val="009251DD"/>
     <w:rsid w:val="0093065F"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932719"/>
     <w:rsid w:val="00933F6B"/>
     <w:rsid w:val="009350F7"/>
     <w:rsid w:val="009359F7"/>
     <w:rsid w:val="009361AC"/>
     <w:rsid w:val="00937C76"/>
+    <w:rsid w:val="009408A0"/>
     <w:rsid w:val="00942977"/>
     <w:rsid w:val="00942F04"/>
     <w:rsid w:val="00942FB1"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="009450B6"/>
     <w:rsid w:val="00945B9E"/>
     <w:rsid w:val="00946095"/>
     <w:rsid w:val="00946C2A"/>
     <w:rsid w:val="0094759B"/>
     <w:rsid w:val="00947BF3"/>
     <w:rsid w:val="00947D2D"/>
     <w:rsid w:val="00950155"/>
     <w:rsid w:val="00950D3D"/>
     <w:rsid w:val="00951529"/>
     <w:rsid w:val="009515DC"/>
     <w:rsid w:val="00951F8F"/>
     <w:rsid w:val="0095228F"/>
     <w:rsid w:val="0095233F"/>
     <w:rsid w:val="009535FF"/>
     <w:rsid w:val="009540DF"/>
     <w:rsid w:val="00954ADB"/>
     <w:rsid w:val="00954CA1"/>
     <w:rsid w:val="0095655C"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00961ED7"/>
+    <w:rsid w:val="0096224F"/>
     <w:rsid w:val="00962395"/>
     <w:rsid w:val="009625AE"/>
+    <w:rsid w:val="009632F6"/>
     <w:rsid w:val="00963CB9"/>
+    <w:rsid w:val="0096403E"/>
     <w:rsid w:val="00964267"/>
     <w:rsid w:val="009658E5"/>
     <w:rsid w:val="00965A4C"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="00970643"/>
     <w:rsid w:val="00970AAA"/>
     <w:rsid w:val="009713FB"/>
     <w:rsid w:val="00971AB2"/>
     <w:rsid w:val="00972B64"/>
     <w:rsid w:val="00973056"/>
     <w:rsid w:val="00974AD4"/>
     <w:rsid w:val="0097598A"/>
     <w:rsid w:val="00977EA2"/>
     <w:rsid w:val="00977EDD"/>
     <w:rsid w:val="00977FC6"/>
     <w:rsid w:val="00980929"/>
     <w:rsid w:val="00980E6E"/>
     <w:rsid w:val="00980FCC"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098217F"/>
     <w:rsid w:val="00983430"/>
     <w:rsid w:val="00984464"/>
     <w:rsid w:val="00984C5F"/>
     <w:rsid w:val="00985BDB"/>
     <w:rsid w:val="00987390"/>
+    <w:rsid w:val="0099140A"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="00991CB2"/>
     <w:rsid w:val="00992336"/>
+    <w:rsid w:val="009937FD"/>
     <w:rsid w:val="0099492F"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="0099760A"/>
     <w:rsid w:val="00997758"/>
     <w:rsid w:val="00997A89"/>
     <w:rsid w:val="009A0129"/>
     <w:rsid w:val="009A02FF"/>
     <w:rsid w:val="009A0660"/>
     <w:rsid w:val="009A1459"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009A218F"/>
     <w:rsid w:val="009A2DA7"/>
     <w:rsid w:val="009A48A5"/>
     <w:rsid w:val="009A4A73"/>
     <w:rsid w:val="009A5D6F"/>
     <w:rsid w:val="009A63C9"/>
     <w:rsid w:val="009A6FB6"/>
     <w:rsid w:val="009B02C1"/>
     <w:rsid w:val="009B0379"/>
     <w:rsid w:val="009B0BC0"/>
     <w:rsid w:val="009B1A7C"/>
     <w:rsid w:val="009B21C9"/>
     <w:rsid w:val="009B32BB"/>
     <w:rsid w:val="009B330D"/>
     <w:rsid w:val="009B3A73"/>
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009B4CC7"/>
     <w:rsid w:val="009B70F6"/>
     <w:rsid w:val="009B7154"/>
+    <w:rsid w:val="009B745C"/>
     <w:rsid w:val="009B74A7"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B76EF"/>
     <w:rsid w:val="009B7940"/>
     <w:rsid w:val="009C23DD"/>
     <w:rsid w:val="009C27FA"/>
     <w:rsid w:val="009C332C"/>
     <w:rsid w:val="009C3B8C"/>
     <w:rsid w:val="009C3F50"/>
     <w:rsid w:val="009C45E9"/>
     <w:rsid w:val="009C4806"/>
     <w:rsid w:val="009C4F0E"/>
     <w:rsid w:val="009C54A9"/>
     <w:rsid w:val="009C6CA6"/>
     <w:rsid w:val="009C71A5"/>
     <w:rsid w:val="009D00B6"/>
     <w:rsid w:val="009D0508"/>
     <w:rsid w:val="009D05D6"/>
     <w:rsid w:val="009D1E5B"/>
     <w:rsid w:val="009D2000"/>
     <w:rsid w:val="009D205E"/>
     <w:rsid w:val="009D2454"/>
     <w:rsid w:val="009D2DFE"/>
     <w:rsid w:val="009D3075"/>
     <w:rsid w:val="009D398B"/>
@@ -20445,140 +21543,147 @@
     <w:rsid w:val="00A043DC"/>
     <w:rsid w:val="00A04438"/>
     <w:rsid w:val="00A0693B"/>
     <w:rsid w:val="00A06E43"/>
     <w:rsid w:val="00A07193"/>
     <w:rsid w:val="00A07D07"/>
     <w:rsid w:val="00A10E6F"/>
     <w:rsid w:val="00A11211"/>
     <w:rsid w:val="00A11BE4"/>
     <w:rsid w:val="00A12960"/>
     <w:rsid w:val="00A14040"/>
     <w:rsid w:val="00A14C30"/>
     <w:rsid w:val="00A16200"/>
     <w:rsid w:val="00A16E8C"/>
     <w:rsid w:val="00A175DC"/>
     <w:rsid w:val="00A1772D"/>
     <w:rsid w:val="00A177FA"/>
     <w:rsid w:val="00A208EB"/>
     <w:rsid w:val="00A22069"/>
     <w:rsid w:val="00A22421"/>
     <w:rsid w:val="00A24493"/>
     <w:rsid w:val="00A2467D"/>
     <w:rsid w:val="00A249D0"/>
     <w:rsid w:val="00A268C2"/>
     <w:rsid w:val="00A26F76"/>
+    <w:rsid w:val="00A307EB"/>
     <w:rsid w:val="00A34452"/>
     <w:rsid w:val="00A36875"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A40F36"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A441A4"/>
     <w:rsid w:val="00A453DB"/>
     <w:rsid w:val="00A474A5"/>
+    <w:rsid w:val="00A47C09"/>
     <w:rsid w:val="00A51781"/>
     <w:rsid w:val="00A52A7E"/>
     <w:rsid w:val="00A52DB1"/>
     <w:rsid w:val="00A53102"/>
     <w:rsid w:val="00A53995"/>
     <w:rsid w:val="00A541AA"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A551E2"/>
     <w:rsid w:val="00A56CD8"/>
+    <w:rsid w:val="00A56CE7"/>
     <w:rsid w:val="00A6009D"/>
     <w:rsid w:val="00A6099A"/>
     <w:rsid w:val="00A61935"/>
     <w:rsid w:val="00A631C0"/>
     <w:rsid w:val="00A644FA"/>
     <w:rsid w:val="00A6520D"/>
     <w:rsid w:val="00A65EB1"/>
     <w:rsid w:val="00A675E9"/>
     <w:rsid w:val="00A7036F"/>
     <w:rsid w:val="00A7118E"/>
     <w:rsid w:val="00A71352"/>
     <w:rsid w:val="00A71A99"/>
     <w:rsid w:val="00A72430"/>
     <w:rsid w:val="00A726E5"/>
     <w:rsid w:val="00A73628"/>
     <w:rsid w:val="00A74802"/>
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A823CC"/>
     <w:rsid w:val="00A82524"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
     <w:rsid w:val="00A84466"/>
     <w:rsid w:val="00A854CC"/>
     <w:rsid w:val="00A859F6"/>
     <w:rsid w:val="00A86D73"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A87E5B"/>
+    <w:rsid w:val="00A9062F"/>
     <w:rsid w:val="00A937F9"/>
     <w:rsid w:val="00A94E00"/>
     <w:rsid w:val="00A9612F"/>
     <w:rsid w:val="00A96250"/>
     <w:rsid w:val="00A97F72"/>
     <w:rsid w:val="00AA17B7"/>
     <w:rsid w:val="00AA3858"/>
     <w:rsid w:val="00AA4865"/>
     <w:rsid w:val="00AA4C3D"/>
     <w:rsid w:val="00AB16E5"/>
     <w:rsid w:val="00AB1E44"/>
     <w:rsid w:val="00AB25DE"/>
     <w:rsid w:val="00AB58FA"/>
     <w:rsid w:val="00AB5A64"/>
+    <w:rsid w:val="00AB6808"/>
     <w:rsid w:val="00AB7DF6"/>
     <w:rsid w:val="00AC0A1F"/>
     <w:rsid w:val="00AC1E1E"/>
     <w:rsid w:val="00AC2FD0"/>
     <w:rsid w:val="00AC43A6"/>
     <w:rsid w:val="00AC47E1"/>
     <w:rsid w:val="00AC5153"/>
     <w:rsid w:val="00AC539E"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6E64"/>
     <w:rsid w:val="00AC7554"/>
     <w:rsid w:val="00AC7F33"/>
     <w:rsid w:val="00AD03F9"/>
     <w:rsid w:val="00AD3F06"/>
     <w:rsid w:val="00AD41F4"/>
     <w:rsid w:val="00AD4F12"/>
     <w:rsid w:val="00AD67FA"/>
+    <w:rsid w:val="00AD7E1A"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE0B09"/>
     <w:rsid w:val="00AE0EE3"/>
     <w:rsid w:val="00AE15D0"/>
     <w:rsid w:val="00AE1864"/>
     <w:rsid w:val="00AE2477"/>
     <w:rsid w:val="00AE2588"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE35C2"/>
     <w:rsid w:val="00AE3A90"/>
     <w:rsid w:val="00AE4812"/>
+    <w:rsid w:val="00AE4988"/>
     <w:rsid w:val="00AE4BAE"/>
     <w:rsid w:val="00AE5029"/>
     <w:rsid w:val="00AE5DE3"/>
     <w:rsid w:val="00AE6440"/>
     <w:rsid w:val="00AE6704"/>
     <w:rsid w:val="00AE70F5"/>
     <w:rsid w:val="00AF0424"/>
     <w:rsid w:val="00AF27A5"/>
     <w:rsid w:val="00AF27F9"/>
     <w:rsid w:val="00AF29B8"/>
     <w:rsid w:val="00AF304D"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5048"/>
     <w:rsid w:val="00AF51BE"/>
     <w:rsid w:val="00AF640F"/>
     <w:rsid w:val="00AF7046"/>
     <w:rsid w:val="00AF77F7"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B00842"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02DBB"/>
     <w:rsid w:val="00B042EA"/>
     <w:rsid w:val="00B06259"/>
     <w:rsid w:val="00B067D4"/>
     <w:rsid w:val="00B07333"/>
@@ -20606,253 +21711,263 @@
     <w:rsid w:val="00B365DB"/>
     <w:rsid w:val="00B36B0A"/>
     <w:rsid w:val="00B37745"/>
     <w:rsid w:val="00B37842"/>
     <w:rsid w:val="00B4032D"/>
     <w:rsid w:val="00B40D7A"/>
     <w:rsid w:val="00B412B6"/>
     <w:rsid w:val="00B4270E"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B43050"/>
     <w:rsid w:val="00B43D3D"/>
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B447CB"/>
     <w:rsid w:val="00B46146"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B47770"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B50F92"/>
     <w:rsid w:val="00B52124"/>
     <w:rsid w:val="00B52750"/>
     <w:rsid w:val="00B5329E"/>
     <w:rsid w:val="00B54473"/>
     <w:rsid w:val="00B54EA0"/>
+    <w:rsid w:val="00B56696"/>
     <w:rsid w:val="00B57B0F"/>
     <w:rsid w:val="00B60251"/>
     <w:rsid w:val="00B60B5E"/>
     <w:rsid w:val="00B623CC"/>
     <w:rsid w:val="00B6398E"/>
     <w:rsid w:val="00B65605"/>
     <w:rsid w:val="00B66450"/>
     <w:rsid w:val="00B667EB"/>
     <w:rsid w:val="00B6736A"/>
+    <w:rsid w:val="00B67505"/>
     <w:rsid w:val="00B706C2"/>
     <w:rsid w:val="00B709DF"/>
     <w:rsid w:val="00B711AC"/>
     <w:rsid w:val="00B71273"/>
     <w:rsid w:val="00B71714"/>
     <w:rsid w:val="00B731D8"/>
     <w:rsid w:val="00B7360B"/>
     <w:rsid w:val="00B744CC"/>
     <w:rsid w:val="00B75D2B"/>
+    <w:rsid w:val="00B80B49"/>
     <w:rsid w:val="00B811C8"/>
     <w:rsid w:val="00B815FE"/>
     <w:rsid w:val="00B82BF8"/>
     <w:rsid w:val="00B836C5"/>
     <w:rsid w:val="00B84CCE"/>
     <w:rsid w:val="00B84EE1"/>
     <w:rsid w:val="00B86588"/>
     <w:rsid w:val="00B87297"/>
     <w:rsid w:val="00B87543"/>
     <w:rsid w:val="00B87C3C"/>
     <w:rsid w:val="00B902FC"/>
     <w:rsid w:val="00B9092F"/>
     <w:rsid w:val="00B91300"/>
     <w:rsid w:val="00B91585"/>
     <w:rsid w:val="00B921FC"/>
     <w:rsid w:val="00B92213"/>
     <w:rsid w:val="00B92375"/>
     <w:rsid w:val="00B92C4D"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B95AC6"/>
     <w:rsid w:val="00B96146"/>
     <w:rsid w:val="00B968F7"/>
     <w:rsid w:val="00B97108"/>
     <w:rsid w:val="00B97F7D"/>
     <w:rsid w:val="00BA22F2"/>
     <w:rsid w:val="00BA2F00"/>
     <w:rsid w:val="00BA5C18"/>
     <w:rsid w:val="00BA6974"/>
     <w:rsid w:val="00BB0893"/>
     <w:rsid w:val="00BB0D1A"/>
     <w:rsid w:val="00BB1F11"/>
     <w:rsid w:val="00BB225C"/>
     <w:rsid w:val="00BB2D79"/>
+    <w:rsid w:val="00BB563B"/>
     <w:rsid w:val="00BB5D6F"/>
     <w:rsid w:val="00BB7661"/>
+    <w:rsid w:val="00BB7E93"/>
     <w:rsid w:val="00BC02C9"/>
     <w:rsid w:val="00BC2088"/>
     <w:rsid w:val="00BC2465"/>
     <w:rsid w:val="00BC26EA"/>
     <w:rsid w:val="00BC3BB9"/>
     <w:rsid w:val="00BC434F"/>
     <w:rsid w:val="00BC5370"/>
     <w:rsid w:val="00BC71BC"/>
     <w:rsid w:val="00BC7265"/>
     <w:rsid w:val="00BC7688"/>
     <w:rsid w:val="00BC78FA"/>
     <w:rsid w:val="00BD0250"/>
     <w:rsid w:val="00BD1075"/>
     <w:rsid w:val="00BD1343"/>
     <w:rsid w:val="00BD193A"/>
     <w:rsid w:val="00BD194F"/>
     <w:rsid w:val="00BD1E69"/>
     <w:rsid w:val="00BD2DB6"/>
     <w:rsid w:val="00BD4ECF"/>
     <w:rsid w:val="00BD5340"/>
     <w:rsid w:val="00BD6EA4"/>
     <w:rsid w:val="00BE03D4"/>
     <w:rsid w:val="00BE073C"/>
     <w:rsid w:val="00BE15B3"/>
     <w:rsid w:val="00BE1661"/>
     <w:rsid w:val="00BE184C"/>
     <w:rsid w:val="00BE223F"/>
     <w:rsid w:val="00BE257D"/>
     <w:rsid w:val="00BE2CB6"/>
+    <w:rsid w:val="00BE4CCD"/>
     <w:rsid w:val="00BE5557"/>
     <w:rsid w:val="00BE5694"/>
     <w:rsid w:val="00BE6EB6"/>
     <w:rsid w:val="00BE6F8C"/>
     <w:rsid w:val="00BE711A"/>
     <w:rsid w:val="00BF01B5"/>
     <w:rsid w:val="00BF0D62"/>
     <w:rsid w:val="00BF2EB5"/>
     <w:rsid w:val="00BF36CB"/>
     <w:rsid w:val="00BF3EB9"/>
     <w:rsid w:val="00BF3EE3"/>
     <w:rsid w:val="00BF4D7E"/>
     <w:rsid w:val="00BF5222"/>
     <w:rsid w:val="00BF595F"/>
     <w:rsid w:val="00BF5A8A"/>
     <w:rsid w:val="00BF66F6"/>
     <w:rsid w:val="00C00C87"/>
     <w:rsid w:val="00C00F6D"/>
     <w:rsid w:val="00C015E8"/>
     <w:rsid w:val="00C03348"/>
     <w:rsid w:val="00C033D0"/>
     <w:rsid w:val="00C05544"/>
     <w:rsid w:val="00C05F52"/>
     <w:rsid w:val="00C067B8"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C111B4"/>
     <w:rsid w:val="00C1185A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C120DE"/>
     <w:rsid w:val="00C123EB"/>
     <w:rsid w:val="00C12EA9"/>
     <w:rsid w:val="00C12F9E"/>
     <w:rsid w:val="00C13E2A"/>
     <w:rsid w:val="00C14D59"/>
     <w:rsid w:val="00C14FA8"/>
     <w:rsid w:val="00C153CF"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21F02"/>
     <w:rsid w:val="00C224BF"/>
     <w:rsid w:val="00C23755"/>
+    <w:rsid w:val="00C23B95"/>
     <w:rsid w:val="00C251B0"/>
     <w:rsid w:val="00C266C2"/>
     <w:rsid w:val="00C27374"/>
     <w:rsid w:val="00C27D17"/>
     <w:rsid w:val="00C3353B"/>
     <w:rsid w:val="00C33560"/>
     <w:rsid w:val="00C338F5"/>
     <w:rsid w:val="00C33ADA"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34B64"/>
     <w:rsid w:val="00C36B5B"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C43351"/>
     <w:rsid w:val="00C436E4"/>
     <w:rsid w:val="00C43AE8"/>
     <w:rsid w:val="00C44AF5"/>
     <w:rsid w:val="00C45677"/>
     <w:rsid w:val="00C46EE0"/>
     <w:rsid w:val="00C503F9"/>
     <w:rsid w:val="00C508E6"/>
     <w:rsid w:val="00C51078"/>
     <w:rsid w:val="00C51841"/>
     <w:rsid w:val="00C5277F"/>
     <w:rsid w:val="00C5318A"/>
     <w:rsid w:val="00C5401E"/>
     <w:rsid w:val="00C54665"/>
     <w:rsid w:val="00C54CFD"/>
     <w:rsid w:val="00C55650"/>
     <w:rsid w:val="00C556C1"/>
     <w:rsid w:val="00C57F0E"/>
     <w:rsid w:val="00C6099C"/>
     <w:rsid w:val="00C60B81"/>
     <w:rsid w:val="00C615B9"/>
     <w:rsid w:val="00C61A79"/>
     <w:rsid w:val="00C644AF"/>
     <w:rsid w:val="00C64784"/>
     <w:rsid w:val="00C64FD6"/>
     <w:rsid w:val="00C65FCD"/>
+    <w:rsid w:val="00C66152"/>
     <w:rsid w:val="00C6642F"/>
     <w:rsid w:val="00C66634"/>
     <w:rsid w:val="00C6708E"/>
     <w:rsid w:val="00C67780"/>
     <w:rsid w:val="00C679E1"/>
+    <w:rsid w:val="00C67F3A"/>
     <w:rsid w:val="00C7090D"/>
     <w:rsid w:val="00C70E6A"/>
     <w:rsid w:val="00C71683"/>
     <w:rsid w:val="00C71D9F"/>
     <w:rsid w:val="00C72510"/>
     <w:rsid w:val="00C73226"/>
     <w:rsid w:val="00C733FE"/>
     <w:rsid w:val="00C749B0"/>
     <w:rsid w:val="00C756C2"/>
     <w:rsid w:val="00C75904"/>
     <w:rsid w:val="00C75F8C"/>
     <w:rsid w:val="00C75FF2"/>
     <w:rsid w:val="00C7677C"/>
     <w:rsid w:val="00C77F9B"/>
     <w:rsid w:val="00C80C84"/>
     <w:rsid w:val="00C8138D"/>
     <w:rsid w:val="00C817D6"/>
     <w:rsid w:val="00C81FDD"/>
     <w:rsid w:val="00C82194"/>
     <w:rsid w:val="00C82558"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C82B78"/>
     <w:rsid w:val="00C84761"/>
     <w:rsid w:val="00C85184"/>
     <w:rsid w:val="00C872B5"/>
     <w:rsid w:val="00C87650"/>
     <w:rsid w:val="00C902C6"/>
     <w:rsid w:val="00C9192B"/>
     <w:rsid w:val="00C925F9"/>
     <w:rsid w:val="00C92C12"/>
     <w:rsid w:val="00C93927"/>
     <w:rsid w:val="00C93934"/>
     <w:rsid w:val="00C9427A"/>
     <w:rsid w:val="00C94B15"/>
     <w:rsid w:val="00C94F30"/>
+    <w:rsid w:val="00C95156"/>
     <w:rsid w:val="00C9656F"/>
     <w:rsid w:val="00C969B4"/>
     <w:rsid w:val="00C9790A"/>
     <w:rsid w:val="00C97A42"/>
     <w:rsid w:val="00CA00A8"/>
     <w:rsid w:val="00CA0968"/>
     <w:rsid w:val="00CA1E0A"/>
     <w:rsid w:val="00CA3055"/>
     <w:rsid w:val="00CA3FAB"/>
     <w:rsid w:val="00CA4129"/>
     <w:rsid w:val="00CA56A3"/>
     <w:rsid w:val="00CB0853"/>
     <w:rsid w:val="00CB1C76"/>
     <w:rsid w:val="00CB251D"/>
     <w:rsid w:val="00CB2BFD"/>
     <w:rsid w:val="00CB2C3A"/>
     <w:rsid w:val="00CB2C60"/>
     <w:rsid w:val="00CB3DAC"/>
     <w:rsid w:val="00CB59D8"/>
     <w:rsid w:val="00CB5A8B"/>
     <w:rsid w:val="00CB7285"/>
     <w:rsid w:val="00CC08A1"/>
     <w:rsid w:val="00CC095F"/>
     <w:rsid w:val="00CC1791"/>
     <w:rsid w:val="00CC1C58"/>
@@ -20867,59 +21982,63 @@
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD11DB"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD3EAD"/>
     <w:rsid w:val="00CD4C72"/>
     <w:rsid w:val="00CD612F"/>
     <w:rsid w:val="00CD6541"/>
     <w:rsid w:val="00CD6892"/>
     <w:rsid w:val="00CE0E73"/>
     <w:rsid w:val="00CE136F"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2C00"/>
     <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE4016"/>
     <w:rsid w:val="00CE549F"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CE5843"/>
     <w:rsid w:val="00CE5D60"/>
     <w:rsid w:val="00CE6BB8"/>
     <w:rsid w:val="00CF010A"/>
     <w:rsid w:val="00CF09F5"/>
     <w:rsid w:val="00CF41C2"/>
     <w:rsid w:val="00CF4520"/>
     <w:rsid w:val="00CF4CA1"/>
     <w:rsid w:val="00CF5750"/>
+    <w:rsid w:val="00CF5A09"/>
     <w:rsid w:val="00CF5E13"/>
     <w:rsid w:val="00CF6457"/>
     <w:rsid w:val="00CF6E16"/>
     <w:rsid w:val="00CF703E"/>
+    <w:rsid w:val="00CF752C"/>
     <w:rsid w:val="00CF7ABA"/>
     <w:rsid w:val="00CF7D64"/>
     <w:rsid w:val="00CF7F76"/>
     <w:rsid w:val="00D00B6A"/>
+    <w:rsid w:val="00D00DAA"/>
     <w:rsid w:val="00D037E9"/>
+    <w:rsid w:val="00D03E1A"/>
     <w:rsid w:val="00D04CFC"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D064E1"/>
     <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07C5B"/>
     <w:rsid w:val="00D07D58"/>
     <w:rsid w:val="00D10925"/>
     <w:rsid w:val="00D1242C"/>
     <w:rsid w:val="00D12DF0"/>
     <w:rsid w:val="00D1388A"/>
     <w:rsid w:val="00D1389A"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00D14C4D"/>
     <w:rsid w:val="00D1793C"/>
     <w:rsid w:val="00D17D6B"/>
     <w:rsid w:val="00D17EE5"/>
     <w:rsid w:val="00D202A3"/>
     <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D209EF"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D23451"/>
     <w:rsid w:val="00D23605"/>
     <w:rsid w:val="00D24A4F"/>
@@ -20942,265 +22061,285 @@
     <w:rsid w:val="00D434B5"/>
     <w:rsid w:val="00D43656"/>
     <w:rsid w:val="00D436DA"/>
     <w:rsid w:val="00D43F2F"/>
     <w:rsid w:val="00D44AD7"/>
     <w:rsid w:val="00D47136"/>
     <w:rsid w:val="00D47E57"/>
     <w:rsid w:val="00D507CC"/>
     <w:rsid w:val="00D5196F"/>
     <w:rsid w:val="00D51D49"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D530C5"/>
     <w:rsid w:val="00D53FBF"/>
     <w:rsid w:val="00D541DA"/>
     <w:rsid w:val="00D55208"/>
     <w:rsid w:val="00D55AA6"/>
     <w:rsid w:val="00D565AE"/>
     <w:rsid w:val="00D579C6"/>
     <w:rsid w:val="00D57C68"/>
     <w:rsid w:val="00D61359"/>
     <w:rsid w:val="00D643C5"/>
     <w:rsid w:val="00D6458C"/>
     <w:rsid w:val="00D660B0"/>
     <w:rsid w:val="00D660EB"/>
     <w:rsid w:val="00D66706"/>
+    <w:rsid w:val="00D66B8A"/>
     <w:rsid w:val="00D67190"/>
     <w:rsid w:val="00D70ADA"/>
     <w:rsid w:val="00D72366"/>
     <w:rsid w:val="00D728CB"/>
     <w:rsid w:val="00D75313"/>
     <w:rsid w:val="00D75FEF"/>
     <w:rsid w:val="00D7691F"/>
     <w:rsid w:val="00D8003D"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D813B7"/>
     <w:rsid w:val="00D81CC9"/>
     <w:rsid w:val="00D82CBC"/>
     <w:rsid w:val="00D836D6"/>
     <w:rsid w:val="00D83B0D"/>
     <w:rsid w:val="00D8493E"/>
+    <w:rsid w:val="00D858FC"/>
     <w:rsid w:val="00D879F1"/>
     <w:rsid w:val="00D9026E"/>
     <w:rsid w:val="00D922F6"/>
     <w:rsid w:val="00D92D5E"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D94101"/>
     <w:rsid w:val="00D96B76"/>
     <w:rsid w:val="00D976BE"/>
     <w:rsid w:val="00DA01B4"/>
     <w:rsid w:val="00DA0475"/>
     <w:rsid w:val="00DA0581"/>
     <w:rsid w:val="00DA095E"/>
     <w:rsid w:val="00DA0983"/>
     <w:rsid w:val="00DA5F82"/>
     <w:rsid w:val="00DA5FC6"/>
     <w:rsid w:val="00DB0C99"/>
     <w:rsid w:val="00DB0DA9"/>
     <w:rsid w:val="00DB12F1"/>
+    <w:rsid w:val="00DB2A37"/>
     <w:rsid w:val="00DB2CAC"/>
     <w:rsid w:val="00DB3F29"/>
     <w:rsid w:val="00DB3F96"/>
     <w:rsid w:val="00DB7020"/>
     <w:rsid w:val="00DB72C1"/>
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
+    <w:rsid w:val="00DB7853"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC0D30"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC0E76"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
+    <w:rsid w:val="00DC3980"/>
     <w:rsid w:val="00DC3FC3"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4355"/>
     <w:rsid w:val="00DC4ED6"/>
     <w:rsid w:val="00DC56B3"/>
     <w:rsid w:val="00DC57A2"/>
     <w:rsid w:val="00DC5BDD"/>
+    <w:rsid w:val="00DC5DCA"/>
     <w:rsid w:val="00DD0FBB"/>
     <w:rsid w:val="00DD16FD"/>
     <w:rsid w:val="00DD2043"/>
     <w:rsid w:val="00DD283F"/>
+    <w:rsid w:val="00DD4DD8"/>
     <w:rsid w:val="00DD53FA"/>
     <w:rsid w:val="00DD6191"/>
     <w:rsid w:val="00DE019B"/>
     <w:rsid w:val="00DE1567"/>
     <w:rsid w:val="00DE328B"/>
     <w:rsid w:val="00DE554A"/>
     <w:rsid w:val="00DE734E"/>
     <w:rsid w:val="00DE7AC7"/>
     <w:rsid w:val="00DF0B82"/>
     <w:rsid w:val="00DF0EE8"/>
     <w:rsid w:val="00DF1600"/>
     <w:rsid w:val="00DF183C"/>
     <w:rsid w:val="00DF271D"/>
     <w:rsid w:val="00DF406F"/>
     <w:rsid w:val="00DF54B7"/>
     <w:rsid w:val="00DF5DEC"/>
     <w:rsid w:val="00DF5F1A"/>
     <w:rsid w:val="00DF68DA"/>
     <w:rsid w:val="00DF6FEF"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A03"/>
     <w:rsid w:val="00DF7CBA"/>
     <w:rsid w:val="00E001F6"/>
+    <w:rsid w:val="00E010BD"/>
     <w:rsid w:val="00E010DC"/>
     <w:rsid w:val="00E015F2"/>
     <w:rsid w:val="00E01664"/>
     <w:rsid w:val="00E01B4C"/>
     <w:rsid w:val="00E01BA5"/>
     <w:rsid w:val="00E04428"/>
     <w:rsid w:val="00E04B36"/>
     <w:rsid w:val="00E05333"/>
+    <w:rsid w:val="00E0545D"/>
     <w:rsid w:val="00E06A3D"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10782"/>
     <w:rsid w:val="00E10DCF"/>
     <w:rsid w:val="00E13418"/>
+    <w:rsid w:val="00E13B72"/>
     <w:rsid w:val="00E14110"/>
     <w:rsid w:val="00E14351"/>
     <w:rsid w:val="00E16C75"/>
     <w:rsid w:val="00E2019C"/>
     <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E21BE8"/>
+    <w:rsid w:val="00E22542"/>
     <w:rsid w:val="00E24E19"/>
+    <w:rsid w:val="00E2605F"/>
     <w:rsid w:val="00E2625C"/>
     <w:rsid w:val="00E268A7"/>
     <w:rsid w:val="00E26D22"/>
     <w:rsid w:val="00E305C5"/>
     <w:rsid w:val="00E30603"/>
     <w:rsid w:val="00E30924"/>
     <w:rsid w:val="00E30A44"/>
     <w:rsid w:val="00E3102B"/>
     <w:rsid w:val="00E31527"/>
     <w:rsid w:val="00E31D93"/>
     <w:rsid w:val="00E3204B"/>
     <w:rsid w:val="00E33583"/>
+    <w:rsid w:val="00E33D76"/>
     <w:rsid w:val="00E34318"/>
     <w:rsid w:val="00E344A8"/>
     <w:rsid w:val="00E36113"/>
     <w:rsid w:val="00E4073D"/>
     <w:rsid w:val="00E4205B"/>
     <w:rsid w:val="00E4287C"/>
     <w:rsid w:val="00E438E0"/>
     <w:rsid w:val="00E45721"/>
     <w:rsid w:val="00E4681A"/>
     <w:rsid w:val="00E47DF4"/>
     <w:rsid w:val="00E5042C"/>
     <w:rsid w:val="00E5117D"/>
     <w:rsid w:val="00E514FC"/>
     <w:rsid w:val="00E520A1"/>
     <w:rsid w:val="00E5265D"/>
     <w:rsid w:val="00E53190"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E56ACD"/>
     <w:rsid w:val="00E57A66"/>
     <w:rsid w:val="00E609BF"/>
     <w:rsid w:val="00E60DCE"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E61BD2"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E62EA8"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E6547D"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E66FCB"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E6786D"/>
     <w:rsid w:val="00E7074A"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E7294F"/>
+    <w:rsid w:val="00E72F8F"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E73464"/>
     <w:rsid w:val="00E740FC"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E74566"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E80424"/>
     <w:rsid w:val="00E80D77"/>
     <w:rsid w:val="00E80E89"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E81AA3"/>
     <w:rsid w:val="00E81ABA"/>
     <w:rsid w:val="00E82409"/>
     <w:rsid w:val="00E82491"/>
     <w:rsid w:val="00E82603"/>
     <w:rsid w:val="00E826FF"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
     <w:rsid w:val="00E90A30"/>
+    <w:rsid w:val="00E923FB"/>
     <w:rsid w:val="00E92C43"/>
+    <w:rsid w:val="00E93610"/>
     <w:rsid w:val="00E93D28"/>
     <w:rsid w:val="00E94E69"/>
     <w:rsid w:val="00E95144"/>
     <w:rsid w:val="00E95441"/>
     <w:rsid w:val="00E95807"/>
     <w:rsid w:val="00E95DC9"/>
     <w:rsid w:val="00E95E0A"/>
     <w:rsid w:val="00E95F5E"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E97395"/>
     <w:rsid w:val="00E97C32"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA4009"/>
     <w:rsid w:val="00EA408F"/>
     <w:rsid w:val="00EA43E1"/>
     <w:rsid w:val="00EA5468"/>
     <w:rsid w:val="00EA625D"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7DF9"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB18ED"/>
     <w:rsid w:val="00EB21F8"/>
     <w:rsid w:val="00EB568D"/>
     <w:rsid w:val="00EB6377"/>
     <w:rsid w:val="00EC0E20"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC15F4"/>
     <w:rsid w:val="00EC1B19"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC22D7"/>
     <w:rsid w:val="00EC26CB"/>
     <w:rsid w:val="00EC3AEE"/>
+    <w:rsid w:val="00EC4002"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC53DE"/>
     <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC61D0"/>
     <w:rsid w:val="00EC7115"/>
     <w:rsid w:val="00EC7209"/>
     <w:rsid w:val="00EC75D1"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00ED0F2C"/>
     <w:rsid w:val="00ED1BB8"/>
+    <w:rsid w:val="00ED1CD2"/>
     <w:rsid w:val="00ED244F"/>
     <w:rsid w:val="00ED346B"/>
     <w:rsid w:val="00ED3A21"/>
     <w:rsid w:val="00ED3D9A"/>
     <w:rsid w:val="00ED3F27"/>
     <w:rsid w:val="00ED4319"/>
     <w:rsid w:val="00ED494C"/>
     <w:rsid w:val="00ED4AB3"/>
     <w:rsid w:val="00ED5C25"/>
     <w:rsid w:val="00ED681B"/>
     <w:rsid w:val="00ED6AFA"/>
     <w:rsid w:val="00ED725F"/>
     <w:rsid w:val="00ED7903"/>
     <w:rsid w:val="00ED7C25"/>
     <w:rsid w:val="00EE0CDD"/>
     <w:rsid w:val="00EE1748"/>
     <w:rsid w:val="00EE22D0"/>
     <w:rsid w:val="00EE25ED"/>
     <w:rsid w:val="00EE3ABE"/>
     <w:rsid w:val="00EE43FC"/>
     <w:rsid w:val="00EE5190"/>
     <w:rsid w:val="00EE6268"/>
     <w:rsid w:val="00EE6A93"/>
     <w:rsid w:val="00EE78F5"/>
     <w:rsid w:val="00EF00F3"/>
@@ -21229,86 +22368,93 @@
     <w:rsid w:val="00F10E95"/>
     <w:rsid w:val="00F11954"/>
     <w:rsid w:val="00F11A1A"/>
     <w:rsid w:val="00F125F1"/>
     <w:rsid w:val="00F134A6"/>
     <w:rsid w:val="00F13F2E"/>
     <w:rsid w:val="00F14238"/>
     <w:rsid w:val="00F14A3A"/>
     <w:rsid w:val="00F1516C"/>
     <w:rsid w:val="00F15A99"/>
     <w:rsid w:val="00F15D17"/>
     <w:rsid w:val="00F16FCC"/>
     <w:rsid w:val="00F171C4"/>
     <w:rsid w:val="00F17451"/>
     <w:rsid w:val="00F17766"/>
     <w:rsid w:val="00F22482"/>
     <w:rsid w:val="00F22838"/>
     <w:rsid w:val="00F22D1F"/>
     <w:rsid w:val="00F22FBB"/>
     <w:rsid w:val="00F244FE"/>
     <w:rsid w:val="00F25767"/>
     <w:rsid w:val="00F27091"/>
     <w:rsid w:val="00F2796F"/>
     <w:rsid w:val="00F27CCA"/>
     <w:rsid w:val="00F3054C"/>
+    <w:rsid w:val="00F325E0"/>
     <w:rsid w:val="00F34852"/>
     <w:rsid w:val="00F352DF"/>
     <w:rsid w:val="00F3570A"/>
     <w:rsid w:val="00F35787"/>
     <w:rsid w:val="00F403A1"/>
+    <w:rsid w:val="00F426B1"/>
     <w:rsid w:val="00F43043"/>
     <w:rsid w:val="00F437D7"/>
     <w:rsid w:val="00F43B2C"/>
     <w:rsid w:val="00F4414B"/>
     <w:rsid w:val="00F4483B"/>
+    <w:rsid w:val="00F44F45"/>
     <w:rsid w:val="00F45492"/>
+    <w:rsid w:val="00F4619A"/>
     <w:rsid w:val="00F473D1"/>
     <w:rsid w:val="00F47EF0"/>
     <w:rsid w:val="00F50E60"/>
     <w:rsid w:val="00F50F2F"/>
     <w:rsid w:val="00F51464"/>
+    <w:rsid w:val="00F526DB"/>
     <w:rsid w:val="00F529C4"/>
     <w:rsid w:val="00F54936"/>
     <w:rsid w:val="00F549E7"/>
     <w:rsid w:val="00F56A08"/>
     <w:rsid w:val="00F56FCA"/>
     <w:rsid w:val="00F57016"/>
     <w:rsid w:val="00F57E17"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F63964"/>
+    <w:rsid w:val="00F63D38"/>
     <w:rsid w:val="00F644C5"/>
     <w:rsid w:val="00F64887"/>
     <w:rsid w:val="00F6489E"/>
     <w:rsid w:val="00F6533C"/>
     <w:rsid w:val="00F660AF"/>
     <w:rsid w:val="00F660C1"/>
     <w:rsid w:val="00F660F1"/>
     <w:rsid w:val="00F66637"/>
     <w:rsid w:val="00F67F8A"/>
     <w:rsid w:val="00F70ABC"/>
     <w:rsid w:val="00F72908"/>
+    <w:rsid w:val="00F72E0E"/>
     <w:rsid w:val="00F73486"/>
     <w:rsid w:val="00F75075"/>
     <w:rsid w:val="00F76CA7"/>
     <w:rsid w:val="00F77CAA"/>
     <w:rsid w:val="00F81C0B"/>
     <w:rsid w:val="00F830DE"/>
     <w:rsid w:val="00F83778"/>
     <w:rsid w:val="00F839B2"/>
     <w:rsid w:val="00F84960"/>
     <w:rsid w:val="00F84A39"/>
     <w:rsid w:val="00F856DA"/>
     <w:rsid w:val="00F86017"/>
     <w:rsid w:val="00F86E40"/>
     <w:rsid w:val="00F878B7"/>
     <w:rsid w:val="00F901E2"/>
     <w:rsid w:val="00F90A48"/>
     <w:rsid w:val="00F91AF8"/>
     <w:rsid w:val="00F91FFD"/>
     <w:rsid w:val="00F920D1"/>
     <w:rsid w:val="00F92FDA"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94F06"/>
     <w:rsid w:val="00F95DE4"/>
     <w:rsid w:val="00F95FB5"/>
@@ -21335,50 +22481,51 @@
     <w:rsid w:val="00FB73A0"/>
     <w:rsid w:val="00FC24C0"/>
     <w:rsid w:val="00FC3041"/>
     <w:rsid w:val="00FC31E6"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC386F"/>
     <w:rsid w:val="00FC416A"/>
     <w:rsid w:val="00FC568C"/>
     <w:rsid w:val="00FC5CE9"/>
     <w:rsid w:val="00FD0955"/>
     <w:rsid w:val="00FD22BF"/>
     <w:rsid w:val="00FD2414"/>
     <w:rsid w:val="00FD299D"/>
     <w:rsid w:val="00FD3776"/>
     <w:rsid w:val="00FD4D99"/>
     <w:rsid w:val="00FD55B7"/>
     <w:rsid w:val="00FD59C7"/>
     <w:rsid w:val="00FD65C4"/>
     <w:rsid w:val="00FD71F7"/>
     <w:rsid w:val="00FD7AC9"/>
     <w:rsid w:val="00FD7DF2"/>
     <w:rsid w:val="00FE009F"/>
     <w:rsid w:val="00FE00CC"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2C52"/>
+    <w:rsid w:val="00FE3218"/>
     <w:rsid w:val="00FE324B"/>
     <w:rsid w:val="00FE33C5"/>
     <w:rsid w:val="00FE3523"/>
     <w:rsid w:val="00FE429B"/>
     <w:rsid w:val="00FE4B3A"/>
     <w:rsid w:val="00FE4BCF"/>
     <w:rsid w:val="00FE568B"/>
     <w:rsid w:val="00FE5FB4"/>
     <w:rsid w:val="00FE60BA"/>
     <w:rsid w:val="00FE6322"/>
     <w:rsid w:val="00FE68A3"/>
     <w:rsid w:val="00FF0147"/>
     <w:rsid w:val="00FF1EDC"/>
     <w:rsid w:val="00FF25D4"/>
     <w:rsid w:val="00FF43A6"/>
     <w:rsid w:val="00FF5E3D"/>
     <w:rsid w:val="00FF6DDF"/>
     <w:rsid w:val="00FF753F"/>
     <w:rsid w:val="00FF774C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -21791,65 +22938,65 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002E5756"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000A6879"/>
+    <w:rsid w:val="00280461"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000A6879"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:ind w:left="578" w:hanging="578"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
@@ -21940,105 +23087,102 @@
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -22163,84 +23307,84 @@
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF778C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000A6879"/>
+    <w:rsid w:val="00280461"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000A6879"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000A6879"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
@@ -22251,79 +23395,76 @@
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
     <w:name w:val="Instructional note"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
@@ -22345,98 +23486,104 @@
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00961ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00577C82"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00D00DAA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00280461"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00280461"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
@@ -22652,50 +23799,51 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -23696,50 +24844,63 @@
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
     <w:name w:val="Table Data Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableData0"/>
     <w:locked/>
     <w:rsid w:val="00984C5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
     <w:name w:val="Table Data"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableDataChar"/>
     <w:rsid w:val="00984C5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00435224"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="63797158">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="825"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1939560574">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -24352,55 +25513,55 @@
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="1743259302">
               <w:blockQuote w:val="1"/>
               <w:marLeft w:val="720"/>
               <w:marRight w:val="720"/>
               <w:marTop w:val="100"/>
               <w:marBottom w:val="100"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/acr-list.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ACC.CLMI@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AC-SM-SIU@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/acr-list.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AC-SM-SIU@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CorrectiveServicesCLMI@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24665,50 +25826,132 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Youth Justice Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">14213a7b-7f8e-4379-95a6-7270f474aaf7</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 4.7 Mentally Impaired Accused Prisoners - Banksia Hill Detention Centre</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Youth</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">86dadb23-f3e8-45d0-a50e-683c2dd71471</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -24958,223 +26201,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...80 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E66859-B66A-4A5F-9CCA-7296C26B2156}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4266</Words>
-  <Characters>23805</Characters>
+  <Words>4523</Words>
+  <Characters>25785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>580</Lines>
-  <Paragraphs>330</Paragraphs>
+  <Lines>214</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 4.7 Mentally Impaired Accused Prisoners - Banksia Hill Detention Centre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27741</CharactersWithSpaces>
+  <CharactersWithSpaces>30248</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -25249,27 +26410,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>377573e8,2e7a87f2,4af109cf,33e7534b,7f206ca0,62a9182c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-10-12T01:34:28Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>9eca78a2-dcde-4367-a990-d5be2ebb6294</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>