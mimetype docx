--- v0 (2025-12-10)
+++ v1 (2026-07-13)
@@ -1,76 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vsdx" ContentType="application/vnd.ms-visio.drawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73B68CBB" w14:textId="7E4E1CC0" w:rsidR="00146739" w:rsidRPr="00951529" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00951529">
-        <w:t>COPP</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00A9303C">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00110106">
         <w:t>.8</w:t>
       </w:r>
       <w:r w:rsidR="005B49B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9303C" w:rsidRPr="00A9303C">
         <w:t xml:space="preserve">Prisoners with </w:t>
       </w:r>
       <w:r w:rsidR="0023215F">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0080235C">
         <w:t>isabilit</w:t>
       </w:r>
       <w:r w:rsidR="00AD66B0">
         <w:t>y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D41D64C" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00951529" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
@@ -94,2688 +91,3080 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w:rsidRPr="00951529" w14:paraId="6595615C" w14:textId="77777777" w:rsidTr="008966A1">
         <w:trPr>
           <w:trHeight w:val="2529"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="21C6FEE6" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00951529" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="21C6FEE6" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="006B3921" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="006B3921">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A2D767F" w14:textId="0F7D5C55" w:rsidR="00D70ADA" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
+          <w:p w14:paraId="6A2D767F" w14:textId="4EC3F45B" w:rsidR="00D70ADA" w:rsidRPr="006B3921" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004012F3">
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>As referenced in the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D14CDE">
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006658BC">
+              <w:t xml:space="preserve">Guiding Principles for Corrections in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="006B3921">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0029107E" w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="0029107E" w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="574BE439" w14:textId="77777777" w:rsidR="006658BC" w:rsidRPr="00951529" w:rsidRDefault="006658BC" w:rsidP="002E5756">
+          <w:p w14:paraId="574BE439" w14:textId="77777777" w:rsidR="006658BC" w:rsidRPr="006B3921" w:rsidRDefault="006658BC" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A85A7A1" w14:textId="125A5768" w:rsidR="00BD551F" w:rsidRPr="00BD551F" w:rsidRDefault="00BD551F" w:rsidP="00BD551F">
+          <w:p w14:paraId="2A85A7A1" w14:textId="40848246" w:rsidR="00BD551F" w:rsidRPr="006B3921" w:rsidRDefault="00ED369F" w:rsidP="00BD551F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD551F">
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1.3 Individuals are managed and supervised in a manner that responds to their particular risk and needs, including the impacts of victimisation and trauma. </w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD551F" w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Individual prisoners/offenders are managed and supervised in a manner that responds to their particular risk and needs, including the impacts of victimisation and trauma.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43FEF003" w14:textId="77777777" w:rsidR="002A29CD" w:rsidRPr="00AD66B0" w:rsidRDefault="002A29CD" w:rsidP="00AD66B0"/>
-          <w:p w14:paraId="264A7A89" w14:textId="77777777" w:rsidR="002A29CD" w:rsidRPr="002A29CD" w:rsidRDefault="002A29CD" w:rsidP="002A29CD">
+          <w:p w14:paraId="43FEF003" w14:textId="77777777" w:rsidR="002A29CD" w:rsidRPr="006B3921" w:rsidRDefault="002A29CD" w:rsidP="00AD66B0"/>
+          <w:p w14:paraId="264A7A89" w14:textId="4AEDBF2B" w:rsidR="002A29CD" w:rsidRPr="006B3921" w:rsidRDefault="00023C45" w:rsidP="002A29CD">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A29CD">
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.2.4 Upon reception or transfer, prisoners undergo an initial assessment to identify any immediate needs and facilitate access to appropriate services, including health, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A29CD">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002A29CD" w:rsidRPr="006B3921">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>interpreters</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="002A29CD">
+              <w:t>.2.4 Upon reception or transfer, prisoners undergo an initial assessment to identify any immediate needs and facilitate access to appropriate services, including health, interpreters and disability services</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4916" w:rsidRPr="006B3921">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and disability services.</w:t>
+              <w:t xml:space="preserve"> and/or cultural supports.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="124B97BD" w14:textId="77777777" w:rsidR="002A29CD" w:rsidRPr="002A29CD" w:rsidRDefault="002A29CD" w:rsidP="002A29CD">
+          <w:p w14:paraId="124B97BD" w14:textId="77777777" w:rsidR="002A29CD" w:rsidRPr="006B3921" w:rsidRDefault="002A29CD" w:rsidP="002A29CD">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7908E973" w14:textId="6692AD28" w:rsidR="002A29CD" w:rsidRPr="002A29CD" w:rsidRDefault="002A29CD" w:rsidP="002A29CD">
+          <w:p w14:paraId="7908E973" w14:textId="46C462B7" w:rsidR="002A29CD" w:rsidRPr="006B3921" w:rsidRDefault="005E542A" w:rsidP="002A29CD">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A29CD">
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>2.3.7 Access to interpreting and translation services is provided to any prisoner/offender who advises of, or is observed to have, difficulties in understanding or communicating in English.</w:t>
+              <w:t>1.3.8</w:t>
+            </w:r>
+            <w:r w:rsidR="002A29CD" w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Access to interpreting and translation services is provided to any prisoner/offender who advises of, or is observed to have, difficulties in understanding or communicating in English.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291D588E" w14:textId="77777777" w:rsidR="00B02D96" w:rsidRPr="002A29CD" w:rsidRDefault="00B02D96" w:rsidP="002A29CD">
+          <w:p w14:paraId="6A3257E6" w14:textId="63295569" w:rsidR="000763ED" w:rsidRPr="006B3921" w:rsidRDefault="000763ED" w:rsidP="000763ED">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006B3921">
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>2.3.7 Prisoners with disability are integrated within the prison and accommodated safely to support their needs.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="60CAF7E8" w14:textId="115E84D1" w:rsidR="00012001" w:rsidRPr="006F0890" w:rsidRDefault="00B02D96" w:rsidP="006F0890">
+          <w:p w14:paraId="78F805AD" w14:textId="2EE467CB" w:rsidR="00D3502B" w:rsidRPr="002A29CD" w:rsidRDefault="00D3502B" w:rsidP="000763ED">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B02D96">
+            <w:r w:rsidRPr="006B3921">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>4.1.9 Prisoners are provided with respectful and culturally appropriate health care.</w:t>
-            </w:r>
+              <w:t>3.1.16 Appropriate arrangements are established to provide coordinated support and services to prisoners/offenders with complex mental health or disability throughout their correctional episode and to assist with community reintegration.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CAF7E8" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="00AD66B0" w:rsidRDefault="00012001" w:rsidP="005E542A">
+            <w:pPr>
+              <w:pStyle w:val="Instructionalnote"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EC4FDB6" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="5645E930" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="530FA782" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F9244DA" w14:textId="5038153B" w:rsidR="00AD66B0" w:rsidRDefault="00E569A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DE82CF" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidSect="002E5756">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="415CB921" w14:textId="6E8138FE" w:rsidR="003D5245" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFC41E6" w14:textId="2A6EE4D2" w:rsidR="000254DA" w:rsidRDefault="003D5245">
+    <w:p w14:paraId="69D5F330" w14:textId="5209D069" w:rsidR="00163BE1" w:rsidRDefault="003D5245">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5245">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003D5245">
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003D5245">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc166157198" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622375" w:history="1">
+        <w:r w:rsidR="00163BE1" w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidR="00163BE1" w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157198 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622375 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r w:rsidR="00163BE1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7479223E" w14:textId="4BFE74A7" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="4FDF6216" w14:textId="0D8668BC" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157199" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622376" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157199 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622376 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="662390F1" w14:textId="63C639C7" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="47C2C42D" w14:textId="7E4747C0" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157200" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622377" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Identification of a Prisoner with Disability</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157200 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622377 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D7C6775" w14:textId="2E20A131" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="15ECD88E" w14:textId="6948C60B" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157201" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622378" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Procedure</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157201 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622378 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2899E1A6" w14:textId="0FB2DBA2" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="3A3C69C5" w14:textId="37797B70" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157202" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622379" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referrals to the Disability Coordination Team</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157202 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622379 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="327277BF" w14:textId="67B72AC8" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="3AB28E85" w14:textId="5BCE747C" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233622380" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Disability Flag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622380 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F1269FE" w14:textId="2DF57144" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157203" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622381" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>4.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="000254DA">
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Guardianship alert</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157203 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622381 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C689714" w14:textId="51452D52" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="307921C5" w14:textId="75057959" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233622382" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>National Disability Insurance Scheme (NDIS) Providers</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622382 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32115D02" w14:textId="0F87B38D" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157204" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622383" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>4.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000254DA">
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Registered NDIS providers</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157204 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622383 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0378B90E" w14:textId="08BAABD6" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="5F29D26B" w14:textId="6A8DA8D5" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233622384" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+            <w14:scene3d>
+              <w14:camera w14:prst="orthographicFront"/>
+              <w14:lightRig w14:rig="threePt" w14:dir="t">
+                <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+              </w14:lightRig>
+            </w14:scene3d>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Unregistered NDIS providers</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622384 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="627A31A7" w14:textId="3B63AF21" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233622385" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+            <w14:scene3d>
+              <w14:camera w14:prst="orthographicFront"/>
+              <w14:lightRig w14:rig="threePt" w14:dir="t">
+                <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+              </w14:lightRig>
+            </w14:scene3d>
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Visits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622385 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04CFCB42" w14:textId="5EC9C1DC" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157205" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622386" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Placement and Management</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157205 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622386 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="495FF905" w14:textId="371CFDB0" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="32B5528F" w14:textId="2863ED60" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157206" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622387" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>5.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Placement</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157206 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622387 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01E111BB" w14:textId="2563943C" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="712CF889" w14:textId="492D5B29" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157207" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622388" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>5.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Escorts and transfers</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157207 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622388 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3271EF67" w14:textId="220307EE" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="65478FA3" w14:textId="17978218" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157208" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622389" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>5.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Guidelines for a unit conference involving prisons and the Department of Communities personnel</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157208 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622389 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57FA0C4C" w14:textId="12590310" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="055E4167" w14:textId="3B846ED6" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157209" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622390" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inclusive Language</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157209 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622390 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EB6B433" w14:textId="3BD6ACC4" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="0BFFB016" w14:textId="34CF4219" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157210" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622391" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>6.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>8.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Best practice terminology</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157210 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622391 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="322BD448" w14:textId="0148B6CE" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="6B130126" w14:textId="1F253A71" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157211" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622392" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Interviewing a Prisoner with Disability</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157211 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622392 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="567B9A22" w14:textId="78720494" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="532001BE" w14:textId="15DCF897" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157212" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622393" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157212 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622393 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ED4EB3B" w14:textId="12D2844D" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="0DEFC871" w14:textId="0D1A323E" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157213" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622394" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>8.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>10.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157213 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622394 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29513151" w14:textId="632DE55D" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="42E9588A" w14:textId="2308A762" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157214" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622395" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157214 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622395 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ADDC612" w14:textId="6B2BDE76" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="0CF67689" w14:textId="04F2CE1C" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157215" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622396" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>9.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>11.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157215 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622396 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19046B9F" w14:textId="0A3DCDFC" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="662E156C" w14:textId="4B1748EC" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157216" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622397" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>9.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>11.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related documents</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157216 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622397 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59A16663" w14:textId="71B6B7BD" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="10F8BE28" w14:textId="014BDB90" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157217" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622398" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>9.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>11.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157217 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622398 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FE1C393" w14:textId="009EAE98" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="31A3C9EB" w14:textId="74DD3248" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157218" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622399" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
-          <w:t>9.4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>11.4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157218 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622399 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3318AF8D" w14:textId="6B2B7A91" w:rsidR="000254DA" w:rsidRDefault="002E629B">
+    <w:p w14:paraId="7385F77D" w14:textId="55D03BEF" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc166157219" w:history="1">
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+      <w:hyperlink w:anchor="_Toc233622400" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>10</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA" w:rsidRPr="00D73BE2">
+        <w:r w:rsidRPr="00BB292C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc166157219 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622400 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000254DA">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="000254DA">
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3250302C" w14:textId="55138332" w:rsidR="004006A7" w:rsidRPr="00AD66B0" w:rsidRDefault="003D5245" w:rsidP="00AD66B0">
+    <w:p w14:paraId="75745C4F" w14:textId="55CA042E" w:rsidR="00163BE1" w:rsidRDefault="00163BE1">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233622401" w:history="1">
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BB292C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix A - National Disability Insurance Scheme Visitor Application Process Chart:</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622401 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3250302C" w14:textId="0C06441B" w:rsidR="004006A7" w:rsidRPr="00AD66B0" w:rsidRDefault="003D5245" w:rsidP="00AD66B0">
       <w:r w:rsidRPr="003D5245">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="467152CF" w14:textId="2976A4A6" w:rsidR="007A2A10" w:rsidRPr="00AD66B0" w:rsidRDefault="004006A7" w:rsidP="00AD66B0">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D337029" w14:textId="39812A2D" w:rsidR="00C8272F" w:rsidRPr="00951529" w:rsidRDefault="00CF6F6E" w:rsidP="00AD66B0">
+    <w:p w14:paraId="7D337029" w14:textId="39812A2D" w:rsidR="00C8272F" w:rsidRPr="00951529" w:rsidRDefault="00CF6F6E" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc22822763"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc166157198"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc233622375"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C8272F" w:rsidRPr="00951529">
         <w:t>cope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="3962D40C" w14:textId="77777777" w:rsidR="00C70E6A" w:rsidRPr="00951529" w:rsidRDefault="00C70E6A" w:rsidP="001F695E">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="3962D40C" w14:textId="77777777" w:rsidR="00C70E6A" w:rsidRPr="00951529" w:rsidRDefault="00C70E6A" w:rsidP="00DD4055">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
-        <w:t>This Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-        <w:t>) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6DB3A4" w14:textId="77777777" w:rsidR="008E6337" w:rsidRPr="00AD66B0" w:rsidRDefault="008E6337" w:rsidP="00AD66B0">
+    <w:p w14:paraId="1F6DB3A4" w14:textId="77777777" w:rsidR="008E6337" w:rsidRPr="00AD66B0" w:rsidRDefault="008E6337" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc379980017"/>
       <w:bookmarkStart w:id="3" w:name="_Toc379980018"/>
       <w:bookmarkStart w:id="4" w:name="_Toc22822764"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc166157199"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233622376"/>
       <w:bookmarkStart w:id="6" w:name="_Toc379980019"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00AD66B0">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="48EDA964" w14:textId="3A856AC2" w:rsidR="00647719" w:rsidRDefault="00647719" w:rsidP="001F695E">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="48EDA964" w14:textId="0AAA9E10" w:rsidR="00647719" w:rsidRDefault="00647719" w:rsidP="00DD4055">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc22822815"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve">The Department is committed to the safety and </w:t>
       </w:r>
       <w:r w:rsidR="005F4A19">
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
       <w:r>
         <w:t>management of prisoners with disabili</w:t>
       </w:r>
       <w:r w:rsidR="00DF76BE">
         <w:t>ty</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>tate</w:t>
       </w:r>
       <w:r w:rsidR="001136E2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and federal</w:t>
+        <w:t>and federal</w:t>
       </w:r>
       <w:r w:rsidR="001136E2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> legislation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D292A20" w14:textId="4463357F" w:rsidR="007D08FF" w:rsidRPr="007D08FF" w:rsidRDefault="007D08FF" w:rsidP="001F695E">
+    <w:p w14:paraId="1D292A20" w14:textId="5791C9DB" w:rsidR="007D08FF" w:rsidRPr="007D08FF" w:rsidRDefault="007D08FF" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="007D08FF">
-        <w:t xml:space="preserve">This </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> provides the </w:t>
+        <w:t xml:space="preserve">This COPP provides the </w:t>
       </w:r>
       <w:r>
-        <w:t>policy and procedure</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> for the identification and </w:t>
+        <w:t xml:space="preserve">policy and procedure for the identification and </w:t>
       </w:r>
       <w:r w:rsidR="002B1758">
         <w:t xml:space="preserve">referral for </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>management of prisoners with a disability.</w:t>
       </w:r>
       <w:r w:rsidR="00381FAB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7443A55C" w14:textId="34E5A04A" w:rsidR="00553646" w:rsidRPr="00283A54" w:rsidRDefault="002D5D1F" w:rsidP="001F695E">
+    <w:p w14:paraId="7443A55C" w14:textId="0FE1ACAC" w:rsidR="00553646" w:rsidRPr="00283A54" w:rsidRDefault="00291716" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In accordance with </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="001136E2">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="008D5CE8" w:rsidRPr="006B3921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disability Access and Inclusion Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008D5CE8" w:rsidRPr="006B3921">
+        <w:t xml:space="preserve"> (DAIP) 20</w:t>
+      </w:r>
+      <w:r w:rsidR="000615BA" w:rsidRPr="006B3921">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5CE8" w:rsidRPr="006B3921">
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="000615BA" w:rsidRPr="006B3921">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="008D5CE8" w:rsidRPr="006B3921">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF77D2">
-[...16 lines deleted...]
-      <w:r w:rsidR="008D5CE8">
+      <w:r w:rsidR="00283A54" w:rsidRPr="006B3921">
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6A27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF77D2" w:rsidRPr="00FF77D2">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00BC6A27" w:rsidRPr="00BC6A27">
-        <w:t xml:space="preserve">disability services </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>disability services prioriti</w:t>
+      </w:r>
+      <w:r w:rsidR="009A3DC6">
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BC6A27" w:rsidRPr="00BC6A27">
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve">es and </w:t>
       </w:r>
       <w:r w:rsidR="00553646">
         <w:t xml:space="preserve">delivers positive </w:t>
       </w:r>
       <w:r w:rsidR="00BC6A27" w:rsidRPr="00BC6A27">
         <w:t xml:space="preserve">outcomes </w:t>
       </w:r>
       <w:r w:rsidR="00FC6856">
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00BC6A27" w:rsidRPr="00BC6A27">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00BC6A27" w:rsidRPr="00BC6A27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Disability Services Act</w:t>
       </w:r>
       <w:r w:rsidR="008D5CE8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 1993</w:t>
       </w:r>
       <w:r w:rsidR="00AF16F4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FC6856">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00283A54" w:rsidRPr="00283A54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00283A54">
         <w:t xml:space="preserve">Information about disability and the justice system is provided in the Department’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00283A54" w:rsidRPr="00EE40AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Disability Awareness Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00283A54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00553646" w:rsidRPr="00553646">
         <w:t xml:space="preserve">including </w:t>
       </w:r>
       <w:r w:rsidR="00553646">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00553646" w:rsidRPr="00553646">
         <w:t xml:space="preserve">monitoring and review of strategies and outcomes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4CE057" w14:textId="3FCACE15" w:rsidR="00603997" w:rsidRDefault="00603997" w:rsidP="001F695E">
+    <w:p w14:paraId="5C4CE057" w14:textId="6901B757" w:rsidR="00603997" w:rsidRDefault="00603997" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>In accordance with the Departments</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="00EE40AC" w:rsidRPr="00322765">
-        <w:t>DAIP</w:t>
+        <w:t>DAIP​</w:t>
       </w:r>
       <w:r w:rsidR="006E7A53">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">prisoners shall have access to opportunities and </w:t>
       </w:r>
       <w:r w:rsidR="006E7A53">
         <w:t xml:space="preserve">shall be provided with </w:t>
       </w:r>
       <w:r>
         <w:t>services available.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1AB0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DB9115" w14:textId="22B2C1F5" w:rsidR="00603997" w:rsidRDefault="009C61DB" w:rsidP="001F695E">
+    <w:p w14:paraId="28DB9115" w14:textId="7CB65980" w:rsidR="00603997" w:rsidRDefault="009C61DB" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The prison’s </w:t>
       </w:r>
       <w:r w:rsidR="00603997" w:rsidRPr="00DF1AB0">
-        <w:t xml:space="preserve">Health Services (HS) and </w:t>
+        <w:t>Health Services (HS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E351FB" w:rsidRPr="00DF1AB0">
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="00603997" w:rsidRPr="00DF1AB0">
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00514289">
         <w:t>Mental Health and A</w:t>
       </w:r>
       <w:r w:rsidR="001F695E">
         <w:t xml:space="preserve">lcohol and </w:t>
       </w:r>
       <w:r w:rsidR="00514289">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="001F695E">
         <w:t xml:space="preserve">ther </w:t>
       </w:r>
       <w:r w:rsidR="00514289">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="001F695E">
         <w:t>rug</w:t>
       </w:r>
       <w:r w:rsidR="00514289">
-        <w:t xml:space="preserve"> Services (</w:t>
-[...7 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Services (MHAOD)</w:t>
       </w:r>
       <w:r w:rsidR="00603997" w:rsidRPr="00DF1AB0">
         <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00603997" w:rsidRPr="00DF1AB0">
-        <w:t xml:space="preserve"> for the treatment</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> for the treatment, management and/or rehabilitation </w:t>
       </w:r>
       <w:r w:rsidR="0077507D">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00603997" w:rsidRPr="00DF1AB0">
         <w:t xml:space="preserve"> adult </w:t>
       </w:r>
       <w:r w:rsidR="00E569A5">
         <w:t>prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00DF76BE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00603997" w:rsidRPr="00DF1AB0">
         <w:t xml:space="preserve"> with disabilit</w:t>
       </w:r>
       <w:r w:rsidR="00DF76BE">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00603997" w:rsidRPr="00DF1AB0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC703B" w:rsidRPr="00DC703B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2803,76 +3192,94 @@
       <w:r w:rsidR="00DC703B">
         <w:t>eam</w:t>
       </w:r>
       <w:r w:rsidR="00447BC6">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00447BC6" w:rsidRPr="00322765">
         <w:t>Disability Coordination Team</w:t>
       </w:r>
       <w:r w:rsidR="00447BC6">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00DC703B">
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DC703B">
         <w:t xml:space="preserve"> a central contact point for disability related enquiries and are responsible for the raising of disability related alerts and flags in the Total Offender Management Solution (TOMS).</w:t>
       </w:r>
       <w:r w:rsidR="00603997">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20447C4F" w14:textId="49EFF63C" w:rsidR="00C80183" w:rsidRDefault="00C80183" w:rsidP="001F695E">
+    <w:p w14:paraId="20447C4F" w14:textId="26FFA637" w:rsidR="00C80183" w:rsidRDefault="00C80183" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
+      <w:r w:rsidRPr="000529D4">
+        <w:t>Entry Level Training Program</w:t>
+      </w:r>
+      <w:r w:rsidR="0077507D" w:rsidRPr="000529D4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00520B4C" w:rsidRPr="000529D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00105CB2" w:rsidRPr="000529D4">
+        <w:t>(E</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5038" w:rsidRPr="000529D4">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00105CB2" w:rsidRPr="000529D4">
+        <w:t>TP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000529D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44786" w:rsidRPr="000529D4">
+        <w:t xml:space="preserve">And online training modules shall improve awareness and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000529D4">
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44786" w:rsidRPr="000529D4">
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000529D4">
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44786" w:rsidRPr="000529D4">
+        <w:t xml:space="preserve"> the skills, knowledge and tools to confidently work with prisoners with disability.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44786">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C80183">
-        <w:t>Entry Level Training Program</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="006E7A53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E5D952" w14:textId="46D97F2E" w:rsidR="00DC33FF" w:rsidRPr="00DC33FF" w:rsidRDefault="00DC33FF" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC33FF">
         <w:t>All communications with prisoners should be embedded in such a way that language diversity is acknowledged</w:t>
       </w:r>
       <w:r w:rsidR="00E569A5">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC33FF">
         <w:t>understood.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C24993" w14:textId="0CBE99A5" w:rsidR="00DC33FF" w:rsidRDefault="00DC33FF" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC33FF">
         <w:t>Prisoners unable to communicate in spoken and/or written English are made aware of their right to communicate in their preferred language</w:t>
       </w:r>
       <w:r w:rsidR="006E7A53">
@@ -2884,146 +3291,129 @@
       <w:r w:rsidR="002D63CF">
         <w:t>required,</w:t>
       </w:r>
       <w:r w:rsidR="006E7A53">
         <w:t xml:space="preserve"> prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="006E7A53">
         <w:t>shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC33FF">
         <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:r w:rsidR="002D63CF">
         <w:t>d with an</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC33FF">
         <w:t xml:space="preserve"> interpreter who </w:t>
       </w:r>
       <w:r w:rsidR="002D63CF">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC33FF">
-        <w:t xml:space="preserve"> certified by the National Accreditation Authority for Translators and Interpreters (</w:t>
-[...7 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> certified by the National Accreditation Authority for Translators and Interpreters (NAATI).</w:t>
       </w:r>
       <w:r w:rsidR="00A707D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399349F0" w14:textId="77777777" w:rsidR="006F0890" w:rsidRDefault="0050048A" w:rsidP="001F695E">
+    <w:p w14:paraId="65E75BB6" w14:textId="244EAB5A" w:rsidR="00381FAB" w:rsidRDefault="0050048A" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00381FAB">
         <w:t xml:space="preserve">risoners who have difficulty communicating or understanding information being </w:t>
       </w:r>
       <w:r>
         <w:t>presented t</w:t>
       </w:r>
       <w:r w:rsidR="00381FAB">
         <w:t>o them, shall be provided with a support person</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD2775">
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> required. </w:t>
       </w:r>
       <w:r w:rsidR="00381FAB">
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563A3152" w14:textId="77777777" w:rsidR="006F0890" w:rsidRDefault="006F0890" w:rsidP="001F695E">
+    <w:p w14:paraId="791068B8" w14:textId="3459CC71" w:rsidR="00A530E4" w:rsidRDefault="00A530E4" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B3E19A" w14:textId="77777777" w:rsidR="006F0890" w:rsidRDefault="006F0890" w:rsidP="001F695E">
+    <w:p w14:paraId="7404DBE5" w14:textId="3F0DAC28" w:rsidR="00A530E4" w:rsidRDefault="00A530E4" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E8A743" w14:textId="77777777" w:rsidR="006F0890" w:rsidRDefault="006F0890" w:rsidP="001F695E">
+    <w:p w14:paraId="0A924BD5" w14:textId="597F68F7" w:rsidR="00A530E4" w:rsidRDefault="00A530E4" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65E75BB6" w14:textId="0B9C0379" w:rsidR="00381FAB" w:rsidRDefault="00381FAB" w:rsidP="001F695E">
+    <w:p w14:paraId="07EAA739" w14:textId="1BFFEBBE" w:rsidR="00A530E4" w:rsidRDefault="00A530E4" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C9F09B" w14:textId="77777777" w:rsidR="00671355" w:rsidRDefault="00671355" w:rsidP="001F695E">
-[...9 lines deleted...]
-    <w:p w14:paraId="6D53E59B" w14:textId="77777777" w:rsidR="00671355" w:rsidRPr="00DC33FF" w:rsidRDefault="00671355" w:rsidP="001F695E">
+    <w:p w14:paraId="44038EDF" w14:textId="77777777" w:rsidR="00A530E4" w:rsidRPr="00DC33FF" w:rsidRDefault="00A530E4" w:rsidP="001F695E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B56B0A6" w14:textId="14E2954E" w:rsidR="000760D2" w:rsidRDefault="000760D2" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc166157200"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233622377"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Identification of a Prisoner with Disability</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C379E5" w14:textId="77777777" w:rsidR="000760D2" w:rsidRPr="005A7CD5" w:rsidRDefault="000760D2" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc166157201"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233622378"/>
       <w:r>
         <w:t>Procedure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4B34F375" w14:textId="545CDD1C" w:rsidR="0077507D" w:rsidRDefault="000760D2" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reception is the first opportunity for a Prison Officer to potentially identify a prisoner </w:t>
       </w:r>
       <w:r w:rsidRPr="00435F85">
         <w:t xml:space="preserve">who may have a disability. </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00435F85">
         <w:t xml:space="preserve">isabilities may not always be </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">apparent </w:t>
       </w:r>
       <w:r w:rsidR="001A40BA">
@@ -3032,283 +3422,234 @@
       <w:r w:rsidRPr="00435F85">
         <w:t xml:space="preserve"> reception</w:t>
       </w:r>
       <w:r w:rsidR="0077507D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001A40BA" w:rsidRPr="00AD66B0">
         <w:t xml:space="preserve"> as not a</w:t>
       </w:r>
       <w:r w:rsidR="00DE3F7D" w:rsidRPr="00AD66B0">
         <w:t xml:space="preserve">ll </w:t>
       </w:r>
       <w:r w:rsidR="001A40BA" w:rsidRPr="00AD66B0">
         <w:t>disabilit</w:t>
       </w:r>
       <w:r w:rsidR="00DE3F7D" w:rsidRPr="00AD66B0">
         <w:t xml:space="preserve">ies are </w:t>
       </w:r>
       <w:r w:rsidR="001A40BA" w:rsidRPr="00AD66B0">
         <w:t>visible or immediately recognisable</w:t>
       </w:r>
       <w:r w:rsidR="001A40BA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF53CF2" w14:textId="77777777" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="00AD66B0">
+    <w:p w14:paraId="3CF53CF2" w14:textId="589FEE36" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Reception Officer shall complete an At Risk Management System – Reception Intake Assessment (ARMS-RIA) on TOMS in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00322765">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0043511C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 2.1 – Reception</w:t>
+          <w:t>COPP 2.1 – Reception</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0043511C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272FDEF7" w14:textId="6D673796" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="00AD66B0">
+    <w:p w14:paraId="272FDEF7" w14:textId="179C4525" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Reception Officer shall ask the prisoner if they:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72897568" w14:textId="651DDDFF" w:rsidR="005B2C18" w:rsidRDefault="00233F59" w:rsidP="005B2C18">
+    <w:p w14:paraId="72897568" w14:textId="67B1A6AC" w:rsidR="005B2C18" w:rsidRDefault="003C0248" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">re </w:t>
+        <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="005B2C18">
         <w:t xml:space="preserve">registered with </w:t>
       </w:r>
-      <w:r w:rsidR="00C83BEF">
+      <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E" w:rsidRPr="00E54A17">
         <w:t>National Disability Insurance Scheme (NDIS)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6A0228" w14:textId="2BCC6F67" w:rsidR="005B2C18" w:rsidRDefault="00C83BEF" w:rsidP="005B2C18">
+    <w:p w14:paraId="1E6A0228" w14:textId="78D0E783" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">known </w:t>
+        <w:t xml:space="preserve">are known </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0248">
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B2C18">
         <w:t>or receive services from the Department of Communities</w:t>
       </w:r>
       <w:r w:rsidR="00447BC6">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005B2C18">
-        <w:t xml:space="preserve"> Disability Justice Team</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Disability Justice </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5038">
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00567F65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E1773F" w14:textId="5CDA8A46" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="005B2C18">
+    <w:p w14:paraId="63E1773F" w14:textId="092661DE" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">have a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">have a guardian </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA88700" w14:textId="77777777" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="005B2C18">
+    <w:p w14:paraId="5BA88700" w14:textId="77777777" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>identify as having a disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4FE00B" w14:textId="187327BB" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Reception Officer is to record any responses to section </w:t>
       </w:r>
       <w:r w:rsidR="00EA6C4D">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.1.3 on the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00112F32">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>s ARMS-RIA checklist on TOMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7252E60D" w14:textId="5C5877EA" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="00AD66B0">
+    <w:p w14:paraId="7252E60D" w14:textId="59AC3D53" w:rsidR="005B2C18" w:rsidRDefault="005B2C18" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An automated email is sent to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00322765">
         <w:t>Disability Coordination Team</w:t>
       </w:r>
       <w:r w:rsidR="00447BC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">where a Prison Officer documents ‘YES’ to any of the questions in section </w:t>
+        <w:t xml:space="preserve">where a Prisoner Officer documents ‘YES’ to any of the questions in section </w:t>
       </w:r>
       <w:r w:rsidR="00EA6C4D">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>.1.3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED2AC85" w14:textId="3ECA8D67" w:rsidR="00EC2CF6" w:rsidRPr="002F106F" w:rsidRDefault="00EC2CF6" w:rsidP="00AD66B0">
+    <w:p w14:paraId="2ED2AC85" w14:textId="5D16ECA5" w:rsidR="00EC2CF6" w:rsidRPr="002F106F" w:rsidRDefault="00EC2CF6" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a prisoner is unable to respond appropriately to questions in </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve">section </w:t>
       </w:r>
       <w:r w:rsidR="00EA6C4D">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.1.3 and the Reception Officer suspects the prisoner may have a neurocognitive disability, they shall email the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F65214">
         <w:t xml:space="preserve">Disability Coordination Team </w:t>
       </w:r>
       <w:r>
-        <w:t>and record the information on the prisoner</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>and record the information on the prisoners ARMS-RIA checklist on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3F6342" w14:textId="1ABCF3AD" w:rsidR="00EC2CF6" w:rsidRPr="00AD66B0" w:rsidRDefault="00EC2CF6" w:rsidP="00AD66B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t>s ARMS-RIA checklist on TOMS.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> nurse will assess the prisoner and </w:t>
+        <w:t xml:space="preserve">If it is identified by Health Services staff that a prisoner requires further assessment for psychosocial disability, a referral shall be made to MHAOD. The MHAOD nurse will assess the prisoner and </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD66B0">
-        <w:t xml:space="preserve">determine further priorities, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">NDIS requirements. </w:t>
+        <w:t xml:space="preserve">determine further priorities, risks and management in accordance with NDIS requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB04138" w14:textId="77777777" w:rsidR="00EC2CF6" w:rsidRDefault="00EC2CF6" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where a Prison Officer identifies or suspects a prisoner may have a physical or sensory disability, they shall contact the Senior Officer to inform the relevant Clinical Nurse Manager of their concerns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C2CDB1" w14:textId="7D087873" w:rsidR="00EC2CF6" w:rsidRDefault="00EC2CF6" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Senior Officer shall document the contact and action in the offender notes </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>n TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135A0307" w14:textId="095B987B" w:rsidR="00EC2CF6" w:rsidRDefault="00EC2CF6" w:rsidP="00AD66B0">
@@ -3317,140 +3658,132 @@
       </w:pPr>
       <w:r>
         <w:t>The Clinical Nurse Manager shall contact the Disability Coordination Team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21592258" w14:textId="7CADB793" w:rsidR="00112F32" w:rsidRPr="0035349A" w:rsidRDefault="00112F32" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Prison Assessments T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71E17">
         <w:t xml:space="preserve">eam </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or applicable Officers shall complete the Management and Placement (MAP) checklist </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t>n TOMS within 5 days of entry to prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055AA468" w14:textId="59B53340" w:rsidR="00AF0E54" w:rsidRPr="00AF0E54" w:rsidRDefault="00AF0E54" w:rsidP="00AD66B0">
+    <w:p w14:paraId="055AA468" w14:textId="4747B883" w:rsidR="00AF0E54" w:rsidRPr="00AF0E54" w:rsidRDefault="00AF0E54" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners may have another </w:t>
       </w:r>
       <w:r w:rsidR="00DD586C">
         <w:t>opportunity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00DD586C">
         <w:t>discuss</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A3DC6">
         <w:t>their disability or needs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="00776D6F">
         <w:t>orientation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F695E">
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00B546BA">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="006D0888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00B546BA">
+          <w:t>COPP 2.2</w:t>
+        </w:r>
+        <w:r w:rsidR="00B546BA" w:rsidRPr="006D0888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 2.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00B546BA" w:rsidRPr="00B546BA">
+          <w:t xml:space="preserve"> –</w:t>
+        </w:r>
+        <w:r w:rsidR="001F695E" w:rsidRPr="006D0888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> –</w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00DD586C" w:rsidRPr="00B546BA">
+        <w:r w:rsidR="00DD586C" w:rsidRPr="006D0888">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Orientation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD586C">
         <w:t xml:space="preserve"> or during </w:t>
       </w:r>
       <w:r w:rsidR="003E5E4E">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="001F695E">
         <w:t>ny</w:t>
       </w:r>
       <w:r w:rsidR="003E5E4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00776D6F">
         <w:t>medical examination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02494B35" w14:textId="1F078409" w:rsidR="000760D2" w:rsidRPr="00AD66B0" w:rsidRDefault="000760D2" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00435F85">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prison Officers should be mindful that </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a prisoner may not wish to </w:t>
       </w:r>
       <w:r w:rsidR="001A40BA" w:rsidRPr="00AD66B0">
         <w:t>disclose</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD66B0">
         <w:t xml:space="preserve"> information regarding </w:t>
       </w:r>
       <w:r w:rsidR="001A40BA" w:rsidRPr="00AD66B0">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD66B0">
         <w:t xml:space="preserve"> disability</w:t>
       </w:r>
       <w:r w:rsidR="00447756" w:rsidRPr="00AD66B0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3291460B" w14:textId="1B0BE86C" w:rsidR="005B2C18" w:rsidRPr="005B2C18" w:rsidRDefault="006E323F" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -3491,1178 +3824,1546 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="31A58F01" w14:textId="2871009D" w:rsidR="00F44380" w:rsidRPr="00112F32" w:rsidRDefault="00551B8E" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidR="006E323F">
         <w:t xml:space="preserve">Officers shall acknowledge the </w:t>
       </w:r>
       <w:r w:rsidR="00610D0F">
         <w:t>prisoner’s</w:t>
       </w:r>
       <w:r w:rsidR="006E323F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E569A5">
         <w:t>disability</w:t>
       </w:r>
       <w:r w:rsidR="006E323F">
         <w:t xml:space="preserve"> and explain what services and support is available to them and how to access this. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EF712F" w14:textId="57B7F23E" w:rsidR="00B40692" w:rsidRDefault="00B40692" w:rsidP="00AD66B0">
+    <w:p w14:paraId="11EF712F" w14:textId="57B7F23E" w:rsidR="00B40692" w:rsidRDefault="00B40692" w:rsidP="00185D1F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc166157202"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc233622379"/>
       <w:r>
         <w:t>Referrals</w:t>
       </w:r>
       <w:r w:rsidR="00112F32">
         <w:t xml:space="preserve"> to the Disability Coordination Team</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="0C1978F0" w14:textId="5E750D1C" w:rsidR="00B40692" w:rsidRDefault="00B40692" w:rsidP="00AD66B0">
+    <w:p w14:paraId="0C1978F0" w14:textId="5E750D1C" w:rsidR="00B40692" w:rsidRDefault="00B40692" w:rsidP="00185D1F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a Prison Officer suspects </w:t>
       </w:r>
       <w:r w:rsidR="00514289">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prisoner has a disability not identified during the reception process, they shall email the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00B40692">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Disability Coordination Team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F65214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00514289">
         <w:t xml:space="preserve">with their concerns </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and record </w:t>
       </w:r>
       <w:r w:rsidR="00514289">
         <w:t xml:space="preserve">the information </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on TOMS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7B7027" w14:textId="2F7ED7A9" w:rsidR="006B450A" w:rsidRDefault="00B40692" w:rsidP="00AD66B0">
+    <w:p w14:paraId="6A7B7027" w14:textId="01992B27" w:rsidR="006B450A" w:rsidRDefault="00B40692" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Disability Coordination Team can also be contacted f</w:t>
       </w:r>
       <w:r w:rsidRPr="00243269">
         <w:t>or guid</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ance with </w:t>
-[...5 lines deleted...]
-        <w:t>NDIS processes and application</w:t>
+        <w:t>ance with NDIS processes and application</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00514289">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006B450A" w:rsidRPr="006B450A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A29DFF9" w14:textId="57476F08" w:rsidR="006B450A" w:rsidRPr="00EC2CF6" w:rsidRDefault="006B450A" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC2CF6">
         <w:t>The Disability Coordination Team shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03821420" w14:textId="6342C110" w:rsidR="006B450A" w:rsidRPr="00E54A17" w:rsidRDefault="006B450A" w:rsidP="00AD6E84">
+    <w:p w14:paraId="03821420" w14:textId="6342C110" w:rsidR="006B450A" w:rsidRPr="00E54A17" w:rsidRDefault="006B450A" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54A17">
         <w:t xml:space="preserve">assist with obtaining information to determine whether the prisoner is a client of the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00551B8E">
         <w:t>NDIS</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="304AB9BC" w14:textId="59C92E22" w:rsidR="006B450A" w:rsidRPr="00E54A17" w:rsidRDefault="006B450A" w:rsidP="00AD6E84">
+    <w:p w14:paraId="304AB9BC" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00E54A17" w:rsidRDefault="006B450A" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54A17">
-        <w:t xml:space="preserve">assist in contacting the relevant case manager if the prisoner is a client of the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>assist in contacting the relevant case managers if the prisoner is a client of the NDIS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B13A13A" w14:textId="46F780B0" w:rsidR="00112F32" w:rsidRDefault="006B450A" w:rsidP="00AD6E84">
+    <w:p w14:paraId="6B13A13A" w14:textId="1DCA334B" w:rsidR="00112F32" w:rsidRDefault="006B450A" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54A17">
-        <w:t>assist in making a referral to the NDIS</w:t>
-[...2 lines deleted...]
-        <w:t>, if necessary</w:t>
+        <w:t>if necessary, assist in making a referral to the NDIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48414C7B" w14:textId="779AE762" w:rsidR="00B40692" w:rsidRPr="000A09C3" w:rsidRDefault="00A240ED" w:rsidP="00AD6E84">
+    <w:p w14:paraId="48414C7B" w14:textId="29D224EA" w:rsidR="00B40692" w:rsidRDefault="00A240ED" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>complete a desktop assessment to determine if a disability flag and/or guardianship flag is required on TOMS.</w:t>
+        <w:t xml:space="preserve">complete a desktop </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55DD6">
+        <w:t xml:space="preserve">review </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to determine </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55DD6">
+        <w:t xml:space="preserve">if a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55DD6" w:rsidRPr="00F55DD6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guardianship alert or administration alert, or both (guardianship and administration alert) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55DD6" w:rsidRPr="00F55DD6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>is required on TOMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1F5BBA" w14:textId="0CFFB676" w:rsidR="005F75CB" w:rsidRPr="005F75CB" w:rsidRDefault="00A240ED" w:rsidP="00AD66B0">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc166157203"/>
+    <w:p w14:paraId="4C90201A" w14:textId="39F334B5" w:rsidR="003950B9" w:rsidRPr="003950B9" w:rsidRDefault="00A240ED" w:rsidP="00185D1F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc233622380"/>
       <w:r>
         <w:t xml:space="preserve">Disability </w:t>
       </w:r>
-      <w:r w:rsidR="0025462C">
-        <w:t>f</w:t>
+      <w:r w:rsidR="00693379">
+        <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:t>lag</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="054FD289" w14:textId="6AC858A1" w:rsidR="0077507D" w:rsidRDefault="000A09C3" w:rsidP="00AD66B0">
+    <w:p w14:paraId="054FD289" w14:textId="6AC858A1" w:rsidR="0077507D" w:rsidRDefault="000A09C3" w:rsidP="00185D1F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>The disability flag system is the primary method for identifying prisoners with disability on TOMS. Flags on TOMS are exclusive</w:t>
       </w:r>
       <w:r w:rsidR="00A544EF">
         <w:t>ly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> raised by the Disability Co</w:t>
       </w:r>
       <w:r w:rsidR="009A3DC6">
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rdination Team. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452CCAF1" w14:textId="7C2EC16D" w:rsidR="00DC3C7F" w:rsidRDefault="00DC3C7F" w:rsidP="00AD66B0">
+    <w:p w14:paraId="452CCAF1" w14:textId="00CFA861" w:rsidR="00DC3C7F" w:rsidRDefault="00DC3C7F" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC703B">
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC703B">
         <w:t xml:space="preserve">disability flag </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on TOMS </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC703B">
-        <w:t xml:space="preserve">includes information about the type of disability the prisoner has and whether the prisoner is a participant of </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">includes information about the type of disability the prisoner has and whether the prisoner is a participant of NDIS, has a guardian or administrator, and/or is a Disability </w:t>
+      </w:r>
+      <w:r w:rsidR="00367170">
+        <w:t xml:space="preserve">Justice Service </w:t>
+      </w:r>
+      <w:r w:rsidR="000261EE">
+        <w:t xml:space="preserve">Team </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC703B">
-        <w:t xml:space="preserve">NDIS, has a guardian or administrator, and/or is a Department of Communities Disability Services client. </w:t>
+        <w:t xml:space="preserve">client. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8CDEEF" w14:textId="7A413AB7" w:rsidR="0077507D" w:rsidRDefault="000E78AD" w:rsidP="00AD66B0">
+    <w:p w14:paraId="3E8CDEEF" w14:textId="24EF5742" w:rsidR="0077507D" w:rsidRDefault="000E78AD" w:rsidP="00AD66B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="0077507D" w:rsidRPr="0077507D">
+        <w:t xml:space="preserve"> medical status page </w:t>
+      </w:r>
+      <w:r w:rsidR="00551B8E">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0077507D" w:rsidRPr="0077507D">
+        <w:t>n TOMS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidR="0077507D" w:rsidRPr="0077507D">
+        <w:t xml:space="preserve"> managed by nurses which includes tabs relevant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00551B8E">
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="0077507D" w:rsidRPr="0077507D">
+        <w:t>Officers managing prisoners with disabilit</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5BB5">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="0077507D" w:rsidRPr="0077507D">
+        <w:t xml:space="preserve"> including psychiatric, physical and intellectual disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B49AFD5" w14:textId="2B409FAD" w:rsidR="002547DF" w:rsidRPr="002547DF" w:rsidRDefault="00E569A5" w:rsidP="002547DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>The</w:t>
-[...44 lines deleted...]
-      <w:r>
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D5CE8">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C64">
         <w:t xml:space="preserve">fficers are </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to ensure </w:t>
       </w:r>
       <w:r w:rsidRPr="00364C64">
         <w:t>aware</w:t>
       </w:r>
       <w:r>
         <w:t>ness</w:t>
       </w:r>
       <w:r w:rsidRPr="00364C64">
         <w:t xml:space="preserve"> of the prisoner’s disability and any other available information</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF9A7B" w14:textId="03429ECC" w:rsidR="00E569A5" w:rsidRPr="00E569A5" w:rsidRDefault="00E569A5" w:rsidP="00AD66B0">
+    <w:p w14:paraId="27DF9A7B" w14:textId="45C6566D" w:rsidR="00E569A5" w:rsidRPr="00E569A5" w:rsidRDefault="002A7B13" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E569A5">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc233622381"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Guardianship alert</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="29728DAE" w14:textId="246F04BD" w:rsidR="00393286" w:rsidRDefault="009A3DC6" w:rsidP="00AD66B0">
+    <w:p w14:paraId="29728DAE" w14:textId="5A6CCE81" w:rsidR="00393286" w:rsidRDefault="009A3DC6" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00393286" w:rsidRPr="00393286">
         <w:t>Disability Coordination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Team</w:t>
       </w:r>
       <w:r w:rsidR="00393286" w:rsidRPr="00393286">
         <w:t xml:space="preserve"> has governance of the TOMS Guardianship alert</w:t>
       </w:r>
+      <w:r w:rsidR="00723398">
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="00507D69">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00393286" w:rsidRPr="00393286">
         <w:t xml:space="preserve"> which alerts staff to the relevant information when a prisoner has a legally appointed substitute decision</w:t>
       </w:r>
       <w:r w:rsidR="00B546BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00393286" w:rsidRPr="00393286">
         <w:t xml:space="preserve">maker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D20E32" w14:textId="1A6B1A17" w:rsidR="00393286" w:rsidRDefault="00393286" w:rsidP="00AD66B0">
+    <w:p w14:paraId="12D20E32" w14:textId="01A3FF71" w:rsidR="00393286" w:rsidRDefault="00393286" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00393286">
         <w:t>The Guardianship alert is not featured on the banner of an offender</w:t>
       </w:r>
       <w:r w:rsidR="000C7333">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00393286">
         <w:t xml:space="preserve">s TOMS </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E351FB" w:rsidRPr="00393286">
+        <w:t>profile;</w:t>
+      </w:r>
       <w:r w:rsidRPr="00393286">
         <w:t xml:space="preserve"> however</w:t>
       </w:r>
-      <w:r w:rsidR="00427106">
+      <w:r w:rsidR="003C0248">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00393286">
-        <w:t xml:space="preserve"> staff can access information relating to the alert by going into the offender alert section. </w:t>
+        <w:t xml:space="preserve"> staff can access information relating to the alert</w:t>
+      </w:r>
+      <w:r w:rsidR="00723398">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00393286">
+        <w:t xml:space="preserve"> by going into the offender alert section. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48062A5A" w14:textId="2C5F515E" w:rsidR="00514289" w:rsidRPr="00514289" w:rsidRDefault="00393286" w:rsidP="00AD66B0">
+    <w:p w14:paraId="21B142F8" w14:textId="2FB63909" w:rsidR="00185D1F" w:rsidRPr="00185D1F" w:rsidRDefault="00393286" w:rsidP="00185D1F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00393286">
         <w:t>The Guardianship alert currently covers Guardianship and Administration orders</w:t>
       </w:r>
       <w:r w:rsidR="00753DB1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564AA8FF" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="54A49A6F" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc121125094"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc233622382"/>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>National Disability Insurance Scheme (NDIS) Providers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="49C56672" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc233622383"/>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Registered NDIS providers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="34F80DE3" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Superintendent, prior to permitting a visit between a NDIS provider and the prisoner, shall ensure the following is confirmed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B399B94" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="006B3921" w:rsidRDefault="00941E47" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirm the organisation is a registered NDIS provider (via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="006B3921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>NDIS website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006B3921">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3921">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1235A3" w14:textId="6A25B83E" w:rsidR="00941E47" w:rsidRPr="006B3921" w:rsidRDefault="00941E47" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3921">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the NDIS provider requesting to visit a prisoner holds a current NDIS Worker Screen Check</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7B15" w:rsidRPr="006B3921">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_-" w:history="1">
+        <w:r w:rsidR="00FC7B15" w:rsidRPr="006B3921">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>refer to Appendix A).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09019286" w14:textId="603EBBD5" w:rsidR="00AE2F50" w:rsidRPr="006B3921" w:rsidRDefault="00F918E9" w:rsidP="00AE2F50">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3921">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When an approved NDIS provider’s Worker Screen expires, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A856AA" w:rsidRPr="006B3921">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3921">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall provide their renewed NDIS Worker Screen Check prior to their next visit or in person on attendance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A082E2" w14:textId="7C3DD0E5" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDIS providers who meet the above requirements do not need to complete a  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:hyperlink r:id="rId23" w:history="1">
+          <w:r w:rsidR="00BB2016" w:rsidRPr="00BB2016">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t>Application to Provide Prison Based s.95 Constructive Activities</w:t>
+          </w:r>
+        </w:hyperlink>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BB2016">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C9FBAE" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent, in assessing the request, shall check the following NDIS Commission registers (via the NDIS website) to confirm the registration status of the NDIS provider and any NDIS Commission compliance and enforcement actions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C92B68" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="993" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00933FFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>NDIS Provider Register – Part 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709335E1" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="993" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00933FFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>NDIS Provider Register – Part 2 – Compliance and enforcement actions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A86F7BE" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc121125095"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc233622384"/>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Unregistered NDIS providers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="06DB095F" w14:textId="6D3AFCDD" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the NDIS provider is unregistered or does not have a NDIS Worker Screen, the provider shall complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00BB2016" w:rsidRPr="00BB2016">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Application to Provide Prison Based s.95 Constructive Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00BB2016">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 8.1 –Prison Based s.95 Constructive Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C237C">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0330B8" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233622385"/>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Visit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="4170C6F4" w14:textId="77777777" w:rsidR="00941E47" w:rsidRPr="00933FFE" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Visits by approved NDIS providers shall be booked directly with the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63531B52" w14:textId="0F8798A2" w:rsidR="00941E47" w:rsidRPr="00941E47" w:rsidRDefault="00941E47" w:rsidP="00941E47">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entry to the prison shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00933FFE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 11.1 – Security and Control</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00933FFE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564AA8FF" w14:textId="7D6D4092" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00DD4055">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc166157205"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233622386"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00221752">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">lacement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and Management</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09421FAC" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="09421FAC" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc166157206"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233622387"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Placement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="48C5C594" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRPr="00AD66B0" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="48C5C594" w14:textId="489B5CD5" w:rsidR="00EA3E42" w:rsidRPr="00AD66B0" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00221752">
         <w:t xml:space="preserve">lacement </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00221752">
         <w:t xml:space="preserve">meet the security and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">disability requirements of the prisoner in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...1 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="003334D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 2.3 – Assessments and Sentence Management</w:t>
+          <w:t>COPP 2.3 – Assessments and Sentence Management</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="003334D9">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AD66B0">
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66398C2A" w14:textId="3DD2CE19" w:rsidR="00EA3E42" w:rsidRPr="004969E0" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="479B461D" w14:textId="3E62150C" w:rsidR="007263AE" w:rsidRPr="007263AE" w:rsidRDefault="00EA3E42" w:rsidP="007263AE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Should the proposed placement not be available, reasonable adjustments shall be made to ensure the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t>s safety and health needs are met.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C31973" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="48C31973" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc166157207"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc233622388"/>
       <w:r>
         <w:t>Escorts and transfers</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB423B8" w14:textId="0E04829E" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="7FB423B8" w14:textId="744850AC" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...11 lines deleted...]
-        <w:t>fficer shall o</w:t>
+        <w:t>The movements officer shall o</w:t>
       </w:r>
       <w:r w:rsidRPr="006836F6">
         <w:t xml:space="preserve">btain information and/or seek advice from </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">HS regarding any assistance required during an escort in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="001C4DBF">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="000B3FE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.2 – Coordination of Escorts</w:t>
+          <w:t>COPP 12.2 – Coordination of Escorts</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="000B3FE2">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C4DBF">
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006836F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCB4CF8" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Should a prisoner with a physical disability request assistance for </w:t>
       </w:r>
       <w:r w:rsidRPr="001815A0">
         <w:t xml:space="preserve">direction within the facility, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">prison staff shall </w:t>
       </w:r>
       <w:r w:rsidRPr="001815A0">
         <w:t>take them to the</w:t>
       </w:r>
       <w:r>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="001815A0">
         <w:t xml:space="preserve"> destination, if possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E549B23" w14:textId="144B03CD" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="5E549B23" w14:textId="3C325354" w:rsidR="00EA3E42" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When conducting a transfer in accordance with </w:t>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="0020259A">
+        <w:t>When conducting a transfer in accordance wit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415551">
+        <w:t xml:space="preserve">h </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00415551">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 12.4 Prisoner Transfers</w:t>
+          <w:t>COPP 12.4 Prisoner Transfers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00860528">
+      <w:r w:rsidR="003C0248" w:rsidRPr="003C0248">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003C0248">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve">prison staff </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall complete a Prisoner Movement Risk Assessment or </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7678F">
         <w:t>External Movement Risk Assessment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prior to the prisoner being allocated to a new area. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED06DC5" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="00AD66B0">
+    <w:p w14:paraId="6ED06DC5" w14:textId="77777777" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc166157208"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc233622389"/>
       <w:r>
         <w:t>Guidelines for a unit conference i</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve">nvolving </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve">risons </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">and the Department of Communities </w:t>
-[...3 lines deleted...]
-        <w:t>p</w:t>
+        <w:t>and the Department of Communities p</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:t>ersonnel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:proofErr w:type="gramEnd"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D101986" w14:textId="1DDB03E1" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="00EA3E42">
+    <w:p w14:paraId="4D101986" w14:textId="2DDCE0BE" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="00DD4055">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF5402">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>In the event that</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> there are differing views in </w:t>
+        <w:t xml:space="preserve">In the event that there are differing views in </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>case management of a prisoner with a physical disability and agreement cannot be established, Corrective Services and the Justice Coordinator</w:t>
+        <w:t>case management of a prisoner with a disability and agreement cannot be established, Corrective Services and the Justice Coordinator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> from t</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">he Department of </w:t>
-[...3 lines deleted...]
-        <w:t>Communities</w:t>
+        <w:t>he Department of Communities</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, shall convene </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Unit Conference as necessary and </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB0065D" w14:textId="11BC020E" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="00EA3E42">
+    <w:p w14:paraId="7DB0065D" w14:textId="11BC020E" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve">Assistant Superintendent </w:t>
       </w:r>
       <w:r>
         <w:t>Operations</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve"> at the prison where the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
-        <w:t xml:space="preserve">prisoner is being </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">prisoner is being held </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F11212" w14:textId="24AE504A" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="00EA6C4D">
+    <w:p w14:paraId="64F11212" w14:textId="24AE504A" w:rsidR="00EA3E42" w:rsidRPr="00CF5402" w:rsidRDefault="00EA3E42" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve">Nurse Manager </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6108BA14" w14:textId="75890D92" w:rsidR="00860528" w:rsidRDefault="00EA3E42" w:rsidP="00233F59">
+    <w:p w14:paraId="08BE369B" w14:textId="31A242F7" w:rsidR="002547DF" w:rsidRDefault="00EA3E42" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve">Service Director </w:t>
       </w:r>
       <w:r>
         <w:t>Department of Communities</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5402">
         <w:t xml:space="preserve"> delegate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593BA9A3" w14:textId="77777777" w:rsidR="00331400" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
+    <w:p w14:paraId="593BA9A3" w14:textId="77777777" w:rsidR="00331400" w:rsidRDefault="00331400" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc166157209"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc233622390"/>
       <w:r w:rsidRPr="004006A7">
         <w:t>Inclusive</w:t>
       </w:r>
       <w:r w:rsidRPr="00961D36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00961D36">
         <w:t>anguage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="60E7B365" w14:textId="77777777" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
+    <w:p w14:paraId="60E7B365" w14:textId="77777777" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00533FD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc166157210"/>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc233622391"/>
       <w:r>
         <w:t xml:space="preserve">Best </w:t>
       </w:r>
       <w:r w:rsidRPr="00447BC6">
         <w:t>practice terminology</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="33DA1A16" w14:textId="77777777" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve">When talking about a person with disability, best practice is to put the person first, and the impairment second (where relevant). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C53C2BD" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prison staff shall ensure their level of communication is appropriate to the prisoner’s disability. A physical disability may have no impact on a prisoner’s comprehension and communication.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084C6FEC" w14:textId="5D0E93AD" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve">Prison staff are to be aware that prisoners with mild intellectual disability often have developed coping strategies to conceal their lack of understanding such as: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776E70A5" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="006B450A">
+    <w:p w14:paraId="776E70A5" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t>silence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E467D2" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="006B450A">
+    <w:p w14:paraId="62E467D2" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
-        <w:t xml:space="preserve">routine agreement to questions </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>routine agreement to questions asked</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6F6FC31F" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="006B450A">
+    <w:p w14:paraId="6F6FC31F" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
-        <w:t xml:space="preserve">brief answers to questions </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">brief answers to questions asked </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9D6251" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="006B450A">
+    <w:p w14:paraId="2D9D6251" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve">becoming hostile when asked questions that they cannot answer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8D971A" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve">Prison staff shall speak slowly and clearly and avoid technical terms when speaking with the prisoner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EAC359" w14:textId="77777777" w:rsidR="006B450A" w:rsidRPr="00447BC6" w:rsidRDefault="006B450A" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t>It is important that prison staff are sensitive to disability issues and communicate with the prisoner patiently, simply, courteously, and precisely.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603DA4A" w14:textId="3EF7C59F" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
+    <w:p w14:paraId="5603DA4A" w14:textId="0C3F70BF" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve">Prison staff shall allow the prisoner time to understand the information, reiterating the question in plain </w:t>
       </w:r>
-      <w:r w:rsidR="00930F3D">
+      <w:r w:rsidR="00E351FB">
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00930F3D" w:rsidRPr="00447BC6">
+      <w:r w:rsidR="00E351FB" w:rsidRPr="00447BC6">
         <w:t>nglish</w:t>
       </w:r>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve"> to confirm </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00447BC6">
         <w:t>understanding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDA22DF" w14:textId="765C9CCA" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
+    <w:p w14:paraId="6CDA22DF" w14:textId="26348B88" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
-        <w:t>Prison staff shall stay away from terms such as “person without disability” and “</w:t>
-[...2 lines deleted...]
-        <w:t>nondisabled</w:t>
+        <w:t>Prison staff shall stay away from terms such as “person without disability” and “non</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7526">
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00447BC6">
-        <w:t>” as many people with disability are very able.</w:t>
+        <w:t>disabled” as many people with disability are very able.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0778A4A0" w14:textId="13DF28E5" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve">Prison staff shall continue to treat the prisoners with respect and use inclusive terms when conversing with them. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5038E9" w14:textId="513E2107" w:rsidR="00331400" w:rsidRPr="00447BC6" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00447BC6">
         <w:t xml:space="preserve">Prison staff shall not imply that people with a disability are victims or objects of pity. Avoid using emotional terms </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve">when </w:t>
       </w:r>
       <w:r w:rsidRPr="00447BC6">
         <w:t>describing the prisoner’s disability such as “suffering from”, or “afflicted by/with”, instead replacing it with “experiences”, “developed” “has”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A4119F" w14:textId="245FF713" w:rsidR="00331400" w:rsidRPr="00C41A27" w:rsidRDefault="00331400" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When dealing with a prisoner who has a physically disability, prison staff shall refer to their disability, if required, using the most accepted term “wheelchair user” or “person who uses a wheelchair”. Wheelchair “bound” or “confined” are terms that disempower the prisoner and can potentially lead to mental illness and/or </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>self-harm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF7DE8C" w14:textId="5FD1EC82" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00AD66B0">
+    <w:p w14:paraId="2BF7DE8C" w14:textId="5FD1EC82" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00185D1F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc166157211"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc233622392"/>
       <w:r>
         <w:t xml:space="preserve">Interviewing a </w:t>
       </w:r>
       <w:r w:rsidR="00D9446B">
         <w:t>Prisoner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="00D9446B" w:rsidRPr="00D9446B">
         <w:t>Disability</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00D9446B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F21627F" w14:textId="5299D2E6" w:rsidR="00585D4F" w:rsidRDefault="0005466C" w:rsidP="00AD66B0">
+    <w:p w14:paraId="5F21627F" w14:textId="7BE11E67" w:rsidR="00585D4F" w:rsidRDefault="0005466C" w:rsidP="00185D1F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Where a</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">prisoner </w:t>
+        <w:t xml:space="preserve">Where a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="008E70B5">
-        <w:t>with a disability flag</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">with a disability flag, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is interviewed regarding a prison incident they have been involved in or witnessed, </w:t>
       </w:r>
       <w:r w:rsidR="00331400">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00585D4F">
         <w:t>rison staff shall conduct the interview as soon as practical, so that the series of events is still current.</w:t>
       </w:r>
       <w:r w:rsidR="00585D4F" w:rsidRPr="00960856">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECC8BFA" w14:textId="4E9745E0" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The interview shall be conducted in a formal manner, so the prisoner is aware of the </w:t>
       </w:r>
       <w:r w:rsidR="008E70B5">
         <w:t xml:space="preserve">importance </w:t>
       </w:r>
       <w:r>
         <w:t>of the discussion. Video or audio devices should be used once the interview has commenced</w:t>
       </w:r>
       <w:r w:rsidR="00B17E87">
         <w:t>, for serious matters</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2822ABEC" w14:textId="62EF5E8E" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00AD66B0">
+    <w:p w14:paraId="2822ABEC" w14:textId="4EAF089E" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t>Prison staff shall let the prisoner know that they are under no obligation to participate in the interview</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> however, if they do participate, they are allowed a support person.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prison staff shall let the prisoner know that they are under no obligation to participate in the interview however, if they do participate, they are allowed a support person.</w:t>
       </w:r>
       <w:r w:rsidR="00D9446B">
-        <w:t xml:space="preserve"> Where the prisoner does not understand these options</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> a support person shall be provided. </w:t>
+        <w:t xml:space="preserve"> Where the prisoner does not understand these options a support person shall be provided. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552A35C1" w14:textId="48D2A1D0" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The support person </w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00D119B7">
         <w:t xml:space="preserve">be a neutral </w:t>
       </w:r>
       <w:r>
         <w:t>independent</w:t>
       </w:r>
       <w:r w:rsidRPr="00D119B7">
         <w:t xml:space="preserve"> person, and not be involved in the situation being discussed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D119B7">
@@ -4693,1257 +5394,1192 @@
       <w:r>
         <w:t xml:space="preserve">Some prisoners are open to suggestion and therefore, care shall be taken </w:t>
       </w:r>
       <w:r w:rsidR="0005466C">
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
       <w:r>
         <w:t>duration of the interview</w:t>
       </w:r>
       <w:r w:rsidR="008E70B5">
         <w:t xml:space="preserve"> not to ask leading or suggestible questions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00507D69">
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r>
         <w:t>staff shal</w:t>
       </w:r>
       <w:r w:rsidR="00B546BA">
         <w:t>l:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3B8BA9" w14:textId="1A2068E6" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="006E2164">
+    <w:p w14:paraId="2E3B8BA9" w14:textId="1A2068E6" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>ensure the</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t xml:space="preserve"> prisoner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> understand</w:t>
       </w:r>
       <w:r w:rsidR="000C7333">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> why </w:t>
       </w:r>
       <w:r w:rsidR="0005466C">
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">are present </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D69A617" w14:textId="289D8ACC" w:rsidR="00585D4F" w:rsidRDefault="000E78AD" w:rsidP="006E2164">
+    <w:p w14:paraId="3D69A617" w14:textId="289D8ACC" w:rsidR="00585D4F" w:rsidRDefault="000E78AD" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00585D4F">
-        <w:t xml:space="preserve">ot ask questions that suggest the answer you want to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ot ask questions that suggest the answer you want to hear </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19159613" w14:textId="77777777" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="006E2164">
+    <w:p w14:paraId="19159613" w14:textId="77777777" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">use simple language when asking a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">use simple language when asking a question </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2B28F2" w14:textId="308FCE2B" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="006E2164">
+    <w:p w14:paraId="6C2B28F2" w14:textId="308FCE2B" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>speak in a clear and consistent tone</w:t>
       </w:r>
       <w:r w:rsidR="00DD2775">
         <w:t xml:space="preserve"> and ensure that non</w:t>
       </w:r>
       <w:r w:rsidR="00551B8E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00DD2775">
-        <w:t xml:space="preserve">verbal communication is compatible with verbal </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>verbal communication is compatible with verbal content</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4ECEC825" w14:textId="0A93DD60" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="006E2164">
+    <w:p w14:paraId="4ECEC825" w14:textId="0A93DD60" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>not ask e</w:t>
       </w:r>
       <w:r w:rsidR="008E70B5">
         <w:t>xce</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ssive and/or </w:t>
-[...3 lines deleted...]
-        <w:t>long</w:t>
+        <w:t>ssive and/or long</w:t>
       </w:r>
       <w:r w:rsidR="00B546BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>winded</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> question</w:t>
+        <w:t>winded question</w:t>
       </w:r>
       <w:r w:rsidR="008E70B5">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE11392" w14:textId="4F6D0E00" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="006E2164">
+    <w:p w14:paraId="6DE11392" w14:textId="4F6D0E00" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">take time to verify the facts presented and obtain corroboration of admission or statements </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>take time to verify the facts presented and obtain corroboration of admission or statements made</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EB8C9F6" w14:textId="0FAFEE87" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="006E2164">
+    <w:p w14:paraId="6EB8C9F6" w14:textId="0FAFEE87" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">try </w:t>
       </w:r>
       <w:r w:rsidR="008E70B5">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00D9446B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ask only a few ‘closed </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ask only a few ‘closed questions’ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0441B174" w14:textId="329F43AC" w:rsidR="00DD2775" w:rsidRDefault="00585D4F" w:rsidP="00DD2775">
+    <w:p w14:paraId="0441B174" w14:textId="329F43AC" w:rsidR="00DD2775" w:rsidRDefault="00585D4F" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ensure the prisoner has time to respond to the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>ensure the prisoner has time to respond to the question</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22F3F048" w14:textId="413C2A53" w:rsidR="00DD2775" w:rsidRDefault="00DD2775" w:rsidP="00DD2775">
+    <w:p w14:paraId="22F3F048" w14:textId="37CBF5F6" w:rsidR="00DD2775" w:rsidRDefault="00DD2775" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1276" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t>provide written content in an accessible format</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">if requested provide written content in an accessible format. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355ACEDB" w14:textId="5B8C910A" w:rsidR="00585D4F" w:rsidRPr="00DD594B" w:rsidRDefault="006B7613" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006B7613">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prison staff should be aware that without adapting the interview process or techniques to meet disability and/or access needs, prisoners with an intellectual disability may be prone to agreeing with interviewers </w:t>
       </w:r>
       <w:r w:rsidR="00331400">
         <w:t xml:space="preserve">or providing an unreliable account of the incident </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7613">
         <w:t>due to miscommunication or not being properly informed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00585D4F" w:rsidRPr="00DD594B">
         <w:t xml:space="preserve">Interviewers can easily fall into the trap of </w:t>
       </w:r>
       <w:r w:rsidR="00E012DA">
         <w:t xml:space="preserve">leading a prisoner to a pre-determined conclusion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13941A48" w14:textId="09823AEE" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Prison staff shall repeat their advice or directions using different words if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EE141A" w14:textId="58EBAC6D" w:rsidR="00585D4F" w:rsidRDefault="00585D4F" w:rsidP="00AD66B0">
+    <w:p w14:paraId="61A9CE64" w14:textId="24E67BC4" w:rsidR="00B27AB6" w:rsidRPr="00B27AB6" w:rsidRDefault="00585D4F" w:rsidP="003B43CA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After the interview, the prisoner shall be advised of the process moving forward and support services available to them, should they wish to seek assistance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6442C788" w14:textId="3AE60B93" w:rsidR="00447BC6" w:rsidRDefault="00447BC6" w:rsidP="00AD66B0">
+    <w:p w14:paraId="6442C788" w14:textId="712FBBF7" w:rsidR="00447BC6" w:rsidRDefault="00447BC6" w:rsidP="0043776B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc166157212"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc233622393"/>
       <w:r>
         <w:t>Standing Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="1E1E58EA" w14:textId="77777777" w:rsidR="00447BC6" w:rsidRPr="006505D0" w:rsidRDefault="00447BC6" w:rsidP="00AD66B0">
+    <w:p w14:paraId="1E1E58EA" w14:textId="77777777" w:rsidR="00447BC6" w:rsidRPr="006505D0" w:rsidRDefault="00447BC6" w:rsidP="0043776B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc166157213"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc67924611"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc84427116"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233622394"/>
       <w:r w:rsidRPr="006505D0">
         <w:t>General requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="0D45CB66" w14:textId="77777777" w:rsidR="00447BC6" w:rsidRDefault="00447BC6" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Superintendents may develop a Standing Order, compliant with this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> as operationally required.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Superintendents may develop a Standing Order, compliant with this COPP as operationally required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4998B8FC" w14:textId="77777777" w:rsidR="00447BC6" w:rsidRDefault="00447BC6" w:rsidP="00AD66B0">
+    <w:p w14:paraId="317C829B" w14:textId="13C6B476" w:rsidR="00EB0928" w:rsidRPr="00447BC6" w:rsidRDefault="00447BC6" w:rsidP="00447BC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001F3086">
         <w:t xml:space="preserve">For prisons requiring a Standing Order this shall be compliant with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...1 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="001F3086">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...2 lines deleted...]
-        <w:r>
+          <w:t>COPP 1.3 – Standing Orders</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001F3086">
+        <w:t xml:space="preserve"> and the Department’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="001F3086">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 1.3 – Standing Orders</w:t>
+          <w:t>Operational Policy and Procedure Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00AD66B0">
+      <w:r w:rsidRPr="001F3086">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2656D946" w14:textId="77777777" w:rsidR="00447BC6" w:rsidRPr="00447BC6" w:rsidRDefault="00447BC6" w:rsidP="00447BC6"/>
     <w:p w14:paraId="0D1CD6F6" w14:textId="0A975895" w:rsidR="00C436E4" w:rsidRDefault="00C436E4" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc166157214"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc233622395"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="266F65EC" w14:textId="2E076E7B" w:rsidR="001A4BA9" w:rsidRDefault="001A4BA9" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc166157215"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc16796379"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233622396"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc16796379"/>
       <w:r>
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C4DBF">
         <w:t>COPPs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="001C4DBF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="368B40F2" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRPr="00412FFE" w:rsidRDefault="002E629B" w:rsidP="006E2164">
+    <w:p w14:paraId="368B40F2" w14:textId="13A30D6C" w:rsidR="00412FFE" w:rsidRPr="00854CFE" w:rsidRDefault="00854CFE" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00412FFE" w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>COPP 1.3 – Standing Orders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5796037B" w14:textId="242D0A99" w:rsidR="00322765" w:rsidRPr="00854CFE" w:rsidRDefault="00322765" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.1 – Reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CE598E" w14:textId="7CC52EDD" w:rsidR="0020259A" w:rsidRPr="00854CFE" w:rsidRDefault="00776D6F" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.2 – Orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54328AA1" w14:textId="20A0543A" w:rsidR="003A3017" w:rsidRPr="00854CFE" w:rsidRDefault="00776D6F" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.3 – Assessments and Sentence Management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2069DD9E" w14:textId="1E905BFA" w:rsidR="00EB0928" w:rsidRPr="009C237C" w:rsidRDefault="00EB0928" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C237C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>COPP 8.1 –</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF118E" w:rsidRPr="009C237C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C237C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prison Based Constructive Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E836D0E" w14:textId="4B8A51C0" w:rsidR="00105CB2" w:rsidRPr="00854CFE" w:rsidRDefault="00105CB2" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF118E" w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Security and Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BF557D" w14:textId="090FF21D" w:rsidR="00105CB2" w:rsidRPr="00854CFE" w:rsidRDefault="00105CB2" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF118E" w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Searching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76499FCA" w14:textId="77B7DD68" w:rsidR="00776D6F" w:rsidRPr="00854CFE" w:rsidRDefault="009963FA" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 12.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="006315B5" w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Coordination of Escorts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ECB4CD" w14:textId="3196F345" w:rsidR="0020259A" w:rsidRPr="008F17DD" w:rsidRDefault="0020259A" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 12.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9446B" w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854CFE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner Transfers</w:t>
+      </w:r>
+      <w:r w:rsidR="00854CFE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011A7C50" w14:textId="50DE0D8E" w:rsidR="00E85239" w:rsidRPr="00E85239" w:rsidRDefault="00E85239" w:rsidP="00AD66B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc233622397"/>
+      <w:r>
+        <w:t>Related documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="4301C7F5" w14:textId="78F7EE84" w:rsidR="00322765" w:rsidRPr="00AD534D" w:rsidRDefault="00322765" w:rsidP="0064387E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidR="00412FFE">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00AD534D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> 1.3 – Standing Orders</w:t>
+          </w:rPr>
+          <w:t>Disability Services Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5796037B" w14:textId="0F9DDF46" w:rsidR="00322765" w:rsidRPr="00322765" w:rsidRDefault="002E629B" w:rsidP="006E2164">
+    <w:p w14:paraId="31DF6B98" w14:textId="03CCED03" w:rsidR="00322765" w:rsidRPr="00AD534D" w:rsidRDefault="00322765" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidR="00322765" w:rsidRPr="00322765">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00AD534D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 2.1 – Reception</w:t>
+          <w:t>Disability Access and Inclusion Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55CE598E" w14:textId="0AD2E489" w:rsidR="0020259A" w:rsidRPr="0020259A" w:rsidRDefault="002E629B" w:rsidP="006E2164">
+    <w:p w14:paraId="18124209" w14:textId="2C5322A7" w:rsidR="00322765" w:rsidRPr="00276536" w:rsidRDefault="00322765" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
-[...61 lines deleted...]
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidR="009963FA" w:rsidRPr="00F21F84">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00276536">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...18 lines deleted...]
-          <w:t>Coordination of Escorts</w:t>
+          <w:t>Disability Awareness Manual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06ECB4CD" w14:textId="298F7F7C" w:rsidR="0020259A" w:rsidRPr="00E85239" w:rsidRDefault="002E629B" w:rsidP="006E2164">
+    <w:p w14:paraId="6E27A2AE" w14:textId="40E15158" w:rsidR="00412FFE" w:rsidRPr="00AD534D" w:rsidRDefault="00412FFE" w:rsidP="0064387E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-[...130 lines deleted...]
-        <w:r w:rsidR="00412FFE">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00AD534D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Operational Policy and Procedure Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00412FFE" w:rsidRPr="006456D8">
+      <w:r w:rsidRPr="00AD534D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6FB2B1" w14:textId="182801CF" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Forms"/>
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc166157217"/>
+      <w:bookmarkStart w:id="34" w:name="_Forms"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc23273226"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc23273440"/>
+      <w:bookmarkStart w:id="37" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc23273227"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc23273441"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc23273228"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc23273442"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc23273229"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc23273443"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc23273230"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc23273444"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc23273231"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc23273445"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc23273232"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc23273446"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc23273233"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc23273447"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc23273234"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc23273448"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc14443773"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc22822818"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc233622398"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="28"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2113"/>
         <w:gridCol w:w="6897"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000A09C3" w14:paraId="2D425971" w14:textId="77777777" w:rsidTr="0092364D">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="000A09C3" w14:paraId="2D425971" w14:textId="77777777" w:rsidTr="00DD4055">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A271228" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="000A09C3" w:rsidRDefault="003D708E" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
-              <w:lastRenderedPageBreak/>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07F06AEA" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="000A09C3" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017479D" w:rsidRPr="000A09C3" w14:paraId="033AAC56" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F6D2A24" w14:textId="5DD67F0F" w:rsidR="0017479D" w:rsidRPr="0017479D" w:rsidRDefault="0017479D" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="0017479D">
               <w:t>Administration Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79F6918C" w14:textId="49FF567E" w:rsidR="0017479D" w:rsidRPr="0017479D" w:rsidRDefault="0017479D" w:rsidP="00AD66B0">
+          <w:p w14:paraId="79F6918C" w14:textId="7888D4C8" w:rsidR="0017479D" w:rsidRPr="0017479D" w:rsidRDefault="0017479D" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="0017479D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>An order made under s</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">64 of the </w:t>
+              <w:t xml:space="preserve">An order made under s64 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00551B8E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Guardianship and Administration Act 1990</w:t>
             </w:r>
             <w:r w:rsidRPr="0017479D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> where the State Administrative Tribunal has declared an adult to </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> an administrator of their estate</w:t>
+              <w:t xml:space="preserve"> where the State Administrative Tribunal has declared an adult to be in need of an administrator of their estate</w:t>
             </w:r>
             <w:r w:rsidR="00507D69">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and appoints a person/s to this position</w:t>
             </w:r>
             <w:r w:rsidRPr="0017479D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00267FAE" w:rsidRPr="000A09C3" w14:paraId="2A28BF53" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="656E13FF" w14:textId="4CD436AF" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
-              <w:t>Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B021692" w14:textId="06CEAC97" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E4AF3" w:rsidRPr="000A09C3" w14:paraId="34EF64DE" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70A1A14B" w14:textId="77777777" w:rsidR="004E4AF3" w:rsidRPr="000A09C3" w:rsidRDefault="004E4AF3" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Disability</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12C5995E" w14:textId="05313EFD" w:rsidR="004E4AF3" w:rsidRPr="000A09C3" w:rsidRDefault="004E4AF3" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(Disability </w:t>
             </w:r>
             <w:r w:rsidR="00EA3E42">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Services </w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Act 199</w:t>
             </w:r>
             <w:r w:rsidR="00EA3E42">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="643C2B99" w14:textId="6EA7056A" w:rsidR="0020259A" w:rsidRPr="00DC703B" w:rsidRDefault="0020259A" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC703B">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="00507D69">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Disability Services Act 1993</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC703B">
               <w:t xml:space="preserve"> defines ‘disability’ as meaning a disability: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7871B95B" w14:textId="77777777" w:rsidR="0020259A" w:rsidRDefault="0020259A" w:rsidP="0092364D">
+          <w:p w14:paraId="7871B95B" w14:textId="77777777" w:rsidR="0020259A" w:rsidRDefault="0020259A" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="631" w:hanging="631"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC703B">
+              <w:t>hich is attributable to an intellectual, psychiatric, cognitive, neurological, sensory, or physical impairment or a combination of those impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E660394" w14:textId="4E2EE771" w:rsidR="0020259A" w:rsidRPr="00DC703B" w:rsidRDefault="0020259A" w:rsidP="0064387E">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="631" w:hanging="631"/>
             </w:pPr>
             <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC703B">
-              <w:t>hich is attributable to an intellectual, psychiatric, cognitive, neurological, sensory, or physical impairment or a combination of those impairments</w:t>
-[...2 lines deleted...]
-              <w:t>,</w:t>
+              <w:t xml:space="preserve">hich is permanent or likely to be permanent. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E660394" w14:textId="4E2EE771" w:rsidR="0020259A" w:rsidRPr="00DC703B" w:rsidRDefault="0020259A" w:rsidP="0092364D">
+          <w:p w14:paraId="2AA4451F" w14:textId="77777777" w:rsidR="0020259A" w:rsidRPr="00DC703B" w:rsidRDefault="0020259A" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="24"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="631" w:hanging="631"/>
             </w:pPr>
             <w:r>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC703B">
-              <w:t xml:space="preserve">hich is permanent or likely to be permanent. </w:t>
+              <w:t xml:space="preserve">hich may or may not be of a chronic or episodic nature. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA4451F" w14:textId="77777777" w:rsidR="0020259A" w:rsidRPr="00DC703B" w:rsidRDefault="0020259A" w:rsidP="0092364D">
+          <w:p w14:paraId="7AFC6F94" w14:textId="29ED917D" w:rsidR="0020259A" w:rsidRPr="00DC703B" w:rsidRDefault="0020259A" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="24"/>
-[...15 lines deleted...]
-                <w:numId w:val="24"/>
+                <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="631" w:hanging="631"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC703B">
               <w:t>which results in</w:t>
             </w:r>
             <w:r w:rsidR="00E85239">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC703B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41517F3F" w14:textId="7CDF0AB7" w:rsidR="0020259A" w:rsidRPr="00DC703B" w:rsidRDefault="0020259A" w:rsidP="00B4415A">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="915"/>
               </w:tabs>
               <w:ind w:left="915" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC703B">
-              <w:t xml:space="preserve">a substantially reduced capacity of the person for communication, social interaction, learning or </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>a substantially reduced capacity of the person for communication, social interaction, learning or mobility</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4199661E" w14:textId="29F1B76A" w:rsidR="004E4AF3" w:rsidRPr="001F695E" w:rsidRDefault="0020259A" w:rsidP="00B4415A">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
                 <w:tab w:val="num" w:pos="915"/>
               </w:tabs>
               <w:ind w:left="915" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC703B">
               <w:t>a need for continuing support services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005579FF" w:rsidRPr="000A09C3" w14:paraId="5B76B16D" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F8B863D" w14:textId="25D845D4" w:rsidR="005579FF" w:rsidRPr="000A09C3" w:rsidRDefault="005579FF" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Guardianship Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A9CEFE" w14:textId="44A2A225" w:rsidR="0017479D" w:rsidRPr="0017479D" w:rsidRDefault="005579FF" w:rsidP="00AD66B0">
+          <w:p w14:paraId="26A9CEFE" w14:textId="0BBDB99F" w:rsidR="0017479D" w:rsidRPr="0017479D" w:rsidRDefault="005579FF" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
-              <w:t>An order made under s</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">43 of the </w:t>
+              <w:t xml:space="preserve">An order made under s43 of the </w:t>
             </w:r>
             <w:r w:rsidR="0017479D" w:rsidRPr="0017479D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Guardianship</w:t>
             </w:r>
             <w:r w:rsidRPr="0017479D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> and Administration </w:t>
             </w:r>
             <w:r w:rsidR="0017479D" w:rsidRPr="0017479D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Act 1990 </w:t>
             </w:r>
             <w:r w:rsidR="0017479D">
-              <w:t xml:space="preserve">where the State Administrative Tribunal has declared an adult to </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> a guardian and appoints a person/s to safeguard their interests.</w:t>
+              <w:t>where the State Administrative Tribunal has declared an adult to be in need of a guardian and appoints a person/s to safeguard their interests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00267FAE" w:rsidRPr="000A09C3" w14:paraId="027E9183" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78409649" w14:textId="16E4E34B" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D26521" w14:textId="51AE428D" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
@@ -5965,59 +6601,51 @@
           </w:tcPr>
           <w:p w14:paraId="20B75192" w14:textId="590DEF28" w:rsidR="000C5217" w:rsidRPr="000A09C3" w:rsidRDefault="000C5217" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:t>Impairment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33C109FC" w14:textId="42B54844" w:rsidR="000C5217" w:rsidRPr="000A09C3" w:rsidRDefault="00B93C4F" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00371745" w:rsidRPr="000A09C3">
-              <w:t xml:space="preserve">ny loss or abnormality of psychological, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> or anatomical structure or function.</w:t>
+              <w:t>ny loss or abnormality of psychological, physiological or anatomical structure or function.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6830" w:rsidRPr="000A09C3" w14:paraId="33B311EC" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53FCF65E" w14:textId="053D77A5" w:rsidR="004D6830" w:rsidRPr="000A09C3" w:rsidRDefault="004D6830" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Intellectual Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6031,260 +6659,302 @@
             <w:r>
               <w:t>Refers to d</w:t>
             </w:r>
             <w:r w:rsidR="004D6830" w:rsidRPr="00735C59">
               <w:t>evelopmental disorders, meaning that they occur during the developmental period</w:t>
             </w:r>
             <w:r w:rsidR="004D6830">
               <w:t>. I</w:t>
             </w:r>
             <w:r w:rsidR="004D6830" w:rsidRPr="00FD78D9">
               <w:t>ncludes intellectual and developmental disability which relate</w:t>
             </w:r>
             <w:r w:rsidR="004D6830">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="004D6830" w:rsidRPr="00FD78D9">
               <w:t xml:space="preserve"> to difficulties with</w:t>
             </w:r>
             <w:r w:rsidR="004D6830">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="004D6830" w:rsidRPr="00FD78D9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5716D662" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="004264D2">
+          <w:p w14:paraId="5716D662" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List3"/>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="004264D2">
-              <w:t xml:space="preserve">thought </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>thought processes</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="222B5D19" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="004264D2">
+          <w:p w14:paraId="222B5D19" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List3"/>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="004264D2">
               <w:t xml:space="preserve">learning </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="749F4658" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="004264D2">
+          <w:p w14:paraId="749F4658" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List3"/>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="004264D2">
               <w:t xml:space="preserve">communicating </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5A9C00" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="004264D2">
+          <w:p w14:paraId="1D5A9C00" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List3"/>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="004264D2">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">remembering information and using it appropriately </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="381F738F" w14:textId="037A3D0E" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="004264D2">
+          <w:p w14:paraId="381F738F" w14:textId="037A3D0E" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List3"/>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="004264D2">
               <w:t>making judgments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29A0FA56" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="004264D2">
+          <w:p w14:paraId="29A0FA56" w14:textId="77777777" w:rsidR="004D6830" w:rsidRPr="004264D2" w:rsidRDefault="004D6830" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List3"/>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="004264D2">
               <w:t>problem solving.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A846212" w14:textId="34D75909" w:rsidR="004D6830" w:rsidRPr="004D6830" w:rsidRDefault="004D6830" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD78D9">
               <w:t>Intellectual disability is the result of interaction between developmentally attributable cognitive impairment, attitudinal and environmental barriers</w:t>
             </w:r>
             <w:r>
               <w:t>. Intellectual disability can last for years or be lifelong.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6830" w:rsidRPr="000A09C3" w14:paraId="10CA3FA9" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDE8F57" w14:textId="28F5811D" w:rsidR="004D6830" w:rsidRPr="000A09C3" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27136">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Neurocognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D6830">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72D7058A" w14:textId="329C80B2" w:rsidR="00F27136" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Refers to any type of brain disorder or neurological disruption which is acquired rather than developmental. A </w:t>
             </w:r>
             <w:r w:rsidRPr="00F27136">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Neurocognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Disability</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> can result from but is not limited to: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DFC86FA" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="3DFC86FA" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>Acquired Brain Injury (ABI)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BD30ACD" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="1BD30ACD" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
+              <w:lastRenderedPageBreak/>
               <w:t>Autism</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A52161F" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="0A52161F" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
-              <w:t>Traumatic Brain Injury (</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Traumatic Brain Injury (TBI)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A2746DB" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="0A2746DB" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>violence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FD5FDC0" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="1FD5FDC0" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>stroke</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F747F72" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="6F747F72" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>lack of oxygen the brain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634A2A4E" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="634A2A4E" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>trauma</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F45CFC6" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="66ADC8C0" w14:textId="77777777" w:rsidR="00185D1F" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>alcohol or drug use</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2440A5D0" w14:textId="69A83CD2" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="57572FF2" w14:textId="77777777" w:rsidR="00185D1F" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>infections</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F25EFF5" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="5F25EFF5" w14:textId="222DEFDA" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="0064387E">
             <w:pPr>
-              <w:pStyle w:val="List2"/>
+              <w:pStyle w:val="List3"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t xml:space="preserve">Foetal Alcohol Spectrum Disorder (FASD). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="242DEC2D" w14:textId="66D4B3BA" w:rsidR="004D6830" w:rsidRPr="000A09C3" w:rsidRDefault="00F27136" w:rsidP="00412FFE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27136">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Neurocognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -6299,50 +6969,51 @@
               <w:t xml:space="preserve"> can impact physical, emotional, behavioural, and psychosocial functioning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00267FAE" w:rsidRPr="000A09C3" w14:paraId="152DDAB6" w14:textId="77777777" w:rsidTr="0092364D">
         <w:trPr>
           <w:trHeight w:val="1163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CA0FEFE" w14:textId="265D5955" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57633D27" w14:textId="564DF800" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:t xml:space="preserve">As defined in s. 3(1) </w:t>
             </w:r>
             <w:r w:rsidR="00551B8E">
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
@@ -6368,228 +7039,220 @@
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B2C2DEB" w14:textId="684B08E3" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08EA53E3" w14:textId="2EB498D8" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="0092364D">
+          <w:p w14:paraId="08EA53E3" w14:textId="70C32F85" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in </w:t>
             </w:r>
             <w:r w:rsidRPr="00F21F84">
               <w:t xml:space="preserve">s. 3 </w:t>
             </w:r>
             <w:r w:rsidR="00EE1A7D">
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00233F59">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F21F84">
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F27136" w:rsidRPr="000A09C3" w14:paraId="0D369516" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EB9D546" w14:textId="27056ECE" w:rsidR="00F27136" w:rsidRPr="000A09C3" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Physical Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="650AAF38" w14:textId="6D5AB73D" w:rsidR="00F27136" w:rsidRDefault="00F27136" w:rsidP="00412FFE">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>An impairment that may temporarily or permanently affect a person’s physical capability, dexterity, stamina and/or mobility.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B850ED">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F0E7E2" w14:textId="39010991" w:rsidR="00F27136" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="65F0E7E2" w14:textId="20A2BEB7" w:rsidR="00F27136" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
-              <w:t>A physical disability may be cause</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> by a </w:t>
+              <w:t xml:space="preserve">A physical disability may be cause by a </w:t>
             </w:r>
             <w:r w:rsidRPr="00B850ED">
-              <w:t>genetic or inherited disorder, serious illness, and injury.</w:t>
+              <w:t>genetic or inherited disorder, serious illnesses, and injury.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Physical disability may appear as but is not limited to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65FCC28F" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="65FCC28F" w14:textId="77777777" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>ABI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CC0D2A6" w14:textId="127F0B3A" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="2CC0D2A6" w14:textId="127F0B3A" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>spinal cord injury</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C5DF6F4" w14:textId="22FCF649" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="7C5DF6F4" w14:textId="22FCF649" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>spina bifida</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD7E7E0" w14:textId="3C751FEF" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="3BD7E7E0" w14:textId="3C751FEF" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t xml:space="preserve">cerebral palsy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64E75251" w14:textId="4595082E" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="64E75251" w14:textId="4595082E" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
-              <w:lastRenderedPageBreak/>
               <w:t>cystic fibrosis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="194DD461" w14:textId="010879EA" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="194DD461" w14:textId="010879EA" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>epilepsy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D956BE" w14:textId="6BA19ACD" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="59D956BE" w14:textId="6BA19ACD" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>multiple sclerosis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01E19822" w14:textId="47C4C498" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="01E19822" w14:textId="47C4C498" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t xml:space="preserve">muscular dystrophy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4696136A" w14:textId="1B8E4CD2" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="4696136A" w14:textId="1B8E4CD2" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AD66B0">
-              <w:t>tourette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> syndrome</w:t>
+              <w:t>tourette syndrome</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067392CB" w14:textId="70C8F534" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="067392CB" w14:textId="70C8F534" w:rsidR="00F27136" w:rsidRPr="00AD66B0" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>dwarfism</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A37E41A" w14:textId="3CA8EF0E" w:rsidR="00F27136" w:rsidRPr="00F27136" w:rsidRDefault="00F27136" w:rsidP="00AD66B0">
+          <w:p w14:paraId="3A37E41A" w14:textId="3CA8EF0E" w:rsidR="00F27136" w:rsidRPr="00F27136" w:rsidRDefault="00F27136" w:rsidP="00185D1F">
             <w:pPr>
               <w:pStyle w:val="List"/>
+              <w:ind w:left="348" w:hanging="348"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD66B0">
               <w:t>amputation</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4FCA" w:rsidRPr="000A09C3" w14:paraId="31E7B591" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B5E6FC" w14:textId="4252CCB5" w:rsidR="007D4FCA" w:rsidRPr="000A09C3" w:rsidRDefault="007D4FCA" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -6621,331 +7284,268 @@
       </w:tr>
       <w:tr w:rsidR="00267FAE" w:rsidRPr="000A09C3" w14:paraId="72F60AD2" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="549E8BDB" w14:textId="24450B04" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Senior Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6168223B" w14:textId="77D8E055" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
+          <w:p w14:paraId="6168223B" w14:textId="782E3AA3" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
-              <w:t>A prison officer under s</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">A prison officer under s13 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F21F84">
+              <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
-              <w:t xml:space="preserve">13 of the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+              <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under s 6</w:t>
             </w:r>
             <w:r w:rsidR="00EE1A7D">
               <w:t xml:space="preserve"> of the</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00233F59">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00F21F84">
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Prisons Act 1981 </w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
-              <w:t xml:space="preserve">to an office designated by rules for the purposes only of this definition, who has successfully completed the </w:t>
-[...16 lines deleted...]
-              <w:t>Senior Officer promotional process.</w:t>
+              <w:t>to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and department’s Senior Officer promotional process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4FCA" w:rsidRPr="000A09C3" w14:paraId="43FE9FB2" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="046522F3" w14:textId="63FDF402" w:rsidR="007D4FCA" w:rsidRPr="000A09C3" w:rsidRDefault="007D4FCA" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Sensory Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DCC7169" w14:textId="77777777" w:rsidR="007D4FCA" w:rsidRDefault="007D4FCA" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An impairment that </w:t>
             </w:r>
             <w:r w:rsidRPr="005A7CD5">
-              <w:t xml:space="preserve">affects a person’s senses such as sight, touch, hearing, taste, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> or spatial awareness</w:t>
+              <w:t>affects a person’s senses such as sight, touch, hearing, taste, smell or spatial awareness</w:t>
             </w:r>
             <w:r>
               <w:t>. This is not limited to o</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7CD5">
               <w:t>ne sense</w:t>
             </w:r>
             <w:r>
               <w:t>, as some people</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7CD5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>may experience several sensory losses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E125568" w14:textId="0860BF8B" w:rsidR="007D4FCA" w:rsidRPr="005A7CD5" w:rsidRDefault="007D4FCA" w:rsidP="00412FFE">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>A sensory disability may include but is not limited to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00636CCC" w14:textId="160C5F10" w:rsidR="007D4FCA" w:rsidRPr="001D24E8" w:rsidRDefault="007D4FCA" w:rsidP="00AD66B0">
+          <w:p w14:paraId="00636CCC" w14:textId="160C5F10" w:rsidR="007D4FCA" w:rsidRPr="001D24E8" w:rsidRDefault="007D4FCA" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="001D24E8">
               <w:t>lindness or low vision</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="015184D0" w14:textId="693881DB" w:rsidR="007D4FCA" w:rsidRDefault="007D4FCA" w:rsidP="00AD66B0">
+          <w:p w14:paraId="015184D0" w14:textId="693881DB" w:rsidR="007D4FCA" w:rsidRDefault="007D4FCA" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="001D24E8">
               <w:t>eafness or hearing loss</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F60C39B" w14:textId="58C31F4A" w:rsidR="007D4FCA" w:rsidRPr="00AC4C75" w:rsidRDefault="007D4FCA" w:rsidP="00AD66B0">
+          <w:p w14:paraId="2F60C39B" w14:textId="58C31F4A" w:rsidR="007D4FCA" w:rsidRPr="00AC4C75" w:rsidRDefault="007D4FCA" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="16"/>
               </w:numPr>
+              <w:ind w:left="348" w:hanging="284"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">sensory processing disorder </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="074405ED" w14:textId="0E602AC1" w:rsidR="007D4FCA" w:rsidRDefault="007D4FCA" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="001F695E">
               <w:t>People with sensory processing disorder may be diagnosed as</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> either</w:t>
             </w:r>
             <w:r w:rsidR="00507D69">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F7F01F" w14:textId="0F64878E" w:rsidR="007D4FCA" w:rsidRPr="00B546BA" w:rsidRDefault="007D4FCA" w:rsidP="00427106">
+          <w:p w14:paraId="48F7F01F" w14:textId="0F64878E" w:rsidR="007D4FCA" w:rsidRPr="00B546BA" w:rsidRDefault="007D4FCA" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:ind w:left="773" w:hanging="709"/>
+              <w:ind w:left="348" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F695E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>hypersensitive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B546BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B546BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">they are more likely to over reactive and avoid sensory </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">they are more likely to over reactive and avoid sensory stimulation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EBD9D36" w14:textId="23A96AFA" w:rsidR="007D4FCA" w:rsidRPr="00B546BA" w:rsidRDefault="00E85239" w:rsidP="00427106">
+          <w:p w14:paraId="6EBD9D36" w14:textId="23A96AFA" w:rsidR="007D4FCA" w:rsidRPr="00B546BA" w:rsidRDefault="00E85239" w:rsidP="0064387E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="23"/>
               </w:numPr>
-              <w:ind w:left="773" w:hanging="709"/>
+              <w:ind w:left="348" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="007D4FCA" w:rsidRPr="001F695E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>yposensitive</w:t>
             </w:r>
             <w:r w:rsidR="007D4FCA">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -6998,931 +7598,1348 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="640A0EE0" w14:textId="08365DE0" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB242C0" w14:textId="3ACA5D05" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
+          <w:p w14:paraId="4CB242C0" w14:textId="54BC7D79" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
-              <w:t>All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner in accordance with s</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 15I (1) </w:t>
+              <w:t xml:space="preserve">All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner in accordance with s 15I (1) </w:t>
             </w:r>
             <w:r w:rsidR="00EE1A7D">
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:t xml:space="preserve"> to perform a function.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00267FAE" w:rsidRPr="000A09C3" w14:paraId="52DA06C1" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="389FFB1D" w14:textId="68186660" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Standing Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C715515" w14:textId="20EFB4A6" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
+          <w:p w14:paraId="6C715515" w14:textId="475F3D71" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
-              <w:t xml:space="preserve">Legislated Operational Instruments where the Superintendent of a prison may, with the approval of the Chief Executive </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">37 of the </w:t>
+              <w:t xml:space="preserve">Legislated Operational Instruments where the Superintendent of a prison may, with the approval of the Chief Executive Officer, make and issue written standing orders with respect to the management and routine of that prison (s37 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00267FAE" w:rsidRPr="000A09C3" w14:paraId="40954957" w14:textId="77777777" w:rsidTr="0092364D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11420B55" w14:textId="33FBC49C" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB980F7" w14:textId="1BC38C16" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
+          <w:p w14:paraId="2DB980F7" w14:textId="3FA22B80" w:rsidR="00267FAE" w:rsidRPr="000A09C3" w:rsidRDefault="00267FAE" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r w:rsidRPr="000A09C3">
-              <w:t>The Superintendent as defined in s</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 36 of the </w:t>
+              <w:t xml:space="preserve">The Superintendent as defined in s 36 of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE1A7D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE1A7D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="000A09C3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A2B5EA1" w14:textId="321D851B" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00AD66B0">
+    <w:p w14:paraId="3A2B5EA1" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc23273236"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc23273236"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc23273450"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc22822819"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc233622399"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="00951529">
+        <w:lastRenderedPageBreak/>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDA2007" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="0092364D" w:rsidRDefault="00C72510" w:rsidP="0092364D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Hlk80872508"/>
+      <w:bookmarkStart w:id="61" w:name="_Hlk80872508"/>
       <w:r w:rsidRPr="0092364D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470B88B4" w14:textId="77777777" w:rsidR="00C72510" w:rsidRPr="0092364D" w:rsidRDefault="00C72510" w:rsidP="0092364D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092364D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4534E397" w14:textId="619CDE5D" w:rsidR="003A3017" w:rsidRPr="0092364D" w:rsidRDefault="003A3017" w:rsidP="0092364D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092364D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Disability Discrimination Act 1992</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65602C4A" w14:textId="1B5FAFE0" w:rsidR="003A3017" w:rsidRDefault="003A3017" w:rsidP="0092364D">
+    <w:p w14:paraId="2C8DE24C" w14:textId="3C30AE48" w:rsidR="00215C42" w:rsidRPr="006B3921" w:rsidRDefault="003A3017" w:rsidP="0092364D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092364D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Disability Services Act 1993</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EAD395" w14:textId="0D594215" w:rsidR="0092364D" w:rsidRPr="0092364D" w:rsidRDefault="0092364D" w:rsidP="0092364D"/>
-    <w:p w14:paraId="20884B44" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00AD66B0">
+    <w:p w14:paraId="20884B44" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc22822820"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc233622400"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="27BC3C6E" w14:textId="292B0E97" w:rsidR="002E5756" w:rsidRPr="00B546BA" w:rsidRDefault="002E5756" w:rsidP="00E85239">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="27BC3C6E" w14:textId="292B0E97" w:rsidR="002E5756" w:rsidRPr="00B546BA" w:rsidRDefault="002E5756" w:rsidP="00DD4055">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00B546BA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6721CC" w14:textId="6F35DDAD" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00E85239">
+    <w:p w14:paraId="7B6721CC" w14:textId="3B08BEE9" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00E85239">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="00FF02ED">
-[...1 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="004C7510">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Compliance</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Compliance Manual</w:t>
+        <w:t xml:space="preserve"> Manual</w:t>
       </w:r>
       <w:r w:rsidRPr="00951529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E888725" w14:textId="77777777" w:rsidR="00C72510" w:rsidRPr="00951529" w:rsidRDefault="00C72510" w:rsidP="00E85239">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner within Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B56FFC" w14:textId="6B2BC454" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00FF02ED" w:rsidP="00E85239">
+    <w:p w14:paraId="16B56FFC" w14:textId="2884C49D" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00B546BA" w:rsidP="00E85239">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B546BA">
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:t xml:space="preserve">Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="001C4DBF">
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Compliance Framework</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Compliance </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="002E5756" w:rsidRPr="004C7510">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Framework</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49569006" w14:textId="20B61C26" w:rsidR="00CC0D51" w:rsidRDefault="002E5756" w:rsidP="00E85239">
+    <w:p w14:paraId="0562A54A" w14:textId="0232B474" w:rsidR="00AD66B0" w:rsidRPr="00AD66B0" w:rsidRDefault="002E5756" w:rsidP="00AD66B0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>Independent oversight will be undertaken as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0562A54A" w14:textId="77777777" w:rsidR="00AD66B0" w:rsidRPr="00AD66B0" w:rsidRDefault="00AD66B0" w:rsidP="00AD66B0"/>
-    <w:p w14:paraId="65976C31" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00AD66B0" w:rsidRDefault="00245869" w:rsidP="00AD66B0">
+    <w:p w14:paraId="47BD8ADB" w14:textId="08C9039B" w:rsidR="00DD4055" w:rsidRPr="00AD66B0" w:rsidRDefault="00245869" w:rsidP="00DD4055">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD66B0">
-        <w:t>Document version history</w:t>
+        <w:t xml:space="preserve">Document </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4055">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD66B0">
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4055">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD66B0">
+        <w:t>istory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9259" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1140"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2678"/>
         <w:gridCol w:w="1883"/>
         <w:gridCol w:w="1857"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE1A7D" w14:paraId="758AD516" w14:textId="77777777" w:rsidTr="006F0890">
+      <w:tr w:rsidR="00886525" w14:paraId="758AD516" w14:textId="77777777" w:rsidTr="00AD66B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1964A814" w14:textId="77777777" w:rsidR="00EE1A7D" w:rsidRDefault="00EE1A7D" w:rsidP="00AD66B0">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:bookmarkStart w:id="59" w:name="_Appendix_A_–"/>
-[...6 lines deleted...]
-            <w:bookmarkEnd w:id="62"/>
+            <w:bookmarkStart w:id="65" w:name="_Appendix_A_–"/>
+            <w:bookmarkStart w:id="66" w:name="_Appendix_A:_DSC"/>
+            <w:bookmarkStart w:id="67" w:name="_Appendix_A:_DSC_1"/>
+            <w:bookmarkStart w:id="68" w:name="_Appendix_A:_Disability"/>
+            <w:bookmarkEnd w:id="65"/>
+            <w:bookmarkEnd w:id="66"/>
+            <w:bookmarkEnd w:id="67"/>
+            <w:bookmarkEnd w:id="68"/>
             <w:r>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4590CA07" w14:textId="77777777" w:rsidR="00EE1A7D" w:rsidRPr="0092364D" w:rsidRDefault="00EE1A7D" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="0092364D">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EA34250" w14:textId="77777777" w:rsidR="00EE1A7D" w:rsidRPr="0092364D" w:rsidRDefault="00EE1A7D" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="0092364D">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3833D3C0" w14:textId="77777777" w:rsidR="00EE1A7D" w:rsidRPr="0092364D" w:rsidRDefault="00EE1A7D" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="0092364D">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="374F3AAD" w14:textId="77777777" w:rsidR="00EE1A7D" w:rsidRPr="0092364D" w:rsidRDefault="00EE1A7D" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="0092364D">
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025462C" w:rsidRPr="0092364D" w14:paraId="676BF9D1" w14:textId="77777777" w:rsidTr="006F0890">
-[...158 lines deleted...]
-      <w:tr w:rsidR="00FF02ED" w:rsidRPr="0092364D" w14:paraId="444334E0" w14:textId="77777777" w:rsidTr="006F0890">
+      <w:tr w:rsidR="00886525" w:rsidRPr="0092364D" w14:paraId="202AABC4" w14:textId="77777777" w:rsidTr="00AD66B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DD064CD" w14:textId="62AA7124" w:rsidR="00FF02ED" w:rsidRDefault="006F0890" w:rsidP="0092364D">
+          <w:p w14:paraId="7BA0C0EE" w14:textId="732B4AA4" w:rsidR="0025462C" w:rsidRPr="0092364D" w:rsidRDefault="00F24C21" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
-              <w:t>2.0</w:t>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2072336872"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="6116669E" w14:textId="1AF690AC" w:rsidR="0025462C" w:rsidRPr="0092364D" w:rsidRDefault="0025462C" w:rsidP="0092364D">
+                <w:pPr>
+                  <w:pStyle w:val="TableData0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="0092364D">
+                  <w:t>Operational Policy</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2678" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EB7F8BE" w14:textId="60E75F2D" w:rsidR="00FF02ED" w:rsidRPr="0092364D" w:rsidRDefault="00FF02ED" w:rsidP="0092364D">
+          <w:p w14:paraId="336B947D" w14:textId="462772D1" w:rsidR="0025462C" w:rsidRPr="0092364D" w:rsidRDefault="00F24C21" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
-            <w:r>
-              <w:t>Operational Policy</w:t>
+            <w:r w:rsidRPr="0092364D">
+              <w:t>Approved by Commissioner Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="1883" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56139DD5" w14:textId="77777777" w:rsidR="00FF02ED" w:rsidRDefault="00FF02ED" w:rsidP="0092364D">
+          <w:p w14:paraId="412C5820" w14:textId="79F2247F" w:rsidR="0025462C" w:rsidRPr="0092364D" w:rsidRDefault="0025462C" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>D24/488427</w:t>
+            <w:r w:rsidRPr="0092364D">
+              <w:t>30 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1883" w:type="dxa"/>
+            <w:tcW w:w="1857" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="669E12BC" w14:textId="166ACF2D" w:rsidR="00FF02ED" w:rsidRDefault="00427106" w:rsidP="0092364D">
+          <w:p w14:paraId="5D3D9FDC" w14:textId="7A4C1EE7" w:rsidR="0025462C" w:rsidRPr="0092364D" w:rsidRDefault="00F24C21" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0092364D">
+              <w:t>28 December 2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00886525" w:rsidRPr="0092364D" w14:paraId="56FCF6BA" w14:textId="77777777" w:rsidTr="00AD66B0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FF87749" w14:textId="1DF3E946" w:rsidR="00886525" w:rsidRDefault="00886525" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
-              <w:t>2 May</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="594196CE" w14:textId="011E4C31" w:rsidR="00FF02ED" w:rsidRPr="0092364D" w:rsidRDefault="000254DA" w:rsidP="0092364D">
+          <w:p w14:paraId="2A051F4A" w14:textId="72FBC537" w:rsidR="00886525" w:rsidRDefault="00886525" w:rsidP="0092364D">
             <w:pPr>
               <w:pStyle w:val="TableData0"/>
             </w:pPr>
             <w:r>
-              <w:t>9 May 2024</w:t>
-            </w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DCF1C48" w14:textId="1BC19952" w:rsidR="00886525" w:rsidRDefault="00886525" w:rsidP="00886525">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0092364D">
+              <w:t>Commissioner Corrective Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="218E165A" w14:textId="4B6C8C52" w:rsidR="00886525" w:rsidRPr="0092364D" w:rsidRDefault="00886525" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E87D72">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>M Ref: S23/95801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62FC4493" w14:textId="4C5380F2" w:rsidR="00886525" w:rsidRPr="0092364D" w:rsidRDefault="00886525" w:rsidP="00886525">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>02 May 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02DF98FE" w14:textId="0DB801B5" w:rsidR="00886525" w:rsidRPr="0092364D" w:rsidRDefault="00886525" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>09 May 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00886525" w:rsidRPr="0092364D" w14:paraId="008B2D10" w14:textId="77777777" w:rsidTr="00AB6CD1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77935E5B" w14:textId="64D8C70C" w:rsidR="00245EF1" w:rsidRPr="00BC7E2A" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC7E2A">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F24C21" w:rsidRPr="00BC7E2A">
+              <w:t>.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1123343285"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1701" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+                </w:tcBorders>
+                <w:tcMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="6B97B374" w14:textId="05ED367B" w:rsidR="00245EF1" w:rsidRPr="00BC7E2A" w:rsidRDefault="00F24C21" w:rsidP="0092364D">
+                <w:pPr>
+                  <w:pStyle w:val="TableData0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00BC7E2A">
+                  <w:t>Operational Policy</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="015CF157" w14:textId="77777777" w:rsidR="00886525" w:rsidRPr="00BC7E2A" w:rsidRDefault="00F24C21" w:rsidP="00886525">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC7E2A">
+              <w:t xml:space="preserve">Approved by </w:t>
+            </w:r>
+            <w:r w:rsidR="00886525" w:rsidRPr="00BC7E2A">
+              <w:t>Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CC66A5" w14:textId="1CA5400E" w:rsidR="00E87D72" w:rsidRPr="00BC7E2A" w:rsidRDefault="00BB6276" w:rsidP="00886525">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC7E2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="00251A6C" w:rsidRPr="00BC7E2A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>S25/77983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="203F531E" w14:textId="09B02213" w:rsidR="00BB6276" w:rsidRPr="00BC7E2A" w:rsidRDefault="003B4912" w:rsidP="00886525">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC7E2A">
+              <w:t>28 May 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8AAB5E" w14:textId="317A20F2" w:rsidR="002D1CEF" w:rsidRPr="00BC7E2A" w:rsidRDefault="002D1CEF" w:rsidP="00886525">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64C4B86E" w14:textId="3C123F93" w:rsidR="00245EF1" w:rsidRPr="00BC7E2A" w:rsidRDefault="00BC7E2A" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC7E2A">
+              <w:t>08 July 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C23B06" w14:textId="77777777" w:rsidR="00BB6276" w:rsidRPr="00BC7E2A" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49E508F7" w14:textId="77777777" w:rsidR="00BB6276" w:rsidRPr="00BC7E2A" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BDD36C6" w14:textId="6F7E579B" w:rsidR="00BB6276" w:rsidRPr="00BC7E2A" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB6276" w:rsidRPr="0092364D" w14:paraId="3729C8C6" w14:textId="77777777" w:rsidTr="00BB6276">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="777555B5" w14:textId="77777777" w:rsidR="00BB6276" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B65F4F7" w14:textId="77777777" w:rsidR="00BB6276" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41739D71" w14:textId="77777777" w:rsidR="00BB6276" w:rsidRPr="0092364D" w:rsidRDefault="00BB6276" w:rsidP="00AB6CD1">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1883" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B6BDFAE" w14:textId="77777777" w:rsidR="00BB6276" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1857" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4470D1B4" w14:textId="77777777" w:rsidR="00BB6276" w:rsidRDefault="00BB6276" w:rsidP="0092364D">
+            <w:pPr>
+              <w:pStyle w:val="TableData0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A52FBC1" w14:textId="5D5810ED" w:rsidR="00817B62" w:rsidRPr="00817B62" w:rsidRDefault="00817B62" w:rsidP="00B546BA">
+    <w:p w14:paraId="1A52FBC1" w14:textId="5D5810ED" w:rsidR="00817B62" w:rsidRDefault="00817B62" w:rsidP="00BB6276">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00817B62" w:rsidRPr="00817B62" w:rsidSect="00B546BA">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId38"/>
+    <w:p w14:paraId="272B4DD4" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6235F348" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FDE6898" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D188F4" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155DE7D2" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C13EDF2" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6674728C" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23212264" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6368949B" w14:textId="77777777" w:rsidR="00FC7B15" w:rsidRDefault="00FC7B15" w:rsidP="00BB6276">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D5D224F" w14:textId="17C0EDE7" w:rsidR="001B793A" w:rsidRPr="00163BE1" w:rsidRDefault="00F23F08" w:rsidP="001B793A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Appendix_A_-"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc233622401"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidRPr="00163BE1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A - </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7B15" w:rsidRPr="00163BE1">
+        <w:t>National Disability Insurance Scheme Visitor</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2271" w:rsidRPr="00163BE1">
+        <w:t xml:space="preserve"> Application</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7B15" w:rsidRPr="00163BE1">
+        <w:t xml:space="preserve"> Process Chart:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="04814727" w14:textId="5588013F" w:rsidR="001B793A" w:rsidRDefault="00083075" w:rsidP="001B793A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7110"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F294C0" w14:textId="6673BAE8" w:rsidR="00FE23EB" w:rsidRPr="001B793A" w:rsidRDefault="00FE23EB" w:rsidP="001B793A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7110"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3EDE">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2D30">
+        <w:object w:dxaOrig="7140" w:dyaOrig="12660" w14:anchorId="3773E2BC">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:357pt;height:633pt" o:ole="">
+            <v:imagedata r:id="rId41" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1844512489" r:id="rId42"/>
+        </w:object>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FE23EB" w:rsidRPr="001B793A" w:rsidSect="00B546BA">
+      <w:headerReference w:type="even" r:id="rId43"/>
+      <w:headerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:headerReference w:type="first" r:id="rId46"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="742EFE5B" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00D06E62">
+    <w:p w14:paraId="081E8990" w14:textId="77777777" w:rsidR="00891426" w:rsidRDefault="00891426" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5011B2BF" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00D06E62">
+    <w:p w14:paraId="30782559" w14:textId="77777777" w:rsidR="00891426" w:rsidRDefault="00891426" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FD53DEF" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE"/>
+    <w:p w14:paraId="3112810A" w14:textId="77777777" w:rsidR="00891426" w:rsidRDefault="00891426"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7956,137 +8973,132 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
     <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="517C3160" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -8100,67 +9112,67 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A286C04" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00D06E62">
+    <w:p w14:paraId="2CC9B844" w14:textId="77777777" w:rsidR="00891426" w:rsidRDefault="00891426" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45854AF9" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00D06E62">
+    <w:p w14:paraId="3CFC42C1" w14:textId="77777777" w:rsidR="00891426" w:rsidRDefault="00891426" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22214DEC" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE"/>
+    <w:p w14:paraId="0A2EFC43" w14:textId="77777777" w:rsidR="00891426" w:rsidRDefault="00891426"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2435FD18" w14:textId="79FE2E1E" w:rsidR="00412FFE" w:rsidRPr="00153810" w:rsidRDefault="00412FFE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001136E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Disability Services Act 1993</w:t>
       </w:r>
       <w:r>
@@ -8188,74 +9200,60 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001136E2">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Disability Discrimination Act 1992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(Cth)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53964DC1" w14:textId="732FB909" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53964DC1" w14:textId="2320E361" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="55972B9E" wp14:editId="762B38D2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -8367,52 +9365,52 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36CAF013" w14:textId="0F9BA1E5" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00AE3A90">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36CAF013" w14:textId="5A507167" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00AE3A90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="23713FF1" wp14:editId="7C7E215F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
@@ -8543,75 +9541,75 @@
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AD66B0">
+    <w:r w:rsidR="001A6A47">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 4.8 Prisoners with Disability</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="298DCA34" w14:textId="015533D8" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="298DCA34" w14:textId="3FBF25FB" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BC17C44" wp14:editId="38C91857">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -8793,100 +9791,84 @@
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="257DC5B6" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
                           </w:pPr>
                           <w:r>
-                            <w:t>Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-                            <w:t>)</w:t>
+                            <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="15B7A111" id="Text Box 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp4ezdbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;capRX9gVFHuqt4d2FIKTtyUV5U4EfBSeep9KTPOMD7RoA5R86CTONuB//+0+4qklSctZTbOU8/Br&#10;K7zizHyz1KzT4Xgchy8dxpPLER38qWZ1qrHb6hqoKkP6OZxMYsSj6UXtoXqhsV/GV0klrKS3c469&#10;eI3thNO3IdVymUA0bk7gnX1yMrqORYot99y8CO+6vkTq6Hvop07M3rRni42WFpZbBF2m3o15brPa&#10;5Z9GNXV/963Ev+D0nFDHz2/xCgAA//8DAFBLAwQUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAxA70j8Q2Qkblu6CkZV6k5TpQkJwWFjF25uk7UViVOabCt8PdmJ&#10;HS0/PT8Xq8kacdKj7x0jLOYJCM2NUz23CPuPzSwD4QOxIuNYI/xoD6vy9qagXLkzb/VpF1oRJexz&#10;QuhCGHIpfdNpS37uBs1xd3CjpRDHsZVqpHOUWyPTJFlKSz3HCx0Nuup087U7WoTXavNO2zq12a+p&#10;Xt4O6+F7//mIeH83rZ9BBD2Ffxgu+TEdythUuyMrLwzCQ7RHFGGWPoG4AEm6XICoEbI0A1kW8vqF&#10;8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDp4ezdbAIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCH/PDF3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="257DC5B6" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                     </w:pPr>
                     <w:r>
-                      <w:t>Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-                      <w:t>)</w:t>
+                      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="736FC92E" wp14:editId="2285D409">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-29210</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-59055</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7580630" cy="10719435"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
@@ -8918,52 +9900,52 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="01853E83" w14:textId="19FC4EDD" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01853E83" w14:textId="738D0725" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="03242D86" wp14:editId="1DF30F66">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -9075,260 +10057,120 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="16459C0A" w14:textId="45B75AC5" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16459C0A" w14:textId="3CB3B180" w:rsidR="00412FFE" w:rsidRDefault="00420002" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...139 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00412FFE" w:rsidRPr="006B3921">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00412FFE" w:rsidRPr="006B3921">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00412FFE" w:rsidRPr="006B3921">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002E629B">
+    <w:r w:rsidR="0075087A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 4.8 Prisoners with Disability</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00412FFE" w:rsidRPr="006B3921">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00412FFE" w:rsidRPr="006B3921">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="006F0890">
+    <w:r w:rsidR="00B06993" w:rsidRPr="006B3921">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2.</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D701FC" w:rsidRPr="006B3921">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
+  <w:p w14:paraId="559A1B54" w14:textId="77777777" w:rsidR="00C57F3D" w:rsidRDefault="00C57F3D"/>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="398A78CF" w14:textId="1FD3C369" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="398A78CF" w14:textId="3B63825D" w:rsidR="00412FFE" w:rsidRDefault="00412FFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="079859A0" wp14:editId="7AB31255">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -9395,266 +10237,118 @@
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="079859A0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAX/tm9gEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2hNJS8TaCK+AXNg6j3npJL0c6fQsg07dwccK9ZeI7gXDuIKs/hX&#10;AuvhRWEYKUQm/9S95iTzyIExwiuX/DDfGch1HL+96sQ8G3FkOh4eOR9R010KKzbxoc2CzjxHQZyY&#10;rHNMd4rk79/51PkfXP4CAAD//wMAUEsDBBQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEOI+AnZVIiIQ49tEWc33iYBex1ip0l5elwu5bLSaEYz&#10;3xbL2RpxoMF3jhFuFwkI4trpjhuE9+3bzSMIHxRrZRwTwpE8LMvLi0Ll2k28psMmNCKWsM8VQhtC&#10;n0vp65as8gvXE0dv7warQpRDI/WgplhujUyT5F5a1XFcaFVPry3VX5vRIuif/bG/m6btarWuxm/T&#10;VRV9fCJeX80vzyACzeEchhN+RIcyMu3cyNoLgxAfCX/35KVZloLYIWRPDyDLQv6nL38BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgF/7ZvYBAADLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAAAAAAAAAAAAAABQBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8uriG9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVlcygifgG9YGp95yTSoafOyDDNuzsHXKsWHtNaF84iCvK4l8J&#10;rIcXID9SiEz+qXvNSeaRA6OFA5v80N8ZyHYcvz10Yp6NODIdD4+cj6jpbvArNvGhzYLOPEdBnJis&#10;c0x3iuTv3/nU+R9c/gIAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA8uriG9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="7AB34C5A" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...146 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="004629D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B99C23F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
@@ -9744,164 +10438,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="35869DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -10000,51 +10581,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="099D6C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FC6C4AC"/>
     <w:lvl w:ilvl="0" w:tplc="A128208C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10114,686 +10695,54 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-    <w:nsid w:val="1E9E4A5D"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2C5A34"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8D2EA130"/>
-[...370 lines deleted...]
-    <w:tmpl w:val="1F682DAA"/>
+    <w:tmpl w:val="954C0B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
@@ -10816,51 +10765,50 @@
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="List2"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
@@ -10881,235 +10829,624 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...31 lines deleted...]
-        <w:ind w:left="1644" w:hanging="680"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EB73E4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2DA4D6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A0430A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A74BDFE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7260" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B50751D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5774663E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:i w:val="0"/>
-[...18 lines deleted...]
-        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1644"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1644" w:hanging="680"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...16 lines deleted...]
-        </w14:textOutline>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1648"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1648" w:hanging="864"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1792"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1792" w:hanging="1008"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1936"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1936" w:hanging="1152"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2080"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2080" w:hanging="1296"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2224"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2224" w:hanging="1440"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2368"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="2368" w:hanging="1584"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B434A45"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="398022BF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FBA0ADFA"/>
+    <w:tmpl w:val="1F682DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
@@ -11132,50 +11469,51 @@
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="List2"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
@@ -11196,296 +11534,235 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F085036"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C09001D"/>
-    <w:styleLink w:val="1ai"/>
+    <w:tmpl w:val="A56EDAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1644"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1644"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...125 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1644" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81343D40">
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1644"/>
         </w:tabs>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1648"/>
         </w:tabs>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1792"/>
         </w:tabs>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1936"/>
         </w:tabs>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2080"/>
         </w:tabs>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2224"/>
         </w:tabs>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2368"/>
         </w:tabs>
-      </w:pPr>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="457C5F97"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B434A45"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BF4C3C06"/>
+    <w:tmpl w:val="FBA0ADFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
@@ -11508,51 +11785,50 @@
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="List"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
@@ -11573,510 +11849,296 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5F1835"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2F985AA4"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
-[...170 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="792" w:hanging="432"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1224" w:hanging="504"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1728" w:hanging="648"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2232" w:hanging="792"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="2736" w:hanging="936"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="1080"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="3744" w:hanging="1224"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...172 lines deleted...]
-    <w:nsid w:val="64AE43CE"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="457C5F97"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="616620AA"/>
+    <w:tmpl w:val="BF4C3C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
@@ -12099,51 +12161,51 @@
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="List3"/>
+      <w:pStyle w:val="List"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
@@ -12164,51 +12226,754 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54213B9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC181F20"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7260" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F1B61E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23362C32"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE5191C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4976BB28"/>
+    <w:lvl w:ilvl="0" w:tplc="E932BF88">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64AE43CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="616620AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="List3"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65430F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="472A6F9C"/>
     <w:lvl w:ilvl="0" w:tplc="046A99EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="MS Mincho" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -12253,164 +13018,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66631DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="993616EE"/>
     <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="34"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="510"/>
         </w:tabs>
         <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -12512,137 +13164,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA012B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="199E1078"/>
     <w:styleLink w:val="StyleNumbered13ptBold"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -12750,51 +13316,163 @@
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FCC3CDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="759C5404"/>
+    <w:lvl w:ilvl="0" w:tplc="06AEC5B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72004AC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA8A70BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ACRuleHeader1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ACRuleHeader2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5536" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
@@ -12843,51 +13521,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74786006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14F0B142"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12929,81 +13607,81 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4909" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5629" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6349" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -13023,2554 +13701,2607 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="569116966">
+  <w:num w:numId="1" w16cid:durableId="566452888">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="910582961">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1934971842">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="901401829">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1156920638">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="382796193">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1434396503">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1203443015">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="377125557">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1217820652">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1711999965">
+  <w:num w:numId="11" w16cid:durableId="279387235">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2079087495">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1682314604">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1200162325">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="14" w16cid:durableId="780224579">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2067802121">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="15" w16cid:durableId="776827383">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1249576217">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="16" w16cid:durableId="689767559">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1654798523">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="17" w16cid:durableId="936057315">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="335155827">
+  <w:num w:numId="18" w16cid:durableId="2145539166">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1153527401">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1768303273">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="745538242">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="758520976">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="799764103">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1053121393">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="24" w16cid:durableId="362632486">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1960724400">
-[...32 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="969629291">
+  <w:num w:numId="25" w16cid:durableId="124199147">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="250702258">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="26" w16cid:durableId="1954440893">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1666782182">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="27" w16cid:durableId="855004614">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="21593222">
-[...2 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="898251457">
+  <w:num w:numId="28" w16cid:durableId="1721434995">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="551774576">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="29" w16cid:durableId="988283879">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="311301741">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="30" w16cid:durableId="473257679">
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="30"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fxikpn0RgqHxIumsn9kdkbe7s2kqkMWomlNhvl8dl3wJl8BIBiOA0381QRQZUJv38ybGVGhJin2A6oRkCtBDJg==" w:salt="qp6YFe50vMtxuOUbf8YeZg=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pbi0GNa/pj9fG0yhHcwWwMkYj53lk0w6SyativKMPCneVnBo5GOdJ1euWGD8HAbnKKvxetResXxIipnceiaYvQ==" w:salt="eMwAdJbdCAtzAdSZIB7liw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="00002304"/>
     <w:rsid w:val="000029A9"/>
     <w:rsid w:val="000029F0"/>
     <w:rsid w:val="00006F65"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="00007AA2"/>
     <w:rsid w:val="000111F1"/>
     <w:rsid w:val="00012001"/>
+    <w:rsid w:val="00013890"/>
+    <w:rsid w:val="0001446B"/>
     <w:rsid w:val="00016177"/>
     <w:rsid w:val="0001682F"/>
     <w:rsid w:val="00016909"/>
     <w:rsid w:val="000177C0"/>
     <w:rsid w:val="0001794F"/>
     <w:rsid w:val="00017D07"/>
     <w:rsid w:val="00021283"/>
+    <w:rsid w:val="00023C45"/>
     <w:rsid w:val="00024086"/>
+    <w:rsid w:val="0002409D"/>
     <w:rsid w:val="00024186"/>
-    <w:rsid w:val="000254DA"/>
+    <w:rsid w:val="000261EE"/>
     <w:rsid w:val="00027E36"/>
     <w:rsid w:val="00030088"/>
+    <w:rsid w:val="00032905"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="0003634C"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00041694"/>
     <w:rsid w:val="00042B9A"/>
     <w:rsid w:val="00043CB8"/>
     <w:rsid w:val="00044517"/>
+    <w:rsid w:val="00044B15"/>
     <w:rsid w:val="00045176"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046006"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="00047B9E"/>
+    <w:rsid w:val="00047FD8"/>
+    <w:rsid w:val="00050A1B"/>
     <w:rsid w:val="00050C47"/>
     <w:rsid w:val="00051A30"/>
     <w:rsid w:val="00051C78"/>
+    <w:rsid w:val="000529D4"/>
+    <w:rsid w:val="00053533"/>
     <w:rsid w:val="0005466C"/>
     <w:rsid w:val="000568A4"/>
     <w:rsid w:val="00057D3D"/>
+    <w:rsid w:val="000615BA"/>
     <w:rsid w:val="00061C96"/>
     <w:rsid w:val="00062AF2"/>
     <w:rsid w:val="00062E4B"/>
+    <w:rsid w:val="0006366E"/>
     <w:rsid w:val="00064437"/>
+    <w:rsid w:val="00065E47"/>
     <w:rsid w:val="00066ABC"/>
+    <w:rsid w:val="00067AD1"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="000705EB"/>
     <w:rsid w:val="00070E99"/>
     <w:rsid w:val="000735C9"/>
     <w:rsid w:val="000741D6"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="000760D2"/>
     <w:rsid w:val="00076290"/>
     <w:rsid w:val="000763C0"/>
+    <w:rsid w:val="000763ED"/>
     <w:rsid w:val="00076C68"/>
     <w:rsid w:val="00080F3D"/>
     <w:rsid w:val="00081F60"/>
     <w:rsid w:val="00081F9C"/>
+    <w:rsid w:val="00083075"/>
     <w:rsid w:val="00083125"/>
     <w:rsid w:val="0008336D"/>
     <w:rsid w:val="0008380E"/>
     <w:rsid w:val="0008443C"/>
     <w:rsid w:val="00084DE9"/>
     <w:rsid w:val="000853D6"/>
     <w:rsid w:val="00085BDB"/>
     <w:rsid w:val="00085DEE"/>
     <w:rsid w:val="00085F4D"/>
     <w:rsid w:val="000865C1"/>
     <w:rsid w:val="00091A31"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093F09"/>
     <w:rsid w:val="0009417B"/>
     <w:rsid w:val="00095C6E"/>
     <w:rsid w:val="00095CB7"/>
     <w:rsid w:val="00097136"/>
     <w:rsid w:val="000A00A1"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A09C3"/>
     <w:rsid w:val="000A1F8E"/>
     <w:rsid w:val="000A24FC"/>
     <w:rsid w:val="000A253E"/>
     <w:rsid w:val="000A2A97"/>
     <w:rsid w:val="000A4DBD"/>
     <w:rsid w:val="000A7840"/>
     <w:rsid w:val="000B1521"/>
     <w:rsid w:val="000B1D54"/>
     <w:rsid w:val="000B2EBE"/>
+    <w:rsid w:val="000B3FE2"/>
     <w:rsid w:val="000B5B8F"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C26C6"/>
     <w:rsid w:val="000C28AC"/>
-    <w:rsid w:val="000C2A0E"/>
     <w:rsid w:val="000C481C"/>
     <w:rsid w:val="000C5217"/>
     <w:rsid w:val="000C5EE8"/>
     <w:rsid w:val="000C5F19"/>
     <w:rsid w:val="000C6C38"/>
     <w:rsid w:val="000C7333"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D0E06"/>
+    <w:rsid w:val="000D10A5"/>
     <w:rsid w:val="000D1BB3"/>
+    <w:rsid w:val="000D259C"/>
     <w:rsid w:val="000D2838"/>
     <w:rsid w:val="000D2CBD"/>
+    <w:rsid w:val="000D2DD3"/>
     <w:rsid w:val="000D3400"/>
     <w:rsid w:val="000D3A30"/>
     <w:rsid w:val="000D3D62"/>
     <w:rsid w:val="000D4F44"/>
     <w:rsid w:val="000D513F"/>
     <w:rsid w:val="000D5641"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6F46"/>
     <w:rsid w:val="000D70DD"/>
     <w:rsid w:val="000D7126"/>
+    <w:rsid w:val="000D780E"/>
     <w:rsid w:val="000E093B"/>
+    <w:rsid w:val="000E176A"/>
     <w:rsid w:val="000E1C65"/>
     <w:rsid w:val="000E32EA"/>
     <w:rsid w:val="000E3617"/>
     <w:rsid w:val="000E4251"/>
     <w:rsid w:val="000E47CF"/>
     <w:rsid w:val="000E4C12"/>
     <w:rsid w:val="000E5E7C"/>
     <w:rsid w:val="000E77E6"/>
     <w:rsid w:val="000E78AD"/>
     <w:rsid w:val="000F0763"/>
     <w:rsid w:val="000F16B2"/>
     <w:rsid w:val="000F22C0"/>
     <w:rsid w:val="000F266E"/>
     <w:rsid w:val="000F46FE"/>
     <w:rsid w:val="000F5E2E"/>
     <w:rsid w:val="000F5E78"/>
     <w:rsid w:val="000F6C18"/>
     <w:rsid w:val="000F6C68"/>
     <w:rsid w:val="000F6EE9"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00100577"/>
     <w:rsid w:val="00100A26"/>
+    <w:rsid w:val="001013EF"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103A3E"/>
+    <w:rsid w:val="00105CB2"/>
     <w:rsid w:val="00110106"/>
     <w:rsid w:val="0011074A"/>
     <w:rsid w:val="0011109D"/>
     <w:rsid w:val="001116F6"/>
     <w:rsid w:val="001122CF"/>
     <w:rsid w:val="00112464"/>
+    <w:rsid w:val="00112567"/>
     <w:rsid w:val="00112BA7"/>
     <w:rsid w:val="00112DCC"/>
     <w:rsid w:val="00112F32"/>
     <w:rsid w:val="001136E2"/>
     <w:rsid w:val="00113CC0"/>
     <w:rsid w:val="00114291"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="0011573A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="0011678F"/>
     <w:rsid w:val="0011714C"/>
     <w:rsid w:val="00117C90"/>
     <w:rsid w:val="00120EE3"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="00121549"/>
     <w:rsid w:val="00122217"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="00124E4A"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268C8"/>
     <w:rsid w:val="00126F23"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131072"/>
     <w:rsid w:val="00131743"/>
+    <w:rsid w:val="0013266D"/>
     <w:rsid w:val="00133457"/>
     <w:rsid w:val="00134175"/>
-    <w:rsid w:val="001378D6"/>
+    <w:rsid w:val="001346DF"/>
     <w:rsid w:val="00137B09"/>
     <w:rsid w:val="00140DB3"/>
     <w:rsid w:val="00141341"/>
     <w:rsid w:val="00141A79"/>
     <w:rsid w:val="00141F98"/>
     <w:rsid w:val="001428A8"/>
     <w:rsid w:val="00142E07"/>
     <w:rsid w:val="00142F8B"/>
     <w:rsid w:val="00142FF8"/>
     <w:rsid w:val="001449CF"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00146DBF"/>
     <w:rsid w:val="00147375"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150562"/>
     <w:rsid w:val="00150AB4"/>
     <w:rsid w:val="001522F5"/>
     <w:rsid w:val="00153810"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="0015630C"/>
     <w:rsid w:val="001563A3"/>
     <w:rsid w:val="001604CA"/>
     <w:rsid w:val="001605C0"/>
     <w:rsid w:val="00160DD0"/>
     <w:rsid w:val="001625A3"/>
+    <w:rsid w:val="00163BE1"/>
     <w:rsid w:val="00163E9E"/>
     <w:rsid w:val="0016537C"/>
     <w:rsid w:val="0016610C"/>
     <w:rsid w:val="0016765F"/>
+    <w:rsid w:val="00167A02"/>
     <w:rsid w:val="00167D49"/>
     <w:rsid w:val="0017003B"/>
     <w:rsid w:val="001700CE"/>
     <w:rsid w:val="0017100C"/>
     <w:rsid w:val="001717A2"/>
     <w:rsid w:val="001723FC"/>
     <w:rsid w:val="00173B63"/>
     <w:rsid w:val="0017479D"/>
     <w:rsid w:val="001753BA"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00177107"/>
     <w:rsid w:val="00177CAA"/>
     <w:rsid w:val="00177F0D"/>
     <w:rsid w:val="0018011C"/>
     <w:rsid w:val="00180E5E"/>
     <w:rsid w:val="00180ECF"/>
     <w:rsid w:val="001815A0"/>
     <w:rsid w:val="00181E81"/>
     <w:rsid w:val="00183371"/>
     <w:rsid w:val="00183BBC"/>
     <w:rsid w:val="001855F9"/>
+    <w:rsid w:val="00185D1F"/>
+    <w:rsid w:val="001860A7"/>
     <w:rsid w:val="001866C3"/>
     <w:rsid w:val="0018674E"/>
     <w:rsid w:val="00187363"/>
     <w:rsid w:val="001876BC"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="0019000C"/>
     <w:rsid w:val="0019076E"/>
+    <w:rsid w:val="001909B4"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00191176"/>
     <w:rsid w:val="00192065"/>
     <w:rsid w:val="001926D9"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="001935B0"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBF"/>
     <w:rsid w:val="0019561F"/>
     <w:rsid w:val="00195C8E"/>
     <w:rsid w:val="00196330"/>
     <w:rsid w:val="001A40BA"/>
     <w:rsid w:val="001A4BA9"/>
     <w:rsid w:val="001A565B"/>
     <w:rsid w:val="001A5718"/>
     <w:rsid w:val="001A6102"/>
     <w:rsid w:val="001A6164"/>
     <w:rsid w:val="001A636C"/>
+    <w:rsid w:val="001A6A47"/>
     <w:rsid w:val="001A7275"/>
     <w:rsid w:val="001B125D"/>
     <w:rsid w:val="001B41CD"/>
     <w:rsid w:val="001B6785"/>
+    <w:rsid w:val="001B793A"/>
     <w:rsid w:val="001C01D9"/>
     <w:rsid w:val="001C174F"/>
     <w:rsid w:val="001C3B4F"/>
     <w:rsid w:val="001C4044"/>
     <w:rsid w:val="001C4927"/>
     <w:rsid w:val="001C4DBF"/>
     <w:rsid w:val="001C591F"/>
     <w:rsid w:val="001C5B3A"/>
     <w:rsid w:val="001C6422"/>
     <w:rsid w:val="001D08AE"/>
     <w:rsid w:val="001D100D"/>
     <w:rsid w:val="001D1859"/>
     <w:rsid w:val="001D1C9B"/>
     <w:rsid w:val="001D24E8"/>
     <w:rsid w:val="001D43B0"/>
     <w:rsid w:val="001D74E7"/>
+    <w:rsid w:val="001E1260"/>
     <w:rsid w:val="001E326F"/>
     <w:rsid w:val="001E359A"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E6643"/>
     <w:rsid w:val="001E705A"/>
     <w:rsid w:val="001E7DF8"/>
     <w:rsid w:val="001E7E13"/>
+    <w:rsid w:val="001F00BA"/>
     <w:rsid w:val="001F0BE0"/>
     <w:rsid w:val="001F1020"/>
     <w:rsid w:val="001F15A2"/>
     <w:rsid w:val="001F1C58"/>
     <w:rsid w:val="001F2E89"/>
+    <w:rsid w:val="001F3086"/>
     <w:rsid w:val="001F43F3"/>
+    <w:rsid w:val="001F4946"/>
     <w:rsid w:val="001F50B2"/>
     <w:rsid w:val="001F695E"/>
     <w:rsid w:val="001F6E8C"/>
     <w:rsid w:val="00200352"/>
     <w:rsid w:val="002004BF"/>
     <w:rsid w:val="00201308"/>
     <w:rsid w:val="0020131A"/>
     <w:rsid w:val="0020259A"/>
     <w:rsid w:val="002043CE"/>
     <w:rsid w:val="0020481B"/>
     <w:rsid w:val="002052DB"/>
     <w:rsid w:val="00205C05"/>
     <w:rsid w:val="00205DF8"/>
     <w:rsid w:val="00205E1C"/>
     <w:rsid w:val="00207B0B"/>
     <w:rsid w:val="00207B14"/>
     <w:rsid w:val="002112F3"/>
     <w:rsid w:val="002123A3"/>
     <w:rsid w:val="00212DC3"/>
     <w:rsid w:val="0021320A"/>
     <w:rsid w:val="00213E15"/>
     <w:rsid w:val="00213F22"/>
     <w:rsid w:val="0021417C"/>
     <w:rsid w:val="00215406"/>
+    <w:rsid w:val="00215C42"/>
     <w:rsid w:val="00215C4F"/>
+    <w:rsid w:val="00216FBE"/>
+    <w:rsid w:val="00217718"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220042"/>
     <w:rsid w:val="0022024E"/>
+    <w:rsid w:val="0022025F"/>
     <w:rsid w:val="00220B5C"/>
     <w:rsid w:val="0022162F"/>
     <w:rsid w:val="00221752"/>
     <w:rsid w:val="00221EB6"/>
+    <w:rsid w:val="00222D0A"/>
     <w:rsid w:val="00222D27"/>
     <w:rsid w:val="00224042"/>
     <w:rsid w:val="0022648E"/>
     <w:rsid w:val="002273AF"/>
     <w:rsid w:val="002316E0"/>
     <w:rsid w:val="00231C10"/>
     <w:rsid w:val="0023215F"/>
     <w:rsid w:val="00232718"/>
     <w:rsid w:val="00232D3C"/>
     <w:rsid w:val="0023363C"/>
-    <w:rsid w:val="00233F59"/>
     <w:rsid w:val="00234A38"/>
     <w:rsid w:val="00236183"/>
     <w:rsid w:val="002369D5"/>
     <w:rsid w:val="00236D6F"/>
     <w:rsid w:val="00236FF5"/>
     <w:rsid w:val="002370D0"/>
     <w:rsid w:val="00240952"/>
     <w:rsid w:val="002414FD"/>
+    <w:rsid w:val="00241725"/>
     <w:rsid w:val="00242CD2"/>
     <w:rsid w:val="00242DD1"/>
     <w:rsid w:val="00243269"/>
     <w:rsid w:val="00244EE8"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
+    <w:rsid w:val="002458FE"/>
+    <w:rsid w:val="00245EF1"/>
     <w:rsid w:val="00247887"/>
     <w:rsid w:val="00247AF1"/>
     <w:rsid w:val="00247B37"/>
     <w:rsid w:val="00250C11"/>
     <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00251A6C"/>
+    <w:rsid w:val="002523B6"/>
+    <w:rsid w:val="002527F7"/>
     <w:rsid w:val="00252EA4"/>
     <w:rsid w:val="00253B76"/>
+    <w:rsid w:val="00253F5D"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025462C"/>
+    <w:rsid w:val="002547DF"/>
     <w:rsid w:val="0025563A"/>
-    <w:rsid w:val="0025656F"/>
     <w:rsid w:val="0025711B"/>
     <w:rsid w:val="00257280"/>
     <w:rsid w:val="00260603"/>
     <w:rsid w:val="00260A4B"/>
     <w:rsid w:val="0026125B"/>
     <w:rsid w:val="00261697"/>
     <w:rsid w:val="00262A45"/>
     <w:rsid w:val="00263C93"/>
     <w:rsid w:val="00265F05"/>
     <w:rsid w:val="00267FAE"/>
     <w:rsid w:val="00271967"/>
     <w:rsid w:val="00272ADC"/>
     <w:rsid w:val="002734EC"/>
     <w:rsid w:val="002743A9"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760A0"/>
+    <w:rsid w:val="00276536"/>
     <w:rsid w:val="002765B1"/>
     <w:rsid w:val="00280104"/>
     <w:rsid w:val="00280B45"/>
     <w:rsid w:val="00280FE0"/>
     <w:rsid w:val="002810C2"/>
     <w:rsid w:val="00281B57"/>
     <w:rsid w:val="00281D62"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00283A54"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="0028688C"/>
     <w:rsid w:val="0028794C"/>
+    <w:rsid w:val="0029107E"/>
+    <w:rsid w:val="00291716"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="002929E7"/>
     <w:rsid w:val="00292CF7"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
     <w:rsid w:val="002950BD"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295EE5"/>
     <w:rsid w:val="00295F2F"/>
     <w:rsid w:val="002977C8"/>
     <w:rsid w:val="00297DD0"/>
     <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="00297E7B"/>
     <w:rsid w:val="002A261A"/>
     <w:rsid w:val="002A29CD"/>
     <w:rsid w:val="002A2A6F"/>
     <w:rsid w:val="002A2B4F"/>
     <w:rsid w:val="002A2DF8"/>
+    <w:rsid w:val="002A3FAF"/>
     <w:rsid w:val="002A46BF"/>
     <w:rsid w:val="002A6A3F"/>
+    <w:rsid w:val="002A73AE"/>
     <w:rsid w:val="002A74F4"/>
+    <w:rsid w:val="002A7B13"/>
     <w:rsid w:val="002B086E"/>
     <w:rsid w:val="002B160A"/>
     <w:rsid w:val="002B1758"/>
     <w:rsid w:val="002B37B0"/>
     <w:rsid w:val="002B4988"/>
     <w:rsid w:val="002B7C9F"/>
     <w:rsid w:val="002C046E"/>
     <w:rsid w:val="002C0700"/>
     <w:rsid w:val="002C1C8D"/>
+    <w:rsid w:val="002C2C46"/>
     <w:rsid w:val="002C33A2"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
+    <w:rsid w:val="002D13D1"/>
     <w:rsid w:val="002D16A8"/>
+    <w:rsid w:val="002D1CEF"/>
     <w:rsid w:val="002D2226"/>
+    <w:rsid w:val="002D2509"/>
     <w:rsid w:val="002D36A4"/>
     <w:rsid w:val="002D5D1F"/>
     <w:rsid w:val="002D63CF"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E299E"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3636"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E5006"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E5997"/>
-    <w:rsid w:val="002E629B"/>
     <w:rsid w:val="002E6C51"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F106F"/>
     <w:rsid w:val="002F167C"/>
     <w:rsid w:val="002F17F1"/>
     <w:rsid w:val="002F228E"/>
+    <w:rsid w:val="002F27A0"/>
     <w:rsid w:val="002F29E0"/>
     <w:rsid w:val="002F2FFD"/>
     <w:rsid w:val="002F33C1"/>
     <w:rsid w:val="002F38CE"/>
     <w:rsid w:val="002F47A1"/>
     <w:rsid w:val="002F5265"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="002F59D8"/>
     <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="003004AF"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="003021ED"/>
     <w:rsid w:val="00302FD7"/>
     <w:rsid w:val="00303101"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="0030682A"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00311AEF"/>
     <w:rsid w:val="00312757"/>
     <w:rsid w:val="00314241"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="00316D78"/>
     <w:rsid w:val="00316F99"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="00317F2D"/>
     <w:rsid w:val="00321086"/>
     <w:rsid w:val="003214E4"/>
     <w:rsid w:val="003215A0"/>
     <w:rsid w:val="00322765"/>
+    <w:rsid w:val="00322E0A"/>
     <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00323703"/>
     <w:rsid w:val="00324D69"/>
     <w:rsid w:val="003253E2"/>
     <w:rsid w:val="0032582C"/>
     <w:rsid w:val="00326A09"/>
     <w:rsid w:val="00327FB3"/>
     <w:rsid w:val="00327FD5"/>
     <w:rsid w:val="00330307"/>
     <w:rsid w:val="00331400"/>
+    <w:rsid w:val="003324A0"/>
+    <w:rsid w:val="003334D9"/>
     <w:rsid w:val="00333E13"/>
     <w:rsid w:val="003351B9"/>
     <w:rsid w:val="003360CB"/>
     <w:rsid w:val="0033623B"/>
     <w:rsid w:val="00336DD3"/>
     <w:rsid w:val="00336F99"/>
     <w:rsid w:val="003429DC"/>
     <w:rsid w:val="00345B83"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347A19"/>
     <w:rsid w:val="00350DD2"/>
     <w:rsid w:val="003511C6"/>
+    <w:rsid w:val="003516FB"/>
+    <w:rsid w:val="003522F5"/>
     <w:rsid w:val="0035349A"/>
+    <w:rsid w:val="00355FAE"/>
     <w:rsid w:val="00356B04"/>
     <w:rsid w:val="00357B09"/>
+    <w:rsid w:val="00357E88"/>
     <w:rsid w:val="0036006D"/>
     <w:rsid w:val="00360720"/>
     <w:rsid w:val="003614C9"/>
     <w:rsid w:val="00361A04"/>
     <w:rsid w:val="00361B33"/>
     <w:rsid w:val="00362C1C"/>
     <w:rsid w:val="00363367"/>
     <w:rsid w:val="003633A3"/>
     <w:rsid w:val="00364437"/>
     <w:rsid w:val="00364C64"/>
     <w:rsid w:val="00364DAF"/>
     <w:rsid w:val="00366A24"/>
+    <w:rsid w:val="00367170"/>
     <w:rsid w:val="00367F47"/>
     <w:rsid w:val="00371745"/>
     <w:rsid w:val="00372135"/>
+    <w:rsid w:val="00372205"/>
     <w:rsid w:val="00372697"/>
     <w:rsid w:val="00372EA0"/>
+    <w:rsid w:val="00373717"/>
     <w:rsid w:val="00374D48"/>
     <w:rsid w:val="00375243"/>
     <w:rsid w:val="003758A2"/>
     <w:rsid w:val="00376116"/>
     <w:rsid w:val="0037695F"/>
     <w:rsid w:val="003771FB"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00380E85"/>
     <w:rsid w:val="00381FAB"/>
     <w:rsid w:val="00382ECB"/>
     <w:rsid w:val="00383A75"/>
     <w:rsid w:val="00383CF7"/>
     <w:rsid w:val="0038541A"/>
     <w:rsid w:val="00386F5F"/>
     <w:rsid w:val="0038760F"/>
     <w:rsid w:val="0038798D"/>
     <w:rsid w:val="00392618"/>
     <w:rsid w:val="00392EA4"/>
     <w:rsid w:val="00392FBD"/>
     <w:rsid w:val="00393286"/>
     <w:rsid w:val="003936F1"/>
+    <w:rsid w:val="003938B7"/>
     <w:rsid w:val="00394E38"/>
+    <w:rsid w:val="003950B9"/>
     <w:rsid w:val="0039574C"/>
     <w:rsid w:val="00395913"/>
     <w:rsid w:val="0039716A"/>
     <w:rsid w:val="00397EB4"/>
     <w:rsid w:val="003A0280"/>
     <w:rsid w:val="003A064F"/>
     <w:rsid w:val="003A1BDC"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A3017"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B1273"/>
+    <w:rsid w:val="003B1BDB"/>
     <w:rsid w:val="003B3D80"/>
+    <w:rsid w:val="003B43CA"/>
+    <w:rsid w:val="003B4912"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
+    <w:rsid w:val="003C0248"/>
     <w:rsid w:val="003C0461"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C20E5"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C390A"/>
     <w:rsid w:val="003C4620"/>
+    <w:rsid w:val="003C4916"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D228A"/>
     <w:rsid w:val="003D5245"/>
     <w:rsid w:val="003D6372"/>
     <w:rsid w:val="003D6595"/>
+    <w:rsid w:val="003D691C"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7173"/>
     <w:rsid w:val="003D72A7"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E09F0"/>
     <w:rsid w:val="003E3966"/>
     <w:rsid w:val="003E3FFB"/>
+    <w:rsid w:val="003E5038"/>
     <w:rsid w:val="003E5E4E"/>
     <w:rsid w:val="003E6014"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F30E1"/>
     <w:rsid w:val="003F3245"/>
     <w:rsid w:val="003F4C06"/>
     <w:rsid w:val="003F53B0"/>
     <w:rsid w:val="003F6782"/>
     <w:rsid w:val="003F6D72"/>
     <w:rsid w:val="004006A7"/>
+    <w:rsid w:val="00400ADC"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004012F3"/>
     <w:rsid w:val="004018D4"/>
     <w:rsid w:val="004019DA"/>
     <w:rsid w:val="00402A67"/>
     <w:rsid w:val="004033A4"/>
+    <w:rsid w:val="00403D9C"/>
     <w:rsid w:val="00403E58"/>
     <w:rsid w:val="00403FC7"/>
     <w:rsid w:val="0040417B"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="004122B1"/>
     <w:rsid w:val="004125BA"/>
     <w:rsid w:val="00412FFE"/>
     <w:rsid w:val="004130EC"/>
+    <w:rsid w:val="004133D8"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00413D4B"/>
     <w:rsid w:val="0041550A"/>
+    <w:rsid w:val="00415551"/>
     <w:rsid w:val="00415D19"/>
     <w:rsid w:val="00417148"/>
     <w:rsid w:val="00417B7E"/>
+    <w:rsid w:val="00420002"/>
     <w:rsid w:val="00421DE6"/>
     <w:rsid w:val="00423D58"/>
     <w:rsid w:val="00425BF4"/>
     <w:rsid w:val="004264D2"/>
     <w:rsid w:val="00426D90"/>
     <w:rsid w:val="00426F2D"/>
-    <w:rsid w:val="00427106"/>
     <w:rsid w:val="004303E3"/>
     <w:rsid w:val="00432AD3"/>
     <w:rsid w:val="00433C05"/>
     <w:rsid w:val="00433C9F"/>
     <w:rsid w:val="00433CCF"/>
     <w:rsid w:val="00434955"/>
+    <w:rsid w:val="0043511C"/>
     <w:rsid w:val="0043547C"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="00435F85"/>
     <w:rsid w:val="00437471"/>
+    <w:rsid w:val="0043776B"/>
     <w:rsid w:val="00440971"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="00444EFC"/>
     <w:rsid w:val="00445092"/>
     <w:rsid w:val="00445217"/>
     <w:rsid w:val="004454AF"/>
     <w:rsid w:val="0044636E"/>
     <w:rsid w:val="004467AF"/>
     <w:rsid w:val="00447756"/>
     <w:rsid w:val="004478FC"/>
     <w:rsid w:val="00447BC6"/>
     <w:rsid w:val="00450C91"/>
     <w:rsid w:val="00451CDC"/>
     <w:rsid w:val="00451FDE"/>
     <w:rsid w:val="00453168"/>
+    <w:rsid w:val="004541FD"/>
     <w:rsid w:val="0045460E"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00457BF7"/>
+    <w:rsid w:val="0046010C"/>
     <w:rsid w:val="00460598"/>
     <w:rsid w:val="004633C2"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00467B24"/>
     <w:rsid w:val="00470821"/>
     <w:rsid w:val="00470B95"/>
     <w:rsid w:val="00470D2E"/>
     <w:rsid w:val="004731BB"/>
     <w:rsid w:val="004752EC"/>
     <w:rsid w:val="004766AC"/>
     <w:rsid w:val="00477670"/>
     <w:rsid w:val="00477C7A"/>
     <w:rsid w:val="00480602"/>
     <w:rsid w:val="00480EDC"/>
     <w:rsid w:val="004824F3"/>
+    <w:rsid w:val="00482E4C"/>
     <w:rsid w:val="00483241"/>
     <w:rsid w:val="004834FF"/>
     <w:rsid w:val="00483506"/>
     <w:rsid w:val="004839E9"/>
     <w:rsid w:val="00483BF4"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486555"/>
     <w:rsid w:val="00487A0D"/>
     <w:rsid w:val="0049037C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049192F"/>
+    <w:rsid w:val="00491ED1"/>
     <w:rsid w:val="004933E3"/>
     <w:rsid w:val="004942FE"/>
     <w:rsid w:val="00494590"/>
     <w:rsid w:val="004969E0"/>
     <w:rsid w:val="00496B72"/>
+    <w:rsid w:val="0049774B"/>
     <w:rsid w:val="004A0122"/>
     <w:rsid w:val="004A0289"/>
     <w:rsid w:val="004A0325"/>
     <w:rsid w:val="004A0EED"/>
     <w:rsid w:val="004A1F63"/>
     <w:rsid w:val="004A3650"/>
     <w:rsid w:val="004A3CF0"/>
     <w:rsid w:val="004A468C"/>
     <w:rsid w:val="004A475B"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A5921"/>
     <w:rsid w:val="004A7A6F"/>
-    <w:rsid w:val="004A7B5E"/>
     <w:rsid w:val="004B126D"/>
     <w:rsid w:val="004B15CD"/>
     <w:rsid w:val="004B20BA"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B499C"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B619B"/>
     <w:rsid w:val="004B651C"/>
     <w:rsid w:val="004B7A39"/>
     <w:rsid w:val="004B7F7C"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C35C5"/>
     <w:rsid w:val="004C40F9"/>
     <w:rsid w:val="004C44C9"/>
     <w:rsid w:val="004C503F"/>
     <w:rsid w:val="004C5848"/>
     <w:rsid w:val="004C629D"/>
     <w:rsid w:val="004C700B"/>
+    <w:rsid w:val="004C7510"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D0C61"/>
     <w:rsid w:val="004D16C7"/>
     <w:rsid w:val="004D1ED7"/>
     <w:rsid w:val="004D3A71"/>
     <w:rsid w:val="004D3E1E"/>
     <w:rsid w:val="004D43E8"/>
     <w:rsid w:val="004D52BC"/>
     <w:rsid w:val="004D5417"/>
     <w:rsid w:val="004D5946"/>
     <w:rsid w:val="004D6830"/>
     <w:rsid w:val="004E02CB"/>
     <w:rsid w:val="004E0C78"/>
     <w:rsid w:val="004E4366"/>
     <w:rsid w:val="004E4AF3"/>
     <w:rsid w:val="004E526C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E67F5"/>
     <w:rsid w:val="004E74B7"/>
     <w:rsid w:val="004E7A0D"/>
     <w:rsid w:val="004E7F2E"/>
     <w:rsid w:val="004F01E4"/>
     <w:rsid w:val="004F0E67"/>
     <w:rsid w:val="004F1B31"/>
     <w:rsid w:val="004F20F8"/>
     <w:rsid w:val="004F229A"/>
     <w:rsid w:val="004F34D4"/>
     <w:rsid w:val="004F4416"/>
+    <w:rsid w:val="004F5298"/>
+    <w:rsid w:val="004F54BE"/>
     <w:rsid w:val="004F609A"/>
     <w:rsid w:val="004F60B8"/>
     <w:rsid w:val="004F7D39"/>
     <w:rsid w:val="0050029A"/>
     <w:rsid w:val="005002E2"/>
     <w:rsid w:val="00500333"/>
     <w:rsid w:val="0050048A"/>
     <w:rsid w:val="005005AF"/>
     <w:rsid w:val="00500D2B"/>
     <w:rsid w:val="005012E2"/>
     <w:rsid w:val="00501931"/>
     <w:rsid w:val="00504F31"/>
     <w:rsid w:val="00505574"/>
     <w:rsid w:val="00505EDF"/>
     <w:rsid w:val="00506154"/>
     <w:rsid w:val="005061A7"/>
+    <w:rsid w:val="005061C9"/>
     <w:rsid w:val="00507D69"/>
     <w:rsid w:val="005106E0"/>
     <w:rsid w:val="005120FE"/>
     <w:rsid w:val="0051279A"/>
     <w:rsid w:val="00512ACB"/>
     <w:rsid w:val="00513607"/>
+    <w:rsid w:val="005136A9"/>
     <w:rsid w:val="00514289"/>
     <w:rsid w:val="005146F8"/>
     <w:rsid w:val="00514B8E"/>
     <w:rsid w:val="005151B8"/>
+    <w:rsid w:val="005152F7"/>
     <w:rsid w:val="005166C8"/>
     <w:rsid w:val="00516729"/>
     <w:rsid w:val="00520A08"/>
     <w:rsid w:val="00520A58"/>
+    <w:rsid w:val="00520B4C"/>
     <w:rsid w:val="00520B4E"/>
     <w:rsid w:val="00521178"/>
     <w:rsid w:val="00521559"/>
     <w:rsid w:val="00521824"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005235CF"/>
     <w:rsid w:val="005246D2"/>
     <w:rsid w:val="00525ACB"/>
     <w:rsid w:val="005260DA"/>
     <w:rsid w:val="00526204"/>
     <w:rsid w:val="005266C0"/>
-    <w:rsid w:val="0053340D"/>
+    <w:rsid w:val="00533FD8"/>
     <w:rsid w:val="00534995"/>
     <w:rsid w:val="00534C22"/>
     <w:rsid w:val="0053588A"/>
     <w:rsid w:val="005401B9"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="00540E6E"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="00543355"/>
     <w:rsid w:val="00543A30"/>
     <w:rsid w:val="00544459"/>
     <w:rsid w:val="00544E14"/>
     <w:rsid w:val="00544F31"/>
     <w:rsid w:val="00546218"/>
     <w:rsid w:val="00546519"/>
     <w:rsid w:val="005473A8"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="00550D80"/>
     <w:rsid w:val="00551B8E"/>
     <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553316"/>
     <w:rsid w:val="00553646"/>
     <w:rsid w:val="00553A7C"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005554D0"/>
     <w:rsid w:val="00555DEB"/>
     <w:rsid w:val="005563AA"/>
     <w:rsid w:val="005565D1"/>
     <w:rsid w:val="005579FF"/>
     <w:rsid w:val="00557C28"/>
     <w:rsid w:val="00560920"/>
     <w:rsid w:val="005619B9"/>
     <w:rsid w:val="00561FCA"/>
     <w:rsid w:val="005622AE"/>
     <w:rsid w:val="00562978"/>
     <w:rsid w:val="00562FEC"/>
+    <w:rsid w:val="00563499"/>
+    <w:rsid w:val="00563F40"/>
+    <w:rsid w:val="005641C9"/>
     <w:rsid w:val="00564527"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565D1A"/>
     <w:rsid w:val="005676F9"/>
+    <w:rsid w:val="00567F65"/>
     <w:rsid w:val="00574F42"/>
     <w:rsid w:val="00575BA4"/>
     <w:rsid w:val="005762F3"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005770CF"/>
     <w:rsid w:val="00577722"/>
     <w:rsid w:val="00577830"/>
     <w:rsid w:val="005809B2"/>
     <w:rsid w:val="00581C57"/>
     <w:rsid w:val="00581D16"/>
     <w:rsid w:val="0058342E"/>
     <w:rsid w:val="005839C6"/>
     <w:rsid w:val="00583E72"/>
     <w:rsid w:val="00584FF5"/>
     <w:rsid w:val="005856DA"/>
     <w:rsid w:val="005859A9"/>
     <w:rsid w:val="00585D4F"/>
     <w:rsid w:val="0058715F"/>
     <w:rsid w:val="00590853"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005926A1"/>
     <w:rsid w:val="005935EE"/>
     <w:rsid w:val="005939FE"/>
     <w:rsid w:val="005944F5"/>
     <w:rsid w:val="005959E4"/>
     <w:rsid w:val="005961DA"/>
-    <w:rsid w:val="00597E37"/>
     <w:rsid w:val="005A26A7"/>
     <w:rsid w:val="005A3435"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A3EEE"/>
     <w:rsid w:val="005A4761"/>
     <w:rsid w:val="005A7CD5"/>
     <w:rsid w:val="005B1348"/>
+    <w:rsid w:val="005B180C"/>
     <w:rsid w:val="005B2C18"/>
     <w:rsid w:val="005B3102"/>
     <w:rsid w:val="005B49B0"/>
     <w:rsid w:val="005B4F79"/>
     <w:rsid w:val="005B4FFF"/>
     <w:rsid w:val="005B5107"/>
     <w:rsid w:val="005B54F3"/>
     <w:rsid w:val="005B5603"/>
     <w:rsid w:val="005B72F2"/>
     <w:rsid w:val="005B7785"/>
     <w:rsid w:val="005C10B4"/>
     <w:rsid w:val="005C13F5"/>
     <w:rsid w:val="005C2852"/>
     <w:rsid w:val="005C5DBD"/>
     <w:rsid w:val="005C6F38"/>
     <w:rsid w:val="005C7091"/>
     <w:rsid w:val="005D0287"/>
     <w:rsid w:val="005D156B"/>
     <w:rsid w:val="005D1C7F"/>
     <w:rsid w:val="005D33A5"/>
     <w:rsid w:val="005D33B0"/>
     <w:rsid w:val="005D3DAA"/>
     <w:rsid w:val="005D519E"/>
     <w:rsid w:val="005D633C"/>
     <w:rsid w:val="005D7137"/>
     <w:rsid w:val="005D7D0D"/>
     <w:rsid w:val="005E059B"/>
     <w:rsid w:val="005E0C4C"/>
     <w:rsid w:val="005E1047"/>
     <w:rsid w:val="005E1844"/>
     <w:rsid w:val="005E18B5"/>
     <w:rsid w:val="005E32AA"/>
     <w:rsid w:val="005E3CE2"/>
+    <w:rsid w:val="005E542A"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005F0A53"/>
     <w:rsid w:val="005F1CA4"/>
     <w:rsid w:val="005F29B8"/>
     <w:rsid w:val="005F43FE"/>
     <w:rsid w:val="005F4A19"/>
     <w:rsid w:val="005F5CFA"/>
     <w:rsid w:val="005F6F02"/>
     <w:rsid w:val="005F75CB"/>
     <w:rsid w:val="00600CAD"/>
     <w:rsid w:val="00602AAC"/>
     <w:rsid w:val="00602CAE"/>
     <w:rsid w:val="00603997"/>
     <w:rsid w:val="00603F17"/>
     <w:rsid w:val="00606799"/>
     <w:rsid w:val="006074E2"/>
     <w:rsid w:val="0060775C"/>
     <w:rsid w:val="0060778D"/>
     <w:rsid w:val="00610CD4"/>
     <w:rsid w:val="00610D0F"/>
     <w:rsid w:val="00610F3E"/>
+    <w:rsid w:val="0061183B"/>
     <w:rsid w:val="006125B6"/>
     <w:rsid w:val="00612E63"/>
     <w:rsid w:val="00613D50"/>
     <w:rsid w:val="006148CB"/>
     <w:rsid w:val="006167E6"/>
     <w:rsid w:val="00616EC4"/>
     <w:rsid w:val="0061700C"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00620C30"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="00622592"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006304DA"/>
     <w:rsid w:val="00630980"/>
     <w:rsid w:val="006313E4"/>
     <w:rsid w:val="006315B5"/>
     <w:rsid w:val="006328C0"/>
     <w:rsid w:val="00632AD7"/>
     <w:rsid w:val="00632C53"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006336A1"/>
     <w:rsid w:val="006339A3"/>
+    <w:rsid w:val="00634321"/>
     <w:rsid w:val="00634A04"/>
     <w:rsid w:val="00634C4F"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00634E2A"/>
     <w:rsid w:val="0063676A"/>
+    <w:rsid w:val="00636D39"/>
     <w:rsid w:val="0064010F"/>
+    <w:rsid w:val="00640575"/>
     <w:rsid w:val="0064220D"/>
+    <w:rsid w:val="0064387E"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00645204"/>
     <w:rsid w:val="00645518"/>
     <w:rsid w:val="00646047"/>
     <w:rsid w:val="00646BBF"/>
     <w:rsid w:val="00646D2D"/>
     <w:rsid w:val="00647186"/>
     <w:rsid w:val="00647719"/>
     <w:rsid w:val="00647EAE"/>
     <w:rsid w:val="00651526"/>
     <w:rsid w:val="00652624"/>
     <w:rsid w:val="00652A5C"/>
     <w:rsid w:val="00654A05"/>
     <w:rsid w:val="006556C0"/>
     <w:rsid w:val="00655826"/>
     <w:rsid w:val="00655B10"/>
     <w:rsid w:val="00656210"/>
+    <w:rsid w:val="00656D4B"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006611E3"/>
     <w:rsid w:val="00662094"/>
     <w:rsid w:val="00662173"/>
     <w:rsid w:val="0066351A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066415A"/>
     <w:rsid w:val="006642EC"/>
     <w:rsid w:val="006654A0"/>
     <w:rsid w:val="00665544"/>
     <w:rsid w:val="006658BC"/>
     <w:rsid w:val="00671008"/>
-    <w:rsid w:val="00671355"/>
     <w:rsid w:val="00672CB5"/>
     <w:rsid w:val="00673BD2"/>
     <w:rsid w:val="00673CE1"/>
     <w:rsid w:val="006745B2"/>
     <w:rsid w:val="00676829"/>
     <w:rsid w:val="00677512"/>
     <w:rsid w:val="00680344"/>
     <w:rsid w:val="00680E07"/>
     <w:rsid w:val="006815D0"/>
     <w:rsid w:val="006834E3"/>
     <w:rsid w:val="006836F6"/>
     <w:rsid w:val="00684B8B"/>
     <w:rsid w:val="00685585"/>
     <w:rsid w:val="00687761"/>
     <w:rsid w:val="00687B14"/>
     <w:rsid w:val="006903F1"/>
     <w:rsid w:val="006905F4"/>
     <w:rsid w:val="006919DF"/>
     <w:rsid w:val="00691C36"/>
     <w:rsid w:val="0069208D"/>
     <w:rsid w:val="006920A0"/>
     <w:rsid w:val="00692E97"/>
     <w:rsid w:val="006931CB"/>
     <w:rsid w:val="006932D0"/>
+    <w:rsid w:val="00693379"/>
     <w:rsid w:val="00694452"/>
     <w:rsid w:val="00694537"/>
+    <w:rsid w:val="00694A78"/>
     <w:rsid w:val="006950E4"/>
     <w:rsid w:val="00695511"/>
     <w:rsid w:val="00695D41"/>
     <w:rsid w:val="00696CE3"/>
     <w:rsid w:val="006979F1"/>
     <w:rsid w:val="00697BBA"/>
     <w:rsid w:val="00697F56"/>
+    <w:rsid w:val="006A010B"/>
     <w:rsid w:val="006A02CA"/>
     <w:rsid w:val="006A1331"/>
     <w:rsid w:val="006A454C"/>
     <w:rsid w:val="006A4590"/>
     <w:rsid w:val="006A4A0D"/>
     <w:rsid w:val="006A5720"/>
     <w:rsid w:val="006A6634"/>
     <w:rsid w:val="006A7955"/>
     <w:rsid w:val="006B3285"/>
     <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B3921"/>
     <w:rsid w:val="006B3F48"/>
     <w:rsid w:val="006B450A"/>
     <w:rsid w:val="006B5845"/>
     <w:rsid w:val="006B7613"/>
     <w:rsid w:val="006C16A7"/>
     <w:rsid w:val="006C2EF3"/>
     <w:rsid w:val="006C3190"/>
     <w:rsid w:val="006C35F6"/>
     <w:rsid w:val="006C4237"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C5FBF"/>
     <w:rsid w:val="006C65C8"/>
     <w:rsid w:val="006C6615"/>
     <w:rsid w:val="006C6BA3"/>
     <w:rsid w:val="006C7EE6"/>
+    <w:rsid w:val="006D0888"/>
     <w:rsid w:val="006D0B5D"/>
     <w:rsid w:val="006D0D30"/>
     <w:rsid w:val="006D0E50"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D2A92"/>
     <w:rsid w:val="006D30D8"/>
     <w:rsid w:val="006D3926"/>
     <w:rsid w:val="006D51A1"/>
     <w:rsid w:val="006D6FF9"/>
     <w:rsid w:val="006E1F5E"/>
     <w:rsid w:val="006E2164"/>
     <w:rsid w:val="006E2930"/>
+    <w:rsid w:val="006E2D30"/>
     <w:rsid w:val="006E323F"/>
     <w:rsid w:val="006E5581"/>
     <w:rsid w:val="006E55E3"/>
     <w:rsid w:val="006E5BB5"/>
     <w:rsid w:val="006E5FEB"/>
+    <w:rsid w:val="006E5FF4"/>
     <w:rsid w:val="006E7A53"/>
     <w:rsid w:val="006E7B64"/>
     <w:rsid w:val="006E7CEA"/>
-    <w:rsid w:val="006F0890"/>
     <w:rsid w:val="006F1F13"/>
     <w:rsid w:val="006F2244"/>
     <w:rsid w:val="006F2484"/>
     <w:rsid w:val="006F252D"/>
     <w:rsid w:val="006F3AF0"/>
     <w:rsid w:val="006F3E28"/>
     <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F651D"/>
     <w:rsid w:val="006F6A4F"/>
     <w:rsid w:val="006F75F6"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="007045DF"/>
     <w:rsid w:val="0070483E"/>
     <w:rsid w:val="00704966"/>
     <w:rsid w:val="00705B24"/>
     <w:rsid w:val="0070758D"/>
     <w:rsid w:val="007079E4"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00710B1A"/>
     <w:rsid w:val="00710EF7"/>
     <w:rsid w:val="0071185C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="0071212C"/>
     <w:rsid w:val="00712BF4"/>
     <w:rsid w:val="007137FE"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="00716373"/>
     <w:rsid w:val="00716CE4"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720718"/>
+    <w:rsid w:val="00723398"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="007258C4"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="00725F4A"/>
+    <w:rsid w:val="007263AE"/>
     <w:rsid w:val="00726B5B"/>
     <w:rsid w:val="00727265"/>
     <w:rsid w:val="00727841"/>
     <w:rsid w:val="00732174"/>
     <w:rsid w:val="00735959"/>
     <w:rsid w:val="00735AD7"/>
     <w:rsid w:val="00735C59"/>
     <w:rsid w:val="0073690F"/>
+    <w:rsid w:val="0073694A"/>
     <w:rsid w:val="00742718"/>
     <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="007469CA"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="007507D6"/>
+    <w:rsid w:val="0075087A"/>
     <w:rsid w:val="00750945"/>
     <w:rsid w:val="00751D0A"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="00753C9D"/>
     <w:rsid w:val="00753DB1"/>
     <w:rsid w:val="00754397"/>
+    <w:rsid w:val="007547C9"/>
     <w:rsid w:val="00754F24"/>
     <w:rsid w:val="00755B1A"/>
     <w:rsid w:val="007561FE"/>
     <w:rsid w:val="00756BEB"/>
     <w:rsid w:val="0075727B"/>
     <w:rsid w:val="007609ED"/>
     <w:rsid w:val="0076142C"/>
     <w:rsid w:val="00761BC9"/>
     <w:rsid w:val="00762EF3"/>
     <w:rsid w:val="0076308F"/>
-    <w:rsid w:val="00763FE0"/>
     <w:rsid w:val="00764442"/>
+    <w:rsid w:val="00765791"/>
     <w:rsid w:val="00765BFA"/>
     <w:rsid w:val="00770E11"/>
+    <w:rsid w:val="00771547"/>
     <w:rsid w:val="00771DF8"/>
     <w:rsid w:val="0077507D"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0077571E"/>
     <w:rsid w:val="00775EB7"/>
     <w:rsid w:val="00776D6F"/>
     <w:rsid w:val="00776F85"/>
     <w:rsid w:val="007771DC"/>
     <w:rsid w:val="007774B6"/>
     <w:rsid w:val="00777F64"/>
     <w:rsid w:val="007815E4"/>
     <w:rsid w:val="00781AC9"/>
     <w:rsid w:val="0078231A"/>
     <w:rsid w:val="00782395"/>
+    <w:rsid w:val="00783F0C"/>
     <w:rsid w:val="007844B3"/>
     <w:rsid w:val="00784638"/>
+    <w:rsid w:val="00785152"/>
     <w:rsid w:val="00786226"/>
     <w:rsid w:val="0078694E"/>
     <w:rsid w:val="00787470"/>
     <w:rsid w:val="007935AA"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="007A0D2E"/>
     <w:rsid w:val="007A1540"/>
     <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007A2520"/>
     <w:rsid w:val="007A2A10"/>
     <w:rsid w:val="007A3EC1"/>
     <w:rsid w:val="007A610B"/>
     <w:rsid w:val="007A64DD"/>
     <w:rsid w:val="007A65D5"/>
     <w:rsid w:val="007A75EA"/>
     <w:rsid w:val="007A76D6"/>
+    <w:rsid w:val="007B1B7B"/>
     <w:rsid w:val="007B1FCD"/>
     <w:rsid w:val="007B2F81"/>
     <w:rsid w:val="007B3432"/>
     <w:rsid w:val="007B3E7A"/>
     <w:rsid w:val="007B459E"/>
     <w:rsid w:val="007B4D57"/>
     <w:rsid w:val="007B536F"/>
     <w:rsid w:val="007B5BEF"/>
     <w:rsid w:val="007B7A34"/>
     <w:rsid w:val="007C0694"/>
     <w:rsid w:val="007C163D"/>
     <w:rsid w:val="007C3F93"/>
+    <w:rsid w:val="007C500C"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C7255"/>
     <w:rsid w:val="007C7FDD"/>
     <w:rsid w:val="007D034A"/>
     <w:rsid w:val="007D07BB"/>
     <w:rsid w:val="007D08FF"/>
     <w:rsid w:val="007D1A99"/>
     <w:rsid w:val="007D3916"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4815"/>
     <w:rsid w:val="007D4CF3"/>
     <w:rsid w:val="007D4FCA"/>
     <w:rsid w:val="007D6201"/>
     <w:rsid w:val="007D7B01"/>
     <w:rsid w:val="007E0F9D"/>
     <w:rsid w:val="007E12EB"/>
     <w:rsid w:val="007E1681"/>
     <w:rsid w:val="007E2080"/>
     <w:rsid w:val="007E2731"/>
     <w:rsid w:val="007E29A5"/>
     <w:rsid w:val="007E2D76"/>
     <w:rsid w:val="007E52F2"/>
     <w:rsid w:val="007E56D2"/>
+    <w:rsid w:val="007E5A95"/>
     <w:rsid w:val="007E66AC"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E71C5"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F00AD"/>
     <w:rsid w:val="007F2136"/>
     <w:rsid w:val="007F3436"/>
     <w:rsid w:val="007F4F25"/>
+    <w:rsid w:val="007F66D8"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008008BF"/>
     <w:rsid w:val="00800F2D"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="0080235C"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080390E"/>
     <w:rsid w:val="008039A6"/>
     <w:rsid w:val="0080487F"/>
     <w:rsid w:val="0080503C"/>
     <w:rsid w:val="00805559"/>
     <w:rsid w:val="00805610"/>
     <w:rsid w:val="00805B6D"/>
     <w:rsid w:val="008062DB"/>
     <w:rsid w:val="00806AD9"/>
     <w:rsid w:val="008073F2"/>
     <w:rsid w:val="00810690"/>
     <w:rsid w:val="00810DB3"/>
     <w:rsid w:val="008112A1"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="00811B5D"/>
     <w:rsid w:val="00812ABD"/>
     <w:rsid w:val="008149C9"/>
     <w:rsid w:val="00817746"/>
     <w:rsid w:val="0081797E"/>
     <w:rsid w:val="00817B62"/>
     <w:rsid w:val="00820398"/>
     <w:rsid w:val="00820AAE"/>
     <w:rsid w:val="00820F93"/>
     <w:rsid w:val="00821688"/>
     <w:rsid w:val="00822D9F"/>
     <w:rsid w:val="008252F4"/>
     <w:rsid w:val="00825983"/>
+    <w:rsid w:val="00826D0B"/>
     <w:rsid w:val="00831152"/>
     <w:rsid w:val="00831154"/>
     <w:rsid w:val="0083361E"/>
     <w:rsid w:val="00834F6C"/>
     <w:rsid w:val="0083513A"/>
     <w:rsid w:val="008355C2"/>
     <w:rsid w:val="008368C0"/>
     <w:rsid w:val="00836B92"/>
     <w:rsid w:val="00836D16"/>
     <w:rsid w:val="00836E0A"/>
     <w:rsid w:val="00840022"/>
     <w:rsid w:val="008407A1"/>
     <w:rsid w:val="00840FD7"/>
     <w:rsid w:val="0084297D"/>
     <w:rsid w:val="00844110"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00847FDB"/>
     <w:rsid w:val="0085072B"/>
     <w:rsid w:val="0085108D"/>
     <w:rsid w:val="00851F4F"/>
     <w:rsid w:val="00852AA6"/>
     <w:rsid w:val="008535B4"/>
     <w:rsid w:val="00854873"/>
+    <w:rsid w:val="00854CFE"/>
     <w:rsid w:val="00854F58"/>
     <w:rsid w:val="00855819"/>
     <w:rsid w:val="0085684F"/>
     <w:rsid w:val="00857003"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857E69"/>
-    <w:rsid w:val="00860528"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="008619C0"/>
     <w:rsid w:val="00861AF2"/>
     <w:rsid w:val="00862032"/>
     <w:rsid w:val="00862340"/>
     <w:rsid w:val="00862EB7"/>
     <w:rsid w:val="00862FA6"/>
     <w:rsid w:val="008635C7"/>
     <w:rsid w:val="00863D4E"/>
     <w:rsid w:val="00863DBA"/>
+    <w:rsid w:val="00864CDE"/>
     <w:rsid w:val="00864E2D"/>
     <w:rsid w:val="00866794"/>
     <w:rsid w:val="00871479"/>
     <w:rsid w:val="00871D1A"/>
     <w:rsid w:val="00874472"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00874C07"/>
     <w:rsid w:val="00874E29"/>
     <w:rsid w:val="008754C8"/>
     <w:rsid w:val="00875F59"/>
     <w:rsid w:val="00877BD4"/>
     <w:rsid w:val="008823FE"/>
     <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="00883DD1"/>
     <w:rsid w:val="00884666"/>
+    <w:rsid w:val="00886525"/>
+    <w:rsid w:val="008878C2"/>
+    <w:rsid w:val="00891426"/>
     <w:rsid w:val="0089587B"/>
     <w:rsid w:val="0089648E"/>
     <w:rsid w:val="008966A1"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897D6C"/>
     <w:rsid w:val="008A1417"/>
     <w:rsid w:val="008A1DE7"/>
     <w:rsid w:val="008A2BEC"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A3C4A"/>
     <w:rsid w:val="008A3F84"/>
+    <w:rsid w:val="008A4C60"/>
     <w:rsid w:val="008A5FE7"/>
     <w:rsid w:val="008A6338"/>
     <w:rsid w:val="008A77CD"/>
     <w:rsid w:val="008A7EFB"/>
     <w:rsid w:val="008B002D"/>
     <w:rsid w:val="008B2EB2"/>
     <w:rsid w:val="008B2EE8"/>
+    <w:rsid w:val="008B5774"/>
     <w:rsid w:val="008B5B5C"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C2426"/>
     <w:rsid w:val="008C4881"/>
     <w:rsid w:val="008C676B"/>
     <w:rsid w:val="008C687F"/>
     <w:rsid w:val="008C6BCC"/>
     <w:rsid w:val="008C7EE7"/>
     <w:rsid w:val="008D03E5"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D4D22"/>
     <w:rsid w:val="008D51AE"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5318"/>
     <w:rsid w:val="008D55B1"/>
     <w:rsid w:val="008D5CE8"/>
     <w:rsid w:val="008D6EF5"/>
     <w:rsid w:val="008D79EF"/>
     <w:rsid w:val="008D7FF7"/>
     <w:rsid w:val="008E0F15"/>
     <w:rsid w:val="008E131E"/>
     <w:rsid w:val="008E21BD"/>
     <w:rsid w:val="008E30AC"/>
     <w:rsid w:val="008E53AB"/>
     <w:rsid w:val="008E6337"/>
     <w:rsid w:val="008E70B5"/>
     <w:rsid w:val="008E72E4"/>
     <w:rsid w:val="008E76DC"/>
     <w:rsid w:val="008E7EA0"/>
+    <w:rsid w:val="008F17DD"/>
     <w:rsid w:val="008F3472"/>
     <w:rsid w:val="008F3ED7"/>
     <w:rsid w:val="008F6518"/>
     <w:rsid w:val="008F678A"/>
     <w:rsid w:val="00900DBC"/>
     <w:rsid w:val="00903DED"/>
+    <w:rsid w:val="00905579"/>
     <w:rsid w:val="00906F12"/>
     <w:rsid w:val="00910447"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910F66"/>
     <w:rsid w:val="00911ED8"/>
     <w:rsid w:val="009127B3"/>
     <w:rsid w:val="00912813"/>
+    <w:rsid w:val="00912CB5"/>
     <w:rsid w:val="009135E3"/>
     <w:rsid w:val="0091394A"/>
     <w:rsid w:val="00915317"/>
     <w:rsid w:val="00916168"/>
     <w:rsid w:val="00917B4B"/>
     <w:rsid w:val="00917BA3"/>
     <w:rsid w:val="00921518"/>
-    <w:rsid w:val="00922B18"/>
     <w:rsid w:val="00922BDB"/>
     <w:rsid w:val="0092364D"/>
     <w:rsid w:val="00924E3B"/>
     <w:rsid w:val="009251DD"/>
     <w:rsid w:val="0093065F"/>
     <w:rsid w:val="00930A11"/>
     <w:rsid w:val="00930B45"/>
-    <w:rsid w:val="00930F3D"/>
     <w:rsid w:val="00931482"/>
     <w:rsid w:val="00931524"/>
     <w:rsid w:val="00932719"/>
     <w:rsid w:val="009329BA"/>
     <w:rsid w:val="00933F6B"/>
+    <w:rsid w:val="00933FFE"/>
+    <w:rsid w:val="00934B31"/>
     <w:rsid w:val="00935C90"/>
     <w:rsid w:val="009361AC"/>
+    <w:rsid w:val="009402D5"/>
+    <w:rsid w:val="00941E47"/>
     <w:rsid w:val="00942977"/>
     <w:rsid w:val="00942FB1"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="009450B6"/>
     <w:rsid w:val="00945B9E"/>
     <w:rsid w:val="00946095"/>
+    <w:rsid w:val="00946661"/>
     <w:rsid w:val="00946C2A"/>
     <w:rsid w:val="0094759B"/>
     <w:rsid w:val="00947BF3"/>
     <w:rsid w:val="00947D2D"/>
     <w:rsid w:val="0095072F"/>
     <w:rsid w:val="00951529"/>
     <w:rsid w:val="00951F8F"/>
     <w:rsid w:val="0095233F"/>
     <w:rsid w:val="00952EBC"/>
     <w:rsid w:val="009535FF"/>
     <w:rsid w:val="009540DF"/>
     <w:rsid w:val="00954ADB"/>
     <w:rsid w:val="00954CA1"/>
     <w:rsid w:val="009566D9"/>
     <w:rsid w:val="0095698D"/>
     <w:rsid w:val="00960856"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00961D36"/>
     <w:rsid w:val="00961ED7"/>
     <w:rsid w:val="00962395"/>
     <w:rsid w:val="009625AE"/>
     <w:rsid w:val="00963CB9"/>
     <w:rsid w:val="00964112"/>
     <w:rsid w:val="009658E5"/>
     <w:rsid w:val="00965A4C"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="009703A3"/>
     <w:rsid w:val="00972796"/>
     <w:rsid w:val="00973056"/>
+    <w:rsid w:val="00973559"/>
+    <w:rsid w:val="00974494"/>
     <w:rsid w:val="0097598A"/>
     <w:rsid w:val="00980E6E"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098217F"/>
     <w:rsid w:val="009822CE"/>
     <w:rsid w:val="00983430"/>
     <w:rsid w:val="00984464"/>
     <w:rsid w:val="00985BDB"/>
     <w:rsid w:val="00987390"/>
+    <w:rsid w:val="00990ACE"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="00991CB2"/>
     <w:rsid w:val="00992336"/>
     <w:rsid w:val="009936A1"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009963FA"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="0099760A"/>
     <w:rsid w:val="00997A89"/>
     <w:rsid w:val="009A02FF"/>
     <w:rsid w:val="009A0660"/>
     <w:rsid w:val="009A1192"/>
     <w:rsid w:val="009A1459"/>
     <w:rsid w:val="009A195B"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009A218F"/>
     <w:rsid w:val="009A2A50"/>
     <w:rsid w:val="009A2ED8"/>
     <w:rsid w:val="009A3875"/>
     <w:rsid w:val="009A3922"/>
     <w:rsid w:val="009A3DC6"/>
     <w:rsid w:val="009A5D6F"/>
     <w:rsid w:val="009A6FB6"/>
     <w:rsid w:val="009B02C1"/>
     <w:rsid w:val="009B0379"/>
     <w:rsid w:val="009B0BC0"/>
     <w:rsid w:val="009B21C9"/>
     <w:rsid w:val="009B3A73"/>
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009B4CC7"/>
+    <w:rsid w:val="009B65B4"/>
     <w:rsid w:val="009B70F6"/>
     <w:rsid w:val="009B7154"/>
     <w:rsid w:val="009B74A7"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B76EF"/>
     <w:rsid w:val="009B7D6A"/>
+    <w:rsid w:val="009C237C"/>
     <w:rsid w:val="009C27FA"/>
     <w:rsid w:val="009C332C"/>
     <w:rsid w:val="009C3F50"/>
     <w:rsid w:val="009C45E9"/>
+    <w:rsid w:val="009C461B"/>
     <w:rsid w:val="009C4806"/>
     <w:rsid w:val="009C4F0E"/>
     <w:rsid w:val="009C61DB"/>
     <w:rsid w:val="009C6CA6"/>
     <w:rsid w:val="009D00B6"/>
     <w:rsid w:val="009D05D6"/>
+    <w:rsid w:val="009D0B8D"/>
     <w:rsid w:val="009D1E5B"/>
     <w:rsid w:val="009D2000"/>
     <w:rsid w:val="009D205E"/>
     <w:rsid w:val="009D2DFE"/>
     <w:rsid w:val="009D3075"/>
     <w:rsid w:val="009D398B"/>
     <w:rsid w:val="009D42F6"/>
     <w:rsid w:val="009D4D49"/>
     <w:rsid w:val="009D6E85"/>
     <w:rsid w:val="009D764D"/>
     <w:rsid w:val="009E1E07"/>
     <w:rsid w:val="009E2596"/>
     <w:rsid w:val="009E2FCC"/>
     <w:rsid w:val="009E4CEE"/>
     <w:rsid w:val="009E5FE2"/>
     <w:rsid w:val="009E6BB3"/>
     <w:rsid w:val="009F0AFB"/>
     <w:rsid w:val="009F0EC1"/>
     <w:rsid w:val="009F2338"/>
     <w:rsid w:val="009F3B4C"/>
     <w:rsid w:val="009F3F87"/>
     <w:rsid w:val="009F7D10"/>
     <w:rsid w:val="00A00A4F"/>
     <w:rsid w:val="00A00BBD"/>
     <w:rsid w:val="00A01C32"/>
     <w:rsid w:val="00A02464"/>
     <w:rsid w:val="00A02B3A"/>
     <w:rsid w:val="00A02C62"/>
     <w:rsid w:val="00A02D46"/>
     <w:rsid w:val="00A034C8"/>
     <w:rsid w:val="00A036EC"/>
     <w:rsid w:val="00A03BF6"/>
     <w:rsid w:val="00A043DC"/>
     <w:rsid w:val="00A04438"/>
+    <w:rsid w:val="00A04C09"/>
     <w:rsid w:val="00A0693B"/>
     <w:rsid w:val="00A06E43"/>
     <w:rsid w:val="00A07D07"/>
     <w:rsid w:val="00A10E6F"/>
     <w:rsid w:val="00A12960"/>
     <w:rsid w:val="00A14040"/>
     <w:rsid w:val="00A14C30"/>
     <w:rsid w:val="00A16200"/>
     <w:rsid w:val="00A175DC"/>
     <w:rsid w:val="00A1772D"/>
     <w:rsid w:val="00A177FA"/>
     <w:rsid w:val="00A208EB"/>
     <w:rsid w:val="00A22069"/>
     <w:rsid w:val="00A2348E"/>
+    <w:rsid w:val="00A238E8"/>
     <w:rsid w:val="00A240ED"/>
     <w:rsid w:val="00A24493"/>
     <w:rsid w:val="00A249D0"/>
+    <w:rsid w:val="00A26465"/>
     <w:rsid w:val="00A268C2"/>
     <w:rsid w:val="00A26F76"/>
+    <w:rsid w:val="00A31546"/>
     <w:rsid w:val="00A31D04"/>
     <w:rsid w:val="00A34452"/>
     <w:rsid w:val="00A34A90"/>
     <w:rsid w:val="00A36875"/>
     <w:rsid w:val="00A37036"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A44786"/>
     <w:rsid w:val="00A45BED"/>
     <w:rsid w:val="00A50F56"/>
     <w:rsid w:val="00A51781"/>
     <w:rsid w:val="00A52606"/>
     <w:rsid w:val="00A52DB1"/>
+    <w:rsid w:val="00A530E4"/>
+    <w:rsid w:val="00A53566"/>
     <w:rsid w:val="00A541AA"/>
     <w:rsid w:val="00A544EF"/>
+    <w:rsid w:val="00A545B8"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A6009D"/>
-    <w:rsid w:val="00A609CB"/>
     <w:rsid w:val="00A61935"/>
     <w:rsid w:val="00A631C0"/>
     <w:rsid w:val="00A644FA"/>
     <w:rsid w:val="00A66424"/>
     <w:rsid w:val="00A675E9"/>
     <w:rsid w:val="00A707D4"/>
     <w:rsid w:val="00A71352"/>
     <w:rsid w:val="00A71A99"/>
     <w:rsid w:val="00A71E17"/>
     <w:rsid w:val="00A726E5"/>
     <w:rsid w:val="00A73224"/>
     <w:rsid w:val="00A74CC3"/>
     <w:rsid w:val="00A7635B"/>
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A779D0"/>
     <w:rsid w:val="00A80E2A"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
     <w:rsid w:val="00A83834"/>
     <w:rsid w:val="00A83958"/>
+    <w:rsid w:val="00A84AF5"/>
     <w:rsid w:val="00A8547C"/>
     <w:rsid w:val="00A854CC"/>
+    <w:rsid w:val="00A856AA"/>
     <w:rsid w:val="00A86D73"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A910E4"/>
     <w:rsid w:val="00A9303C"/>
     <w:rsid w:val="00A937F9"/>
     <w:rsid w:val="00A9612F"/>
     <w:rsid w:val="00A96250"/>
     <w:rsid w:val="00AA17B7"/>
     <w:rsid w:val="00AA1F97"/>
+    <w:rsid w:val="00AA3690"/>
     <w:rsid w:val="00AA3F3D"/>
     <w:rsid w:val="00AA4865"/>
     <w:rsid w:val="00AA4C3D"/>
+    <w:rsid w:val="00AA524F"/>
     <w:rsid w:val="00AB034A"/>
-    <w:rsid w:val="00AB140A"/>
     <w:rsid w:val="00AB14C5"/>
     <w:rsid w:val="00AB16E5"/>
     <w:rsid w:val="00AB1E44"/>
     <w:rsid w:val="00AB25DE"/>
+    <w:rsid w:val="00AB68A4"/>
+    <w:rsid w:val="00AB6CD1"/>
     <w:rsid w:val="00AB7DF6"/>
     <w:rsid w:val="00AC1AC3"/>
     <w:rsid w:val="00AC1E1E"/>
     <w:rsid w:val="00AC47E1"/>
     <w:rsid w:val="00AC4C75"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6E64"/>
     <w:rsid w:val="00AC7F33"/>
     <w:rsid w:val="00AD3F06"/>
     <w:rsid w:val="00AD4080"/>
     <w:rsid w:val="00AD4F12"/>
+    <w:rsid w:val="00AD534D"/>
+    <w:rsid w:val="00AD65EB"/>
     <w:rsid w:val="00AD66B0"/>
     <w:rsid w:val="00AD67FA"/>
-    <w:rsid w:val="00AD6E84"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE0EE3"/>
     <w:rsid w:val="00AE1864"/>
     <w:rsid w:val="00AE2477"/>
     <w:rsid w:val="00AE25FC"/>
+    <w:rsid w:val="00AE2F50"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE35C2"/>
+    <w:rsid w:val="00AE3A6E"/>
     <w:rsid w:val="00AE3A90"/>
     <w:rsid w:val="00AE4BAE"/>
     <w:rsid w:val="00AE5029"/>
     <w:rsid w:val="00AE5DE3"/>
     <w:rsid w:val="00AE6440"/>
     <w:rsid w:val="00AF0424"/>
     <w:rsid w:val="00AF0E54"/>
+    <w:rsid w:val="00AF118E"/>
     <w:rsid w:val="00AF15C9"/>
     <w:rsid w:val="00AF16F4"/>
     <w:rsid w:val="00AF27A5"/>
     <w:rsid w:val="00AF27F9"/>
     <w:rsid w:val="00AF29CE"/>
     <w:rsid w:val="00AF2FA6"/>
     <w:rsid w:val="00AF3FCB"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5048"/>
     <w:rsid w:val="00AF7046"/>
     <w:rsid w:val="00AF77F7"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B00842"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02D96"/>
     <w:rsid w:val="00B02DBB"/>
     <w:rsid w:val="00B042EA"/>
     <w:rsid w:val="00B04BA7"/>
     <w:rsid w:val="00B04DEC"/>
     <w:rsid w:val="00B05632"/>
     <w:rsid w:val="00B05691"/>
     <w:rsid w:val="00B06259"/>
     <w:rsid w:val="00B067D4"/>
+    <w:rsid w:val="00B06993"/>
     <w:rsid w:val="00B06F04"/>
+    <w:rsid w:val="00B10648"/>
     <w:rsid w:val="00B12937"/>
     <w:rsid w:val="00B129E9"/>
     <w:rsid w:val="00B13A79"/>
     <w:rsid w:val="00B13DEC"/>
+    <w:rsid w:val="00B145ED"/>
     <w:rsid w:val="00B14C23"/>
     <w:rsid w:val="00B15596"/>
     <w:rsid w:val="00B1566C"/>
     <w:rsid w:val="00B17E87"/>
     <w:rsid w:val="00B21264"/>
     <w:rsid w:val="00B2273A"/>
     <w:rsid w:val="00B229EC"/>
     <w:rsid w:val="00B23628"/>
     <w:rsid w:val="00B25582"/>
     <w:rsid w:val="00B257E1"/>
     <w:rsid w:val="00B273D9"/>
     <w:rsid w:val="00B277C3"/>
+    <w:rsid w:val="00B27AB6"/>
     <w:rsid w:val="00B30232"/>
     <w:rsid w:val="00B3074D"/>
     <w:rsid w:val="00B309BC"/>
     <w:rsid w:val="00B337FE"/>
     <w:rsid w:val="00B3427D"/>
     <w:rsid w:val="00B3448F"/>
     <w:rsid w:val="00B35009"/>
     <w:rsid w:val="00B361EA"/>
     <w:rsid w:val="00B365DB"/>
     <w:rsid w:val="00B36B0A"/>
     <w:rsid w:val="00B37745"/>
     <w:rsid w:val="00B37842"/>
+    <w:rsid w:val="00B37F8C"/>
     <w:rsid w:val="00B40692"/>
     <w:rsid w:val="00B40D7A"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B43050"/>
     <w:rsid w:val="00B43D3D"/>
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B4415A"/>
     <w:rsid w:val="00B447CB"/>
+    <w:rsid w:val="00B4545A"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B50F92"/>
     <w:rsid w:val="00B52124"/>
     <w:rsid w:val="00B54473"/>
     <w:rsid w:val="00B546BA"/>
     <w:rsid w:val="00B57B0F"/>
     <w:rsid w:val="00B60251"/>
     <w:rsid w:val="00B60B5E"/>
+    <w:rsid w:val="00B6139C"/>
     <w:rsid w:val="00B623CC"/>
     <w:rsid w:val="00B6398E"/>
     <w:rsid w:val="00B6399D"/>
+    <w:rsid w:val="00B63BDF"/>
+    <w:rsid w:val="00B64A47"/>
     <w:rsid w:val="00B65605"/>
     <w:rsid w:val="00B65FA1"/>
     <w:rsid w:val="00B667EB"/>
     <w:rsid w:val="00B6736A"/>
     <w:rsid w:val="00B709DF"/>
     <w:rsid w:val="00B71273"/>
     <w:rsid w:val="00B71714"/>
     <w:rsid w:val="00B731D8"/>
     <w:rsid w:val="00B7360B"/>
+    <w:rsid w:val="00B73F5C"/>
     <w:rsid w:val="00B744CC"/>
     <w:rsid w:val="00B75D2B"/>
     <w:rsid w:val="00B802C6"/>
     <w:rsid w:val="00B811C8"/>
     <w:rsid w:val="00B815FE"/>
     <w:rsid w:val="00B81D26"/>
+    <w:rsid w:val="00B81E4E"/>
     <w:rsid w:val="00B82BF8"/>
     <w:rsid w:val="00B84CCE"/>
     <w:rsid w:val="00B84EE1"/>
     <w:rsid w:val="00B850ED"/>
+    <w:rsid w:val="00B8651F"/>
     <w:rsid w:val="00B86588"/>
     <w:rsid w:val="00B87169"/>
     <w:rsid w:val="00B87297"/>
     <w:rsid w:val="00B87543"/>
     <w:rsid w:val="00B87C3C"/>
     <w:rsid w:val="00B902FC"/>
     <w:rsid w:val="00B91300"/>
     <w:rsid w:val="00B91585"/>
     <w:rsid w:val="00B91A78"/>
     <w:rsid w:val="00B91FFA"/>
     <w:rsid w:val="00B92213"/>
     <w:rsid w:val="00B92C4D"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B93C4F"/>
     <w:rsid w:val="00B95AC6"/>
     <w:rsid w:val="00B97108"/>
     <w:rsid w:val="00B97DBF"/>
     <w:rsid w:val="00B97F7D"/>
     <w:rsid w:val="00BA00F1"/>
     <w:rsid w:val="00BA22F2"/>
     <w:rsid w:val="00BA2F00"/>
     <w:rsid w:val="00BA31BF"/>
     <w:rsid w:val="00BA3795"/>
     <w:rsid w:val="00BA4CDD"/>
     <w:rsid w:val="00BA5C18"/>
+    <w:rsid w:val="00BA7C03"/>
     <w:rsid w:val="00BA7DF5"/>
     <w:rsid w:val="00BB1F11"/>
+    <w:rsid w:val="00BB2016"/>
     <w:rsid w:val="00BB2D79"/>
+    <w:rsid w:val="00BB3EDE"/>
+    <w:rsid w:val="00BB6276"/>
     <w:rsid w:val="00BB7661"/>
     <w:rsid w:val="00BC02C9"/>
     <w:rsid w:val="00BC2088"/>
     <w:rsid w:val="00BC21AD"/>
     <w:rsid w:val="00BC2465"/>
     <w:rsid w:val="00BC26EA"/>
     <w:rsid w:val="00BC3BB9"/>
     <w:rsid w:val="00BC3E03"/>
     <w:rsid w:val="00BC434F"/>
     <w:rsid w:val="00BC5370"/>
     <w:rsid w:val="00BC542F"/>
     <w:rsid w:val="00BC6A27"/>
     <w:rsid w:val="00BC7265"/>
     <w:rsid w:val="00BC7688"/>
     <w:rsid w:val="00BC78FA"/>
+    <w:rsid w:val="00BC7E2A"/>
     <w:rsid w:val="00BD0250"/>
     <w:rsid w:val="00BD1075"/>
+    <w:rsid w:val="00BD1103"/>
     <w:rsid w:val="00BD1343"/>
     <w:rsid w:val="00BD1E69"/>
     <w:rsid w:val="00BD222C"/>
+    <w:rsid w:val="00BD2271"/>
     <w:rsid w:val="00BD2DB6"/>
     <w:rsid w:val="00BD4ECF"/>
     <w:rsid w:val="00BD50A8"/>
     <w:rsid w:val="00BD5340"/>
     <w:rsid w:val="00BD551F"/>
     <w:rsid w:val="00BE03D4"/>
     <w:rsid w:val="00BE184C"/>
     <w:rsid w:val="00BE223F"/>
     <w:rsid w:val="00BE2CB6"/>
     <w:rsid w:val="00BE5557"/>
     <w:rsid w:val="00BE6F8C"/>
     <w:rsid w:val="00BE711A"/>
     <w:rsid w:val="00BE71B2"/>
     <w:rsid w:val="00BF01B5"/>
     <w:rsid w:val="00BF0D62"/>
+    <w:rsid w:val="00BF1CE6"/>
     <w:rsid w:val="00BF2EB5"/>
     <w:rsid w:val="00BF33E7"/>
     <w:rsid w:val="00BF3EB9"/>
     <w:rsid w:val="00BF3EE3"/>
     <w:rsid w:val="00BF5222"/>
     <w:rsid w:val="00BF5A8A"/>
     <w:rsid w:val="00BF66F6"/>
     <w:rsid w:val="00C00F6D"/>
     <w:rsid w:val="00C015E8"/>
     <w:rsid w:val="00C03348"/>
     <w:rsid w:val="00C033D0"/>
     <w:rsid w:val="00C041F7"/>
     <w:rsid w:val="00C05B10"/>
     <w:rsid w:val="00C05F52"/>
     <w:rsid w:val="00C067B8"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C07D9E"/>
+    <w:rsid w:val="00C10A50"/>
     <w:rsid w:val="00C1185A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C123EB"/>
     <w:rsid w:val="00C12596"/>
     <w:rsid w:val="00C12F9E"/>
     <w:rsid w:val="00C14D59"/>
     <w:rsid w:val="00C14FA8"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C2166D"/>
     <w:rsid w:val="00C21F02"/>
     <w:rsid w:val="00C224BF"/>
     <w:rsid w:val="00C23755"/>
     <w:rsid w:val="00C251B0"/>
     <w:rsid w:val="00C26185"/>
     <w:rsid w:val="00C27D17"/>
     <w:rsid w:val="00C310F4"/>
     <w:rsid w:val="00C3353B"/>
     <w:rsid w:val="00C33560"/>
     <w:rsid w:val="00C338F5"/>
     <w:rsid w:val="00C33ADA"/>
     <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00C344D2"/>
     <w:rsid w:val="00C34B64"/>
+    <w:rsid w:val="00C35EDB"/>
     <w:rsid w:val="00C36AD5"/>
     <w:rsid w:val="00C36B5B"/>
     <w:rsid w:val="00C3770C"/>
     <w:rsid w:val="00C41A27"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C436E4"/>
     <w:rsid w:val="00C43AE8"/>
     <w:rsid w:val="00C44AF5"/>
     <w:rsid w:val="00C45677"/>
     <w:rsid w:val="00C47924"/>
     <w:rsid w:val="00C47DC3"/>
     <w:rsid w:val="00C508E6"/>
     <w:rsid w:val="00C51078"/>
     <w:rsid w:val="00C5277F"/>
     <w:rsid w:val="00C5318A"/>
     <w:rsid w:val="00C5401E"/>
     <w:rsid w:val="00C54665"/>
     <w:rsid w:val="00C54CFD"/>
     <w:rsid w:val="00C556C1"/>
     <w:rsid w:val="00C577A4"/>
     <w:rsid w:val="00C57F0E"/>
+    <w:rsid w:val="00C57F3D"/>
     <w:rsid w:val="00C60B81"/>
     <w:rsid w:val="00C615B9"/>
     <w:rsid w:val="00C61A79"/>
     <w:rsid w:val="00C644AF"/>
     <w:rsid w:val="00C64784"/>
     <w:rsid w:val="00C64FD6"/>
     <w:rsid w:val="00C65FCD"/>
     <w:rsid w:val="00C6642F"/>
     <w:rsid w:val="00C6708E"/>
     <w:rsid w:val="00C67780"/>
     <w:rsid w:val="00C7090D"/>
     <w:rsid w:val="00C70E6A"/>
     <w:rsid w:val="00C71D9F"/>
     <w:rsid w:val="00C72510"/>
     <w:rsid w:val="00C73226"/>
     <w:rsid w:val="00C73484"/>
     <w:rsid w:val="00C756C2"/>
     <w:rsid w:val="00C75904"/>
     <w:rsid w:val="00C75F8C"/>
     <w:rsid w:val="00C77F9B"/>
     <w:rsid w:val="00C80183"/>
     <w:rsid w:val="00C8077D"/>
     <w:rsid w:val="00C80C84"/>
     <w:rsid w:val="00C8138D"/>
     <w:rsid w:val="00C817D6"/>
     <w:rsid w:val="00C82558"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00C83BEF"/>
     <w:rsid w:val="00C85184"/>
     <w:rsid w:val="00C851B1"/>
     <w:rsid w:val="00C872B5"/>
     <w:rsid w:val="00C902C6"/>
+    <w:rsid w:val="00C905CA"/>
     <w:rsid w:val="00C9192B"/>
     <w:rsid w:val="00C925F9"/>
     <w:rsid w:val="00C92C12"/>
     <w:rsid w:val="00C93927"/>
     <w:rsid w:val="00C93934"/>
+    <w:rsid w:val="00C9403E"/>
     <w:rsid w:val="00C9427A"/>
     <w:rsid w:val="00C94B15"/>
     <w:rsid w:val="00C94E8A"/>
     <w:rsid w:val="00C95381"/>
     <w:rsid w:val="00C969B4"/>
     <w:rsid w:val="00CA00A8"/>
     <w:rsid w:val="00CA0968"/>
     <w:rsid w:val="00CA1DBD"/>
     <w:rsid w:val="00CA1E0A"/>
     <w:rsid w:val="00CA3055"/>
     <w:rsid w:val="00CA3348"/>
     <w:rsid w:val="00CA364C"/>
     <w:rsid w:val="00CA3FAB"/>
     <w:rsid w:val="00CA4129"/>
     <w:rsid w:val="00CB1C76"/>
     <w:rsid w:val="00CB251D"/>
+    <w:rsid w:val="00CB2A0B"/>
     <w:rsid w:val="00CB2BFD"/>
     <w:rsid w:val="00CB2C3A"/>
     <w:rsid w:val="00CB39DC"/>
     <w:rsid w:val="00CB3DAC"/>
     <w:rsid w:val="00CB59D8"/>
     <w:rsid w:val="00CB7285"/>
     <w:rsid w:val="00CC0131"/>
     <w:rsid w:val="00CC095F"/>
     <w:rsid w:val="00CC0D51"/>
     <w:rsid w:val="00CC1791"/>
+    <w:rsid w:val="00CC2A2F"/>
     <w:rsid w:val="00CC458A"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5597"/>
+    <w:rsid w:val="00CC5BD7"/>
     <w:rsid w:val="00CC6BE0"/>
     <w:rsid w:val="00CC7E80"/>
     <w:rsid w:val="00CD017F"/>
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD2C54"/>
+    <w:rsid w:val="00CD425E"/>
     <w:rsid w:val="00CD6541"/>
     <w:rsid w:val="00CE0E73"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE4016"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CE5843"/>
     <w:rsid w:val="00CE5D60"/>
     <w:rsid w:val="00CF010A"/>
     <w:rsid w:val="00CF021D"/>
+    <w:rsid w:val="00CF2C27"/>
     <w:rsid w:val="00CF41C2"/>
     <w:rsid w:val="00CF4520"/>
     <w:rsid w:val="00CF49E5"/>
     <w:rsid w:val="00CF5402"/>
     <w:rsid w:val="00CF6457"/>
     <w:rsid w:val="00CF6E16"/>
     <w:rsid w:val="00CF6F6E"/>
     <w:rsid w:val="00CF7ABA"/>
     <w:rsid w:val="00CF7D64"/>
     <w:rsid w:val="00CF7F76"/>
     <w:rsid w:val="00D00B19"/>
     <w:rsid w:val="00D00B6A"/>
     <w:rsid w:val="00D04CFC"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D064E1"/>
     <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="00D07935"/>
     <w:rsid w:val="00D07D58"/>
     <w:rsid w:val="00D10925"/>
+    <w:rsid w:val="00D10FBE"/>
     <w:rsid w:val="00D119B7"/>
     <w:rsid w:val="00D12CC0"/>
+    <w:rsid w:val="00D12EA2"/>
     <w:rsid w:val="00D1388A"/>
     <w:rsid w:val="00D1389A"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00D14CDE"/>
+    <w:rsid w:val="00D16161"/>
     <w:rsid w:val="00D17EE5"/>
     <w:rsid w:val="00D202A3"/>
     <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D23451"/>
     <w:rsid w:val="00D23605"/>
     <w:rsid w:val="00D23E58"/>
     <w:rsid w:val="00D24C01"/>
+    <w:rsid w:val="00D25CDA"/>
+    <w:rsid w:val="00D25EB5"/>
     <w:rsid w:val="00D260F5"/>
     <w:rsid w:val="00D26C43"/>
     <w:rsid w:val="00D27F7D"/>
     <w:rsid w:val="00D321C1"/>
     <w:rsid w:val="00D32C5E"/>
     <w:rsid w:val="00D32D77"/>
+    <w:rsid w:val="00D3502B"/>
     <w:rsid w:val="00D359AA"/>
     <w:rsid w:val="00D363CF"/>
+    <w:rsid w:val="00D36F5B"/>
     <w:rsid w:val="00D40F0E"/>
     <w:rsid w:val="00D4199E"/>
     <w:rsid w:val="00D41A89"/>
     <w:rsid w:val="00D42110"/>
     <w:rsid w:val="00D434B5"/>
     <w:rsid w:val="00D43F2F"/>
     <w:rsid w:val="00D47E57"/>
+    <w:rsid w:val="00D47F8E"/>
+    <w:rsid w:val="00D50750"/>
     <w:rsid w:val="00D507CC"/>
+    <w:rsid w:val="00D514E1"/>
     <w:rsid w:val="00D5196F"/>
     <w:rsid w:val="00D51D49"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D530C5"/>
     <w:rsid w:val="00D547E3"/>
     <w:rsid w:val="00D55208"/>
+    <w:rsid w:val="00D562AC"/>
     <w:rsid w:val="00D579C6"/>
     <w:rsid w:val="00D57C68"/>
+    <w:rsid w:val="00D62408"/>
     <w:rsid w:val="00D643C5"/>
     <w:rsid w:val="00D6458C"/>
     <w:rsid w:val="00D660B0"/>
     <w:rsid w:val="00D660EB"/>
     <w:rsid w:val="00D67190"/>
+    <w:rsid w:val="00D701FC"/>
     <w:rsid w:val="00D70A76"/>
     <w:rsid w:val="00D70ADA"/>
     <w:rsid w:val="00D72366"/>
     <w:rsid w:val="00D728CB"/>
     <w:rsid w:val="00D74BF0"/>
     <w:rsid w:val="00D75FEF"/>
     <w:rsid w:val="00D7691F"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D813B7"/>
+    <w:rsid w:val="00D81517"/>
     <w:rsid w:val="00D836D6"/>
     <w:rsid w:val="00D83B0D"/>
     <w:rsid w:val="00D8493E"/>
     <w:rsid w:val="00D84D82"/>
     <w:rsid w:val="00D84F3A"/>
     <w:rsid w:val="00D9026E"/>
     <w:rsid w:val="00D922F6"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D936EA"/>
     <w:rsid w:val="00D9446B"/>
     <w:rsid w:val="00D96BE2"/>
     <w:rsid w:val="00DA0581"/>
     <w:rsid w:val="00DA095E"/>
     <w:rsid w:val="00DA0983"/>
     <w:rsid w:val="00DA0A8A"/>
     <w:rsid w:val="00DA15D2"/>
     <w:rsid w:val="00DA3CCD"/>
     <w:rsid w:val="00DA5F82"/>
     <w:rsid w:val="00DA5FC6"/>
     <w:rsid w:val="00DB0C99"/>
     <w:rsid w:val="00DB0DA9"/>
     <w:rsid w:val="00DB12F1"/>
     <w:rsid w:val="00DB2CAC"/>
     <w:rsid w:val="00DB3F29"/>
     <w:rsid w:val="00DB3F3C"/>
     <w:rsid w:val="00DB3F96"/>
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
     <w:rsid w:val="00DC33FF"/>
     <w:rsid w:val="00DC3C7F"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4ED6"/>
     <w:rsid w:val="00DC56B3"/>
     <w:rsid w:val="00DC684B"/>
     <w:rsid w:val="00DC6E2A"/>
     <w:rsid w:val="00DC703B"/>
     <w:rsid w:val="00DD0FBB"/>
     <w:rsid w:val="00DD16FD"/>
     <w:rsid w:val="00DD2043"/>
     <w:rsid w:val="00DD2775"/>
     <w:rsid w:val="00DD283F"/>
     <w:rsid w:val="00DD2E1C"/>
+    <w:rsid w:val="00DD4055"/>
     <w:rsid w:val="00DD53FA"/>
     <w:rsid w:val="00DD586C"/>
     <w:rsid w:val="00DD594B"/>
     <w:rsid w:val="00DE019B"/>
     <w:rsid w:val="00DE01CA"/>
     <w:rsid w:val="00DE1567"/>
     <w:rsid w:val="00DE3F7D"/>
+    <w:rsid w:val="00DE529B"/>
     <w:rsid w:val="00DE554A"/>
     <w:rsid w:val="00DF0B82"/>
     <w:rsid w:val="00DF0EE8"/>
     <w:rsid w:val="00DF1600"/>
     <w:rsid w:val="00DF1892"/>
     <w:rsid w:val="00DF1AB0"/>
     <w:rsid w:val="00DF3898"/>
     <w:rsid w:val="00DF406F"/>
     <w:rsid w:val="00DF41B0"/>
     <w:rsid w:val="00DF54B7"/>
     <w:rsid w:val="00DF5D7E"/>
     <w:rsid w:val="00DF5DEC"/>
     <w:rsid w:val="00DF5F1A"/>
     <w:rsid w:val="00DF6FEF"/>
     <w:rsid w:val="00DF76BE"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A03"/>
     <w:rsid w:val="00DF7CBA"/>
     <w:rsid w:val="00E001F3"/>
     <w:rsid w:val="00E001F6"/>
+    <w:rsid w:val="00E00FE4"/>
     <w:rsid w:val="00E012DA"/>
     <w:rsid w:val="00E015F2"/>
     <w:rsid w:val="00E01B4C"/>
     <w:rsid w:val="00E01BA5"/>
     <w:rsid w:val="00E04B36"/>
     <w:rsid w:val="00E04CE6"/>
     <w:rsid w:val="00E05333"/>
     <w:rsid w:val="00E06A3D"/>
+    <w:rsid w:val="00E0716C"/>
     <w:rsid w:val="00E07C16"/>
+    <w:rsid w:val="00E102B6"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10782"/>
     <w:rsid w:val="00E10DCF"/>
+    <w:rsid w:val="00E112CC"/>
     <w:rsid w:val="00E12E21"/>
+    <w:rsid w:val="00E1330D"/>
     <w:rsid w:val="00E13418"/>
+    <w:rsid w:val="00E13AF2"/>
     <w:rsid w:val="00E14110"/>
     <w:rsid w:val="00E14351"/>
     <w:rsid w:val="00E15A81"/>
     <w:rsid w:val="00E2019C"/>
     <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E24E19"/>
     <w:rsid w:val="00E254C9"/>
     <w:rsid w:val="00E260B5"/>
     <w:rsid w:val="00E268A7"/>
     <w:rsid w:val="00E305C5"/>
     <w:rsid w:val="00E30924"/>
     <w:rsid w:val="00E3102B"/>
     <w:rsid w:val="00E31527"/>
     <w:rsid w:val="00E31880"/>
     <w:rsid w:val="00E31C53"/>
     <w:rsid w:val="00E33583"/>
     <w:rsid w:val="00E34318"/>
     <w:rsid w:val="00E344A8"/>
+    <w:rsid w:val="00E351FB"/>
     <w:rsid w:val="00E368BF"/>
+    <w:rsid w:val="00E37AF7"/>
     <w:rsid w:val="00E4073D"/>
     <w:rsid w:val="00E4205B"/>
     <w:rsid w:val="00E4287C"/>
     <w:rsid w:val="00E430D3"/>
+    <w:rsid w:val="00E43FE6"/>
+    <w:rsid w:val="00E45EEE"/>
     <w:rsid w:val="00E4681A"/>
     <w:rsid w:val="00E5042C"/>
     <w:rsid w:val="00E53190"/>
     <w:rsid w:val="00E53D8A"/>
     <w:rsid w:val="00E54059"/>
     <w:rsid w:val="00E548C0"/>
+    <w:rsid w:val="00E5499B"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E5567D"/>
     <w:rsid w:val="00E569A2"/>
     <w:rsid w:val="00E569A5"/>
     <w:rsid w:val="00E57A66"/>
     <w:rsid w:val="00E609BF"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E61BD2"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E6310D"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E66D9F"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E6786D"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E7294F"/>
     <w:rsid w:val="00E7297B"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E76B6E"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E80E89"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E816D7"/>
     <w:rsid w:val="00E81ABA"/>
     <w:rsid w:val="00E81D77"/>
     <w:rsid w:val="00E82B97"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E85239"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
+    <w:rsid w:val="00E87D72"/>
     <w:rsid w:val="00E90A30"/>
     <w:rsid w:val="00E92C43"/>
     <w:rsid w:val="00E93D28"/>
     <w:rsid w:val="00E94E69"/>
+    <w:rsid w:val="00E9518B"/>
     <w:rsid w:val="00E95807"/>
     <w:rsid w:val="00E95DC9"/>
     <w:rsid w:val="00E95E0A"/>
+    <w:rsid w:val="00E95E3D"/>
     <w:rsid w:val="00E95F5E"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E97C32"/>
     <w:rsid w:val="00EA01C5"/>
     <w:rsid w:val="00EA182C"/>
     <w:rsid w:val="00EA1FE1"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA3E42"/>
     <w:rsid w:val="00EA4009"/>
     <w:rsid w:val="00EA408F"/>
     <w:rsid w:val="00EA4256"/>
     <w:rsid w:val="00EA5468"/>
     <w:rsid w:val="00EA625D"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA6C4D"/>
     <w:rsid w:val="00EA7DF9"/>
     <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB0928"/>
     <w:rsid w:val="00EB18ED"/>
     <w:rsid w:val="00EB2AEF"/>
     <w:rsid w:val="00EB53BD"/>
     <w:rsid w:val="00EB568D"/>
     <w:rsid w:val="00EB6377"/>
     <w:rsid w:val="00EB6F1C"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1B19"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2CF6"/>
     <w:rsid w:val="00EC3AEE"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC53DE"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7115"/>
     <w:rsid w:val="00EC7209"/>
+    <w:rsid w:val="00EC7526"/>
     <w:rsid w:val="00EC75D1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED0189"/>
+    <w:rsid w:val="00ED13CD"/>
+    <w:rsid w:val="00ED1C45"/>
+    <w:rsid w:val="00ED2D62"/>
     <w:rsid w:val="00ED346B"/>
+    <w:rsid w:val="00ED369F"/>
     <w:rsid w:val="00ED3D9A"/>
     <w:rsid w:val="00ED3F27"/>
     <w:rsid w:val="00ED4319"/>
     <w:rsid w:val="00ED494C"/>
     <w:rsid w:val="00ED4AB3"/>
     <w:rsid w:val="00ED681B"/>
     <w:rsid w:val="00ED725F"/>
     <w:rsid w:val="00ED7903"/>
     <w:rsid w:val="00ED7C25"/>
     <w:rsid w:val="00EE0768"/>
     <w:rsid w:val="00EE11B5"/>
     <w:rsid w:val="00EE1748"/>
     <w:rsid w:val="00EE1A7D"/>
     <w:rsid w:val="00EE22D0"/>
     <w:rsid w:val="00EE25ED"/>
     <w:rsid w:val="00EE3ABE"/>
     <w:rsid w:val="00EE40AC"/>
     <w:rsid w:val="00EE43FC"/>
     <w:rsid w:val="00EE5E37"/>
     <w:rsid w:val="00EE6268"/>
     <w:rsid w:val="00EE6A93"/>
     <w:rsid w:val="00EE78F5"/>
     <w:rsid w:val="00EF00F3"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF20E0"/>
@@ -15581,193 +16312,211 @@
     <w:rsid w:val="00EF4CE1"/>
     <w:rsid w:val="00EF60B1"/>
     <w:rsid w:val="00EF6C6A"/>
     <w:rsid w:val="00EF714D"/>
     <w:rsid w:val="00EF72D2"/>
     <w:rsid w:val="00EF77DD"/>
     <w:rsid w:val="00F009F2"/>
     <w:rsid w:val="00F02E5D"/>
     <w:rsid w:val="00F0345A"/>
     <w:rsid w:val="00F069CD"/>
     <w:rsid w:val="00F07E0D"/>
     <w:rsid w:val="00F108FF"/>
     <w:rsid w:val="00F109C4"/>
     <w:rsid w:val="00F10E95"/>
     <w:rsid w:val="00F11954"/>
     <w:rsid w:val="00F11A1A"/>
     <w:rsid w:val="00F13F2E"/>
     <w:rsid w:val="00F14A3A"/>
     <w:rsid w:val="00F1516C"/>
     <w:rsid w:val="00F15A99"/>
     <w:rsid w:val="00F15D17"/>
     <w:rsid w:val="00F171C4"/>
     <w:rsid w:val="00F17451"/>
     <w:rsid w:val="00F17766"/>
     <w:rsid w:val="00F179C2"/>
+    <w:rsid w:val="00F209CB"/>
+    <w:rsid w:val="00F21730"/>
     <w:rsid w:val="00F21F84"/>
     <w:rsid w:val="00F22838"/>
     <w:rsid w:val="00F22FBB"/>
+    <w:rsid w:val="00F23F08"/>
+    <w:rsid w:val="00F24C21"/>
     <w:rsid w:val="00F25767"/>
     <w:rsid w:val="00F27091"/>
     <w:rsid w:val="00F27136"/>
     <w:rsid w:val="00F2796F"/>
     <w:rsid w:val="00F27CCA"/>
     <w:rsid w:val="00F3054C"/>
     <w:rsid w:val="00F34852"/>
     <w:rsid w:val="00F34C0A"/>
+    <w:rsid w:val="00F36216"/>
+    <w:rsid w:val="00F36EE9"/>
     <w:rsid w:val="00F403A1"/>
     <w:rsid w:val="00F43043"/>
     <w:rsid w:val="00F437D7"/>
     <w:rsid w:val="00F43B2C"/>
     <w:rsid w:val="00F44380"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F473D1"/>
     <w:rsid w:val="00F50E60"/>
     <w:rsid w:val="00F50F2F"/>
     <w:rsid w:val="00F517ED"/>
     <w:rsid w:val="00F51FB8"/>
     <w:rsid w:val="00F54123"/>
+    <w:rsid w:val="00F55DD6"/>
     <w:rsid w:val="00F56A08"/>
     <w:rsid w:val="00F57016"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F61E58"/>
     <w:rsid w:val="00F64887"/>
     <w:rsid w:val="00F6489E"/>
+    <w:rsid w:val="00F64C7A"/>
     <w:rsid w:val="00F64D8D"/>
     <w:rsid w:val="00F65214"/>
     <w:rsid w:val="00F660C1"/>
     <w:rsid w:val="00F660F1"/>
     <w:rsid w:val="00F66637"/>
     <w:rsid w:val="00F7089A"/>
     <w:rsid w:val="00F70ABC"/>
     <w:rsid w:val="00F72908"/>
+    <w:rsid w:val="00F72C3B"/>
     <w:rsid w:val="00F74F21"/>
     <w:rsid w:val="00F751EA"/>
     <w:rsid w:val="00F7678F"/>
     <w:rsid w:val="00F76CA7"/>
     <w:rsid w:val="00F77CAA"/>
     <w:rsid w:val="00F839B2"/>
     <w:rsid w:val="00F84A39"/>
     <w:rsid w:val="00F856DA"/>
     <w:rsid w:val="00F86017"/>
     <w:rsid w:val="00F878B7"/>
     <w:rsid w:val="00F901E2"/>
     <w:rsid w:val="00F90A48"/>
+    <w:rsid w:val="00F918E9"/>
     <w:rsid w:val="00F920D1"/>
     <w:rsid w:val="00F92959"/>
+    <w:rsid w:val="00F92FE8"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93494"/>
     <w:rsid w:val="00F9466D"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94F06"/>
     <w:rsid w:val="00FA067B"/>
     <w:rsid w:val="00FA1A79"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA2155"/>
     <w:rsid w:val="00FA3715"/>
     <w:rsid w:val="00FA3E70"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA4D43"/>
+    <w:rsid w:val="00FA5E4A"/>
     <w:rsid w:val="00FA7F2C"/>
+    <w:rsid w:val="00FB110F"/>
     <w:rsid w:val="00FB1707"/>
     <w:rsid w:val="00FB21A1"/>
     <w:rsid w:val="00FB47C6"/>
     <w:rsid w:val="00FB4B7F"/>
     <w:rsid w:val="00FB5D3D"/>
     <w:rsid w:val="00FB5FAC"/>
+    <w:rsid w:val="00FB6432"/>
     <w:rsid w:val="00FB7EE7"/>
     <w:rsid w:val="00FC14CD"/>
     <w:rsid w:val="00FC3041"/>
     <w:rsid w:val="00FC31E6"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC416A"/>
     <w:rsid w:val="00FC568C"/>
     <w:rsid w:val="00FC5CE9"/>
     <w:rsid w:val="00FC6856"/>
+    <w:rsid w:val="00FC7B15"/>
+    <w:rsid w:val="00FD02F6"/>
     <w:rsid w:val="00FD0955"/>
     <w:rsid w:val="00FD2282"/>
     <w:rsid w:val="00FD299D"/>
     <w:rsid w:val="00FD4D99"/>
     <w:rsid w:val="00FD65C4"/>
     <w:rsid w:val="00FD71F7"/>
     <w:rsid w:val="00FD78D9"/>
     <w:rsid w:val="00FD7AC9"/>
     <w:rsid w:val="00FE00CC"/>
     <w:rsid w:val="00FE207C"/>
+    <w:rsid w:val="00FE23EB"/>
     <w:rsid w:val="00FE324B"/>
     <w:rsid w:val="00FE33C5"/>
     <w:rsid w:val="00FE3523"/>
     <w:rsid w:val="00FE429B"/>
     <w:rsid w:val="00FE4B3A"/>
     <w:rsid w:val="00FE5FB4"/>
     <w:rsid w:val="00FE60BA"/>
     <w:rsid w:val="00FE6322"/>
     <w:rsid w:val="00FE7799"/>
     <w:rsid w:val="00FF0147"/>
-    <w:rsid w:val="00FF02ED"/>
     <w:rsid w:val="00FF1EDC"/>
     <w:rsid w:val="00FF25D4"/>
     <w:rsid w:val="00FF31A3"/>
     <w:rsid w:val="00FF43A6"/>
     <w:rsid w:val="00FF476B"/>
     <w:rsid w:val="00FF6936"/>
     <w:rsid w:val="00FF6DDF"/>
+    <w:rsid w:val="00FF6E71"/>
     <w:rsid w:val="00FF753F"/>
     <w:rsid w:val="00FF774C"/>
     <w:rsid w:val="00FF77D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24216BE7"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{955A53B7-7405-4873-9A83-16823199230E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17140,51 +17889,51 @@
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="28"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Heading3"/>
     <w:rsid w:val="00AD66B0"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00B82BF8"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Heading3"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:spacing w:before="0"/>
       <w:ind w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
       <w:color w:val="auto"/>
       <w:szCs w:val="24"/>
@@ -17233,51 +17982,51 @@
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
     <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
     <w:basedOn w:val="Heading1"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:kern w:val="32"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
     <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
     <w:basedOn w:val="TOC2"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1022"/>
         <w:tab w:val="clear" w:pos="9168"/>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
       </w:tabs>
       <w:spacing w:after="0"/>
@@ -17458,122 +18207,122 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="DocumentMap"/>
     <w:semiHidden/>
     <w:rsid w:val="00B82BF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="1ai">
     <w:name w:val="Outline List 1"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
     <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
     <w:basedOn w:val="TOC1"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:right="187"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Dotum"/>
       <w:noProof/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B82BF8"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
     <w:name w:val="Style Numbered 13 pt Bold"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="10"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="111111">
     <w:name w:val="Outline List 2"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
     <w:name w:val="Style Outline numbered 13 pt Bold"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
     <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
       </w:tabs>
       <w:ind w:left="680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
     <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B82BF8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="num" w:pos="1644"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
       </w:tabs>
@@ -17683,51 +18432,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00E609BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E609BF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
     <w:name w:val="AC Rule Header 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="ACRuleBody2"/>
     <w:rsid w:val="006745B2"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
     <w:name w:val="AC Rule Header 2"/>
     <w:basedOn w:val="ACRuleHeader1"/>
     <w:next w:val="ACRuleBody3"/>
     <w:rsid w:val="006745B2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="1560" w:hanging="993"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -17743,72 +18492,72 @@
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
     <w:name w:val="AC Rule Body 3"/>
     <w:basedOn w:val="ACRuleBody2"/>
     <w:rsid w:val="006745B2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="2552" w:hanging="992"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
     <w:name w:val="Section heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1C76"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="180"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
     <w:name w:val="Subsection heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1C76"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="180"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
     <w:name w:val="Medium Shading 1 - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="60"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1C76"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:spacing w:after="180"/>
       <w:ind w:left="1077" w:hanging="357"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="1"/>
@@ -17993,73 +18742,73 @@
     <w:locked/>
     <w:rsid w:val="0092364D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
     <w:name w:val="Table Data"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableDataChar"/>
     <w:rsid w:val="0092364D"/>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Heading3"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD66B0"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Heading3"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004264D2"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="21"/>
+        <w:numId w:val="19"/>
       </w:numPr>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="34816500">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="181474498">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18364,50 +19113,63 @@
                                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                               </w:divBdr>
                                             </w:div>
                                           </w:divsChild>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="481124522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="695694999">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="611713275">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -18476,50 +19238,63 @@
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="844320517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="920220721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1152452026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -19423,51 +20198,51 @@
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/adult-custodial-rules.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/opp-framework-prisons.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Documents/disability-awareness-manual.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Documents/disability-awareness-manual.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/adult-custodial-rules.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/opp-framework-prisons.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/human-resources/Pages/equity-diversity.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/human-resources/Pages/equity-diversity.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OM-SDDisabilityCoordination@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/human-resources/Pages/equity-diversity.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider/provider-finder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/disabilities.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/about/compliance-and-enforcement/ndis-provider-register-and-compliance-and-enforcement-actions" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/publications/disability-access-and-inclusion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OM-SDDisabilityCoordination@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/resources/find-registered-provider/list-registered-providers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/disabilities.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/people-disability.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/diversity-inclusion.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20142,116 +20917,110 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>21344</Characters>
+  <Pages>15</Pages>
+  <Words>4324</Words>
+  <Characters>24651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>205</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 4.8 Prisoners with Disability</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25038</CharactersWithSpaces>
+  <CharactersWithSpaces>28918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -20326,27 +21095,51 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-06-29T03:40:41Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d9b93b63-0413-41c8-8a77-7e0126c755f4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>