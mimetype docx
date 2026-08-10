--- v0 (2025-12-10)
+++ v1 (2026-08-10)
@@ -14,463 +14,499 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="271163A5" w14:textId="6B0879B1" w:rsidR="00146739" w:rsidRDefault="00DB65F6" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D35ABB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF4FE0">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00D35ABB" w:rsidRPr="00D35ABB">
         <w:t xml:space="preserve"> Protection Prisoner</w:t>
       </w:r>
       <w:r w:rsidR="0088065F">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612887B5" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00951529" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>Prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w:rsidRPr="00951529" w14:paraId="324E4638" w14:textId="77777777" w:rsidTr="000C5B97">
         <w:trPr>
           <w:trHeight w:val="8193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="6AEB11A1" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00951529" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r w:rsidRPr="00951529">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57103663" w14:textId="7961F30C" w:rsidR="00D70ADA" w:rsidRPr="00951529" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
+          <w:p w14:paraId="57103663" w14:textId="205D30E7" w:rsidR="00D70ADA" w:rsidRPr="00951529" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004012F3">
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>As referenced in the</w:t>
             </w:r>
             <w:r w:rsidRPr="00951529">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00872D53">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections in Australia, 20</w:t>
+              </w:r>
+              <w:r w:rsidR="00EB08E6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>25</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DB376F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24035932" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="00951529" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B471489" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRPr="009C4806" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
-[...63 lines deleted...]
-          <w:p w14:paraId="08DD4504" w14:textId="60457BB3" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
+          <w:p w14:paraId="3B471489" w14:textId="014BAC5D" w:rsidR="00DB376F" w:rsidRPr="009C4806" w:rsidRDefault="000D4173" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.1.1 </w:t>
+              <w:t>5.1.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE1235">
+            <w:r w:rsidR="00DB376F" w:rsidRPr="009C4806">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management systems, policies and procedures are evidence based and are informed by human rights principles and operational practice.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EBA4A3" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRPr="009C4806" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
+            <w:pPr>
+              <w:pStyle w:val="Instructionalnote"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08DD4504" w14:textId="2EDDE191" w:rsidR="00DB376F" w:rsidRDefault="000D4173" w:rsidP="00DB376F">
+            <w:pPr>
+              <w:pStyle w:val="Instructionalnote"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F" w:rsidRPr="00BE1235">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Correctional practices identify, minimise and manage any risks to staff, the community, visitors, prisoners and offenders</w:t>
             </w:r>
             <w:r w:rsidR="0056722E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BAD5743" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33F970A5" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRPr="00511B9D" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
+          <w:p w14:paraId="33F970A5" w14:textId="62B8D718" w:rsidR="00DB376F" w:rsidRPr="00511B9D" w:rsidRDefault="000D4173" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:vanish/>
                 <w:color w:val="000000"/>
                 <w:specVanish/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.1.5 </w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE1235">
+            <w:r w:rsidR="00DB376F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1.5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F" w:rsidRPr="00BE1235">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">All appropriate measures are taken to ensure no injuries or unnatural deaths occur to staff, visitors or prisoners/ offenders. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0363327A" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F941F35" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="407DE02A" w14:textId="4845A763" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
+          <w:p w14:paraId="407DE02A" w14:textId="17BF7D89" w:rsidR="00DB376F" w:rsidRDefault="000D4173" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.2.1 </w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE1235">
+            <w:r w:rsidR="00DB376F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F" w:rsidRPr="00BE1235">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Comprehensive strategies, systems and procedures to detect, deter and prevent incidents that impact on the safety or security of correctional services, staff, the community or prisoners/</w:t>
             </w:r>
             <w:r w:rsidR="0056722E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE1235">
+            <w:r w:rsidR="00DB376F" w:rsidRPr="00BE1235">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>offenders are developed and implemented</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DB376F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="380D6FAB" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7681C6BD" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
+          <w:p w14:paraId="7681C6BD" w14:textId="24805DA1" w:rsidR="00DB376F" w:rsidRDefault="00EB08E6" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.2.3 </w:t>
+              <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE1235">
+            <w:r w:rsidR="00DB376F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F" w:rsidRPr="00BE1235">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dynamic security practices support and optimise prisoner safety and the good order and management of the prison</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DB376F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BB235C5" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EC5C32C" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
+          <w:p w14:paraId="2EC5C32C" w14:textId="5D0558D9" w:rsidR="00DB376F" w:rsidRDefault="00EB08E6" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.3.1 </w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00684C4B">
+            <w:r w:rsidR="00DB376F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.3.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F" w:rsidRPr="00684C4B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Prisoner classification and placement is based on an objective assessment of prisoners security risk, rehabilitation and reintegration needs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73DD4B85" w14:textId="77777777" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BA713AC" w14:textId="23577533" w:rsidR="00DB376F" w:rsidRDefault="00DB376F" w:rsidP="00DB376F">
+          <w:p w14:paraId="0BA713AC" w14:textId="28652B8D" w:rsidR="00DB376F" w:rsidRDefault="00EB08E6" w:rsidP="00DB376F">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.3.2 </w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00684C4B">
+            <w:r w:rsidR="00DB376F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.3.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB376F" w:rsidRPr="00684C4B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Prisoners are assessed and allocated to accommodation compatible with their assessed risks and needs to ensure their safety and security and the good order of the facility</w:t>
             </w:r>
             <w:r w:rsidR="0056722E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B97ECD" w14:textId="77777777" w:rsidR="00684C4B" w:rsidRDefault="00684C4B" w:rsidP="00BE1235">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E42589C" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="002D5F52" w:rsidRDefault="00012001" w:rsidP="00012001">
             <w:pPr>
@@ -489,2041 +525,2041 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1998B5FA" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CE52CE" w14:textId="1AEBE709" w:rsidR="00251604" w:rsidRDefault="003D5245">
+    <w:p w14:paraId="04FCD2DE" w14:textId="6051B6E8" w:rsidR="009E7423" w:rsidRDefault="003D5245">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5245">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003D5245">
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003D5245">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc86917561" w:history="1">
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+      <w:hyperlink w:anchor="_Toc234930444" w:history="1">
+        <w:r w:rsidR="009E7423" w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidR="009E7423" w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917561 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930444 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r w:rsidR="009E7423">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="104B6AA0" w14:textId="6853054A" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="72324EEF" w14:textId="4C93C933" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930445" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917562 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930445 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38464209" w14:textId="70F89541" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="0F0B212F" w14:textId="2C72788F" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930446" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Identifying the Requirement for Assessment and Referral</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917563 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930446 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A6018CD" w14:textId="33E7A97D" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="3904D361" w14:textId="79FAE415" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930447" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referral for protection assessment</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917564 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930447 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53A45FE4" w14:textId="030335B2" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="092DF8C6" w14:textId="714698A5" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930448" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>PMDT Review</w:t>
+          <w:t>Protection Multi-Disciplinary Team</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917565 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930448 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63FF8B90" w14:textId="189044E2" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="43AD70D0" w14:textId="04F78A93" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930449" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Role of the PMDT and Chair of PMDT</w:t>
+          <w:t>Role and structure</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917566 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930449 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D99F611" w14:textId="6D6600EA" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="6FCDADD5" w14:textId="39CB2AC0" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930450" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Review of prisoners referred for protection</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917567 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930450 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7681D372" w14:textId="51BC8FA3" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="4092AF27" w14:textId="59BBA289" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930451" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Ongoing review of prisoner's protection status</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917568 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930451 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D99C47B" w14:textId="172155F6" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="56563EDD" w14:textId="48118DBE" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930452" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Removal from protection</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917569 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930452 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F139D7E" w14:textId="0BDC4AB5" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="45B67A01" w14:textId="59F8468D" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930453" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoner review of PMDT decision</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917570 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930453 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E8DB985" w14:textId="0B0163E7" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="04734A6A" w14:textId="2B4EFC19" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930454" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.6</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Special Protection Unit - Casuarina Prison</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917571 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930454 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E131FD9" w14:textId="0788E77D" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="55FA7403" w14:textId="39EBB986" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930455" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4.7</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoners not placed in a Protection Unit</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917572 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930455 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EB99D79" w14:textId="77439C22" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="04417714" w14:textId="5E62C189" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930456" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Incident reporting</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917573 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930456 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41DB1C66" w14:textId="0FCEACA2" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="5E81E187" w14:textId="6F96C27C" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930457" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917574 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930457 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DDD4F0C" w14:textId="47DC7B11" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="37B5D8C7" w14:textId="4D518710" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930458" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917575 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930458 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E2E389A" w14:textId="2F451CAE" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="564A10E0" w14:textId="547DBA65" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930459" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917576 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930459 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E3E6375" w14:textId="44D46A77" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="72763F42" w14:textId="0D5A8AF3" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930460" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917577 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930460 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A7A4E8E" w14:textId="772F8616" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="3D65B7AB" w14:textId="100E2360" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930461" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917578 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930461 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51246943" w14:textId="7E163276" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="0243FC28" w14:textId="21EEFE51" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930462" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917579 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930462 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CE71AB5" w14:textId="33135E76" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="052D46A1" w14:textId="3DD67C8D" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930463" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917580 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930463 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48F89D1F" w14:textId="02F96ABC" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="34FB3587" w14:textId="6DCD74C6" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930464" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document version history</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917581 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930464 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04B08269" w14:textId="1B0285C9" w:rsidR="00251604" w:rsidRDefault="00827106">
+    <w:p w14:paraId="24415EDE" w14:textId="3DC4147B" w:rsidR="009E7423" w:rsidRDefault="009E7423">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234930465" w:history="1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix A - </w:t>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Protection Prisoner Review Risk Assessment</w:t>
         </w:r>
-        <w:r w:rsidR="00251604" w:rsidRPr="00B774E1">
+        <w:r w:rsidRPr="00CF2BD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Matrix</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86917582 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234930465 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00995BB1">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00251604">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="717CC86D" w14:textId="0287A8F3" w:rsidR="003D5245" w:rsidRPr="003D5245" w:rsidRDefault="003D5245" w:rsidP="003D5245">
+    <w:p w14:paraId="717CC86D" w14:textId="7AE12547" w:rsidR="003D5245" w:rsidRPr="003D5245" w:rsidRDefault="003D5245" w:rsidP="003D5245">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5245">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B21E273" w14:textId="77777777" w:rsidR="003D5245" w:rsidRPr="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF94280" w14:textId="77777777" w:rsidR="003D5245" w:rsidRPr="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
@@ -2546,260 +2582,275 @@
     <w:p w14:paraId="1F978CC9" w14:textId="77777777" w:rsidR="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1400C1AE" w14:textId="77777777" w:rsidR="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C12EEB3" w14:textId="77777777" w:rsidR="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D5C3598" w14:textId="77777777" w:rsidR="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55811010" w14:textId="5A5CB66C" w:rsidR="003D5245" w:rsidRDefault="003D5245" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FF92449" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00951529" w:rsidRDefault="00C8272F" w:rsidP="00D3135E">
+    <w:p w14:paraId="0FF92449" w14:textId="39AF39B5" w:rsidR="00C8272F" w:rsidRPr="00951529" w:rsidRDefault="00C8272F" w:rsidP="00D3135E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc22822763"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc86917561"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234930444"/>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="000832EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="63F1C2B5" w14:textId="77777777" w:rsidR="00C70E6A" w:rsidRDefault="00C70E6A" w:rsidP="003F0B23">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC790D1" w14:textId="77777777" w:rsidR="008E6337" w:rsidRPr="00DE51F8" w:rsidRDefault="008E6337" w:rsidP="00C1069C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc379980017"/>
       <w:bookmarkStart w:id="3" w:name="_Toc379980018"/>
       <w:bookmarkStart w:id="4" w:name="_Toc22822764"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc86917562"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234930445"/>
       <w:bookmarkStart w:id="6" w:name="_Toc379980019"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00DE51F8">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="280AF529" w14:textId="69873F3C" w:rsidR="00C85A94" w:rsidRDefault="00A74D8F" w:rsidP="00581ACE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Department </w:t>
       </w:r>
       <w:r w:rsidR="00CB788C" w:rsidRPr="00CB788C">
         <w:t>is responsible for the safety</w:t>
       </w:r>
       <w:r w:rsidR="00C7574F">
         <w:t xml:space="preserve"> and security</w:t>
       </w:r>
       <w:r w:rsidR="00CB788C" w:rsidRPr="00CB788C">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C2FEA">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r>
         <w:t>prisoners in their care</w:t>
       </w:r>
       <w:r w:rsidR="00CB788C" w:rsidRPr="00CB788C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EB6CA7" w14:textId="149089F5" w:rsidR="00AD5212" w:rsidRPr="00AD5212" w:rsidRDefault="00AD5212" w:rsidP="00581ACE">
+    <w:p w14:paraId="14EB6CA7" w14:textId="2999C341" w:rsidR="00AD5212" w:rsidRPr="00AD5212" w:rsidRDefault="00AD5212" w:rsidP="00581ACE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD5212">
         <w:t xml:space="preserve">This COPP </w:t>
       </w:r>
       <w:r w:rsidR="000F6CBC">
         <w:t xml:space="preserve">sets out </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5212">
         <w:t>the polic</w:t>
       </w:r>
       <w:r w:rsidR="000F6CBC">
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5212">
         <w:t xml:space="preserve"> and procedure </w:t>
       </w:r>
       <w:r w:rsidR="000F6CBC">
         <w:t xml:space="preserve">that apply to </w:t>
       </w:r>
       <w:r w:rsidR="00BB0E80">
         <w:t>prisoners that are deemed to require protection</w:t>
       </w:r>
       <w:r w:rsidR="000F6CBC">
         <w:t xml:space="preserve"> (protection p</w:t>
       </w:r>
       <w:r w:rsidR="00BB0E80">
         <w:t xml:space="preserve">risoners). </w:t>
       </w:r>
       <w:r w:rsidR="00BB0E80" w:rsidRPr="00AD5212">
-        <w:t xml:space="preserve">Protection is granted for a number of reasons, including direct or indirect threats from other prisoners, the nature of the prisoner’s offences, prior employment history or being a target for retribution. </w:t>
+        <w:t xml:space="preserve">Protection </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93958">
+        <w:t>may be</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0E80" w:rsidRPr="00AD5212">
+        <w:t xml:space="preserve"> granted for a number of reasons, including direct or indirect threats from other prisoners, the nature of the prisoner’s offences, prior employment history or being a target for retribution. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A9DAAB" w14:textId="24DAC436" w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B" w:rsidRDefault="00BB0E80" w:rsidP="00BB0E80">
+    <w:p w14:paraId="51A9DAAB" w14:textId="28ACF3F4" w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B" w:rsidRDefault="00B93958" w:rsidP="00BB0E80">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00ED5E0B">
-        <w:t>A number of units with</w:t>
+      <w:r>
+        <w:t>Dedicated</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B">
+        <w:t xml:space="preserve"> units with</w:t>
       </w:r>
       <w:r w:rsidR="000F6CBC" w:rsidRPr="00ED5E0B">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E0B">
+      <w:r w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D3135E" w:rsidRPr="00ED5E0B">
         <w:t>Hakea Prison, Casuarina Prison and Acacia Prison</w:t>
       </w:r>
       <w:r w:rsidR="000F6CBC" w:rsidRPr="00ED5E0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E0B">
+      <w:r w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B">
         <w:t xml:space="preserve">have been declared as Protection </w:t>
       </w:r>
       <w:r w:rsidR="000F6CBC" w:rsidRPr="00ED5E0B">
         <w:t>Units for the placement of protection p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E0B">
+      <w:r w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B">
         <w:t>risoners.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E0B">
+      <w:r w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="000F6CBC" w:rsidRPr="00ED5E0B">
         <w:t xml:space="preserve"> Protection p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED5E0B">
+      <w:r w:rsidR="00BB0E80" w:rsidRPr="00ED5E0B">
         <w:t xml:space="preserve">risoners may also be placed in </w:t>
       </w:r>
       <w:r w:rsidR="00ED5E0B" w:rsidRPr="00ED5E0B">
         <w:t xml:space="preserve">another unit or prison without a Protection Unit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA3CBDB" w14:textId="004002B9" w:rsidR="00856142" w:rsidRPr="00B41CD5" w:rsidRDefault="001C7670" w:rsidP="00581ACE">
+    <w:p w14:paraId="4EA3CBDB" w14:textId="0AFF70A8" w:rsidR="00856142" w:rsidRPr="00B41CD5" w:rsidRDefault="001C7670" w:rsidP="00581ACE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoners are placed on p</w:t>
       </w:r>
       <w:r w:rsidR="004B4007">
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00B41CD5">
         <w:t xml:space="preserve">a last resort </w:t>
       </w:r>
       <w:r>
         <w:t>and t</w:t>
       </w:r>
       <w:r w:rsidR="00856142" w:rsidRPr="00B41CD5">
         <w:t xml:space="preserve">he purpose of protection placement is to </w:t>
       </w:r>
       <w:r w:rsidR="0011169D">
         <w:t xml:space="preserve">minimise protection prisoners contact with mainstream prisoners and maintain protection </w:t>
       </w:r>
-      <w:r w:rsidR="001610F7">
-        <w:t>prisoners</w:t>
+      <w:r w:rsidR="00E4737E">
+        <w:t>prisoners’</w:t>
       </w:r>
       <w:r w:rsidR="0011169D">
         <w:t xml:space="preserve"> safety and security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD5288F" w14:textId="77777777" w:rsidR="00C1069C" w:rsidRDefault="00C1069C" w:rsidP="00C1069C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc86917563"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234930446"/>
       <w:r>
         <w:t>Identifying the Requirement for Assessment and Referral</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="7F81A573" w14:textId="140ED79B" w:rsidR="00C1069C" w:rsidRPr="00A9452F" w:rsidRDefault="0011169D" w:rsidP="00C1069C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc86917564"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc234930447"/>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00226E49">
         <w:t xml:space="preserve">eferral </w:t>
       </w:r>
       <w:r>
         <w:t>for protection assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2BB53320" w14:textId="3B34A314" w:rsidR="00C1069C" w:rsidRDefault="0011169D" w:rsidP="00854084">
+    <w:p w14:paraId="2BB53320" w14:textId="7E243099" w:rsidR="00C1069C" w:rsidRDefault="0011169D" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>When prisoners are admitted to prison, t</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>he Reception O</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C" w:rsidRPr="00A9452F">
@@ -2808,235 +2859,247 @@
         </w:rPr>
         <w:t xml:space="preserve">fficer </w:t>
       </w:r>
       <w:r w:rsidR="00B41CD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> identify </w:t>
       </w:r>
       <w:r w:rsidR="00C1069C" w:rsidRPr="00A9452F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>prisoner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>s that they consider</w:t>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93958">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>they consider</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C" w:rsidRPr="00A9452F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D4AD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>require</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> referral for protection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> assessment</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C" w:rsidRPr="00A9452F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61772053" w14:textId="6D611BB7" w:rsidR="00C1069C" w:rsidRPr="00637A56" w:rsidRDefault="0011169D" w:rsidP="00854084">
+    <w:p w14:paraId="61772053" w14:textId="1B3F870C" w:rsidR="00C1069C" w:rsidRPr="00637A56" w:rsidRDefault="0011169D" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Assessment_of_a"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">When considering whether a prisoner should be referred for assessment, the Reception Officer </w:t>
       </w:r>
       <w:r w:rsidR="00C1069C" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall consider potential risk</w:t>
       </w:r>
       <w:r w:rsidR="000D4AD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> factors</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the prisoner including (but not limited to):</w:t>
+        <w:t xml:space="preserve"> to the prisoner including (but not limited to)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EA4563" w14:textId="6C6B0894" w:rsidR="007074C4" w:rsidRPr="00637A56" w:rsidRDefault="00A353A6" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="000D4AD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>oes the prisoner have</w:t>
       </w:r>
       <w:r w:rsidR="007074C4" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> an existing protection alert</w:t>
       </w:r>
       <w:r w:rsidR="00BF0EA3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321FF7DB" w14:textId="0F97FC50" w:rsidR="00C1069C" w:rsidRPr="00637A56" w:rsidRDefault="00A353A6" w:rsidP="003973E1">
+    <w:p w14:paraId="321FF7DB" w14:textId="7F47BBA9" w:rsidR="00C1069C" w:rsidRPr="00637A56" w:rsidRDefault="00A353A6" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="000D4AD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ny information/ security/ alerts </w:t>
+        <w:t xml:space="preserve">ny information/security/alerts </w:t>
       </w:r>
       <w:r w:rsidR="00037765" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>available</w:t>
       </w:r>
       <w:r w:rsidR="00BF0EA3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F744F06" w14:textId="2C1CBECB" w:rsidR="00C1069C" w:rsidRPr="00637A56" w:rsidRDefault="00A353A6" w:rsidP="003973E1">
+    <w:p w14:paraId="0F744F06" w14:textId="10ABE5F4" w:rsidR="00C1069C" w:rsidRPr="00637A56" w:rsidRDefault="00A353A6" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00581ACE" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C1069C" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the prisoner directly or indirectly threatened by another prisoner or prisoners</w:t>
-[...5 lines deleted...]
-        <w:t>?</w:t>
+        <w:t xml:space="preserve"> the prisoner directly or indirectly threatened by another prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93958">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>/s?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C085113" w14:textId="2AE51F9A" w:rsidR="00C1069C" w:rsidRPr="00637A56" w:rsidRDefault="00A353A6" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00581ACE" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -3077,51 +3140,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00DB376F" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>as the prisoner given or is in the process of giving information to Prison Officers, Police or evidence in court concerning other pri</w:t>
       </w:r>
       <w:r w:rsidR="000D4AD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>soners, relatives or associates</w:t>
       </w:r>
       <w:r w:rsidR="00BF0EA3">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4B56B8" w14:textId="6F73EAEA" w:rsidR="00607B6F" w:rsidRPr="00637A56" w:rsidRDefault="003B4330" w:rsidP="00854084">
+    <w:p w14:paraId="0F4B56B8" w14:textId="0F28FD4F" w:rsidR="00607B6F" w:rsidRPr="00637A56" w:rsidRDefault="003B4330" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc525813190"/>
       <w:bookmarkStart w:id="11" w:name="_Toc530413617"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00607B6F" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception Officer shall review </w:t>
@@ -3206,550 +3269,418 @@
           </w:rPr>
           <w:t>COPP 2.1</w:t>
         </w:r>
         <w:r w:rsidR="00820404" w:rsidRPr="00D3135E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidR="00085780" w:rsidRPr="00D3135E">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF37C8" w:rsidRPr="00637A56">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584A8884" w14:textId="6F6934D0" w:rsidR="00EF0186" w:rsidRPr="00637A56" w:rsidRDefault="00950B11" w:rsidP="00854084">
+    <w:p w14:paraId="584A8884" w14:textId="22BE8346" w:rsidR="00EF0186" w:rsidRPr="00AE3CD7" w:rsidRDefault="00950B11" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637A56">
+      <w:r w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
-      <w:r w:rsidR="00766360" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00766360" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="005E1C9B" w:rsidRPr="00637A56">
+      <w:r w:rsidR="005E1C9B" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0047400D" w:rsidRPr="00637A56">
+      <w:r w:rsidR="0047400D" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
-      <w:r w:rsidR="005E1C9B" w:rsidRPr="00637A56">
+      <w:r w:rsidR="005E1C9B" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">protection </w:t>
       </w:r>
-      <w:r w:rsidRPr="00637A56">
-[...5 lines deleted...]
-      <w:r w:rsidR="008818E1" w:rsidRPr="00637A56">
+      <w:r w:rsidRPr="00AE3CD7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>alert exists</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5110" w:rsidRPr="00AE3CD7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008818E1" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">or a </w:t>
       </w:r>
-      <w:r w:rsidR="00EA1826" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00EA1826" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>prisoner</w:t>
       </w:r>
-      <w:r w:rsidR="008818E1" w:rsidRPr="00637A56">
+      <w:r w:rsidR="008818E1" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> is assessed as </w:t>
       </w:r>
-      <w:r w:rsidR="00D956BB" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00D956BB" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">potentially </w:t>
       </w:r>
-      <w:r w:rsidR="008818E1" w:rsidRPr="00637A56">
+      <w:r w:rsidR="008818E1" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>requiring protection</w:t>
       </w:r>
-      <w:r w:rsidR="00527E5F" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00527E5F" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008818E1" w:rsidRPr="00637A56">
+      <w:r w:rsidR="008818E1" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00637A56">
+      <w:r w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the Reception Officer shall</w:t>
       </w:r>
-      <w:r w:rsidR="0047400D" w:rsidRPr="00637A56">
-[...35 lines deleted...]
-      <w:r w:rsidR="00A87724" w:rsidRPr="00637A56">
+      <w:r w:rsidR="0047400D" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00B93958" w:rsidRPr="00AE3CD7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commence the referral for protection on TOMS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607498A3" w14:textId="4171396F" w:rsidR="00F004B7" w:rsidRPr="00637A56" w:rsidRDefault="00F004B7" w:rsidP="00854084">
+    <w:p w14:paraId="607498A3" w14:textId="014F8282" w:rsidR="00F004B7" w:rsidRPr="005B2062" w:rsidRDefault="00F004B7" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637A56">
-[...5 lines deleted...]
-      <w:r w:rsidR="008503F3">
+      <w:r w:rsidRPr="00AE3CD7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where a prisoner requests protection, the Reception/Prison Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="008503F3" w:rsidRPr="00AE3CD7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00637A56">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ensuring the prisoner has signed the form.</w:t>
+      <w:r w:rsidRPr="00AE3CD7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">assess the request and commence the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B93958" w:rsidRPr="005B2062">
+        <w:t xml:space="preserve">referral for protection on TOMS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E640838" w14:textId="049621D4" w:rsidR="00C234DE" w:rsidRPr="00637A56" w:rsidRDefault="008503F3" w:rsidP="00854084">
+    <w:p w14:paraId="3E640838" w14:textId="20316240" w:rsidR="00C234DE" w:rsidRPr="005B2062" w:rsidRDefault="008503F3" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Once</w:t>
       </w:r>
-      <w:r w:rsidR="00CE50B2" w:rsidRPr="00637A56">
-[...5 lines deleted...]
-      <w:r w:rsidR="000D4AD5">
+      <w:r w:rsidR="00CE50B2" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B93958" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a referral has commenced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00377236" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidR="00CE50B2" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00CE50B2" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="000D4AD5">
+      <w:r w:rsidR="000D4AD5" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Reception</w:t>
       </w:r>
-      <w:r w:rsidR="00F004B7" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00F004B7" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>/ Prison Officer</w:t>
       </w:r>
-      <w:r w:rsidR="00CE50B2" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00CE50B2" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall </w:t>
       </w:r>
-      <w:r w:rsidR="005E1C9B" w:rsidRPr="00637A56">
+      <w:r w:rsidR="005E1C9B" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>inform the</w:t>
       </w:r>
-      <w:r w:rsidR="00377236" w:rsidRPr="00637A56">
+      <w:r w:rsidR="00377236" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Senior Officer or Officer in Charge (OIC)</w:t>
       </w:r>
-      <w:r w:rsidR="0077623F" w:rsidRPr="00637A56">
+      <w:r w:rsidR="0077623F" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C66EF08" w14:textId="101F87CC" w:rsidR="00861270" w:rsidRDefault="00093EB0" w:rsidP="00854084">
+    <w:p w14:paraId="1C66EF08" w14:textId="161864F7" w:rsidR="00861270" w:rsidRPr="005B2062" w:rsidRDefault="00093EB0" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00377236">
+      <w:r w:rsidR="00377236" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior </w:t>
       </w:r>
-      <w:r w:rsidR="0016697C">
+      <w:r w:rsidR="0016697C" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00377236">
+      <w:r w:rsidR="00377236" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">fficer or OIC </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">shall determine </w:t>
       </w:r>
-      <w:r w:rsidR="00D209DF">
+      <w:r w:rsidR="00D209DF" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>prisoner’s initial placement</w:t>
       </w:r>
-      <w:r w:rsidR="00861270">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="001F5110" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782F3400" w14:textId="12178169" w:rsidR="0016697C" w:rsidRDefault="00861270" w:rsidP="00854084">
+    <w:p w14:paraId="3BEA0D33" w14:textId="7F1A54A6" w:rsidR="00B93958" w:rsidRPr="00FB194D" w:rsidRDefault="00861270" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637A56">
-[...57 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Senior Officer or OIC shall interview the prisoner and complete</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93958" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782F3400" w14:textId="763CADA3" w:rsidR="0016697C" w:rsidRPr="00FB194D" w:rsidRDefault="00B93958" w:rsidP="00854084">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where a protection referral is commenced an interim protection risk management plan shall be completed for the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in addition to the referral on TOMS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055DEFAA" w14:textId="161FCA6E" w:rsidR="007074C4" w:rsidRPr="00B41CD5" w:rsidRDefault="007074C4" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The interim protection risk management plan shall determine </w:t>
       </w:r>
       <w:r w:rsidR="00FB142F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -3824,72 +3755,72 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41CD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">supervision </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6558D59A" w14:textId="73836E7C" w:rsidR="000B6196" w:rsidRPr="00B41CD5" w:rsidRDefault="000B6196" w:rsidP="003973E1">
+    <w:p w14:paraId="6558D59A" w14:textId="452BA644" w:rsidR="000B6196" w:rsidRPr="00B41CD5" w:rsidRDefault="000B6196" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>level of interaction with other prisoners in the wing/ unit</w:t>
+        <w:t>level of interaction with other prisoners in the wing/unit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3594FABF" w14:textId="42A35708" w:rsidR="007074C4" w:rsidRDefault="007074C4" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41CD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">cell </w:t>
       </w:r>
@@ -3918,72 +3849,72 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0706">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">escorts </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0706">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the prison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE3105A" w14:textId="11A564BF" w:rsidR="000B6196" w:rsidRPr="00B41CD5" w:rsidRDefault="000B6196" w:rsidP="003973E1">
+    <w:p w14:paraId="3AE3105A" w14:textId="36964CEE" w:rsidR="000B6196" w:rsidRPr="00B41CD5" w:rsidRDefault="000B6196" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">security/ </w:t>
+        <w:t>security/</w:t>
       </w:r>
       <w:r w:rsidR="00FB142F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">welfare requirements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F643A25" w14:textId="5DF6709F" w:rsidR="007074C4" w:rsidRDefault="000B6196" w:rsidP="003973E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -4074,2120 +4005,2004 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B41CD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>placement in crisis care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or confinement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B41CD5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C09CE7" w14:textId="209FC0BB" w:rsidR="00C234DE" w:rsidRDefault="0016697C" w:rsidP="00854084">
+    <w:p w14:paraId="6B1FCDF7" w14:textId="605B4BEE" w:rsidR="00F337F5" w:rsidRPr="00FB194D" w:rsidRDefault="00340631" w:rsidP="00D3135E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc131064641"/>
+      <w:bookmarkStart w:id="13" w:name="_Review_of_protection"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc234930448"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rotection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ulti-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>isciplinary Team</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00BF0EA3" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3043A5E2" w14:textId="536AA1A5" w:rsidR="00675C97" w:rsidRPr="00FB194D" w:rsidRDefault="00675C97" w:rsidP="00675C97">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc234930449"/>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Role </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5110" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>and structure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="001F5110" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E12944E" w14:textId="6AEE1502" w:rsidR="00776185" w:rsidRPr="00FB194D" w:rsidRDefault="006A4EE9" w:rsidP="00776185">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> to the Chair of the PMDT.</w:t>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00776185" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>rison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>s operating a protection regime</w:t>
+      </w:r>
+      <w:r w:rsidR="00776185" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4159" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have a </w:t>
+      </w:r>
+      <w:r w:rsidR="00367310" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rotection </w:t>
+      </w:r>
+      <w:r w:rsidR="00367310" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ulti-</w:t>
+      </w:r>
+      <w:r w:rsidR="00367310" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isciplinary </w:t>
+      </w:r>
+      <w:r w:rsidR="00367310" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>eam</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5110" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PMDT)</w:t>
+      </w:r>
+      <w:r w:rsidR="00776185" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00776185" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Minimum membership of the PMDT shall include (but is not limited to):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1FCDF7" w14:textId="227F7691" w:rsidR="00F337F5" w:rsidRDefault="00340631" w:rsidP="00D3135E">
-[...3 lines deleted...]
-        <w:keepLines w:val="0"/>
+    <w:p w14:paraId="59D06D58" w14:textId="6B0DE311" w:rsidR="00776185" w:rsidRPr="005B2062" w:rsidRDefault="003F77A1" w:rsidP="00B93958">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="360"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>relevant Assistant Superintendent, or in their absence</w:t>
+      </w:r>
+      <w:r w:rsidR="0006167D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Principal Officer (chair)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3043A5E2" w14:textId="4B9FEA02" w:rsidR="00675C97" w:rsidRDefault="00675C97" w:rsidP="00675C97">
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="2BFFB04C" w14:textId="234F279B" w:rsidR="00776185" w:rsidRPr="005B2062" w:rsidRDefault="00776185" w:rsidP="00776185">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>relevant Senior Officer</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E12944E" w14:textId="17EA070E" w:rsidR="00776185" w:rsidRDefault="00776185" w:rsidP="00776185">
+    <w:p w14:paraId="0B1B1999" w14:textId="5A27B4E1" w:rsidR="00776185" w:rsidRPr="005B2062" w:rsidRDefault="00776185" w:rsidP="00776185">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>security representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B1A8B9" w14:textId="77777777" w:rsidR="00776185" w:rsidRPr="005B2062" w:rsidRDefault="00776185" w:rsidP="00776185">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>other staff as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260D5D63" w14:textId="613D4776" w:rsidR="00B66AF7" w:rsidRPr="005B2062" w:rsidRDefault="00B66AF7" w:rsidP="00675C97">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
-          <w:bCs/>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> (but is not limited to):</w:t>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The role of the PMDT is to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D06D58" w14:textId="32CDAE92" w:rsidR="00776185" w:rsidRPr="004F2A9A" w:rsidRDefault="00776185" w:rsidP="00776185">
+    <w:p w14:paraId="7264F2B0" w14:textId="1A3F9A9B" w:rsidR="00B66AF7" w:rsidRPr="005B2062" w:rsidRDefault="00776185" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and in their absence, the  Principal Officer (PMDT Chair)</w:t>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66AF7" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all </w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="005B2062">
+        <w:t>referrals for protection on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66AF7" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and make a recommendation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>regarding protection</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66AF7" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFFB04C" w14:textId="234F279B" w:rsidR="00776185" w:rsidRDefault="00776185" w:rsidP="00776185">
+    <w:p w14:paraId="56A4B516" w14:textId="301EBBB2" w:rsidR="00D422E2" w:rsidRPr="005B2062" w:rsidRDefault="00D422E2" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>elevant Senior Officer</w:t>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>recommend alternative management strategies for prisoner's not placed on protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1B1999" w14:textId="5A27B4E1" w:rsidR="00776185" w:rsidRPr="004F2A9A" w:rsidRDefault="00776185" w:rsidP="00776185">
+    <w:p w14:paraId="28499617" w14:textId="0A2E5DA4" w:rsidR="00B66AF7" w:rsidRPr="005B2062" w:rsidRDefault="00B66AF7" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>representative</w:t>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">review </w:t>
+      </w:r>
+      <w:r w:rsidR="00D422E2" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and make recommendations regarding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a prisoner's ongoing</w:t>
+      </w:r>
+      <w:r w:rsidR="005764E6" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> protection status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B1A8B9" w14:textId="77777777" w:rsidR="00776185" w:rsidRDefault="00776185" w:rsidP="00776185">
+    <w:p w14:paraId="13C57B69" w14:textId="14A12A32" w:rsidR="005764E6" w:rsidRPr="005B2062" w:rsidRDefault="00D422E2" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004F2A9A">
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>recommend removal from protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467AF3C1" w14:textId="4775DDA2" w:rsidR="00D422E2" w:rsidRPr="005B2062" w:rsidRDefault="005F6AAE" w:rsidP="00854084">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">add, update or remove </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2695" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>protection alerts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00D422E2" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260D5D63" w14:textId="613D4776" w:rsidR="00B66AF7" w:rsidRDefault="00B66AF7" w:rsidP="00675C97">
+    <w:p w14:paraId="2760A126" w14:textId="795C22AF" w:rsidR="00D422E2" w:rsidRPr="005B2062" w:rsidRDefault="00D422E2" w:rsidP="00946B95">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>The role of the PMDT is to:</w:t>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PMDT </w:t>
+      </w:r>
+      <w:r w:rsidR="00946B95" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3135E" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consider </w:t>
+      </w:r>
+      <w:r w:rsidR="00986589" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member</w:t>
+      </w:r>
+      <w:r w:rsidR="00986589" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recommendation </w:t>
+      </w:r>
+      <w:r w:rsidR="00986589" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986589" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the prisoner's protection status.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7264F2B0" w14:textId="3C4A35B9" w:rsidR="00B66AF7" w:rsidRDefault="00776185" w:rsidP="00854084">
-[...49 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6770475B" w14:textId="29BF9DA1" w:rsidR="00675C97" w:rsidRPr="00FB194D" w:rsidRDefault="00776185" w:rsidP="00854084">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc131064644"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc131064645"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234930450"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Review of p</w:t>
+      </w:r>
+      <w:r w:rsidR="00675C97" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risoners </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0AEC" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>referred for protection</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4DD8919C" w14:textId="35A1EED1" w:rsidR="00B66AF7" w:rsidRDefault="00D422E2" w:rsidP="00854084">
-[...136 lines deleted...]
-    <w:p w14:paraId="2760A126" w14:textId="75E6AC77" w:rsidR="00D422E2" w:rsidRDefault="00D422E2" w:rsidP="00946B95">
+    <w:p w14:paraId="49B691C7" w14:textId="23EC08A3" w:rsidR="003973E1" w:rsidRPr="00FB194D" w:rsidRDefault="003973E1" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> consider the PMDT's recommendation and make a determination as to the prisoner's protection status.</w:t>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PMDT shall review all </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1719D" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidR="005E67C6" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prisoners referred </w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for protection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within 28 days of </w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the referral commencing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7885A05B" w14:textId="3BFEE6D0" w:rsidR="00675C97" w:rsidRDefault="00946B95" w:rsidP="00854084">
+    <w:p w14:paraId="41DE4CC2" w14:textId="52B10740" w:rsidR="000F7EE9" w:rsidRPr="00FB194D" w:rsidRDefault="000B2B7B" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>In assessing a prisoner's protection status</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4503" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and placement</w:t>
+      </w:r>
+      <w:r w:rsidR="003F77A1" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7EE9" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he PMDT shall refer to the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_-" w:history="1">
+        <w:r w:rsidR="000F7EE9" w:rsidRPr="00FB194D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Appendix A – Protection Prisoner Review Risk Assessmen</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF0EA3" w:rsidRPr="00FB194D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>t Matrix</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000F7EE9" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and consider the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0833986E" w14:textId="77777777" w:rsidR="000F7EE9" w:rsidRPr="00FB194D" w:rsidRDefault="000F7EE9" w:rsidP="003973E1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t>type and severity of the offence(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6B614B" w14:textId="77777777" w:rsidR="000F7EE9" w:rsidRPr="00FB194D" w:rsidRDefault="000F7EE9" w:rsidP="00706F31">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the likelihood of any risk to the safety of the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F6C81B" w14:textId="19C887C4" w:rsidR="00706F31" w:rsidRPr="00FB194D" w:rsidRDefault="00706F31" w:rsidP="00706F31">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t xml:space="preserve">The likelihood of any risk the prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00187014" w:rsidRPr="00FB194D">
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t xml:space="preserve"> assess</w:t>
+      </w:r>
+      <w:r w:rsidR="00187014" w:rsidRPr="00FB194D">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t xml:space="preserve"> poses to the safety of another prisoner within a protection unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38804FF7" w14:textId="77777777" w:rsidR="000F7EE9" w:rsidRPr="00E371E2" w:rsidRDefault="000F7EE9" w:rsidP="00706F31">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E371E2">
+        <w:t>current placement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8888C7" w14:textId="77777777" w:rsidR="000F7EE9" w:rsidRPr="00E371E2" w:rsidRDefault="000F7EE9" w:rsidP="003973E1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E371E2">
+        <w:t xml:space="preserve">length of sentence </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Each PMDT shall determine how often it shall meet.</w:t>
+        <w:t>remaining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449AADB8" w14:textId="1FD6FA21" w:rsidR="00DC0AEC" w:rsidRPr="00B45D6E" w:rsidRDefault="00DC0AEC" w:rsidP="00854084">
+    <w:p w14:paraId="69F41029" w14:textId="77777777" w:rsidR="000F7EE9" w:rsidRPr="00E371E2" w:rsidRDefault="000F7EE9" w:rsidP="003973E1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">any previous custodial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E371E2">
+        <w:t xml:space="preserve">history </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531CD4E0" w14:textId="77777777" w:rsidR="000F7EE9" w:rsidRDefault="000F7EE9" w:rsidP="003973E1">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E371E2">
+        <w:t>intelligence received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D53E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E9227A" w14:textId="77777777" w:rsidR="003B4330" w:rsidRDefault="000F7EE9" w:rsidP="00854084">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>external risks to the prisoner whilst on escort</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F4E3A1" w14:textId="761F1EAF" w:rsidR="005764E6" w:rsidRDefault="000F7EE9" w:rsidP="00854084">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4818">
+        <w:t>links to organised crime or gang related activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E64F49B" w14:textId="15CC776C" w:rsidR="0040041D" w:rsidRDefault="0040041D" w:rsidP="004B4007">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
-          <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The PMDT shall make a recommendation regarding t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD348A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>he prisoner's protection status. If the PMDT recommends protection, the PMDT</w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3135E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD348A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recommend </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t>the Assistant Superintendent Operations</w:t>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their placement within either a Protection Unit, the </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4330">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special Protection Unit (SPU) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">shall </w:t>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or another </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD348A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...21 lines deleted...]
-        <w:t>a list of pr</w:t>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>within the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4503">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prisoner's current prison or </w:t>
       </w:r>
       <w:r w:rsidR="00FD348A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>isoners referred for protection</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4503">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> different</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4503">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prison.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6770475B" w14:textId="29BF9DA1" w:rsidR="00675C97" w:rsidRDefault="00776185" w:rsidP="00854084">
-[...27 lines deleted...]
-    <w:p w14:paraId="49B691C7" w14:textId="373085BC" w:rsidR="003973E1" w:rsidRDefault="003973E1" w:rsidP="00854084">
+    <w:p w14:paraId="13404B3D" w14:textId="7376AEBD" w:rsidR="00D87E4B" w:rsidRPr="00B607CF" w:rsidRDefault="00CF6293">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="005E67C6">
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17C60" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he PMDT Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3135E" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17C60" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consider the PMDT's recommendation </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54B51" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4007" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54B51" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4007" w:rsidRPr="005B2062">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00FD348A" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>prisoner's</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD348A" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17C60" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>protection</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD348A" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> status an</w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d if </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6AAE" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>placed</w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on protection, their </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4503" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>placement</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6AAE" w:rsidRPr="00B607CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>. All decisions shall be recorded on</w:t>
+      </w:r>
+      <w:r w:rsidR="00040641" w:rsidRPr="00B607CF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TOMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CF2729" w14:textId="6FF54D08" w:rsidR="000F7EE9" w:rsidRPr="004F2A9A" w:rsidRDefault="000F7EE9" w:rsidP="003973E1">
+    <w:p w14:paraId="3AA2B008" w14:textId="0E2CF8BE" w:rsidR="00FC4503" w:rsidRPr="005B2062" w:rsidRDefault="002F248D" w:rsidP="00C17C60">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
-          <w:bCs/>
-[...55 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the PMDT has recommended that a prisoner be placed in the </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4330" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>SPU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the process in section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3135E" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>4.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below applies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DE4CC2" w14:textId="45680E6C" w:rsidR="000F7EE9" w:rsidRDefault="000B2B7B" w:rsidP="00854084">
+    <w:p w14:paraId="19446330" w14:textId="02275C09" w:rsidR="005764E6" w:rsidRPr="00FB194D" w:rsidRDefault="00EC4B07" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> and consider the following:</w:t>
+      <w:r w:rsidRPr="00EC4B07">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If protection is not approved, the PMDT must record alternative management </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>strategies in the TOMS protection referral.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45129" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17C60" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0833986E" w14:textId="77777777" w:rsidR="000F7EE9" w:rsidRPr="00E371E2" w:rsidRDefault="000F7EE9" w:rsidP="003973E1">
-[...138 lines deleted...]
-    <w:p w14:paraId="4E64F49B" w14:textId="15CC776C" w:rsidR="0040041D" w:rsidRDefault="0040041D" w:rsidP="004B4007">
+    <w:p w14:paraId="63BA3841" w14:textId="4ED1F116" w:rsidR="00C17C60" w:rsidRPr="00FB194D" w:rsidRDefault="00C17C60" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>If the prisoner is placed on protection:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD015AF" w14:textId="7E3E2202" w:rsidR="00893F22" w:rsidRPr="00FB194D" w:rsidRDefault="006426B7" w:rsidP="00506804">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00893F22" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he PMDT shall prepare a </w:t>
+      </w:r>
+      <w:r w:rsidR="00292D3A" w:rsidRPr="00FB194D">
+        <w:t xml:space="preserve">Protection Management Plan on </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4F37" w:rsidRPr="00FB194D">
+        <w:t>TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4F37" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if</w:t>
+      </w:r>
+      <w:r w:rsidR="00040641" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the prison does not have a dedicated protection unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671AC244" w14:textId="5C3E378B" w:rsidR="00893F22" w:rsidRPr="00323B44" w:rsidRDefault="00893F22" w:rsidP="00506804">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a member of the PMDT shall place a protection alert on TOM</w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and update </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2EBD" w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2062">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>next scheduled review date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and comments section</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3135E" w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006426B7" w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B5CA0C" w14:textId="4D022FD1" w:rsidR="00893F22" w:rsidRPr="00854084" w:rsidRDefault="006426B7" w:rsidP="00506804">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>The PMDT shall make a recommendation regarding t</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> recommend </w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00893F22" w:rsidRPr="00854084">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he PMDT </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2EBD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair </w:t>
+      </w:r>
+      <w:r w:rsidR="00893F22" w:rsidRPr="00854084">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall brief the Superintendent where required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">their placement within either a Protection Unit, the </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> prison.  </w:t>
+        <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13404B3D" w14:textId="0F2A3DE6" w:rsidR="00D87E4B" w:rsidRPr="00865090" w:rsidRDefault="00CF6293">
+    <w:p w14:paraId="0ED64A9F" w14:textId="4DB05AB8" w:rsidR="00893F22" w:rsidRPr="00323B44" w:rsidRDefault="006426B7" w:rsidP="00506804">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00893F22" w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>he relevant Senior Officer shall inform the prisoner and note the prisoner’s response</w:t>
+      </w:r>
+      <w:r w:rsidR="00E975B4" w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on TOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00893F22" w:rsidRPr="00323B44">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D8E9C6" w14:textId="5EDD9D9E" w:rsidR="002F2EBD" w:rsidRDefault="007F0092" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
-          <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">he PMDT Chair </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where a prisoner disagrees with the PMDT Chair's </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2695">
+        <w:t>decision,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040641">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may submit a request for review of that decision</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2695">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as per section</w:t>
       </w:r>
       <w:r w:rsidR="00D3135E">
-        <w:rPr>
-[...89 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> 4.5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3AA2B008" w14:textId="0E2CF8BE" w:rsidR="00FC4503" w:rsidRDefault="002F248D" w:rsidP="00C17C60">
+    <w:p w14:paraId="622AA468" w14:textId="2F742E1D" w:rsidR="002F2EBD" w:rsidRPr="00FB194D" w:rsidRDefault="002F2EBD" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>SPU</w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0092">
+        <w:t xml:space="preserve"> PMDT Chair's decision </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, the process in section </w:t>
+        <w:t xml:space="preserve">regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0092">
+        <w:t>protection w</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ill not take effect until the 7 </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0092">
+        <w:t xml:space="preserve">day review period has lapsed in accordance with section </w:t>
       </w:r>
       <w:r w:rsidR="00D3135E">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>4.6</w:t>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0092">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> below applies. </w:t>
+        <w:t xml:space="preserve">The prisoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t>shall remain on their current status for this 7 day period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19446330" w14:textId="5E53143B" w:rsidR="005764E6" w:rsidRDefault="00C17C60" w:rsidP="00854084">
+    <w:p w14:paraId="298D85CE" w14:textId="77777777" w:rsidR="00AA16CD" w:rsidRPr="00FB194D" w:rsidRDefault="00AA16CD" w:rsidP="00AA16CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc234930451"/>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Ongoing review of prisoner's protection status</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="3552E868" w14:textId="2CC19766" w:rsidR="00AA16CD" w:rsidRPr="00FB194D" w:rsidRDefault="00AA16CD" w:rsidP="00AA16CD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="006426B7">
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PMDT shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00E975B4" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91C0E" w:rsidRPr="00FB194D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r w:rsidR="00D02125" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00292D3A" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1A49" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum, a 12 monthly review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>of each prisoner with protection status</w:t>
+      </w:r>
+      <w:r w:rsidR="00040641" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to determine, if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BA3841" w14:textId="4ED1F116" w:rsidR="00C17C60" w:rsidRDefault="00C17C60" w:rsidP="00854084">
-[...370 lines deleted...]
-    <w:p w14:paraId="19D2EBCF" w14:textId="62E2B9D5" w:rsidR="00FF3F13" w:rsidRDefault="00FF3F13" w:rsidP="00AA16CD">
+    <w:p w14:paraId="19D2EBCF" w14:textId="62E2B9D5" w:rsidR="00FF3F13" w:rsidRPr="00FB194D" w:rsidRDefault="00FF3F13" w:rsidP="00AA16CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FB194D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the prisoner shall remain on protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2ADE7A" w14:textId="10F01737" w:rsidR="00FF3F13" w:rsidRDefault="00FF3F13" w:rsidP="00AA16CD">
+    <w:p w14:paraId="6A2ADE7A" w14:textId="10F01737" w:rsidR="00FF3F13" w:rsidRPr="00F91C0E" w:rsidRDefault="00FF3F13" w:rsidP="00AA16CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F91C0E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the prisoner shall be removed from protection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ED5022" w14:textId="276DC071" w:rsidR="00FF3F13" w:rsidRDefault="00FF3F13" w:rsidP="00AA16CD">
+    <w:p w14:paraId="22ED5022" w14:textId="642CEA40" w:rsidR="00FF3F13" w:rsidRPr="00F91C0E" w:rsidRDefault="00FF3F13" w:rsidP="00AA16CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="003E43EB">
+      <w:r w:rsidRPr="00F91C0E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the prisoner's management plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00040641" w:rsidRPr="00F91C0E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, if applicable,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F91C0E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or placement (within the prison or at an alternative facility)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E43EB" w:rsidRPr="00F91C0E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires amendment</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F91C0E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399A7BE1" w14:textId="6B8F8C8D" w:rsidR="00E975B4" w:rsidRDefault="00E975B4" w:rsidP="00854084">
+    <w:p w14:paraId="399A7BE1" w14:textId="752F8AE9" w:rsidR="00E975B4" w:rsidRPr="00FB194D" w:rsidRDefault="00E975B4" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and set a new review date where required.</w:t>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The PMDT </w:t>
+      </w:r>
+      <w:r w:rsidR="00660D5B" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="00F913DF" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>conduct a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0277" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ny additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00F913DF" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviews </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0277" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a prisoner’s protection status </w:t>
+      </w:r>
+      <w:r w:rsidR="00F913DF" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>outside of the 12 monthly review where required</w:t>
+      </w:r>
+      <w:r w:rsidR="00040641" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5793945F" w14:textId="45E8EAAA" w:rsidR="00303364" w:rsidRPr="000A4818" w:rsidRDefault="00303364" w:rsidP="00854084">
-[...48 lines deleted...]
-    <w:p w14:paraId="7BDF78F2" w14:textId="6B10CCBE" w:rsidR="00486B3C" w:rsidRDefault="00486B3C" w:rsidP="00303364">
+    <w:p w14:paraId="478790FA" w14:textId="46E9D201" w:rsidR="00660D5B" w:rsidRPr="00FB194D" w:rsidRDefault="00660D5B" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> and inform the prisoner.</w:t>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The PMDT shall complete the protection review on TOMS with the outcome of the review</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3669">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA17E42" w14:textId="5068B853" w:rsidR="009A53AC" w:rsidRDefault="009A53AC" w:rsidP="00D3135E">
+    <w:p w14:paraId="5793945F" w14:textId="45E8EAAA" w:rsidR="00303364" w:rsidRPr="00FB194D" w:rsidRDefault="00303364" w:rsidP="00854084">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc234930452"/>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Removal from </w:t>
+      </w:r>
+      <w:r w:rsidR="00042A76" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>rotection</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDF78F2" w14:textId="2A067A98" w:rsidR="00486B3C" w:rsidRPr="00FB194D" w:rsidRDefault="009A0A98" w:rsidP="00303364">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t>If the PMDT Chair determines that a prisoner may be removed from protection, the PMDT Chair shall ensure the decision is recorded in the PMDT minutes</w:t>
+      </w:r>
+      <w:r w:rsidR="00192B99" w:rsidRPr="00FB194D">
+        <w:t xml:space="preserve"> in TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:t xml:space="preserve"> and the prisoner is informed</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3F13" w:rsidRPr="00FB194D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA17E42" w14:textId="6E39B47A" w:rsidR="009A53AC" w:rsidRPr="00FB194D" w:rsidRDefault="009A53AC" w:rsidP="00D3135E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00225D7D" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requests removal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3135E" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00225D7D">
-[...23 lines deleted...]
-      <w:r w:rsidR="00225D7D">
+      <w:r w:rsidR="00225D7D" w:rsidRPr="00FB194D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FB194D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00865090">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00FB194D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Protection Removal Request Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="0063324F">
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00682EEB" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00682EEB" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the PMDT for consideration. The PMDT Chair shall </w:t>
+      </w:r>
+      <w:r w:rsidR="0063324F" w:rsidRPr="00FB194D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">make a determination regarding the prisoner's request. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45129" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The outcome shall be recorded </w:t>
+      </w:r>
+      <w:r w:rsidR="00292D3A" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45129" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00292D3A" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>protection module</w:t>
+      </w:r>
+      <w:r w:rsidR="00A45129" w:rsidRPr="00FB194D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on TOMS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F78D46" w14:textId="04EE209C" w:rsidR="00FF3F13" w:rsidRDefault="00FF3F13" w:rsidP="00303364">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a prisoner disagrees with the PMDT </w:t>
       </w:r>
       <w:r w:rsidR="00225D7D">
         <w:t>Cha</w:t>
       </w:r>
       <w:r w:rsidR="007F0092">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00225D7D">
@@ -6204,200 +6019,140 @@
       </w:r>
       <w:r w:rsidR="00D3135E">
         <w:t>4.5</w:t>
       </w:r>
       <w:r w:rsidR="009A53AC">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FDB2B1" w14:textId="79E29411" w:rsidR="002517F2" w:rsidRDefault="002517F2" w:rsidP="00303364">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The PMDT Chair's decision to remove a prisoner from protection will not take effect until the 7 day review period has lapsed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B91E751" w14:textId="03BDDC7C" w:rsidR="00303364" w:rsidRDefault="00303364" w:rsidP="00854084">
+    <w:p w14:paraId="7B91E751" w14:textId="76BD0941" w:rsidR="00303364" w:rsidRDefault="00303364" w:rsidP="00854084">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc86917570"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc234930453"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00042A76">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>eview of PMDT decision</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00127EFE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2096590E" w14:textId="758F5A5E" w:rsidR="00303364" w:rsidRPr="000A4818" w:rsidRDefault="00303364" w:rsidP="00854084">
+    <w:p w14:paraId="2096590E" w14:textId="79BD0ACF" w:rsidR="00303364" w:rsidRPr="000A4818" w:rsidRDefault="00127EFE" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A67CF8">
-[...71 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00127EFE">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A prisoner who disagrees with a PMDT Chair's protection status decision may apply for a review</w:t>
+      </w:r>
+      <w:r w:rsidR="00303364">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A4818">
+      <w:r w:rsidR="00303364" w:rsidRPr="000A4818">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E33D96" w14:textId="1A1E85BA" w:rsidR="00303364" w:rsidRDefault="0063324F" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A prisoner's request for review of a decision </w:t>
       </w:r>
       <w:r w:rsidR="00D3135E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> be within 7 days of the PMDT Chair's decision and</w:t>
       </w:r>
       <w:r w:rsidR="00D3135E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> be in writing and contain </w:t>
@@ -6511,51 +6266,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">their current status </w:t>
       </w:r>
       <w:r w:rsidRPr="000A4818">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>until the review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> is determined.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A4818">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1711F1" w14:textId="199FD13B" w:rsidR="00E975B4" w:rsidRDefault="00303364" w:rsidP="00854084">
+    <w:p w14:paraId="13037532" w14:textId="1665605B" w:rsidR="0043413B" w:rsidRDefault="00303364" w:rsidP="0043413B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Where possible, the PMDT Chair review </w:t>
       </w:r>
       <w:r w:rsidRPr="00A67CF8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">decision </w:t>
       </w:r>
       <w:r>
@@ -6573,317 +6328,274 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>be issued within</w:t>
       </w:r>
       <w:r w:rsidRPr="00A67CF8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="00A67CF8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> days.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1057C079" w14:textId="77777777" w:rsidR="00EC4B07" w:rsidRDefault="00EC4B07" w:rsidP="00EC4B07">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="37BA1EE2" w14:textId="0FE31411" w:rsidR="0091419A" w:rsidRDefault="0091419A" w:rsidP="00637A56">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc86917571"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc234930454"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Special Protection Unit - Casuarina Prison</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5B79B2" w14:textId="4726F769" w:rsidR="00B353DB" w:rsidRDefault="00CF6293" w:rsidP="00854084">
+    <w:p w14:paraId="6F5B79B2" w14:textId="45CBCA74" w:rsidR="00B353DB" w:rsidRDefault="00CF6293" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">he PMDT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">may recommend that </w:t>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0742">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a prisoner </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">be placed in the </w:t>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0742">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considered for placement in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>SPU at Casuarina Prison</w:t>
+        <w:t xml:space="preserve">SPU </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0742">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="0091419A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Casuarina Prison</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> where the PMDT considers that the prisoner requires a higher level of protection</w:t>
       </w:r>
       <w:r w:rsidR="00B353DB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. Such prisoners may include, but are not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6A8209" w14:textId="2C1B3D61" w:rsidR="00B353DB" w:rsidRDefault="00B353DB" w:rsidP="00854084">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ex-police or prison officers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6B6D91" w14:textId="29590F65" w:rsidR="00B353DB" w:rsidRDefault="00B353DB" w:rsidP="00854084">
+    <w:p w14:paraId="1B6B6D91" w14:textId="52D15974" w:rsidR="00B353DB" w:rsidRDefault="00B353DB" w:rsidP="00854084">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>witnesses</w:t>
       </w:r>
+      <w:r w:rsidR="00A45129">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7A3F8E5A" w14:textId="7AEC0469" w:rsidR="0091419A" w:rsidRDefault="00B353DB" w:rsidP="00854084">
-[...32 lines deleted...]
-    <w:p w14:paraId="3BFB72FD" w14:textId="574753F9" w:rsidR="0091419A" w:rsidRDefault="002B5AF6" w:rsidP="00854084">
+    <w:p w14:paraId="3BFB72FD" w14:textId="6AE37E73" w:rsidR="0091419A" w:rsidRDefault="002B5AF6" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">he PMDT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall forward all</w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPU </w:t>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00EF0742">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requests, </w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">supporting </w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">documentation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>to the Casuarina PMDT</w:t>
       </w:r>
@@ -7023,213 +6735,230 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the PMDT Chair shall make a determination as to the prisoner's </w:t>
       </w:r>
       <w:r w:rsidR="00D70C4E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>placement</w:t>
       </w:r>
       <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F50EE5A" w14:textId="0006EE8D" w:rsidR="0091419A" w:rsidRDefault="0091419A" w:rsidP="00637A56">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc86917572"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc234930455"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidR="006C7D72">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00194AC7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>not placed in a P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
       <w:r w:rsidR="00194AC7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>nit</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00675C97">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED4D6DF" w14:textId="632187E1" w:rsidR="0091419A" w:rsidRDefault="00194AC7" w:rsidP="00854084">
+    <w:p w14:paraId="6ED4D6DF" w14:textId="46F7E9F4" w:rsidR="0091419A" w:rsidRDefault="00194AC7" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Where a protection prisoner is not placed in a Protection Unit, the PMDT shall prepare a supervision plan </w:t>
       </w:r>
       <w:r w:rsidR="00063135">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="006C7D72">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>hich outlines the prisoners</w:t>
       </w:r>
       <w:r w:rsidR="007629AA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> individualised protection risk management plan</w:t>
+        <w:t xml:space="preserve"> individualised </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00E61DCA" w:rsidRPr="00CC4B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Protection Management</w:t>
+        </w:r>
+        <w:r w:rsidR="00CC4B71" w:rsidRPr="00CC4B71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CC4B71">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C40364">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidR="0091419A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEF62FB" w14:textId="77777777" w:rsidR="001C349C" w:rsidRDefault="001C349C" w:rsidP="00D3135E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc86917573"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_Toc508608399"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc234930456"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc477858036"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc508608399"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Incident </w:t>
       </w:r>
       <w:r w:rsidR="00CB3472">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>eporting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="2161B1A2" w14:textId="4765F4E3" w:rsidR="00A353A6" w:rsidRDefault="001C349C" w:rsidP="00854084">
+    <w:p w14:paraId="2161B1A2" w14:textId="760F56BB" w:rsidR="00A353A6" w:rsidRDefault="001C349C" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Incidents shall be reported in accordance </w:t>
       </w:r>
       <w:r w:rsidRPr="001C349C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00854084">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 13.1 </w:t>
         </w:r>
         <w:r w:rsidR="00820404" w:rsidRPr="00854084">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidRPr="00854084">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Incident</w:t>
         </w:r>
         <w:r w:rsidR="00A353A6" w:rsidRPr="00854084">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
@@ -7238,75 +6967,78 @@
         </w:r>
         <w:r w:rsidR="00A97337" w:rsidRPr="00854084">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Notifications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B0E0F5" w14:textId="5235AAEB" w:rsidR="00956FA9" w:rsidRDefault="00956FA9" w:rsidP="00DD3B9C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc86917574"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc22822815"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc234930457"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc22822815"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t>Standing Order</w:t>
       </w:r>
       <w:r w:rsidR="00225D7D">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="4AB2DA37" w14:textId="77777777" w:rsidR="00956FA9" w:rsidRPr="00891075" w:rsidRDefault="00956FA9" w:rsidP="00DD3B9C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc86917575"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc234930458"/>
       <w:r>
         <w:t>General requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="4A6A4732" w14:textId="6B3014E6" w:rsidR="00956FA9" w:rsidRDefault="00042A76" w:rsidP="00854084">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="008151DE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
@@ -7412,51 +7144,50 @@
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>placement</w:t>
       </w:r>
       <w:r w:rsidR="00063135">
         <w:t xml:space="preserve"> options</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D61295" w14:textId="130D707B" w:rsidR="00956FA9" w:rsidRDefault="00956FA9" w:rsidP="00506804">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>movement restrictions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1093C59C" w14:textId="18BE1758" w:rsidR="00956FA9" w:rsidRDefault="00956FA9" w:rsidP="00506804">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>employment options</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10109F3B" w14:textId="3C02E6CC" w:rsidR="00956FA9" w:rsidRDefault="00956FA9" w:rsidP="00506804">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
@@ -7531,330 +7262,216 @@
       <w:r w:rsidR="00063135">
         <w:t>visits</w:t>
       </w:r>
       <w:r w:rsidR="000611E9">
         <w:t xml:space="preserve"> are conducted</w:t>
       </w:r>
       <w:r w:rsidR="00063135">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC04C60" w14:textId="2ADC5C63" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00042A76">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62D10AA5" w14:textId="546A859E" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00042A76">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1594D2B2" w14:textId="2691B1FC" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00042A76">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E65CCCA" w14:textId="56EBA456" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00042A76">
-[...119 lines deleted...]
-    <w:p w14:paraId="094B6554" w14:textId="77777777" w:rsidR="00C436E4" w:rsidRDefault="00C436E4" w:rsidP="00A012FA">
+    <w:p w14:paraId="094B6554" w14:textId="77777777" w:rsidR="00C436E4" w:rsidRDefault="00C436E4" w:rsidP="00BA3669">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="0"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc86917576"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc234930459"/>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="2C7AF692" w14:textId="4D549383" w:rsidR="00A8587B" w:rsidRDefault="001A4BA9" w:rsidP="00A8587B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc86917577"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc16796379"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc234930460"/>
       <w:r>
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="00A8587B">
         <w:t>COPPs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="4D6E1699" w14:textId="77777777" w:rsidR="001C349C" w:rsidRPr="001C349C" w:rsidRDefault="001149C7" w:rsidP="00DB376F">
+    <w:p w14:paraId="4D6E1699" w14:textId="35490EB4" w:rsidR="001C349C" w:rsidRPr="001C349C" w:rsidRDefault="001149C7" w:rsidP="00DB376F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:hanging="295"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001149C7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00872D53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.1</w:t>
         </w:r>
         <w:r w:rsidR="00820404" w:rsidRPr="00872D53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
         <w:r w:rsidRPr="00872D53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1365C74C" w14:textId="0EA1B477" w:rsidR="001C349C" w:rsidRPr="00DB376F" w:rsidRDefault="001C349C" w:rsidP="00DB376F">
+    <w:p w14:paraId="1365C74C" w14:textId="702554DC" w:rsidR="001C349C" w:rsidRPr="00DB376F" w:rsidRDefault="001C349C" w:rsidP="00DB376F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:hanging="295"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00A97337" w:rsidRPr="00872D53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 13.1 – Incident </w:t>
         </w:r>
         <w:r w:rsidR="00A353A6" w:rsidRPr="00A353A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">Reporting and </w:t>
         </w:r>
         <w:r w:rsidR="00A97337" w:rsidRPr="00872D53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Notifications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FBD9658" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00581ACE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="578" w:hanging="578"/>
-      </w:pPr>
-[...26 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Forms"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc23273226"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc23273440"/>
+      <w:bookmarkStart w:id="36" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc23273227"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc23273441"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc23273228"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc23273442"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc23273229"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc23273443"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc23273230"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc23273444"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc23273231"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc23273445"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc23273232"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc23273446"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc23273233"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc23273447"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc23273234"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc23273448"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc14443773"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc22822818"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234930461"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2540"/>
         <w:gridCol w:w="6572"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D708E" w:rsidRPr="00951529" w14:paraId="2BEA794A" w14:textId="77777777" w:rsidTr="004314BF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
@@ -8058,51 +7675,51 @@
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="085B56E2" w14:textId="77777777" w:rsidR="004314BF" w:rsidRPr="00006F65" w:rsidRDefault="004314BF" w:rsidP="004314BF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A person engaged or deemed to have been engaged to be a prison officer under </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">13 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00006F65">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve">or deemed to have been appointed under </w:t>
             </w:r>
             <w:r>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:t>6 to an office designated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8205,84 +7822,84 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A prison officer under </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">13 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidR="00CD2CA3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C436E4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004314BF" w:rsidRPr="00951529" w14:paraId="52246488" w14:textId="77777777" w:rsidTr="004314BF">
         <w:tc>
@@ -8444,104 +8061,107 @@
               </w:rPr>
               <w:t xml:space="preserve"> (Prison)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="682FEFA1" w14:textId="77777777" w:rsidR="004314BF" w:rsidRPr="00006F65" w:rsidRDefault="004314BF" w:rsidP="004314BF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve">36 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve">. This does not extend to the </w:t>
             </w:r>
             <w:r>
               <w:t>Officer in Charge</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve"> prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="772FBBE2" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc23273236"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc23273450"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc22822819"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc234930462"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="00951529">
         <w:lastRenderedPageBreak/>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D47BD57" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00C72510" w:rsidP="00581ACE">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
@@ -8552,2666 +8172,1261 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2868FA39" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="00A012FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc178286"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="_Toc86917580"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc22822820"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc234930463"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="5E542696" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="002E5756">
       <w:r w:rsidRPr="00951529">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D592613" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="009B21C9">
+    <w:p w14:paraId="5D592613" w14:textId="35E034C2" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="009B21C9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="002430A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00951529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4016A216" w14:textId="77777777" w:rsidR="00C72510" w:rsidRPr="00951529" w:rsidRDefault="00C72510" w:rsidP="009B21C9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner within Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F54F125" w14:textId="4BAE795E" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00974D42" w:rsidP="009B21C9">
+    <w:p w14:paraId="3F54F125" w14:textId="45EE45D9" w:rsidR="002E5756" w:rsidRPr="00951529" w:rsidRDefault="00974D42" w:rsidP="009B21C9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
         <w:t>Operational Compliance</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:t xml:space="preserve"> will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00C37E09">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational C</w:t>
         </w:r>
         <w:r w:rsidR="002E5756" w:rsidRPr="002430A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ompliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="00951529">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B3F966" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00951529" w:rsidRDefault="002E5756" w:rsidP="009B21C9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B73998A" w14:textId="40128639" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00996B83">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc86917581"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc234930464"/>
       <w:r w:rsidRPr="00951529">
         <w:t>Document version history</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9259" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1136"/>
-        <w:gridCol w:w="1548"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1614"/>
+        <w:gridCol w:w="1457"/>
+        <w:gridCol w:w="3351"/>
+        <w:gridCol w:w="1562"/>
+        <w:gridCol w:w="1753"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00042A76" w14:paraId="1E0E173C" w14:textId="77777777" w:rsidTr="001610F7">
+      <w:tr w:rsidR="00042A76" w14:paraId="1E0E173C" w14:textId="77777777" w:rsidTr="009A19CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A9A2846" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:tcW w:w="1457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4707D048" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11CE459B" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="315110EB" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00506804">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E02D766" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00506804">
             <w:pPr>
               <w:pStyle w:val="InTableHeadings"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00042A76" w14:paraId="3BA6D3E9" w14:textId="77777777" w:rsidTr="001610F7">
+      <w:tr w:rsidR="001610F7" w14:paraId="5C45A6F6" w14:textId="77777777" w:rsidTr="009A19CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...1639 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74BC6C8B" w14:textId="36F184E0" w:rsidR="001610F7" w:rsidRDefault="001610F7" w:rsidP="001610F7">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:id w:val="-1433280706"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1548" w:type="dxa"/>
+                <w:tcW w:w="1457" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="nil"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:bottom w:w="0" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7B9D00A9" w14:textId="58895694" w:rsidR="001610F7" w:rsidRDefault="001610F7" w:rsidP="001610F7">
                 <w:pPr>
                   <w:spacing w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:lang w:eastAsia="en-AU"/>
                   </w:rPr>
                   <w:t>Operational Policy</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3351" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="512F5073" w14:textId="1BC7988F" w:rsidR="001610F7" w:rsidRPr="00995BB1" w:rsidRDefault="001610F7" w:rsidP="001610F7">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00995BB1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Approved by the Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1562" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F2E2BC3" w14:textId="310643B5" w:rsidR="001610F7" w:rsidRPr="00995BB1" w:rsidRDefault="00995BB1" w:rsidP="00506804">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00995BB1">
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00995BB1">
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1753" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="DAD7CB"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4951A577" w14:textId="234EF412" w:rsidR="001610F7" w:rsidRPr="00995BB1" w:rsidRDefault="00506804" w:rsidP="00506804">
+          <w:p w14:paraId="4951A577" w14:textId="056978C2" w:rsidR="001610F7" w:rsidRPr="00995BB1" w:rsidRDefault="0093715D" w:rsidP="00506804">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">8 </w:t>
             </w:r>
+            <w:r w:rsidRPr="00995BB1">
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>December</w:t>
+            </w:r>
             <w:r w:rsidR="001610F7" w:rsidRPr="00995BB1">
               <w:rPr>
                 <w:rStyle w:val="TableDataChar"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> December 2021</w:t>
+              <w:t xml:space="preserve"> 2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4B71" w14:paraId="71E2ADA1" w14:textId="77777777" w:rsidTr="009A19CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5EC24A" w14:textId="6D831158" w:rsidR="00CC4B71" w:rsidRDefault="0093715D" w:rsidP="001610F7">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A506434" w14:textId="772A613C" w:rsidR="00CC4B71" w:rsidRDefault="00CC4B71" w:rsidP="001610F7">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3351" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F08A859" w14:textId="77777777" w:rsidR="0093715D" w:rsidRDefault="0093715D" w:rsidP="001610F7">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+            <w:r w:rsidR="005C3411">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deputy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commissioner </w:t>
+            </w:r>
+            <w:r w:rsidR="005C3411">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Operational Support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0920F822" w14:textId="3F1A5483" w:rsidR="009A19CE" w:rsidRPr="00995BB1" w:rsidRDefault="009A19CE" w:rsidP="001610F7">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C53259">
+              <w:t>S26/67900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50DBF0A4" w14:textId="664FBF3A" w:rsidR="00CC4B71" w:rsidRPr="00995BB1" w:rsidRDefault="009A19CE" w:rsidP="00506804">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1753" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AB9793" w14:textId="6453D2FC" w:rsidR="00CC4B71" w:rsidRDefault="009A19CE" w:rsidP="00506804">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="TableDataChar"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>14 July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F248416" w14:textId="77777777" w:rsidR="00D745B6" w:rsidRDefault="00D745B6" w:rsidP="000D4F44">
       <w:pPr>
         <w:sectPr w:rsidR="00D745B6" w:rsidSect="00637A56">
-          <w:headerReference w:type="even" r:id="rId43"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId46"/>
+          <w:headerReference w:type="even" r:id="rId29"/>
+          <w:headerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1389" w:bottom="1440" w:left="1389" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Appendix_A_–"/>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkStart w:id="64" w:name="_Appendix_A_–"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="66EC41D7" w14:textId="43692D21" w:rsidR="00D745B6" w:rsidRDefault="00D745B6" w:rsidP="00974D42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Appendix_A_-"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkStart w:id="65" w:name="_Appendix_A_-"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc234930465"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidRPr="00D745B6">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A - </w:t>
       </w:r>
       <w:r w:rsidR="008F67CE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection Prisoner Review </w:t>
       </w:r>
       <w:r w:rsidR="008F67CE" w:rsidRPr="002541ED">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Risk Assessment</w:t>
       </w:r>
       <w:r w:rsidR="008F67CE" w:rsidRPr="00D745B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF0EA3">
         <w:t>Matrix</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="1633" w:tblpY="2071"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4147"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4147"/>
+        <w:gridCol w:w="4602"/>
+        <w:gridCol w:w="4602"/>
+        <w:gridCol w:w="4604"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F67CE" w:rsidRPr="00D745B6" w14:paraId="6A15D798" w14:textId="77777777" w:rsidTr="008F67CE">
+      <w:tr w:rsidR="008F67CE" w:rsidRPr="00D745B6" w14:paraId="6A15D798" w14:textId="77777777" w:rsidTr="001F5110">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12441" w:type="dxa"/>
+            <w:tcW w:w="13808" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="10A6CD12" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="00D745B6" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
+          <w:p w14:paraId="10A6CD12" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="00D745B6" w:rsidRDefault="008F67CE" w:rsidP="001F5110">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F67CE" w:rsidRPr="00D745B6" w14:paraId="3B36B36F" w14:textId="77777777" w:rsidTr="008F67CE">
+      <w:tr w:rsidR="008F67CE" w:rsidRPr="00D745B6" w14:paraId="3B36B36F" w14:textId="77777777" w:rsidTr="001F5110">
         <w:trPr>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcW w:w="4602" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62FCDAED" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="00D745B6" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D745B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcW w:w="4602" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1967A7D7" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="00D745B6" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-63"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D745B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MEDIUM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcW w:w="4602" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="389EB29B" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="00D745B6" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D745B6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HIGH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C8E7BF8" w14:textId="77777777" w:rsidR="00D745B6" w:rsidRDefault="00D745B6" w:rsidP="000D4F44"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="326E87F5" w14:textId="77777777" w:rsidR="00D745B6" w:rsidRDefault="00D745B6" w:rsidP="000D4F44"/>
     <w:p w14:paraId="55628690" w14:textId="77777777" w:rsidR="00F459DF" w:rsidRDefault="00F459DF" w:rsidP="000D4F44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14311" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="599"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3911"/>
+        <w:gridCol w:w="594"/>
+        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="3418"/>
+        <w:gridCol w:w="4592"/>
+        <w:gridCol w:w="4321"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="753A0D3B" w14:textId="77777777" w:rsidTr="008F67CE">
+      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="753A0D3B" w14:textId="77777777" w:rsidTr="001F5110">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FD123DF" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13712" w:type="dxa"/>
+            <w:tcW w:w="13713" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5559E885" w14:textId="0089CC53" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
+          <w:p w14:paraId="5559E885" w14:textId="0089CC53" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="001F5110">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>LIKELIHOOD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="56DEAD7F" w14:textId="77777777" w:rsidTr="008F67CE">
+      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="56DEAD7F" w14:textId="77777777" w:rsidTr="001F5110">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F1A853F" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4776A29E" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2D497458" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UNLIKELY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="760131DA" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>POSSIBLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="26E268E4" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LIKELY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="51C92E53" w14:textId="77777777" w:rsidTr="008F67CE">
+      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="51C92E53" w14:textId="77777777" w:rsidTr="001F5110">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="37B2C398" w14:textId="474968D9" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>CONSEQUENCE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60066B9E" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LIMITED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="715B7E96" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LOW</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
@@ -11221,51 +9436,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - &lt;RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> might occur in unforeseen circumstances though is not expected and would pose little or barely evident danger to the prisoner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E1439CD" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="48FA4A4F" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45019490" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
@@ -11304,230 +9519,254 @@
               </w:rPr>
               <w:t>RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> is possible and could occur though would result in little or barely evident danger to the prisoner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68AD2650" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="55A3A846" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="027B5DC6" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
+          <w:p w14:paraId="027B5DC6" w14:textId="71E0F1EC" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MEDIUM</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - &lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> may occur though </w:t>
+              <w:t xml:space="preserve"> may occur </w:t>
+            </w:r>
+            <w:r w:rsidR="00740867" w:rsidRPr="008F67CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>though would</w:t>
             </w:r>
             <w:r w:rsidR="00A97337" w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> would result in little or barely evident danger to the prisoner</w:t>
+              <w:t xml:space="preserve"> result in little or barely evident danger to the prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="02D1B0DC" w14:textId="77777777" w:rsidTr="008F67CE">
+      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="02D1B0DC" w14:textId="77777777" w:rsidTr="001F5110">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E03053D" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44ECD2E5" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MODERATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="4C637DF2" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
+          <w:p w14:paraId="4C637DF2" w14:textId="5FB250C3" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LOW</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - &lt;RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> might occur in unforeseen circumstances though is not expected; however would result in moderate danger to the prisoner </w:t>
+              <w:t xml:space="preserve"> might occur in unforeseen circumstances though is not expected; </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA17CB" w:rsidRPr="008F67CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>however,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F67CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would result in moderate danger to the prisoner </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FE39631" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="79059124" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="659E0CE2" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="00AF5206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
@@ -11546,51 +9785,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - &lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> is possible and could occur and would result in moderate danger to the prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="7B612F36" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A5D2726" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -11619,165 +9858,181 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> may occur and would result in moderate danger to the prisoner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42B3B273" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="3A56CA96" w14:textId="77777777" w:rsidTr="008F67CE">
+      <w:tr w:rsidR="008F67CE" w:rsidRPr="008F67CE" w14:paraId="3A56CA96" w14:textId="77777777" w:rsidTr="001F5110">
         <w:trPr>
           <w:trHeight w:val="1422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcW w:w="598" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="417A9B8C" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AE2979" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SIGNIFICANT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="0F79C8BF" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
+          <w:p w14:paraId="0F79C8BF" w14:textId="75A91AD8" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MEDIUM</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - &lt;RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> might occur in unforeseen circumstances though is not expected; however would result in significant danger to the prisoner</w:t>
+              <w:t xml:space="preserve"> might occur in unforeseen circumstances though is not expected; </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA17CB" w:rsidRPr="008F67CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>however,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F67CE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> would result in significant danger to the prisoner</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E170D4B" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="6565E224" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10A16E80" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="00AF5206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -11797,51 +10052,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - &lt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RISK&gt;</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> is possible and could occur, and would result in significant danger to the prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3911" w:type="dxa"/>
+            <w:tcW w:w="4530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D99594" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="1C18DBCD" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="008F67CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00B4FCE7" w14:textId="77777777" w:rsidR="008F67CE" w:rsidRPr="008F67CE" w:rsidRDefault="008F67CE" w:rsidP="00AF5206">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -11940,212 +10195,217 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ovide assessment of the risk of an</w:t>
             </w:r>
             <w:r w:rsidRPr="008F67CE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A97337">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>act of violence against prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73D4D0CE" w14:textId="77777777" w:rsidR="00D745B6" w:rsidRDefault="00D745B6" w:rsidP="00A97337"/>
+    <w:p w14:paraId="73D4D0CE" w14:textId="77777777" w:rsidR="00D745B6" w:rsidRDefault="00D745B6" w:rsidP="001F5110">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00D745B6" w:rsidSect="00D745B6">
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1304" w:right="1418" w:bottom="1418" w:left="1134" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C68C8AA" w14:textId="77777777" w:rsidR="004B25BF" w:rsidRDefault="004B25BF" w:rsidP="00D06E62">
+    <w:p w14:paraId="7B1F25A8" w14:textId="77777777" w:rsidR="0071709A" w:rsidRDefault="0071709A" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71285F70" w14:textId="77777777" w:rsidR="004B25BF" w:rsidRDefault="004B25BF" w:rsidP="00D06E62">
+    <w:p w14:paraId="6689DF93" w14:textId="77777777" w:rsidR="0071709A" w:rsidRDefault="0071709A" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6678332A" w14:textId="77777777" w:rsidR="004B25BF" w:rsidRDefault="004B25BF"/>
+    <w:p w14:paraId="54A2C6CF" w14:textId="77777777" w:rsidR="0071709A" w:rsidRDefault="0071709A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
     <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CE5D821" w14:textId="73B9B575" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -12191,89 +10451,89 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50B3DF49" w14:textId="77777777" w:rsidR="004B25BF" w:rsidRDefault="004B25BF" w:rsidP="00D06E62">
+    <w:p w14:paraId="228655D5" w14:textId="77777777" w:rsidR="0071709A" w:rsidRDefault="0071709A" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05F9A431" w14:textId="77777777" w:rsidR="004B25BF" w:rsidRDefault="004B25BF" w:rsidP="00D06E62">
+    <w:p w14:paraId="52018D54" w14:textId="77777777" w:rsidR="0071709A" w:rsidRDefault="0071709A" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44CCA756" w14:textId="77777777" w:rsidR="004B25BF" w:rsidRDefault="004B25BF"/>
+    <w:p w14:paraId="73B0AC18" w14:textId="77777777" w:rsidR="0071709A" w:rsidRDefault="0071709A"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="244086D2" w14:textId="227ADFBA" w:rsidR="00042A76" w:rsidRDefault="00042A76">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Declaration of prison areas for the placement of protection prisoners</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14E3B002" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2FAB0D1C" wp14:editId="5022B281">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
@@ -12341,96 +10601,96 @@
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2FAB0D1C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoVoS9AgIAAOgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSz+MOEXWrrt0&#10;W4Gm6JmR5NibJWqSEjv/fpSspsV2K5aDEJHU43uP9PJq0B07KOdbNBWfTaacKSNQtmZX8cfN7YcL&#10;znwAI6FDoyp+VJ5frd6/W/a2VHNssJPKMQIxvuxtxZsQbFkUXjRKg5+gVYaSNToNga5uV0gHPaHr&#10;rphPp2dFj05ah0J5T9GbMclXCb+ulQg/6tqrwLqKE7eQTpfObTyL1RLKnQPbtCLTgDew0NAaanqC&#10;uoEAbO/af6B0Kxx6rMNEoC6wrluhkgZSM5v+peahAauSFjLH25NN/v/Biu+He8daWfFPnBnQNKIn&#10;cnTtAptHc3rrS6p5sFQVhs840JCTUG/vUPzyzOB1A2an1s5h3yiQRG5GUDmcJGyOlnBTdKOG8EW2&#10;NIdZhC9e4Y/NfOy07b+hpCewD5i6DbXTzGF8dnE5jb8UJv8YMaLBHk/DpAZMUPCc6s7OKSUo93G2&#10;WFwuUkcoI1iclXU+fFWoWfxTcUfLklDhcOdDJPdSkplGciPNMGyHbM8W5ZE497REFfe/9+AU6d/r&#10;a6SdI9G1Q509jffnzpvhCZzNvQOxvu+elygRSNsk80xA/iQg3dFuHqBji+TASDEXZ7Ijanzr7Zrc&#10;u22TkmjzyDMroXVKAvPqx319fU9VLx/o6g8AAAD//wMAUEsDBBQABgAIAAAAIQBMn1rm2wAAAAUB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEOI+AnZVIiIQ49tEWc33iYBex1i&#10;p0l5elwu5bLSaEYz3xbL2RpxoMF3jhFuFwkI4trpjhuE9+3bzSMIHxRrZRwTwpE8LMvLi0Ll2k28&#10;psMmNCKWsM8VQhtCn0vp65as8gvXE0dv7warQpRDI/WgplhujUyT5F5a1XFcaFVPry3VX5vRIuif&#10;/bG/m6btarWuxm/TVRV9fCJeX80vzyACzeEchhN+RIcyMu3cyNoLgxAfCX/35KVZloLYIWRPDyDL&#10;Qv6nL38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKFaEvQICAADoAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAAAA&#10;AAAAAAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="31C87200" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="009A59A0">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CF007A6" w14:textId="2A1E04E6" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00AE3A90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5E26D5B4" wp14:editId="12E1483D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
@@ -12504,51 +10764,51 @@
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5E26D5B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAgNfmAwIAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSD+MOEXWrrt0&#10;W4Fm6JmR5NibZWqUEjv/fpTiJsV2G+aDYFHU43uP1OJ2sK3YG/INdqWcTnIpTKdQN922lN/XDx+u&#10;pfABOg0tdqaUB+Pl7fL9u0XvCjPDGlttSDBI54velbIOwRVZ5lVtLPgJOtPxYYVkIfCWtpkm6Bnd&#10;ttkszy+zHkk7QmW85+j98VAuE35VGRW+VZU3QbSlZG4hrZTWTVyz5QKKLYGrGzXSgH9gYaHpuOgJ&#10;6h4CiB01f0HZRhF6rMJEoc2wqhplkgZWM83/UPNcgzNJC5vj3ckm//9g1df9E4lGl3ImRQeWW/TC&#10;jq4oiItoTu98wTnPjrPC8BEHbnIS6t0jqp9edHhXQ7c1KyLsawOayU0ZagwnCeuDY9wUXZshfNIN&#10;92Ea4bM3+MdiPlba9F9Q8xXYBUzVhoqsIIzXrm/y+KUw+yeYETf2cGomFxCKg1ecd3nFR4rPLqbz&#10;+c08VYQigsVeOfLhs0Er4k8piYclocL+0YdI7pwyMo3kjjTDsBmSbUlGVLFBfWDqPc9SKf2vHZBh&#10;G3b2Dnn0WHtFaEdr4/6VwHp4AXIjhcDkn9rXWUo80lDpsTWgfzCQbXlE99CKeTLiyHRMHjkfUeNd&#10;71Zs4kOTBJ15joJ4qpLO8QXEsX27T1nnd7r8DQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsd&#10;YqdJeXpcLuWy0mhGM98Wy9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpN&#10;vKbDJjQilrDPFUIbQp9L6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLo&#10;n/2xv5um7Wq1rsZv01UVfXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8g&#10;y0L+py9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMCA1+YDAgAA7wMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAA&#10;AAAAAAAAAAAAXQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="WordArt 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="74018A29" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="009A59A0">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
@@ -12585,51 +10845,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00995BB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 4.10 Protection Prisoners</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47797452" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="679D0A93" wp14:editId="0EAB8F02">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -12659,94 +10919,94 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="72F705BA" w14:textId="77777777" w:rsidR="00042A76" w:rsidRPr="00464E72" w:rsidRDefault="00042A76" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="679D0A93" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvHgBICwIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3YsJ5tYcVbb3W5V&#10;aXuRdvsBGOMYFRgKJHb69R1wkkbbt6p+QIxnOJxzZtjcjlqRg3BegqnpfJZTIgyHVppdTb+/PL5b&#10;UeIDMy1TYERNj8LT2+3bN5vBVqKAHlQrHEEQ46vB1rQPwVZZ5nkvNPMzsMJgsgOnWcDQ7bLWsQHR&#10;tcqKPF9mA7jWOuDCe/z7MCXpNuF3neDha9d5EYiqKXILaXVpbeKabTes2jlme8lPNNg/sNBMGrz0&#10;AvXAAiN7J/+C0pI78NCFGQedQddJLpIGVDPPX6l57pkVSQua4+3FJv//YPmXwzdHZIu9o8QwjS16&#10;EWMg72Ek8+jOYH2FRc8Wy8KIv2NlVOrtE/Afnhi475nZiTvnYOgFa5FdOpldHZ1wfARphs/Q4jVs&#10;HyABjZ3TERDNIIiOXTpeOhOp8HjlsrxZFQtKOOaK9XJRLiK5jFXn09b58FGAJnFTU4edT+js8OTD&#10;VHouiZcZeJRKpe4rQ4aarhcI/yqjZcDhVFLXdJXHbxqXKPKDadPhwKSa9shFGaQUVUehk+QwNmOy&#10;tzib2UB7RBscTLOIbwc3PbhflAw4hzX1P/fMCUrUJ4NWrudlGQc3BeXipsDAXWea6wwzHKFqGiiZ&#10;tvchDfsk7A4t72RyI7KcmJwo43wlP09vIQ7wdZyq/rzY7W8AAAD//wMAUEsDBBQABgAIAAAAIQAg&#10;dZVd3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAF&#10;KvXmxm4SEa+j2G3C37Oc4Dia0cybcjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE2&#10;1eVFaQobJnpz521qBJdQLAxCm9JQSBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6x&#10;dfXX9uQRPl+O+91SvTZPfjVMYVaS/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Y&#10;z7XOQBwQdLYCWZXy/4HqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK8eAEgLAgAA+QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0FYmZFMhEFcQBSr15sZuEhGvo9htwt+znOA4&#10;mtHMm3Iz+16c3Ri7QAjZQoFwVAfbUYPw8f58o0HEZMiaPpBD+HYRNtXlRWkKGyZ6c+dtagSXUCwM&#10;QpvSUEgZ69Z5ExdhcMTeMYzeJJZjI+1oJi73vcyVWktvOuKF1gzusXX11/bkET5fjvvdUr02T341&#10;TGFWkvydRLy+mh/uQSQ3p78w/OIzOlTMdAgnslH0CLlecxLhdskP2M+1zkAcEHS2AlmV8v+B6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="72F705BA" w14:textId="77777777" w:rsidR="00042A76" w:rsidRPr="00464E72" w:rsidRDefault="00042A76" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
@@ -12810,78 +11070,81 @@
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="679EEF3A" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="eastAsia"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6699FEE4" id="Text Box 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFJ1jLgQIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtVm0lwPAx2BdWO5h2g25jo5XVNQ7kREe9FoBWhEdPa4x19tAFq&#10;PvQSZ2sIv/+mT3hiLlk5a2jlSh5/bURQnJlvjjh9Np5O047mw3R2OqFDOLSsDi1uYy+BpkK0peyy&#10;mPBoBlEHsE/0OizTrWQSTtLdJcdBvMTuIaDXRarlMoNoK73AG/fgZQqdhpQo99g+ieB7XiIx+haG&#10;5RTzN/TssMnTwXKDoOvM3dTnrqt9/2mjM/v71yc9GYfnjHp9IxcvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAh/zwxd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAxA70j8Q2Qkblu6CkZV6k5T&#10;pQkJwWFjF25uk7UViVOabCt8PdmJHS0/PT8Xq8kacdKj7x0jLOYJCM2NUz23CPuPzSwD4QOxIuNY&#10;I/xoD6vy9qagXLkzb/VpF1oRJexzQuhCGHIpfdNpS37uBs1xd3CjpRDHsZVqpHOUWyPTJFlKSz3H&#10;Cx0Nuup087U7WoTXavNO2zq12a+pXt4O6+F7//mIeH83rZ9BBD2Ffxgu+TEdythUuyMrLwzCQ7RH&#10;FGGWPoG4AEm6XICoEbI0A1kW8vqF8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFJ1jL&#10;gQIAAGsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCH&#10;/PDF3wAAAAoBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="6699FEE4" id="Text Box 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp4ezdbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;capRX9gVFHuqt4d2FIKTtyUV5U4EfBSeep9KTPOMD7RoA5R86CTONuB//+0+4qklSctZTbOU8/Br&#10;K7zizHyz1KzT4Xgchy8dxpPLER38qWZ1qrHb6hqoKkP6OZxMYsSj6UXtoXqhsV/GV0klrKS3c469&#10;eI3thNO3IdVymUA0bk7gnX1yMrqORYot99y8CO+6vkTq6Hvop07M3rRni42WFpZbBF2m3o15brPa&#10;5Z9GNXV/963Ev+D0nFDHz2/xCgAA//8DAFBLAwQUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAxA70j8Q2Qkblu6CkZV6k5TpQkJwWFjF25uk7UViVOabCt8PdmJ&#10;HS0/PT8Xq8kacdKj7x0jLOYJCM2NUz23CPuPzSwD4QOxIuNYI/xoD6vy9qagXLkzb/VpF1oRJexz&#10;QuhCGHIpfdNpS37uBs1xd3CjpRDHsZVqpHOUWyPTJFlKSz3HCx0Nuup087U7WoTXavNO2zq12a+p&#10;Xt4O6+F7//mIeH83rZ9BBD2Ffxgu+TEdythUuyMrLwzCQ7RHFGGWPoG4AEm6XICoEbI0A1kW8vqF&#10;8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDp4ezdbAIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCH/PDF3wAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="679EEF3A" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
@@ -12924,51 +11187,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="044D7398" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F6105B7" wp14:editId="0825118E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
@@ -13036,97 +11299,97 @@
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3F6105B7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 8" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+g4LNBQIAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L066pU2NOEXWrrt0&#10;W4Fm6JmR5NibZWqUEjt/P0p20mK7DfNBsCjq8b1HannT20YcDPka20LOJlMpTKtQ1+2ukN839+8W&#10;UvgArYYGW1PIo/HyZvX2zbJzubnAChttSDBI6/POFbIKweVZ5lVlLPgJOtPyYYlkIfCWdpkm6Bjd&#10;NtnFdHqZdUjaESrjPUfvhkO5SvhlaVT4VpbeBNEUkrmFtFJat3HNVkvIdwSuqtVIA/6BhYW65aJn&#10;qDsIIPZU/wVla0XosQwThTbDsqyVSRpYzWz6h5qnCpxJWtgc7842+f8Hq74eHknUupDcqBYst2hj&#10;+iA+Yi8W0Z3O+ZyTnhynhZ7D3OWk1LsHVD+9aPG2gnZn1kTYVQY0s5sx1hhOGjZHx8ApGtE/6Zob&#10;MYvw2Sv8oZiPlbbdF9R8BfYBU7W+JCsI47XF9TR+KcwGCmbEnT2euxnpKw5ecd7lFR8pPns/m8+v&#10;56ki5BEsNsuRD58NWhF/Ckk8LQkVDg8+RHIvKSPTSG6gGfptn3z7cHJpi/rI1DsepkL6X3sgwzbs&#10;7S3y7LH2ktA+87SuKYk/Edj0z0BupBCY/GNzGqbEI02VHnsD+gcD2YZn9ACNmCcjBqZj8sh5QI13&#10;vVuzifd1EhTdHniOgnisks7xCcS5fb1PWS8PdfUbAAD//wMAUEsDBBQABgAIAAAAIQBMn1rm2wAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEOI+AnZVIiIQ49tEWc33iYB&#10;ex1ip0l5elwu5bLSaEYz3xbL2RpxoMF3jhFuFwkI4trpjhuE9+3bzSMIHxRrZRwTwpE8LMvLi0Ll&#10;2k28psMmNCKWsM8VQhtCn0vp65as8gvXE0dv7warQpRDI/WgplhujUyT5F5a1XFcaFVPry3VX5vR&#10;Iuif/bG/m6btarWuxm/TVRV9fCJeX80vzyACzeEchhN+RIcyMu3cyNoLgxAfCX/35KVZloLYIWRP&#10;DyDLQv6nL38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oOCzQUCAADwAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATJ9a5tsAAAAFAQAADwAA&#10;AAAAAAAAAAAAAABfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 8" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo5nnZ9wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z0zAQvTPDf9DoTp0U0g9PnE5oKZcC&#10;nWmYnjeSHBssrVgpsfPvu1LchIEbgw8aeyW9fe/t8/xmsJ3YGQotukpOzyZSGKdQt25Tye+r+3dX&#10;UoQITkOHzlRyb4K8Wbx9M+99ac6xwU4bEgziQtn7SjYx+rIogmqMhXCG3jjerJEsRP6kTaEJeka3&#10;XXE+mVwUPZL2hMqEwNW7w6ZcZPy6Nip+q+tgougqydxiXimv67QWizmUGwLftGqkAf/AwkLruOkR&#10;6g4iiC21f0HZVhEGrOOZQltgXbfKZA2sZjr5Q81TA95kLWxO8Eebwv+DVV93T/6RRBw+4sADzCKC&#10;f0D1MwiHtw24jVkSYd8Y0Nx4Ko/lTG+19zzWXF2ZIX7SLXs8Tb4WvQ/liJ/mEcqQOq37L6j5Cmwj&#10;5m5DTVYQpmtX15P05DJ7I5gRD21/HBQ3EIqLl3zu4pK3FO+9n85m17PcEcoElubgKcTPBq1IL5Uk&#10;DkJGhd1DiInc6cjINJE70IzDehCtruSHBJqIr1HvmXrPOalk+LUFMmzD1t4ix4q114T2mYO4pCz+&#10;lcBqeAbyI4XI5B+715xkHjkwWjiwyQ/9g4Fsx/HbQSdm2YgD0/HwyPmAmu4Gv2QT79ss6MRzFMSJ&#10;yTrHdKdI/v6dT53+wcULAAAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhG&#10;M98Wy9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIb&#10;Qp9L6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv&#10;01UVfXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKjmedn3AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAAUQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="2A5F06ED" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="171698C1" w14:textId="0009EFAA" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="171698C1" w14:textId="545B0300" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="111F206C" wp14:editId="722B8CAC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
@@ -13196,51 +11459,51 @@
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="111F206C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4mD0NBAIAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6pGmNOEXWrrt0&#10;a4Fm6JmR5NibZWqUEjt/P0pxk2K7DfNBsCjq8T3yaXEz2FbsDfkGu1JOJ7kUplOom25byu/r+w9X&#10;UvgAnYYWO1PKg/HyZvn+3aJ3hbnAGlttSDBI54velbIOwRVZ5lVtLPgJOtPxYYVkIfCWtpkm6Bnd&#10;ttlFnl9mPZJ2hMp4z9G746FcJvyqMio8VpU3QbSlZG4hrZTWTVyz5QKKLYGrGzXSgH9gYaHpuOgJ&#10;6g4CiB01f0HZRhF6rMJEoc2wqhplkgZWM83/UPNcgzNJCzfHu1Ob/P+DVd/2TyQaXcq5FB1YHtHa&#10;DEF8wkHMY3d65wtOenacFgYO85STUu8eUP30osPbGrqtWRFhXxvQzG7KWGM4aVgfHAOnaET/rBse&#10;xDTCZ2/wj8V8rLTpv6LmK7ALmKoNFVlBGK9dXefxS2FuoGBGPNnDaZqRvuLgnPMu53yk+OzjdDa7&#10;nqWKUESwOCxHPnwxaEX8KSWxWxIq7B98iOTOKSPTSO5IMwybIfUtgUYVG9QHpt6zmUrpf+2ADLdh&#10;Z2+RvcfaK0L7wm5dURL/SmA9vAC5kUJg8k/tq5kSj+QqPc4G9A8Gsi17dA+tmKVGHJmOySPnI2q8&#10;692Km3jfJEFnnqMgtlXSOT6B6Nu3+5R1fqjL3wAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7&#10;HWKnSXl6XC7lstJoRjPfFsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXa&#10;TbymwyY0IpawzxVCG0KfS+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei&#10;6J/9sb+bpu1qta7Gb9NVFX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8P&#10;IMtC/qcvfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA4mD0NBAIAAPADAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAA&#10;AAAAAAAAAAAAAF4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8uriG9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVlcygifgG9YGp95yTSoafOyDDNuzsHXKsWHtNaF84iCvK4l8J&#10;rIcXID9SiEz+qXvNSeaRA6OFA5v80N8ZyHYcvz10Yp6NODIdD4+cj6jpbvArNvGhzYLOPEdBnJis&#10;c0x3iuTv3/nU+R9c/gIAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA8uriG9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="0E21B8CE" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
@@ -13254,80 +11517,80 @@
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00827106">
+    <w:r w:rsidR="00D3667C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 4.10 Protection Prisoners</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v </w:t>
     </w:r>
-    <w:r w:rsidR="00251604">
+    <w:r w:rsidR="00740867">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1.0</w:t>
+      <w:t>2.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6248B8EC" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0BC0A098" wp14:editId="77DD8F4D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
@@ -13395,96 +11658,96 @@
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0BC0A098" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0Fvy/BAIAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L046JG2NOEXWrrt0&#10;a4Fm6JmR5NibJWqSEjt/P0pW02K7FfVBsCjq8b1Hank16I4dlPMtmorPJlPOlBEoW7Or+M/N7acL&#10;znwAI6FDoyp+VJ5frT5+WPa2VGfYYCeVYwRifNnbijch2LIovGiUBj9Bqwwd1ug0BNq6XSEd9ISu&#10;u+JsOl0UPTppHQrlPUVvxkO+Svh1rUS4r2uvAusqTtxCWl1at3EtVksodw5s04pMA97AQkNrqOgJ&#10;6gYCsL1r/4PSrXDosQ4TgbrAum6FShpIzWz6j5rHBqxKWsgcb082+feDFT8OD461suILzgxoatFG&#10;DYF9wYEtoju99SUlPVpKCwOFqctJqbd3KH57ZvC6AbNTa+ewbxRIYjcjrBxOGjZHS8ApGtG/ypYa&#10;MYvwxSv8sZiPlbb9d5R0BfYBU7Whdpo5jNcuLqfxS2EykBEj6uzx1M1IX1DwnPIW53Qk6OzzbD6/&#10;nKeKUEaw2CzrfPimULP4U3FH05JQ4XDnQyT3kpKZRnIjzTBsh+xbdmmL8kjUexqmivs/e3CKbNjr&#10;a6TZI+21Q/1E07p2Sfwzgc3wBM5mCoHIP3TPw5R4pKmSuTcgfxGQ7mhGD9CxeTJiZJqTM+cRNd71&#10;dk0m3rZJUHR75JkF0VglnfkJxLl9vU9ZLw919RcAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7&#10;HWKnSXl6XC7lstJoRjPfFsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXa&#10;TbymwyY0IpawzxVCG0KfS+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei&#10;6J/9sb+bpu1qta7Gb9NVFX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8P&#10;IMtC/qcvfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0Fvy/BAIAAPADAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAA&#10;AAAAAAAAAAAAAF4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAX/tm9gEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2hNJS8TaCK+AXNg6j3npJL0c6fQsg07dwccK9ZeI7gXDuIKs/hX&#10;AuvhRWEYKUQm/9S95iTzyIExwiuX/DDfGch1HL+96sQ8G3FkOh4eOR9R010KKzbxoc2CzjxHQZyY&#10;rHNMd4rk79/51PkfXP4CAAD//wMAUEsDBBQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEOI+AnZVIiIQ49tEWc33iYBex1ip0l5elwu5bLSaEYz&#10;3xbL2RpxoMF3jhFuFwkI4trpjhuE9+3bzSMIHxRrZRwTwpE8LMvLi0Ll2k28psMmNCKWsM8VQhtC&#10;n0vp65as8gvXE0dv7warQpRDI/WgplhujUyT5F5a1XFcaFVPry3VX5vRIuif/bG/m6btarWuxm/T&#10;VRV9fCJeX80vzyACzeEchhN+RIcyMu3cyNoLgxAfCX/35KVZloLYIWRPDyDLQv6nL38BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgF/7ZvYBAADLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAAAAAAAAAAAAAABQBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="37436CBA" w14:textId="77777777" w:rsidR="00042A76" w:rsidRDefault="00042A76" w:rsidP="000D4F44">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="242E78E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
@@ -19434,314 +17697,317 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="569385028">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="902451646">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="831332729">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2140419117">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="695616115">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="237790485">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1952123246">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1087382661">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="465973947">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1922326013">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="717045534">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1866946093">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="152766855">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="256717857">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1666786973">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="562302690">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2129468379">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="264506169">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1956206793">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="347679650">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="41296866">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1258631925">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="361789752">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="377435363">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="13767780">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="38937023">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="623660969">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="254095225">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1289823491">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2061586733">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="422844654">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="724179604">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1476099233">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2061587301">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1882865994">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1913730360">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="557253384">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1280576132">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="762609455">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1899969525">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="932053510">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1826319002">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1945503805">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1076242986">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1657605184">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="594286343">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1226186568">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1002509946">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="794376329">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="817381408">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="51">
+  <w:num w:numId="51" w16cid:durableId="839124187">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="52">
+  <w:num w:numId="52" w16cid:durableId="1632860087">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="53">
+  <w:num w:numId="53" w16cid:durableId="1608657802">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="54">
+  <w:num w:numId="54" w16cid:durableId="344744542">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="55">
+  <w:num w:numId="55" w16cid:durableId="1192453883">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="56">
+  <w:num w:numId="56" w16cid:durableId="1782987900">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="57">
+  <w:num w:numId="57" w16cid:durableId="911045181">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="58">
+  <w:num w:numId="58" w16cid:durableId="1385910963">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59">
+  <w:num w:numId="59" w16cid:durableId="1907035211">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="60">
+  <w:num w:numId="60" w16cid:durableId="740643055">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="61">
+  <w:num w:numId="61" w16cid:durableId="1863208457">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="62">
+  <w:num w:numId="62" w16cid:durableId="271937002">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63">
+  <w:num w:numId="63" w16cid:durableId="1694454065">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="823549630">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="150029182">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-AU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+6fyf5Mh1t2G5q3R9UgFtyhh7LyFckRDlJBeLyeFFUey1qNbTgNUMrIkWt1bJPdioZfkeIWIjDef9jGI6VXnqg==" w:salt="HWbYzP6a8/ZvoRHgct6PLQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="G4BKQZTYDOJChPmqUnqwmEggTYOr+TU+xdQOWoH+CJJlO/MJLvoz+z8DOqN/DqAdCHLE5+VG3cRYXiuQj/EjGQ==" w:salt="rFB+phEJs0FYJt4KuZ/eIg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
@@ -19757,278 +18023,294 @@
     <w:rsid w:val="000110CE"/>
     <w:rsid w:val="00012001"/>
     <w:rsid w:val="00012D02"/>
     <w:rsid w:val="0001338F"/>
     <w:rsid w:val="00016177"/>
     <w:rsid w:val="0001682F"/>
     <w:rsid w:val="00016909"/>
     <w:rsid w:val="000177C0"/>
     <w:rsid w:val="00017826"/>
     <w:rsid w:val="00017D07"/>
     <w:rsid w:val="000211BB"/>
     <w:rsid w:val="00021283"/>
     <w:rsid w:val="00024086"/>
     <w:rsid w:val="00024186"/>
     <w:rsid w:val="00025A9A"/>
     <w:rsid w:val="00027E36"/>
     <w:rsid w:val="00033740"/>
     <w:rsid w:val="000338A5"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="00037765"/>
+    <w:rsid w:val="00040641"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00041694"/>
     <w:rsid w:val="00041AE1"/>
     <w:rsid w:val="00042A76"/>
     <w:rsid w:val="00042B9A"/>
     <w:rsid w:val="00043C76"/>
     <w:rsid w:val="00043CB8"/>
+    <w:rsid w:val="00043FE1"/>
     <w:rsid w:val="00044517"/>
     <w:rsid w:val="00045176"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004637E"/>
     <w:rsid w:val="00050C47"/>
     <w:rsid w:val="00051A30"/>
     <w:rsid w:val="00051C78"/>
     <w:rsid w:val="00052A2A"/>
     <w:rsid w:val="000534F0"/>
     <w:rsid w:val="00053ED7"/>
     <w:rsid w:val="00054BF5"/>
     <w:rsid w:val="000554BB"/>
     <w:rsid w:val="000568A4"/>
     <w:rsid w:val="00057D3D"/>
     <w:rsid w:val="000611E9"/>
+    <w:rsid w:val="0006167D"/>
     <w:rsid w:val="00061C96"/>
     <w:rsid w:val="00062AF2"/>
     <w:rsid w:val="00062E4B"/>
     <w:rsid w:val="00063135"/>
     <w:rsid w:val="00064437"/>
     <w:rsid w:val="00066606"/>
     <w:rsid w:val="00066ABC"/>
     <w:rsid w:val="00067BD5"/>
     <w:rsid w:val="000705EB"/>
     <w:rsid w:val="00073100"/>
     <w:rsid w:val="000741D6"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076290"/>
     <w:rsid w:val="000763C0"/>
+    <w:rsid w:val="00077496"/>
     <w:rsid w:val="000775EC"/>
     <w:rsid w:val="00081F60"/>
     <w:rsid w:val="00082D15"/>
     <w:rsid w:val="00083125"/>
+    <w:rsid w:val="000832EA"/>
     <w:rsid w:val="0008380E"/>
     <w:rsid w:val="0008443C"/>
     <w:rsid w:val="00084DE9"/>
     <w:rsid w:val="000853D6"/>
     <w:rsid w:val="00085780"/>
     <w:rsid w:val="00085BDB"/>
     <w:rsid w:val="00085F4D"/>
     <w:rsid w:val="000865C1"/>
     <w:rsid w:val="00091A31"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093EB0"/>
     <w:rsid w:val="00093F09"/>
     <w:rsid w:val="0009417B"/>
     <w:rsid w:val="000954E7"/>
     <w:rsid w:val="00095C6E"/>
     <w:rsid w:val="00095CB7"/>
     <w:rsid w:val="000971D8"/>
     <w:rsid w:val="00097849"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A065D"/>
     <w:rsid w:val="000A1F8E"/>
     <w:rsid w:val="000A24FC"/>
     <w:rsid w:val="000A4818"/>
     <w:rsid w:val="000A54B3"/>
     <w:rsid w:val="000A5CBD"/>
     <w:rsid w:val="000B019B"/>
     <w:rsid w:val="000B1521"/>
     <w:rsid w:val="000B1D54"/>
     <w:rsid w:val="000B2B7B"/>
     <w:rsid w:val="000B2EBE"/>
     <w:rsid w:val="000B4A3A"/>
     <w:rsid w:val="000B5B8F"/>
     <w:rsid w:val="000B6196"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000B7C38"/>
+    <w:rsid w:val="000C04F8"/>
     <w:rsid w:val="000C26C6"/>
     <w:rsid w:val="000C481C"/>
     <w:rsid w:val="000C5B97"/>
+    <w:rsid w:val="000C5C28"/>
     <w:rsid w:val="000C6C38"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D0454"/>
     <w:rsid w:val="000D0E06"/>
     <w:rsid w:val="000D0E69"/>
     <w:rsid w:val="000D183C"/>
     <w:rsid w:val="000D2659"/>
     <w:rsid w:val="000D2CBD"/>
     <w:rsid w:val="000D369E"/>
     <w:rsid w:val="000D3D62"/>
+    <w:rsid w:val="000D4173"/>
     <w:rsid w:val="000D4AD5"/>
     <w:rsid w:val="000D4F44"/>
     <w:rsid w:val="000D513F"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6F46"/>
     <w:rsid w:val="000D70DD"/>
     <w:rsid w:val="000D7126"/>
     <w:rsid w:val="000E093B"/>
     <w:rsid w:val="000E1C65"/>
     <w:rsid w:val="000E4251"/>
     <w:rsid w:val="000E47CF"/>
     <w:rsid w:val="000E4C12"/>
     <w:rsid w:val="000E54C8"/>
     <w:rsid w:val="000E5E7C"/>
     <w:rsid w:val="000E6625"/>
     <w:rsid w:val="000F0763"/>
     <w:rsid w:val="000F07FC"/>
     <w:rsid w:val="000F1090"/>
     <w:rsid w:val="000F16B2"/>
     <w:rsid w:val="000F1AC8"/>
     <w:rsid w:val="000F22C0"/>
     <w:rsid w:val="000F266E"/>
     <w:rsid w:val="000F46FE"/>
     <w:rsid w:val="000F5E2E"/>
     <w:rsid w:val="000F5E78"/>
     <w:rsid w:val="000F6C18"/>
     <w:rsid w:val="000F6CBC"/>
     <w:rsid w:val="000F6E10"/>
     <w:rsid w:val="000F6EE9"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7EE9"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00100577"/>
     <w:rsid w:val="00102D2D"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103A3E"/>
     <w:rsid w:val="00103A60"/>
     <w:rsid w:val="00103D12"/>
     <w:rsid w:val="00105035"/>
     <w:rsid w:val="00105267"/>
+    <w:rsid w:val="001052D9"/>
     <w:rsid w:val="001068FB"/>
     <w:rsid w:val="0011074A"/>
     <w:rsid w:val="0011109D"/>
     <w:rsid w:val="0011169D"/>
     <w:rsid w:val="001116F6"/>
     <w:rsid w:val="00111786"/>
     <w:rsid w:val="001117A7"/>
     <w:rsid w:val="00112DCC"/>
     <w:rsid w:val="00113CC0"/>
     <w:rsid w:val="00114291"/>
     <w:rsid w:val="001149C7"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="0011573A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="001162F8"/>
     <w:rsid w:val="0011678F"/>
     <w:rsid w:val="00117BBE"/>
     <w:rsid w:val="00117C90"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="001214FF"/>
     <w:rsid w:val="00121549"/>
     <w:rsid w:val="00122217"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="00124E4A"/>
     <w:rsid w:val="00125B08"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268C8"/>
     <w:rsid w:val="00126F23"/>
+    <w:rsid w:val="00127EFE"/>
     <w:rsid w:val="001302E6"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131743"/>
+    <w:rsid w:val="001330F4"/>
     <w:rsid w:val="00133457"/>
     <w:rsid w:val="001365DD"/>
+    <w:rsid w:val="00137A45"/>
     <w:rsid w:val="00140DB3"/>
     <w:rsid w:val="00141A79"/>
     <w:rsid w:val="0014269F"/>
     <w:rsid w:val="001428A8"/>
     <w:rsid w:val="00142F8B"/>
     <w:rsid w:val="00142FF8"/>
     <w:rsid w:val="001449CF"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00147375"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150562"/>
     <w:rsid w:val="00150AB4"/>
     <w:rsid w:val="001515F2"/>
     <w:rsid w:val="00153768"/>
     <w:rsid w:val="00153C8A"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="0015630C"/>
     <w:rsid w:val="001563A3"/>
     <w:rsid w:val="001604CA"/>
     <w:rsid w:val="001605C0"/>
     <w:rsid w:val="00160DD0"/>
     <w:rsid w:val="001610F7"/>
     <w:rsid w:val="00161499"/>
     <w:rsid w:val="001618E5"/>
     <w:rsid w:val="00161BCD"/>
     <w:rsid w:val="001625A3"/>
     <w:rsid w:val="001633A3"/>
     <w:rsid w:val="00163E9E"/>
     <w:rsid w:val="0016537C"/>
     <w:rsid w:val="0016610C"/>
     <w:rsid w:val="0016697C"/>
     <w:rsid w:val="001671DA"/>
     <w:rsid w:val="0016765F"/>
     <w:rsid w:val="00167D49"/>
     <w:rsid w:val="0017003B"/>
     <w:rsid w:val="001700CE"/>
+    <w:rsid w:val="001715ED"/>
     <w:rsid w:val="001717A2"/>
     <w:rsid w:val="00171A7A"/>
     <w:rsid w:val="001723FC"/>
     <w:rsid w:val="00173B63"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="001767E1"/>
     <w:rsid w:val="00177107"/>
     <w:rsid w:val="00177CAA"/>
     <w:rsid w:val="00177F0D"/>
     <w:rsid w:val="00180E5E"/>
     <w:rsid w:val="00180ECF"/>
     <w:rsid w:val="0018204B"/>
     <w:rsid w:val="00182695"/>
     <w:rsid w:val="0018282E"/>
     <w:rsid w:val="00183371"/>
     <w:rsid w:val="00183BBC"/>
     <w:rsid w:val="001849D7"/>
     <w:rsid w:val="00185519"/>
     <w:rsid w:val="001855F9"/>
     <w:rsid w:val="001865BD"/>
     <w:rsid w:val="0018674E"/>
+    <w:rsid w:val="00187014"/>
     <w:rsid w:val="001876BC"/>
     <w:rsid w:val="00187983"/>
     <w:rsid w:val="0019000C"/>
     <w:rsid w:val="0019076E"/>
+    <w:rsid w:val="00190989"/>
     <w:rsid w:val="00190E17"/>
     <w:rsid w:val="00191176"/>
     <w:rsid w:val="00192065"/>
     <w:rsid w:val="001926D9"/>
+    <w:rsid w:val="00192B99"/>
     <w:rsid w:val="00193588"/>
     <w:rsid w:val="001935B0"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBF"/>
     <w:rsid w:val="00194AC7"/>
     <w:rsid w:val="001956F1"/>
     <w:rsid w:val="00195C8E"/>
     <w:rsid w:val="00196330"/>
     <w:rsid w:val="00196878"/>
     <w:rsid w:val="001A4BA9"/>
     <w:rsid w:val="001A5103"/>
     <w:rsid w:val="001A51E7"/>
     <w:rsid w:val="001A565B"/>
     <w:rsid w:val="001A5718"/>
     <w:rsid w:val="001A6102"/>
     <w:rsid w:val="001A6164"/>
     <w:rsid w:val="001A636C"/>
     <w:rsid w:val="001A71FC"/>
     <w:rsid w:val="001A7275"/>
     <w:rsid w:val="001A7500"/>
     <w:rsid w:val="001A7E86"/>
     <w:rsid w:val="001B125D"/>
     <w:rsid w:val="001B1949"/>
     <w:rsid w:val="001B6785"/>
     <w:rsid w:val="001C0272"/>
@@ -20041,273 +18323,286 @@
     <w:rsid w:val="001C591F"/>
     <w:rsid w:val="001C5B3A"/>
     <w:rsid w:val="001C6422"/>
     <w:rsid w:val="001C73E4"/>
     <w:rsid w:val="001C7670"/>
     <w:rsid w:val="001C785E"/>
     <w:rsid w:val="001D100D"/>
     <w:rsid w:val="001D1859"/>
     <w:rsid w:val="001D1C9B"/>
     <w:rsid w:val="001E326F"/>
     <w:rsid w:val="001E3529"/>
     <w:rsid w:val="001E359A"/>
     <w:rsid w:val="001E4D9C"/>
     <w:rsid w:val="001E6643"/>
     <w:rsid w:val="001E705A"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F0BE0"/>
     <w:rsid w:val="001F1020"/>
     <w:rsid w:val="001F1B6F"/>
     <w:rsid w:val="001F1C58"/>
     <w:rsid w:val="001F2E89"/>
     <w:rsid w:val="001F38B9"/>
     <w:rsid w:val="001F4D34"/>
     <w:rsid w:val="001F4EE9"/>
     <w:rsid w:val="001F50B2"/>
+    <w:rsid w:val="001F5110"/>
     <w:rsid w:val="002004BF"/>
     <w:rsid w:val="0020131A"/>
     <w:rsid w:val="00203ADD"/>
     <w:rsid w:val="00203D4A"/>
     <w:rsid w:val="002043CE"/>
     <w:rsid w:val="00204DA7"/>
     <w:rsid w:val="002052DB"/>
     <w:rsid w:val="00205C05"/>
     <w:rsid w:val="00205DF8"/>
     <w:rsid w:val="0021123B"/>
     <w:rsid w:val="002112F3"/>
     <w:rsid w:val="002123A3"/>
     <w:rsid w:val="002129A9"/>
     <w:rsid w:val="00212DC3"/>
     <w:rsid w:val="0021320A"/>
     <w:rsid w:val="00213E15"/>
     <w:rsid w:val="00213F22"/>
     <w:rsid w:val="00215C4F"/>
     <w:rsid w:val="00216E35"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00217FB6"/>
     <w:rsid w:val="00220042"/>
     <w:rsid w:val="0022024E"/>
     <w:rsid w:val="00220B5C"/>
     <w:rsid w:val="00220D74"/>
     <w:rsid w:val="00221EB6"/>
     <w:rsid w:val="00222D27"/>
     <w:rsid w:val="00223366"/>
+    <w:rsid w:val="00223933"/>
     <w:rsid w:val="00224355"/>
     <w:rsid w:val="00225D7D"/>
     <w:rsid w:val="00226E49"/>
     <w:rsid w:val="002273AF"/>
     <w:rsid w:val="002316E0"/>
     <w:rsid w:val="00231C10"/>
     <w:rsid w:val="00232D3C"/>
     <w:rsid w:val="0023363C"/>
     <w:rsid w:val="0023386B"/>
     <w:rsid w:val="002338DC"/>
     <w:rsid w:val="00234A38"/>
     <w:rsid w:val="00236183"/>
     <w:rsid w:val="00236D6F"/>
     <w:rsid w:val="00236FF5"/>
     <w:rsid w:val="002370D0"/>
+    <w:rsid w:val="00237D94"/>
     <w:rsid w:val="00240D70"/>
     <w:rsid w:val="00240E81"/>
     <w:rsid w:val="002414FD"/>
     <w:rsid w:val="00242C19"/>
     <w:rsid w:val="00242CD2"/>
     <w:rsid w:val="00242DD1"/>
     <w:rsid w:val="002430A1"/>
     <w:rsid w:val="0024475E"/>
     <w:rsid w:val="00244EE8"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="002477A3"/>
     <w:rsid w:val="00247887"/>
     <w:rsid w:val="00250C11"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00251604"/>
     <w:rsid w:val="002517F2"/>
     <w:rsid w:val="00253B76"/>
     <w:rsid w:val="002541ED"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025563A"/>
     <w:rsid w:val="002562D9"/>
     <w:rsid w:val="00257280"/>
     <w:rsid w:val="00260A4B"/>
     <w:rsid w:val="0026125B"/>
     <w:rsid w:val="00261697"/>
     <w:rsid w:val="00261D2D"/>
     <w:rsid w:val="002621E1"/>
     <w:rsid w:val="00262A45"/>
     <w:rsid w:val="00263C93"/>
+    <w:rsid w:val="00266819"/>
     <w:rsid w:val="002743A9"/>
     <w:rsid w:val="00274C3A"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760A0"/>
     <w:rsid w:val="002765B1"/>
     <w:rsid w:val="00280B45"/>
     <w:rsid w:val="00280FE0"/>
     <w:rsid w:val="00281B57"/>
     <w:rsid w:val="00281C9E"/>
     <w:rsid w:val="00281D62"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="0028752D"/>
     <w:rsid w:val="00291DE1"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="00292911"/>
     <w:rsid w:val="00292CF7"/>
+    <w:rsid w:val="00292D3A"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
     <w:rsid w:val="0029411A"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295C00"/>
     <w:rsid w:val="00295DBD"/>
     <w:rsid w:val="00295EE5"/>
     <w:rsid w:val="002977C8"/>
     <w:rsid w:val="00297DD0"/>
     <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="00297E7B"/>
     <w:rsid w:val="002A261A"/>
     <w:rsid w:val="002A2A6F"/>
     <w:rsid w:val="002A2B4F"/>
     <w:rsid w:val="002A2DF8"/>
     <w:rsid w:val="002A3C0D"/>
     <w:rsid w:val="002A46BF"/>
     <w:rsid w:val="002A4A07"/>
     <w:rsid w:val="002A51FB"/>
     <w:rsid w:val="002A5C62"/>
     <w:rsid w:val="002A6A3F"/>
     <w:rsid w:val="002A71A0"/>
     <w:rsid w:val="002A7B7A"/>
     <w:rsid w:val="002B160A"/>
     <w:rsid w:val="002B2BA8"/>
     <w:rsid w:val="002B4988"/>
     <w:rsid w:val="002B52F5"/>
     <w:rsid w:val="002B5AF6"/>
     <w:rsid w:val="002C1C8D"/>
     <w:rsid w:val="002C2EB4"/>
+    <w:rsid w:val="002C4CB9"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
     <w:rsid w:val="002D16A8"/>
     <w:rsid w:val="002D2226"/>
     <w:rsid w:val="002D253D"/>
     <w:rsid w:val="002D2695"/>
     <w:rsid w:val="002D34D0"/>
     <w:rsid w:val="002D36A4"/>
     <w:rsid w:val="002D4B86"/>
     <w:rsid w:val="002D5F52"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E2F46"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6C51"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F228E"/>
     <w:rsid w:val="002F248D"/>
     <w:rsid w:val="002F29E0"/>
     <w:rsid w:val="002F2EBD"/>
     <w:rsid w:val="002F33C1"/>
     <w:rsid w:val="002F38CE"/>
     <w:rsid w:val="002F5265"/>
     <w:rsid w:val="002F5372"/>
     <w:rsid w:val="002F59D8"/>
     <w:rsid w:val="002F68AE"/>
+    <w:rsid w:val="003017A5"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303101"/>
     <w:rsid w:val="00303364"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="0030682A"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307661"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00312020"/>
     <w:rsid w:val="00312757"/>
     <w:rsid w:val="00312AB9"/>
     <w:rsid w:val="00314241"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="00316D78"/>
     <w:rsid w:val="00316F99"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="00317F2D"/>
     <w:rsid w:val="00321086"/>
     <w:rsid w:val="003214E4"/>
     <w:rsid w:val="003215A0"/>
     <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00323703"/>
+    <w:rsid w:val="00323B44"/>
     <w:rsid w:val="00323BDB"/>
+    <w:rsid w:val="00324A12"/>
     <w:rsid w:val="003253E2"/>
+    <w:rsid w:val="003253F5"/>
     <w:rsid w:val="0032582C"/>
     <w:rsid w:val="00326A09"/>
     <w:rsid w:val="00327FB3"/>
     <w:rsid w:val="00327FD5"/>
     <w:rsid w:val="00330307"/>
     <w:rsid w:val="00331C41"/>
     <w:rsid w:val="00331EBC"/>
     <w:rsid w:val="00333E13"/>
     <w:rsid w:val="003351B9"/>
     <w:rsid w:val="003360CB"/>
     <w:rsid w:val="00336251"/>
     <w:rsid w:val="00336DD3"/>
     <w:rsid w:val="00336F99"/>
     <w:rsid w:val="00340631"/>
     <w:rsid w:val="00341E84"/>
     <w:rsid w:val="003429DC"/>
     <w:rsid w:val="0034326C"/>
     <w:rsid w:val="00345B83"/>
+    <w:rsid w:val="00346646"/>
+    <w:rsid w:val="00346F15"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347A19"/>
     <w:rsid w:val="00350DD2"/>
     <w:rsid w:val="003511C6"/>
     <w:rsid w:val="00356B04"/>
     <w:rsid w:val="00357B09"/>
     <w:rsid w:val="0036006D"/>
     <w:rsid w:val="00360379"/>
     <w:rsid w:val="003609D8"/>
     <w:rsid w:val="00361A04"/>
     <w:rsid w:val="00361B33"/>
     <w:rsid w:val="00362067"/>
     <w:rsid w:val="00362C1C"/>
     <w:rsid w:val="00363367"/>
     <w:rsid w:val="003633A3"/>
     <w:rsid w:val="00364437"/>
     <w:rsid w:val="00365C97"/>
     <w:rsid w:val="00365D03"/>
     <w:rsid w:val="00367310"/>
     <w:rsid w:val="00367B9E"/>
     <w:rsid w:val="00370EAB"/>
     <w:rsid w:val="00372135"/>
     <w:rsid w:val="00372697"/>
     <w:rsid w:val="00374D48"/>
     <w:rsid w:val="003750E3"/>
+    <w:rsid w:val="0037664E"/>
     <w:rsid w:val="003771FB"/>
     <w:rsid w:val="00377236"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="0038048D"/>
     <w:rsid w:val="00380E85"/>
     <w:rsid w:val="0038122C"/>
     <w:rsid w:val="00382ECB"/>
     <w:rsid w:val="00383843"/>
     <w:rsid w:val="00383A75"/>
     <w:rsid w:val="00383CF7"/>
     <w:rsid w:val="0038760F"/>
     <w:rsid w:val="00391063"/>
     <w:rsid w:val="00392618"/>
     <w:rsid w:val="00392EA4"/>
     <w:rsid w:val="00392FBD"/>
     <w:rsid w:val="003936F1"/>
     <w:rsid w:val="00394115"/>
     <w:rsid w:val="00394E38"/>
     <w:rsid w:val="0039560B"/>
     <w:rsid w:val="0039574C"/>
     <w:rsid w:val="00395913"/>
     <w:rsid w:val="00396511"/>
     <w:rsid w:val="003973E1"/>
     <w:rsid w:val="003A0280"/>
     <w:rsid w:val="003A1BDC"/>
@@ -20315,155 +18610,161 @@
     <w:rsid w:val="003A23F7"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A5602"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B4330"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B6992"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C2392"/>
     <w:rsid w:val="003C2705"/>
     <w:rsid w:val="003C2FEA"/>
     <w:rsid w:val="003C390A"/>
     <w:rsid w:val="003C4620"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D228A"/>
     <w:rsid w:val="003D5245"/>
+    <w:rsid w:val="003D56D6"/>
+    <w:rsid w:val="003D5768"/>
     <w:rsid w:val="003D6595"/>
     <w:rsid w:val="003D6822"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E3966"/>
     <w:rsid w:val="003E3FFB"/>
     <w:rsid w:val="003E43EB"/>
     <w:rsid w:val="003E6014"/>
     <w:rsid w:val="003E6069"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E6D44"/>
     <w:rsid w:val="003F0B23"/>
     <w:rsid w:val="003F22B8"/>
     <w:rsid w:val="003F2A49"/>
     <w:rsid w:val="003F2F13"/>
     <w:rsid w:val="003F30E1"/>
     <w:rsid w:val="003F3245"/>
     <w:rsid w:val="003F53B0"/>
     <w:rsid w:val="003F6782"/>
     <w:rsid w:val="003F6CF9"/>
+    <w:rsid w:val="003F77A1"/>
     <w:rsid w:val="0040041D"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004012F3"/>
     <w:rsid w:val="004018D4"/>
     <w:rsid w:val="00401F1D"/>
     <w:rsid w:val="00402A67"/>
     <w:rsid w:val="004033A4"/>
     <w:rsid w:val="00403FC7"/>
     <w:rsid w:val="0040417B"/>
     <w:rsid w:val="00404DA3"/>
     <w:rsid w:val="004070ED"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00410AAA"/>
     <w:rsid w:val="00412E67"/>
     <w:rsid w:val="004130EC"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00413D4B"/>
     <w:rsid w:val="004154F2"/>
     <w:rsid w:val="0041550A"/>
     <w:rsid w:val="00415D19"/>
     <w:rsid w:val="004160C3"/>
     <w:rsid w:val="00417148"/>
     <w:rsid w:val="004178F0"/>
     <w:rsid w:val="00417E17"/>
     <w:rsid w:val="00420D10"/>
     <w:rsid w:val="00421DE6"/>
     <w:rsid w:val="00423D58"/>
     <w:rsid w:val="00425BF4"/>
     <w:rsid w:val="00426D90"/>
     <w:rsid w:val="00426F2D"/>
     <w:rsid w:val="004303E3"/>
     <w:rsid w:val="004306DC"/>
     <w:rsid w:val="004314BF"/>
     <w:rsid w:val="00432AD3"/>
     <w:rsid w:val="00433C05"/>
     <w:rsid w:val="00433C9F"/>
     <w:rsid w:val="00433CCF"/>
+    <w:rsid w:val="0043413B"/>
     <w:rsid w:val="0043527B"/>
     <w:rsid w:val="0043547C"/>
     <w:rsid w:val="0043548D"/>
     <w:rsid w:val="004356EB"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="00437471"/>
     <w:rsid w:val="004417AC"/>
     <w:rsid w:val="00444EFC"/>
     <w:rsid w:val="004454AF"/>
     <w:rsid w:val="0044636E"/>
     <w:rsid w:val="004467AF"/>
     <w:rsid w:val="004478FC"/>
     <w:rsid w:val="00450B7E"/>
     <w:rsid w:val="00451CDC"/>
     <w:rsid w:val="00451FDE"/>
     <w:rsid w:val="00453168"/>
     <w:rsid w:val="004547F0"/>
     <w:rsid w:val="00456BC0"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="004579EC"/>
     <w:rsid w:val="00457BF7"/>
     <w:rsid w:val="00460598"/>
     <w:rsid w:val="00461736"/>
     <w:rsid w:val="004633C2"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00470821"/>
     <w:rsid w:val="00470B95"/>
     <w:rsid w:val="00470D2E"/>
+    <w:rsid w:val="0047120B"/>
     <w:rsid w:val="00471FED"/>
     <w:rsid w:val="004731BB"/>
     <w:rsid w:val="004735BF"/>
     <w:rsid w:val="0047400D"/>
     <w:rsid w:val="00474430"/>
     <w:rsid w:val="004752EC"/>
     <w:rsid w:val="004766AC"/>
     <w:rsid w:val="004766C6"/>
     <w:rsid w:val="00477670"/>
     <w:rsid w:val="00477C7A"/>
     <w:rsid w:val="00480602"/>
     <w:rsid w:val="00480EDC"/>
     <w:rsid w:val="004823A8"/>
     <w:rsid w:val="004824F3"/>
     <w:rsid w:val="00482F9B"/>
     <w:rsid w:val="00483241"/>
     <w:rsid w:val="004834FF"/>
     <w:rsid w:val="00483506"/>
     <w:rsid w:val="004839E9"/>
+    <w:rsid w:val="00483A30"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486555"/>
     <w:rsid w:val="00486B3C"/>
     <w:rsid w:val="00486D13"/>
     <w:rsid w:val="00487A0D"/>
     <w:rsid w:val="0049037C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049192F"/>
     <w:rsid w:val="004925DE"/>
     <w:rsid w:val="00496B72"/>
     <w:rsid w:val="004A0122"/>
     <w:rsid w:val="004A0289"/>
     <w:rsid w:val="004A0325"/>
     <w:rsid w:val="004A0EED"/>
     <w:rsid w:val="004A3CF0"/>
     <w:rsid w:val="004A468C"/>
     <w:rsid w:val="004A475B"/>
     <w:rsid w:val="004A52E5"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A5921"/>
     <w:rsid w:val="004B0368"/>
     <w:rsid w:val="004B126D"/>
     <w:rsid w:val="004B15CD"/>
     <w:rsid w:val="004B25BF"/>
@@ -20489,94 +18790,96 @@
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D0C61"/>
     <w:rsid w:val="004D1ED7"/>
     <w:rsid w:val="004D342B"/>
     <w:rsid w:val="004D3A71"/>
     <w:rsid w:val="004D3E1E"/>
     <w:rsid w:val="004D43E8"/>
     <w:rsid w:val="004D52BC"/>
     <w:rsid w:val="004D5417"/>
     <w:rsid w:val="004D72E3"/>
     <w:rsid w:val="004E02CB"/>
     <w:rsid w:val="004E0836"/>
     <w:rsid w:val="004E0C78"/>
     <w:rsid w:val="004E1F0D"/>
     <w:rsid w:val="004E4366"/>
     <w:rsid w:val="004E526C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E588B"/>
     <w:rsid w:val="004E67F5"/>
     <w:rsid w:val="004E6B6A"/>
     <w:rsid w:val="004E74B7"/>
     <w:rsid w:val="004E7F2E"/>
     <w:rsid w:val="004F01E4"/>
     <w:rsid w:val="004F08DD"/>
     <w:rsid w:val="004F0E67"/>
+    <w:rsid w:val="004F17C0"/>
     <w:rsid w:val="004F1B31"/>
     <w:rsid w:val="004F20F8"/>
     <w:rsid w:val="004F2A9A"/>
     <w:rsid w:val="004F34D4"/>
     <w:rsid w:val="004F4416"/>
     <w:rsid w:val="004F60B8"/>
     <w:rsid w:val="004F6F25"/>
     <w:rsid w:val="004F7D39"/>
     <w:rsid w:val="0050029A"/>
     <w:rsid w:val="00500333"/>
     <w:rsid w:val="005005AF"/>
     <w:rsid w:val="00500D2B"/>
     <w:rsid w:val="005012E2"/>
     <w:rsid w:val="00501931"/>
     <w:rsid w:val="00504F31"/>
     <w:rsid w:val="00505574"/>
     <w:rsid w:val="00505EDF"/>
     <w:rsid w:val="00506154"/>
     <w:rsid w:val="005061A7"/>
     <w:rsid w:val="005064AA"/>
     <w:rsid w:val="00506804"/>
     <w:rsid w:val="005106E0"/>
     <w:rsid w:val="00511B9D"/>
     <w:rsid w:val="005120FE"/>
     <w:rsid w:val="0051279A"/>
     <w:rsid w:val="00512ACB"/>
     <w:rsid w:val="00513607"/>
     <w:rsid w:val="005146F8"/>
     <w:rsid w:val="00514B8E"/>
     <w:rsid w:val="005151B8"/>
     <w:rsid w:val="005152F3"/>
     <w:rsid w:val="005166C8"/>
     <w:rsid w:val="005167A9"/>
     <w:rsid w:val="00520A58"/>
     <w:rsid w:val="00520B4E"/>
     <w:rsid w:val="00521178"/>
     <w:rsid w:val="00521559"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005235CF"/>
     <w:rsid w:val="00525ACB"/>
     <w:rsid w:val="005260DA"/>
     <w:rsid w:val="00527028"/>
     <w:rsid w:val="00527139"/>
     <w:rsid w:val="00527E5F"/>
+    <w:rsid w:val="0053014E"/>
     <w:rsid w:val="00530CD0"/>
     <w:rsid w:val="00534C22"/>
     <w:rsid w:val="0053588A"/>
     <w:rsid w:val="00536E0E"/>
     <w:rsid w:val="005401B9"/>
     <w:rsid w:val="00540BDB"/>
     <w:rsid w:val="00540D2C"/>
     <w:rsid w:val="00540E6E"/>
     <w:rsid w:val="00542C09"/>
     <w:rsid w:val="00543324"/>
     <w:rsid w:val="00543355"/>
     <w:rsid w:val="00543A30"/>
     <w:rsid w:val="00544459"/>
     <w:rsid w:val="00544F31"/>
     <w:rsid w:val="005459B8"/>
     <w:rsid w:val="005461B2"/>
     <w:rsid w:val="00546218"/>
     <w:rsid w:val="00546519"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="00552318"/>
     <w:rsid w:val="00553316"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005548C8"/>
     <w:rsid w:val="00554CBB"/>
     <w:rsid w:val="005557F3"/>
@@ -20588,363 +18891,381 @@
     <w:rsid w:val="00561FCA"/>
     <w:rsid w:val="005622AE"/>
     <w:rsid w:val="00562978"/>
     <w:rsid w:val="00562D74"/>
     <w:rsid w:val="00562FEC"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565D1A"/>
     <w:rsid w:val="00565E6A"/>
     <w:rsid w:val="00566D6B"/>
     <w:rsid w:val="0056722E"/>
     <w:rsid w:val="005718BC"/>
     <w:rsid w:val="00574024"/>
     <w:rsid w:val="005740D1"/>
     <w:rsid w:val="005762F3"/>
     <w:rsid w:val="005764E6"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005770CF"/>
     <w:rsid w:val="00577830"/>
     <w:rsid w:val="005809B2"/>
     <w:rsid w:val="00581ACE"/>
     <w:rsid w:val="00581C57"/>
     <w:rsid w:val="00581D16"/>
     <w:rsid w:val="00581F2F"/>
     <w:rsid w:val="0058342E"/>
     <w:rsid w:val="005839C6"/>
+    <w:rsid w:val="00586D77"/>
     <w:rsid w:val="00587AEA"/>
     <w:rsid w:val="00590853"/>
     <w:rsid w:val="00591AA1"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005926A1"/>
     <w:rsid w:val="005935EE"/>
     <w:rsid w:val="005939FE"/>
     <w:rsid w:val="00593A26"/>
     <w:rsid w:val="0059428F"/>
     <w:rsid w:val="005944F5"/>
     <w:rsid w:val="005959E4"/>
     <w:rsid w:val="005961DA"/>
     <w:rsid w:val="00597655"/>
     <w:rsid w:val="005A1574"/>
     <w:rsid w:val="005A26A7"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A3EEE"/>
     <w:rsid w:val="005A4761"/>
     <w:rsid w:val="005B095F"/>
     <w:rsid w:val="005B108F"/>
     <w:rsid w:val="005B1348"/>
+    <w:rsid w:val="005B2062"/>
     <w:rsid w:val="005B49B0"/>
     <w:rsid w:val="005B4F79"/>
     <w:rsid w:val="005B4FFF"/>
     <w:rsid w:val="005B5107"/>
     <w:rsid w:val="005B5603"/>
     <w:rsid w:val="005B72F2"/>
     <w:rsid w:val="005B7785"/>
     <w:rsid w:val="005C10B4"/>
     <w:rsid w:val="005C13F5"/>
     <w:rsid w:val="005C2852"/>
+    <w:rsid w:val="005C3411"/>
     <w:rsid w:val="005C3A1E"/>
     <w:rsid w:val="005C3A4D"/>
     <w:rsid w:val="005C5DBD"/>
     <w:rsid w:val="005C6F38"/>
     <w:rsid w:val="005C7091"/>
     <w:rsid w:val="005D156B"/>
     <w:rsid w:val="005D1C7F"/>
     <w:rsid w:val="005D1E28"/>
     <w:rsid w:val="005D33A5"/>
     <w:rsid w:val="005D3DAA"/>
     <w:rsid w:val="005D40DE"/>
     <w:rsid w:val="005D519E"/>
     <w:rsid w:val="005D7137"/>
     <w:rsid w:val="005D7D0D"/>
     <w:rsid w:val="005E0C4C"/>
     <w:rsid w:val="005E1047"/>
     <w:rsid w:val="005E15A4"/>
     <w:rsid w:val="005E1844"/>
     <w:rsid w:val="005E18B5"/>
     <w:rsid w:val="005E1C9B"/>
     <w:rsid w:val="005E32AA"/>
     <w:rsid w:val="005E349B"/>
     <w:rsid w:val="005E3CE2"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E67C6"/>
     <w:rsid w:val="005E6950"/>
     <w:rsid w:val="005F0181"/>
     <w:rsid w:val="005F03C7"/>
     <w:rsid w:val="005F0A53"/>
     <w:rsid w:val="005F1CA4"/>
     <w:rsid w:val="005F29B8"/>
     <w:rsid w:val="005F4969"/>
     <w:rsid w:val="005F5CFA"/>
     <w:rsid w:val="005F6AAE"/>
     <w:rsid w:val="005F6F02"/>
     <w:rsid w:val="005F76D6"/>
     <w:rsid w:val="0060015A"/>
     <w:rsid w:val="00600967"/>
     <w:rsid w:val="006009A7"/>
     <w:rsid w:val="00600CAD"/>
     <w:rsid w:val="006018CD"/>
     <w:rsid w:val="00602AAC"/>
     <w:rsid w:val="00602CAE"/>
     <w:rsid w:val="00602F31"/>
+    <w:rsid w:val="0060358B"/>
     <w:rsid w:val="00603F17"/>
     <w:rsid w:val="00604144"/>
     <w:rsid w:val="006056BC"/>
     <w:rsid w:val="006058C2"/>
     <w:rsid w:val="00606527"/>
     <w:rsid w:val="00606799"/>
     <w:rsid w:val="006074E2"/>
     <w:rsid w:val="0060775C"/>
     <w:rsid w:val="0060778D"/>
     <w:rsid w:val="00607B6F"/>
     <w:rsid w:val="00610CD4"/>
     <w:rsid w:val="00610FDF"/>
     <w:rsid w:val="00611160"/>
+    <w:rsid w:val="006115B0"/>
     <w:rsid w:val="006125B6"/>
     <w:rsid w:val="00613D50"/>
     <w:rsid w:val="006148CB"/>
     <w:rsid w:val="0061606F"/>
     <w:rsid w:val="006167E6"/>
     <w:rsid w:val="00616EC4"/>
     <w:rsid w:val="0061700C"/>
+    <w:rsid w:val="00617A3F"/>
     <w:rsid w:val="00620257"/>
     <w:rsid w:val="00620B6F"/>
     <w:rsid w:val="00620B93"/>
     <w:rsid w:val="00620C30"/>
     <w:rsid w:val="0062249C"/>
     <w:rsid w:val="00622592"/>
     <w:rsid w:val="00622ADB"/>
     <w:rsid w:val="00622CC4"/>
     <w:rsid w:val="00624144"/>
     <w:rsid w:val="00625693"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00630347"/>
     <w:rsid w:val="006304DA"/>
     <w:rsid w:val="00631781"/>
     <w:rsid w:val="00631E81"/>
     <w:rsid w:val="00632AD7"/>
     <w:rsid w:val="00632C53"/>
     <w:rsid w:val="0063324F"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006336A1"/>
     <w:rsid w:val="006339A3"/>
     <w:rsid w:val="00634A04"/>
     <w:rsid w:val="00634C4F"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00634E2A"/>
     <w:rsid w:val="00637A56"/>
     <w:rsid w:val="00641C6A"/>
     <w:rsid w:val="0064220D"/>
     <w:rsid w:val="006426B7"/>
     <w:rsid w:val="00642B83"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00646047"/>
     <w:rsid w:val="00646D2D"/>
     <w:rsid w:val="00647186"/>
     <w:rsid w:val="00647EAE"/>
     <w:rsid w:val="00650273"/>
     <w:rsid w:val="00651526"/>
     <w:rsid w:val="006539E5"/>
     <w:rsid w:val="00654673"/>
     <w:rsid w:val="00654A05"/>
     <w:rsid w:val="006556C0"/>
     <w:rsid w:val="00655826"/>
     <w:rsid w:val="00655B10"/>
+    <w:rsid w:val="0065603E"/>
     <w:rsid w:val="00656210"/>
     <w:rsid w:val="00656F4A"/>
+    <w:rsid w:val="00660D5B"/>
     <w:rsid w:val="006611E3"/>
     <w:rsid w:val="00662094"/>
     <w:rsid w:val="0066351A"/>
     <w:rsid w:val="006635EF"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066415A"/>
     <w:rsid w:val="006642EC"/>
+    <w:rsid w:val="0066529B"/>
     <w:rsid w:val="006654A0"/>
     <w:rsid w:val="00665544"/>
     <w:rsid w:val="006676F9"/>
     <w:rsid w:val="00671008"/>
     <w:rsid w:val="00672CB5"/>
     <w:rsid w:val="00673BD2"/>
     <w:rsid w:val="00673CE1"/>
     <w:rsid w:val="006745B2"/>
     <w:rsid w:val="00675C97"/>
     <w:rsid w:val="00676829"/>
+    <w:rsid w:val="00676E4B"/>
     <w:rsid w:val="00680344"/>
     <w:rsid w:val="0068041C"/>
     <w:rsid w:val="00680AEE"/>
     <w:rsid w:val="00680E07"/>
     <w:rsid w:val="006815D0"/>
+    <w:rsid w:val="00682EEB"/>
     <w:rsid w:val="00684B8B"/>
     <w:rsid w:val="00684C4B"/>
     <w:rsid w:val="00685585"/>
     <w:rsid w:val="00687761"/>
     <w:rsid w:val="00687B14"/>
     <w:rsid w:val="006903F1"/>
     <w:rsid w:val="006905F4"/>
     <w:rsid w:val="006919DF"/>
     <w:rsid w:val="00691C36"/>
     <w:rsid w:val="0069208D"/>
     <w:rsid w:val="00692E97"/>
     <w:rsid w:val="006931CB"/>
     <w:rsid w:val="006932D0"/>
     <w:rsid w:val="00693855"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00694E4C"/>
     <w:rsid w:val="006952BE"/>
     <w:rsid w:val="00695511"/>
     <w:rsid w:val="00695D41"/>
     <w:rsid w:val="006961DB"/>
     <w:rsid w:val="006961F7"/>
     <w:rsid w:val="00696CE3"/>
     <w:rsid w:val="006976FF"/>
     <w:rsid w:val="006979F1"/>
     <w:rsid w:val="00697BBA"/>
     <w:rsid w:val="00697F56"/>
     <w:rsid w:val="006A1331"/>
     <w:rsid w:val="006A39CE"/>
     <w:rsid w:val="006A4A0D"/>
+    <w:rsid w:val="006A4EE9"/>
     <w:rsid w:val="006A6634"/>
     <w:rsid w:val="006A7955"/>
     <w:rsid w:val="006B08E1"/>
     <w:rsid w:val="006B1515"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B5845"/>
     <w:rsid w:val="006B72AC"/>
     <w:rsid w:val="006C16A7"/>
     <w:rsid w:val="006C2EF3"/>
     <w:rsid w:val="006C3190"/>
     <w:rsid w:val="006C35F6"/>
     <w:rsid w:val="006C4237"/>
     <w:rsid w:val="006C46EB"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C65C8"/>
     <w:rsid w:val="006C6615"/>
     <w:rsid w:val="006C6B82"/>
     <w:rsid w:val="006C7D72"/>
     <w:rsid w:val="006D0519"/>
     <w:rsid w:val="006D0B5D"/>
     <w:rsid w:val="006D0D30"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D2A92"/>
+    <w:rsid w:val="006D2E06"/>
     <w:rsid w:val="006D30D8"/>
+    <w:rsid w:val="006D6789"/>
     <w:rsid w:val="006D6FF9"/>
     <w:rsid w:val="006E1E41"/>
     <w:rsid w:val="006E1F5E"/>
     <w:rsid w:val="006E24E7"/>
     <w:rsid w:val="006E2874"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006E2EFE"/>
     <w:rsid w:val="006E313B"/>
     <w:rsid w:val="006E5581"/>
     <w:rsid w:val="006E5B30"/>
     <w:rsid w:val="006E6CE6"/>
     <w:rsid w:val="006E7411"/>
     <w:rsid w:val="006E7B64"/>
     <w:rsid w:val="006E7CEA"/>
     <w:rsid w:val="006F252D"/>
     <w:rsid w:val="006F2C7B"/>
     <w:rsid w:val="006F3AF0"/>
     <w:rsid w:val="006F3E28"/>
     <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F6A4F"/>
     <w:rsid w:val="006F6E7C"/>
     <w:rsid w:val="006F6EB0"/>
     <w:rsid w:val="006F75F6"/>
     <w:rsid w:val="007002CB"/>
     <w:rsid w:val="007002E5"/>
     <w:rsid w:val="00700A59"/>
     <w:rsid w:val="00701116"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="00701F71"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="0070336E"/>
     <w:rsid w:val="00703DA9"/>
     <w:rsid w:val="007045DF"/>
     <w:rsid w:val="0070483E"/>
     <w:rsid w:val="00704966"/>
     <w:rsid w:val="00705320"/>
     <w:rsid w:val="00705B24"/>
+    <w:rsid w:val="00706F31"/>
     <w:rsid w:val="007074C4"/>
     <w:rsid w:val="0070758D"/>
     <w:rsid w:val="007079E4"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00710EF7"/>
     <w:rsid w:val="0071185C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00712BF4"/>
     <w:rsid w:val="007137FE"/>
     <w:rsid w:val="007139D2"/>
     <w:rsid w:val="00713D8D"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="0071709A"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720718"/>
     <w:rsid w:val="00720B25"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00724DC4"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="007258C4"/>
     <w:rsid w:val="00725C0A"/>
     <w:rsid w:val="00725CBA"/>
     <w:rsid w:val="00725F4A"/>
     <w:rsid w:val="00726B5B"/>
     <w:rsid w:val="00727265"/>
     <w:rsid w:val="00727841"/>
     <w:rsid w:val="00730BF6"/>
     <w:rsid w:val="00732174"/>
     <w:rsid w:val="00735959"/>
     <w:rsid w:val="00735AD7"/>
     <w:rsid w:val="0073690F"/>
+    <w:rsid w:val="00740867"/>
     <w:rsid w:val="00742718"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007452BF"/>
     <w:rsid w:val="007458D5"/>
     <w:rsid w:val="00746E32"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="007507D6"/>
     <w:rsid w:val="00751D0A"/>
     <w:rsid w:val="0075214F"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00752B52"/>
     <w:rsid w:val="007534BC"/>
     <w:rsid w:val="00753C9D"/>
     <w:rsid w:val="0075429B"/>
     <w:rsid w:val="00754F24"/>
     <w:rsid w:val="007561FE"/>
     <w:rsid w:val="00756BEB"/>
     <w:rsid w:val="007571F4"/>
     <w:rsid w:val="0075727B"/>
     <w:rsid w:val="007609ED"/>
     <w:rsid w:val="0076142C"/>
     <w:rsid w:val="00761BC9"/>
     <w:rsid w:val="007629AA"/>
     <w:rsid w:val="00762EF3"/>
     <w:rsid w:val="0076308F"/>
     <w:rsid w:val="00764442"/>
     <w:rsid w:val="00765742"/>
     <w:rsid w:val="00766360"/>
+    <w:rsid w:val="00766681"/>
     <w:rsid w:val="00770262"/>
     <w:rsid w:val="00770E11"/>
     <w:rsid w:val="00771DF8"/>
     <w:rsid w:val="00772AC3"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0077571E"/>
     <w:rsid w:val="00775EB7"/>
     <w:rsid w:val="00776185"/>
     <w:rsid w:val="0077623F"/>
     <w:rsid w:val="00776F85"/>
     <w:rsid w:val="007770A4"/>
     <w:rsid w:val="00781AC9"/>
     <w:rsid w:val="0078231A"/>
     <w:rsid w:val="00782395"/>
     <w:rsid w:val="00784638"/>
     <w:rsid w:val="00786226"/>
     <w:rsid w:val="00787F6B"/>
     <w:rsid w:val="007917B7"/>
     <w:rsid w:val="007930DD"/>
     <w:rsid w:val="007935AA"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="00797C5A"/>
@@ -20979,59 +19300,61 @@
     <w:rsid w:val="007D07BB"/>
     <w:rsid w:val="007D0881"/>
     <w:rsid w:val="007D1829"/>
     <w:rsid w:val="007D3916"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4CF3"/>
     <w:rsid w:val="007D6201"/>
     <w:rsid w:val="007D7B01"/>
     <w:rsid w:val="007E0AF1"/>
     <w:rsid w:val="007E0C20"/>
     <w:rsid w:val="007E2080"/>
     <w:rsid w:val="007E21AC"/>
     <w:rsid w:val="007E2731"/>
     <w:rsid w:val="007E29A5"/>
     <w:rsid w:val="007E2A05"/>
     <w:rsid w:val="007E2D76"/>
     <w:rsid w:val="007E56D2"/>
     <w:rsid w:val="007E66AC"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E71C5"/>
     <w:rsid w:val="007E7491"/>
     <w:rsid w:val="007E7F45"/>
     <w:rsid w:val="007F0092"/>
     <w:rsid w:val="007F00AD"/>
     <w:rsid w:val="007F055C"/>
+    <w:rsid w:val="007F09D3"/>
     <w:rsid w:val="007F2136"/>
     <w:rsid w:val="007F2439"/>
     <w:rsid w:val="007F4836"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008008BF"/>
     <w:rsid w:val="008013E7"/>
     <w:rsid w:val="00801480"/>
     <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="008022EA"/>
+    <w:rsid w:val="0080322C"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080390E"/>
     <w:rsid w:val="008039A6"/>
     <w:rsid w:val="0080487F"/>
     <w:rsid w:val="0080503C"/>
     <w:rsid w:val="00805559"/>
     <w:rsid w:val="00805610"/>
     <w:rsid w:val="00805975"/>
     <w:rsid w:val="00805C83"/>
     <w:rsid w:val="00810690"/>
     <w:rsid w:val="00810DB3"/>
     <w:rsid w:val="008112A1"/>
     <w:rsid w:val="00811372"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811739"/>
     <w:rsid w:val="00812ABD"/>
     <w:rsid w:val="00814185"/>
     <w:rsid w:val="008149C9"/>
     <w:rsid w:val="008151DE"/>
     <w:rsid w:val="00816116"/>
     <w:rsid w:val="00816A2F"/>
     <w:rsid w:val="00817746"/>
     <w:rsid w:val="0081797E"/>
     <w:rsid w:val="00820398"/>
     <w:rsid w:val="00820404"/>
@@ -21062,66 +19385,68 @@
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00844937"/>
     <w:rsid w:val="00845F86"/>
     <w:rsid w:val="00847FDB"/>
     <w:rsid w:val="008503F3"/>
     <w:rsid w:val="0085108D"/>
     <w:rsid w:val="00851F4F"/>
     <w:rsid w:val="00852AA6"/>
     <w:rsid w:val="008535B4"/>
     <w:rsid w:val="00854084"/>
     <w:rsid w:val="00854873"/>
     <w:rsid w:val="00854F58"/>
     <w:rsid w:val="00855819"/>
     <w:rsid w:val="00856142"/>
     <w:rsid w:val="0085684F"/>
     <w:rsid w:val="00857003"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857E69"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00861270"/>
     <w:rsid w:val="008619C0"/>
     <w:rsid w:val="00862340"/>
     <w:rsid w:val="00862E09"/>
     <w:rsid w:val="00862EB7"/>
     <w:rsid w:val="00862FA6"/>
+    <w:rsid w:val="00863582"/>
     <w:rsid w:val="008635C7"/>
     <w:rsid w:val="00863D4E"/>
     <w:rsid w:val="00863DBA"/>
     <w:rsid w:val="00864E2D"/>
     <w:rsid w:val="00865090"/>
     <w:rsid w:val="00866179"/>
     <w:rsid w:val="00866794"/>
     <w:rsid w:val="00867C16"/>
     <w:rsid w:val="00871479"/>
     <w:rsid w:val="00871D1A"/>
     <w:rsid w:val="008727D8"/>
     <w:rsid w:val="00872D53"/>
     <w:rsid w:val="00874472"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00874C07"/>
     <w:rsid w:val="00874C91"/>
+    <w:rsid w:val="008752E2"/>
     <w:rsid w:val="008754C8"/>
     <w:rsid w:val="00875A74"/>
     <w:rsid w:val="00875F59"/>
     <w:rsid w:val="00877BD4"/>
     <w:rsid w:val="0088065F"/>
     <w:rsid w:val="008818E1"/>
     <w:rsid w:val="008823FE"/>
     <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="0088397E"/>
     <w:rsid w:val="00884666"/>
     <w:rsid w:val="00893E05"/>
     <w:rsid w:val="00893F22"/>
     <w:rsid w:val="008945E8"/>
     <w:rsid w:val="008957C3"/>
     <w:rsid w:val="0089587B"/>
     <w:rsid w:val="0089648E"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897D6C"/>
     <w:rsid w:val="008A1417"/>
     <w:rsid w:val="008A1DE7"/>
     <w:rsid w:val="008A2BEC"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A3C4A"/>
     <w:rsid w:val="008A3F84"/>
     <w:rsid w:val="008A50F3"/>
@@ -21179,116 +19504,121 @@
     <w:rsid w:val="00903DED"/>
     <w:rsid w:val="009045D5"/>
     <w:rsid w:val="0090486C"/>
     <w:rsid w:val="009073AD"/>
     <w:rsid w:val="00910447"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910B6D"/>
     <w:rsid w:val="00910F66"/>
     <w:rsid w:val="009127B3"/>
     <w:rsid w:val="00912813"/>
     <w:rsid w:val="0091394A"/>
     <w:rsid w:val="0091419A"/>
     <w:rsid w:val="00915317"/>
     <w:rsid w:val="00916168"/>
     <w:rsid w:val="00916B0D"/>
     <w:rsid w:val="00917B4B"/>
     <w:rsid w:val="00917BA3"/>
     <w:rsid w:val="00921E73"/>
     <w:rsid w:val="00922BDB"/>
     <w:rsid w:val="009251DD"/>
     <w:rsid w:val="0093065F"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932719"/>
     <w:rsid w:val="00933F6B"/>
     <w:rsid w:val="009361AC"/>
+    <w:rsid w:val="0093715D"/>
+    <w:rsid w:val="00940823"/>
     <w:rsid w:val="00942977"/>
     <w:rsid w:val="00942FB1"/>
     <w:rsid w:val="00943311"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="009450B6"/>
     <w:rsid w:val="00945B9E"/>
     <w:rsid w:val="00946095"/>
     <w:rsid w:val="00946B95"/>
     <w:rsid w:val="00946C2A"/>
     <w:rsid w:val="0094759B"/>
     <w:rsid w:val="00947BF3"/>
     <w:rsid w:val="00947D2D"/>
     <w:rsid w:val="00950B11"/>
     <w:rsid w:val="00951529"/>
     <w:rsid w:val="00951F8F"/>
     <w:rsid w:val="0095233F"/>
     <w:rsid w:val="009535FF"/>
     <w:rsid w:val="009540DF"/>
     <w:rsid w:val="00954ADB"/>
     <w:rsid w:val="00954CA1"/>
     <w:rsid w:val="00956FA9"/>
     <w:rsid w:val="00960692"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00961424"/>
     <w:rsid w:val="00961ED7"/>
     <w:rsid w:val="00962395"/>
     <w:rsid w:val="009625AE"/>
     <w:rsid w:val="00963CB9"/>
     <w:rsid w:val="009658E5"/>
     <w:rsid w:val="00965A4C"/>
     <w:rsid w:val="00965D7A"/>
     <w:rsid w:val="00966428"/>
     <w:rsid w:val="0096649D"/>
     <w:rsid w:val="00971933"/>
     <w:rsid w:val="00973056"/>
     <w:rsid w:val="00974D42"/>
     <w:rsid w:val="0097598A"/>
     <w:rsid w:val="00975DB5"/>
     <w:rsid w:val="009760B0"/>
     <w:rsid w:val="00980E6E"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098217F"/>
     <w:rsid w:val="00983430"/>
     <w:rsid w:val="00984464"/>
     <w:rsid w:val="009855EE"/>
     <w:rsid w:val="00985722"/>
     <w:rsid w:val="00985BDB"/>
+    <w:rsid w:val="00986589"/>
     <w:rsid w:val="0098715C"/>
     <w:rsid w:val="00987252"/>
     <w:rsid w:val="00987390"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="00991CB2"/>
     <w:rsid w:val="00991DFB"/>
     <w:rsid w:val="00992336"/>
     <w:rsid w:val="00995BB1"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="00996AB6"/>
     <w:rsid w:val="00996B83"/>
     <w:rsid w:val="0099760A"/>
     <w:rsid w:val="00997A89"/>
     <w:rsid w:val="00997F1C"/>
     <w:rsid w:val="009A0254"/>
     <w:rsid w:val="009A02FF"/>
     <w:rsid w:val="009A0660"/>
+    <w:rsid w:val="009A0A98"/>
     <w:rsid w:val="009A1459"/>
+    <w:rsid w:val="009A19CE"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009A1FCB"/>
     <w:rsid w:val="009A218F"/>
     <w:rsid w:val="009A29B2"/>
     <w:rsid w:val="009A53AC"/>
     <w:rsid w:val="009A59A0"/>
     <w:rsid w:val="009A5D6F"/>
     <w:rsid w:val="009A6FB6"/>
     <w:rsid w:val="009A760F"/>
     <w:rsid w:val="009B02C1"/>
     <w:rsid w:val="009B0379"/>
     <w:rsid w:val="009B0BC0"/>
     <w:rsid w:val="009B21C9"/>
     <w:rsid w:val="009B3A73"/>
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009B4CC7"/>
     <w:rsid w:val="009B70F6"/>
     <w:rsid w:val="009B7154"/>
     <w:rsid w:val="009B74A7"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B76EF"/>
     <w:rsid w:val="009C027E"/>
     <w:rsid w:val="009C046A"/>
     <w:rsid w:val="009C27FA"/>
@@ -21305,187 +19635,195 @@
     <w:rsid w:val="009C6CA6"/>
     <w:rsid w:val="009D00B6"/>
     <w:rsid w:val="009D05D6"/>
     <w:rsid w:val="009D1E5B"/>
     <w:rsid w:val="009D2000"/>
     <w:rsid w:val="009D205E"/>
     <w:rsid w:val="009D2DFE"/>
     <w:rsid w:val="009D3075"/>
     <w:rsid w:val="009D35A9"/>
     <w:rsid w:val="009D398B"/>
     <w:rsid w:val="009D42F6"/>
     <w:rsid w:val="009D4C26"/>
     <w:rsid w:val="009D4D49"/>
     <w:rsid w:val="009D4F3D"/>
     <w:rsid w:val="009D5A38"/>
     <w:rsid w:val="009D6E85"/>
     <w:rsid w:val="009D764D"/>
     <w:rsid w:val="009E1242"/>
     <w:rsid w:val="009E2FCC"/>
     <w:rsid w:val="009E472C"/>
     <w:rsid w:val="009E4A5F"/>
     <w:rsid w:val="009E4CEE"/>
     <w:rsid w:val="009E5FE2"/>
     <w:rsid w:val="009E6B76"/>
     <w:rsid w:val="009E6BB3"/>
+    <w:rsid w:val="009E7423"/>
     <w:rsid w:val="009F0AFB"/>
     <w:rsid w:val="009F0EC1"/>
     <w:rsid w:val="009F2338"/>
     <w:rsid w:val="009F3B4C"/>
     <w:rsid w:val="009F3F87"/>
     <w:rsid w:val="009F4994"/>
     <w:rsid w:val="00A005BD"/>
     <w:rsid w:val="00A00A4F"/>
     <w:rsid w:val="00A00BBD"/>
     <w:rsid w:val="00A012FA"/>
     <w:rsid w:val="00A01C32"/>
     <w:rsid w:val="00A02464"/>
     <w:rsid w:val="00A02B5A"/>
     <w:rsid w:val="00A02C62"/>
     <w:rsid w:val="00A02D46"/>
     <w:rsid w:val="00A03273"/>
     <w:rsid w:val="00A036EC"/>
     <w:rsid w:val="00A03B84"/>
     <w:rsid w:val="00A03BF6"/>
     <w:rsid w:val="00A043DC"/>
     <w:rsid w:val="00A04438"/>
     <w:rsid w:val="00A047F8"/>
     <w:rsid w:val="00A04C3E"/>
     <w:rsid w:val="00A05CF4"/>
     <w:rsid w:val="00A0693B"/>
     <w:rsid w:val="00A06E43"/>
     <w:rsid w:val="00A07D07"/>
     <w:rsid w:val="00A10E6F"/>
     <w:rsid w:val="00A12960"/>
+    <w:rsid w:val="00A13C55"/>
     <w:rsid w:val="00A14040"/>
     <w:rsid w:val="00A14C30"/>
     <w:rsid w:val="00A16200"/>
+    <w:rsid w:val="00A1719D"/>
     <w:rsid w:val="00A175DC"/>
     <w:rsid w:val="00A1772D"/>
     <w:rsid w:val="00A177FA"/>
     <w:rsid w:val="00A208EB"/>
     <w:rsid w:val="00A22069"/>
     <w:rsid w:val="00A24493"/>
     <w:rsid w:val="00A249D0"/>
     <w:rsid w:val="00A25893"/>
     <w:rsid w:val="00A25DD7"/>
     <w:rsid w:val="00A26267"/>
     <w:rsid w:val="00A268C2"/>
     <w:rsid w:val="00A26F76"/>
     <w:rsid w:val="00A32A59"/>
     <w:rsid w:val="00A34452"/>
     <w:rsid w:val="00A353A6"/>
     <w:rsid w:val="00A36875"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A449EB"/>
+    <w:rsid w:val="00A45129"/>
     <w:rsid w:val="00A50D70"/>
     <w:rsid w:val="00A51781"/>
     <w:rsid w:val="00A52DB1"/>
     <w:rsid w:val="00A541AA"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A6009D"/>
     <w:rsid w:val="00A61935"/>
     <w:rsid w:val="00A631C0"/>
     <w:rsid w:val="00A644FA"/>
     <w:rsid w:val="00A675E9"/>
     <w:rsid w:val="00A67CF8"/>
     <w:rsid w:val="00A704B8"/>
     <w:rsid w:val="00A71352"/>
     <w:rsid w:val="00A71A99"/>
     <w:rsid w:val="00A7206E"/>
     <w:rsid w:val="00A726E5"/>
     <w:rsid w:val="00A7373F"/>
     <w:rsid w:val="00A73FB6"/>
     <w:rsid w:val="00A74827"/>
     <w:rsid w:val="00A74D8F"/>
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A8151E"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
+    <w:rsid w:val="00A83BC7"/>
     <w:rsid w:val="00A854CC"/>
     <w:rsid w:val="00A8587B"/>
     <w:rsid w:val="00A860E9"/>
     <w:rsid w:val="00A86D73"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87724"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A92603"/>
     <w:rsid w:val="00A9303C"/>
     <w:rsid w:val="00A937F9"/>
     <w:rsid w:val="00A9452F"/>
     <w:rsid w:val="00A9477D"/>
     <w:rsid w:val="00A9612F"/>
     <w:rsid w:val="00A96250"/>
     <w:rsid w:val="00A97337"/>
     <w:rsid w:val="00A975F1"/>
     <w:rsid w:val="00AA01BE"/>
     <w:rsid w:val="00AA01DF"/>
     <w:rsid w:val="00AA0706"/>
     <w:rsid w:val="00AA16CD"/>
     <w:rsid w:val="00AA17B7"/>
     <w:rsid w:val="00AA4865"/>
     <w:rsid w:val="00AA4C3D"/>
     <w:rsid w:val="00AB16DA"/>
     <w:rsid w:val="00AB16E5"/>
     <w:rsid w:val="00AB1E44"/>
     <w:rsid w:val="00AB2062"/>
     <w:rsid w:val="00AB25DE"/>
     <w:rsid w:val="00AB3B47"/>
     <w:rsid w:val="00AB7DF6"/>
     <w:rsid w:val="00AC1E1E"/>
     <w:rsid w:val="00AC4698"/>
     <w:rsid w:val="00AC47E1"/>
     <w:rsid w:val="00AC57EF"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC684E"/>
     <w:rsid w:val="00AC6E64"/>
     <w:rsid w:val="00AC7D2D"/>
     <w:rsid w:val="00AC7F33"/>
+    <w:rsid w:val="00AD0277"/>
     <w:rsid w:val="00AD3F06"/>
     <w:rsid w:val="00AD4F12"/>
     <w:rsid w:val="00AD5212"/>
     <w:rsid w:val="00AD67FA"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE0EE3"/>
     <w:rsid w:val="00AE11BA"/>
     <w:rsid w:val="00AE1864"/>
     <w:rsid w:val="00AE2477"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE3582"/>
     <w:rsid w:val="00AE35C2"/>
     <w:rsid w:val="00AE38C8"/>
     <w:rsid w:val="00AE3A90"/>
+    <w:rsid w:val="00AE3CD7"/>
     <w:rsid w:val="00AE40DF"/>
     <w:rsid w:val="00AE4BAE"/>
     <w:rsid w:val="00AE5029"/>
     <w:rsid w:val="00AE5DE3"/>
     <w:rsid w:val="00AE620B"/>
     <w:rsid w:val="00AE6440"/>
+    <w:rsid w:val="00AE6FDE"/>
     <w:rsid w:val="00AF001A"/>
     <w:rsid w:val="00AF0424"/>
     <w:rsid w:val="00AF135E"/>
     <w:rsid w:val="00AF27A5"/>
     <w:rsid w:val="00AF27F9"/>
     <w:rsid w:val="00AF37C8"/>
     <w:rsid w:val="00AF4C4F"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF4FE0"/>
     <w:rsid w:val="00AF5048"/>
     <w:rsid w:val="00AF5206"/>
     <w:rsid w:val="00AF7011"/>
     <w:rsid w:val="00AF7046"/>
     <w:rsid w:val="00AF77F7"/>
     <w:rsid w:val="00AF7BAE"/>
     <w:rsid w:val="00AF7BD1"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B00842"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02DBB"/>
     <w:rsid w:val="00B042EA"/>
     <w:rsid w:val="00B05CF3"/>
     <w:rsid w:val="00B06259"/>
     <w:rsid w:val="00B067D4"/>
     <w:rsid w:val="00B12937"/>
@@ -21497,136 +19835,144 @@
     <w:rsid w:val="00B15596"/>
     <w:rsid w:val="00B1566C"/>
     <w:rsid w:val="00B21264"/>
     <w:rsid w:val="00B2273A"/>
     <w:rsid w:val="00B23628"/>
     <w:rsid w:val="00B25582"/>
     <w:rsid w:val="00B273D9"/>
     <w:rsid w:val="00B276F2"/>
     <w:rsid w:val="00B277C3"/>
     <w:rsid w:val="00B30232"/>
     <w:rsid w:val="00B309BC"/>
     <w:rsid w:val="00B310C1"/>
     <w:rsid w:val="00B328BD"/>
     <w:rsid w:val="00B334C3"/>
     <w:rsid w:val="00B337FE"/>
     <w:rsid w:val="00B3427D"/>
     <w:rsid w:val="00B353DB"/>
     <w:rsid w:val="00B361EA"/>
     <w:rsid w:val="00B365DB"/>
     <w:rsid w:val="00B36B0A"/>
     <w:rsid w:val="00B3704C"/>
     <w:rsid w:val="00B37745"/>
     <w:rsid w:val="00B37842"/>
     <w:rsid w:val="00B37937"/>
     <w:rsid w:val="00B40D7A"/>
+    <w:rsid w:val="00B410C9"/>
     <w:rsid w:val="00B41CD5"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B43050"/>
     <w:rsid w:val="00B43D3D"/>
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B447CB"/>
     <w:rsid w:val="00B4572A"/>
     <w:rsid w:val="00B45D6E"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B50F92"/>
     <w:rsid w:val="00B52124"/>
     <w:rsid w:val="00B54473"/>
     <w:rsid w:val="00B5594A"/>
     <w:rsid w:val="00B57B0F"/>
     <w:rsid w:val="00B57E2D"/>
     <w:rsid w:val="00B60251"/>
+    <w:rsid w:val="00B604D5"/>
+    <w:rsid w:val="00B607CF"/>
     <w:rsid w:val="00B60B5E"/>
     <w:rsid w:val="00B6236D"/>
     <w:rsid w:val="00B623CC"/>
     <w:rsid w:val="00B63728"/>
     <w:rsid w:val="00B6398E"/>
     <w:rsid w:val="00B63C15"/>
     <w:rsid w:val="00B65605"/>
     <w:rsid w:val="00B667EB"/>
     <w:rsid w:val="00B66AF7"/>
     <w:rsid w:val="00B6736A"/>
     <w:rsid w:val="00B709DF"/>
     <w:rsid w:val="00B71273"/>
+    <w:rsid w:val="00B71576"/>
     <w:rsid w:val="00B71714"/>
     <w:rsid w:val="00B731D8"/>
     <w:rsid w:val="00B7360B"/>
     <w:rsid w:val="00B744CC"/>
     <w:rsid w:val="00B753B2"/>
     <w:rsid w:val="00B75D2B"/>
     <w:rsid w:val="00B811C8"/>
     <w:rsid w:val="00B815FE"/>
     <w:rsid w:val="00B81997"/>
     <w:rsid w:val="00B82BF8"/>
     <w:rsid w:val="00B84CCE"/>
     <w:rsid w:val="00B84EE1"/>
     <w:rsid w:val="00B85DFD"/>
     <w:rsid w:val="00B86588"/>
     <w:rsid w:val="00B86794"/>
     <w:rsid w:val="00B87297"/>
     <w:rsid w:val="00B87543"/>
     <w:rsid w:val="00B87C3C"/>
     <w:rsid w:val="00B902FC"/>
     <w:rsid w:val="00B91300"/>
     <w:rsid w:val="00B91585"/>
+    <w:rsid w:val="00B916A1"/>
     <w:rsid w:val="00B92213"/>
     <w:rsid w:val="00B929F0"/>
     <w:rsid w:val="00B92C4D"/>
     <w:rsid w:val="00B93706"/>
     <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B93958"/>
     <w:rsid w:val="00B93A4B"/>
     <w:rsid w:val="00B95AC6"/>
     <w:rsid w:val="00B97108"/>
     <w:rsid w:val="00B974EA"/>
     <w:rsid w:val="00B97F7D"/>
     <w:rsid w:val="00BA22F2"/>
     <w:rsid w:val="00BA2F00"/>
     <w:rsid w:val="00BA3290"/>
     <w:rsid w:val="00BA355C"/>
+    <w:rsid w:val="00BA3669"/>
     <w:rsid w:val="00BA5C18"/>
     <w:rsid w:val="00BA62DE"/>
     <w:rsid w:val="00BB0E80"/>
     <w:rsid w:val="00BB1F11"/>
     <w:rsid w:val="00BB2D79"/>
     <w:rsid w:val="00BB54AB"/>
     <w:rsid w:val="00BB5D63"/>
     <w:rsid w:val="00BB6B7C"/>
     <w:rsid w:val="00BB7661"/>
     <w:rsid w:val="00BC02C9"/>
     <w:rsid w:val="00BC2088"/>
     <w:rsid w:val="00BC2465"/>
     <w:rsid w:val="00BC26EA"/>
     <w:rsid w:val="00BC2B6C"/>
     <w:rsid w:val="00BC2FF8"/>
     <w:rsid w:val="00BC30C9"/>
     <w:rsid w:val="00BC3BB9"/>
     <w:rsid w:val="00BC418E"/>
     <w:rsid w:val="00BC434F"/>
     <w:rsid w:val="00BC5370"/>
+    <w:rsid w:val="00BC6ADF"/>
     <w:rsid w:val="00BC7265"/>
     <w:rsid w:val="00BC7688"/>
     <w:rsid w:val="00BC78FA"/>
     <w:rsid w:val="00BD0250"/>
     <w:rsid w:val="00BD1075"/>
     <w:rsid w:val="00BD1343"/>
     <w:rsid w:val="00BD1E69"/>
     <w:rsid w:val="00BD2DB6"/>
     <w:rsid w:val="00BD4ECF"/>
     <w:rsid w:val="00BD5340"/>
     <w:rsid w:val="00BD6520"/>
     <w:rsid w:val="00BD6F91"/>
     <w:rsid w:val="00BD7451"/>
     <w:rsid w:val="00BE03D4"/>
     <w:rsid w:val="00BE1235"/>
     <w:rsid w:val="00BE184C"/>
     <w:rsid w:val="00BE223F"/>
     <w:rsid w:val="00BE2CB6"/>
     <w:rsid w:val="00BE5557"/>
     <w:rsid w:val="00BE5C88"/>
     <w:rsid w:val="00BE6F8C"/>
     <w:rsid w:val="00BE711A"/>
     <w:rsid w:val="00BF01B5"/>
     <w:rsid w:val="00BF0D62"/>
     <w:rsid w:val="00BF0EA3"/>
@@ -21645,266 +19991,276 @@
     <w:rsid w:val="00C033D0"/>
     <w:rsid w:val="00C05F52"/>
     <w:rsid w:val="00C067B8"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C1069C"/>
     <w:rsid w:val="00C1185A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C123EB"/>
     <w:rsid w:val="00C12F9E"/>
     <w:rsid w:val="00C133B6"/>
     <w:rsid w:val="00C14D59"/>
     <w:rsid w:val="00C14FA8"/>
     <w:rsid w:val="00C153BB"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C17C60"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21F02"/>
     <w:rsid w:val="00C224BF"/>
     <w:rsid w:val="00C234DE"/>
     <w:rsid w:val="00C23755"/>
     <w:rsid w:val="00C23F03"/>
     <w:rsid w:val="00C251B0"/>
     <w:rsid w:val="00C27D17"/>
+    <w:rsid w:val="00C327E7"/>
+    <w:rsid w:val="00C32E4F"/>
     <w:rsid w:val="00C3353B"/>
     <w:rsid w:val="00C33560"/>
     <w:rsid w:val="00C338F5"/>
     <w:rsid w:val="00C33ADA"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34B64"/>
     <w:rsid w:val="00C35B1C"/>
     <w:rsid w:val="00C36B5B"/>
     <w:rsid w:val="00C37E09"/>
     <w:rsid w:val="00C40364"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C436E4"/>
     <w:rsid w:val="00C43AE8"/>
     <w:rsid w:val="00C445A2"/>
     <w:rsid w:val="00C4466E"/>
     <w:rsid w:val="00C44AF5"/>
     <w:rsid w:val="00C45677"/>
     <w:rsid w:val="00C478FC"/>
     <w:rsid w:val="00C507FF"/>
     <w:rsid w:val="00C508E6"/>
     <w:rsid w:val="00C51078"/>
     <w:rsid w:val="00C5277F"/>
     <w:rsid w:val="00C52998"/>
     <w:rsid w:val="00C5318A"/>
+    <w:rsid w:val="00C53259"/>
     <w:rsid w:val="00C5401E"/>
     <w:rsid w:val="00C54578"/>
     <w:rsid w:val="00C54665"/>
+    <w:rsid w:val="00C54B51"/>
     <w:rsid w:val="00C54CFD"/>
     <w:rsid w:val="00C556C1"/>
     <w:rsid w:val="00C564B7"/>
     <w:rsid w:val="00C57F0E"/>
     <w:rsid w:val="00C60B81"/>
     <w:rsid w:val="00C61015"/>
     <w:rsid w:val="00C615B9"/>
     <w:rsid w:val="00C61A79"/>
     <w:rsid w:val="00C644AF"/>
     <w:rsid w:val="00C64784"/>
     <w:rsid w:val="00C64FD6"/>
     <w:rsid w:val="00C65FCD"/>
     <w:rsid w:val="00C6642F"/>
     <w:rsid w:val="00C6708E"/>
     <w:rsid w:val="00C67780"/>
     <w:rsid w:val="00C7090D"/>
     <w:rsid w:val="00C70E6A"/>
     <w:rsid w:val="00C7144C"/>
     <w:rsid w:val="00C71D9F"/>
     <w:rsid w:val="00C72510"/>
     <w:rsid w:val="00C72CAF"/>
     <w:rsid w:val="00C73226"/>
     <w:rsid w:val="00C756C2"/>
     <w:rsid w:val="00C7574F"/>
     <w:rsid w:val="00C75904"/>
     <w:rsid w:val="00C75F8C"/>
     <w:rsid w:val="00C77F9B"/>
     <w:rsid w:val="00C806A6"/>
     <w:rsid w:val="00C80C84"/>
     <w:rsid w:val="00C8138D"/>
     <w:rsid w:val="00C817D6"/>
     <w:rsid w:val="00C8227B"/>
     <w:rsid w:val="00C82558"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C85184"/>
     <w:rsid w:val="00C85A94"/>
     <w:rsid w:val="00C865DF"/>
     <w:rsid w:val="00C872B5"/>
     <w:rsid w:val="00C902C6"/>
     <w:rsid w:val="00C9192B"/>
     <w:rsid w:val="00C925F9"/>
     <w:rsid w:val="00C92C12"/>
     <w:rsid w:val="00C93927"/>
     <w:rsid w:val="00C93934"/>
     <w:rsid w:val="00C9427A"/>
     <w:rsid w:val="00C94B15"/>
     <w:rsid w:val="00C962F8"/>
+    <w:rsid w:val="00C9658D"/>
     <w:rsid w:val="00C969B4"/>
     <w:rsid w:val="00C96A5A"/>
     <w:rsid w:val="00CA00A8"/>
     <w:rsid w:val="00CA0968"/>
     <w:rsid w:val="00CA0DC3"/>
     <w:rsid w:val="00CA109A"/>
     <w:rsid w:val="00CA1E0A"/>
     <w:rsid w:val="00CA3055"/>
     <w:rsid w:val="00CA3FAB"/>
     <w:rsid w:val="00CA4129"/>
     <w:rsid w:val="00CA43A2"/>
     <w:rsid w:val="00CB1C76"/>
     <w:rsid w:val="00CB251D"/>
     <w:rsid w:val="00CB2BFD"/>
     <w:rsid w:val="00CB2C3A"/>
     <w:rsid w:val="00CB3472"/>
     <w:rsid w:val="00CB3DAC"/>
     <w:rsid w:val="00CB56DE"/>
     <w:rsid w:val="00CB59D8"/>
     <w:rsid w:val="00CB6053"/>
     <w:rsid w:val="00CB7285"/>
     <w:rsid w:val="00CB7580"/>
     <w:rsid w:val="00CB788C"/>
     <w:rsid w:val="00CB7CFA"/>
     <w:rsid w:val="00CC095F"/>
     <w:rsid w:val="00CC1791"/>
     <w:rsid w:val="00CC1FAC"/>
     <w:rsid w:val="00CC458A"/>
     <w:rsid w:val="00CC47AF"/>
+    <w:rsid w:val="00CC4B71"/>
     <w:rsid w:val="00CC4C09"/>
     <w:rsid w:val="00CC5597"/>
     <w:rsid w:val="00CC6BE0"/>
     <w:rsid w:val="00CC6D7E"/>
     <w:rsid w:val="00CC7E80"/>
     <w:rsid w:val="00CD017F"/>
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD19E0"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD2CA3"/>
     <w:rsid w:val="00CD6541"/>
     <w:rsid w:val="00CD698B"/>
     <w:rsid w:val="00CE0E73"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE3405"/>
     <w:rsid w:val="00CE4016"/>
     <w:rsid w:val="00CE4E41"/>
     <w:rsid w:val="00CE50B2"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CE5843"/>
     <w:rsid w:val="00CE5D60"/>
     <w:rsid w:val="00CF010A"/>
     <w:rsid w:val="00CF1301"/>
     <w:rsid w:val="00CF13C4"/>
     <w:rsid w:val="00CF3C12"/>
     <w:rsid w:val="00CF4119"/>
     <w:rsid w:val="00CF41C2"/>
     <w:rsid w:val="00CF4520"/>
     <w:rsid w:val="00CF45E0"/>
     <w:rsid w:val="00CF6293"/>
     <w:rsid w:val="00CF6457"/>
     <w:rsid w:val="00CF6E16"/>
     <w:rsid w:val="00CF7ABA"/>
     <w:rsid w:val="00CF7D64"/>
     <w:rsid w:val="00CF7F76"/>
     <w:rsid w:val="00D00B6A"/>
+    <w:rsid w:val="00D02125"/>
     <w:rsid w:val="00D04CFC"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D064E1"/>
     <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07D58"/>
     <w:rsid w:val="00D10925"/>
     <w:rsid w:val="00D1388A"/>
     <w:rsid w:val="00D1389A"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00D167DF"/>
     <w:rsid w:val="00D17EE5"/>
     <w:rsid w:val="00D202A3"/>
     <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D209DF"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D21A1B"/>
     <w:rsid w:val="00D2320B"/>
     <w:rsid w:val="00D23451"/>
     <w:rsid w:val="00D23605"/>
     <w:rsid w:val="00D24C01"/>
     <w:rsid w:val="00D260F5"/>
     <w:rsid w:val="00D26C43"/>
     <w:rsid w:val="00D27F7D"/>
     <w:rsid w:val="00D3135E"/>
     <w:rsid w:val="00D321C1"/>
     <w:rsid w:val="00D32C5E"/>
     <w:rsid w:val="00D32D77"/>
     <w:rsid w:val="00D334C2"/>
     <w:rsid w:val="00D359AA"/>
     <w:rsid w:val="00D35ABB"/>
     <w:rsid w:val="00D363CF"/>
+    <w:rsid w:val="00D3667C"/>
     <w:rsid w:val="00D3777B"/>
     <w:rsid w:val="00D40C21"/>
     <w:rsid w:val="00D40F0E"/>
     <w:rsid w:val="00D4199E"/>
     <w:rsid w:val="00D41A89"/>
     <w:rsid w:val="00D42110"/>
     <w:rsid w:val="00D422E2"/>
     <w:rsid w:val="00D43137"/>
     <w:rsid w:val="00D434B5"/>
     <w:rsid w:val="00D43F2F"/>
     <w:rsid w:val="00D46A0E"/>
     <w:rsid w:val="00D46E10"/>
     <w:rsid w:val="00D47E57"/>
     <w:rsid w:val="00D504DD"/>
     <w:rsid w:val="00D507CC"/>
     <w:rsid w:val="00D5196F"/>
     <w:rsid w:val="00D51D49"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D530C5"/>
     <w:rsid w:val="00D546C6"/>
     <w:rsid w:val="00D55208"/>
     <w:rsid w:val="00D576D1"/>
     <w:rsid w:val="00D579C6"/>
     <w:rsid w:val="00D57C68"/>
     <w:rsid w:val="00D6313B"/>
     <w:rsid w:val="00D643C5"/>
     <w:rsid w:val="00D6458C"/>
+    <w:rsid w:val="00D65C7E"/>
     <w:rsid w:val="00D660B0"/>
     <w:rsid w:val="00D660EB"/>
     <w:rsid w:val="00D66290"/>
     <w:rsid w:val="00D67190"/>
     <w:rsid w:val="00D70ADA"/>
     <w:rsid w:val="00D70C4E"/>
     <w:rsid w:val="00D72366"/>
     <w:rsid w:val="00D728CB"/>
     <w:rsid w:val="00D745B6"/>
     <w:rsid w:val="00D75FEF"/>
     <w:rsid w:val="00D76129"/>
     <w:rsid w:val="00D7691F"/>
     <w:rsid w:val="00D77014"/>
     <w:rsid w:val="00D77450"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D813B7"/>
+    <w:rsid w:val="00D817DF"/>
     <w:rsid w:val="00D820F2"/>
     <w:rsid w:val="00D836D6"/>
     <w:rsid w:val="00D83B0D"/>
     <w:rsid w:val="00D8493E"/>
     <w:rsid w:val="00D85E4A"/>
     <w:rsid w:val="00D8685D"/>
     <w:rsid w:val="00D87E4B"/>
     <w:rsid w:val="00D9026E"/>
     <w:rsid w:val="00D922F6"/>
     <w:rsid w:val="00D931D9"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D956BB"/>
     <w:rsid w:val="00DA048A"/>
     <w:rsid w:val="00DA0581"/>
     <w:rsid w:val="00DA095E"/>
     <w:rsid w:val="00DA0983"/>
     <w:rsid w:val="00DA256F"/>
     <w:rsid w:val="00DA35D4"/>
     <w:rsid w:val="00DA429F"/>
     <w:rsid w:val="00DA5F82"/>
     <w:rsid w:val="00DA5FC6"/>
     <w:rsid w:val="00DA77FB"/>
     <w:rsid w:val="00DB0C99"/>
     <w:rsid w:val="00DB0DA9"/>
     <w:rsid w:val="00DB12F1"/>
@@ -21919,52 +20275,54 @@
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
     <w:rsid w:val="00DB7E87"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC0AEC"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
     <w:rsid w:val="00DC3C00"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4ED6"/>
     <w:rsid w:val="00DC56B3"/>
     <w:rsid w:val="00DC5D66"/>
     <w:rsid w:val="00DD0F75"/>
     <w:rsid w:val="00DD0FBB"/>
     <w:rsid w:val="00DD16FD"/>
     <w:rsid w:val="00DD2043"/>
     <w:rsid w:val="00DD283F"/>
     <w:rsid w:val="00DD3B9C"/>
     <w:rsid w:val="00DD53FA"/>
     <w:rsid w:val="00DD7114"/>
     <w:rsid w:val="00DE019B"/>
     <w:rsid w:val="00DE0D14"/>
     <w:rsid w:val="00DE1567"/>
+    <w:rsid w:val="00DE3430"/>
     <w:rsid w:val="00DE51F8"/>
     <w:rsid w:val="00DE554A"/>
+    <w:rsid w:val="00DE5737"/>
     <w:rsid w:val="00DE719E"/>
     <w:rsid w:val="00DF0B82"/>
     <w:rsid w:val="00DF0EE8"/>
     <w:rsid w:val="00DF1600"/>
     <w:rsid w:val="00DF2C38"/>
     <w:rsid w:val="00DF406F"/>
     <w:rsid w:val="00DF54B7"/>
     <w:rsid w:val="00DF5DEC"/>
     <w:rsid w:val="00DF5F1A"/>
     <w:rsid w:val="00DF6FEF"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A03"/>
     <w:rsid w:val="00DF7CBA"/>
     <w:rsid w:val="00E001F6"/>
     <w:rsid w:val="00E01053"/>
     <w:rsid w:val="00E015F2"/>
     <w:rsid w:val="00E01B4C"/>
     <w:rsid w:val="00E01BA5"/>
     <w:rsid w:val="00E048D9"/>
     <w:rsid w:val="00E04B36"/>
     <w:rsid w:val="00E05333"/>
     <w:rsid w:val="00E06A3D"/>
     <w:rsid w:val="00E07BB2"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10782"/>
@@ -21975,346 +20333,366 @@
     <w:rsid w:val="00E14351"/>
     <w:rsid w:val="00E150EA"/>
     <w:rsid w:val="00E2019C"/>
     <w:rsid w:val="00E204A2"/>
     <w:rsid w:val="00E24E19"/>
     <w:rsid w:val="00E268A7"/>
     <w:rsid w:val="00E305C5"/>
     <w:rsid w:val="00E30924"/>
     <w:rsid w:val="00E3102B"/>
     <w:rsid w:val="00E31501"/>
     <w:rsid w:val="00E31527"/>
     <w:rsid w:val="00E32238"/>
     <w:rsid w:val="00E327DA"/>
     <w:rsid w:val="00E33583"/>
     <w:rsid w:val="00E34318"/>
     <w:rsid w:val="00E344A8"/>
     <w:rsid w:val="00E353B1"/>
     <w:rsid w:val="00E36C96"/>
     <w:rsid w:val="00E4073D"/>
     <w:rsid w:val="00E408ED"/>
     <w:rsid w:val="00E4205B"/>
     <w:rsid w:val="00E4287C"/>
     <w:rsid w:val="00E44191"/>
     <w:rsid w:val="00E4605B"/>
     <w:rsid w:val="00E4681A"/>
+    <w:rsid w:val="00E4737E"/>
     <w:rsid w:val="00E50352"/>
     <w:rsid w:val="00E5042C"/>
     <w:rsid w:val="00E53190"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E57A66"/>
     <w:rsid w:val="00E609BF"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E61BD2"/>
+    <w:rsid w:val="00E61DCA"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64461"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E6786D"/>
     <w:rsid w:val="00E67E94"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E72822"/>
     <w:rsid w:val="00E7294F"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E733DC"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E741B7"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E75336"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E80E89"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E81ABA"/>
     <w:rsid w:val="00E8253D"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E83BEC"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E851E4"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
     <w:rsid w:val="00E85EFE"/>
     <w:rsid w:val="00E87319"/>
     <w:rsid w:val="00E90A30"/>
+    <w:rsid w:val="00E91EE1"/>
     <w:rsid w:val="00E92C43"/>
     <w:rsid w:val="00E93D28"/>
     <w:rsid w:val="00E94E69"/>
     <w:rsid w:val="00E95807"/>
     <w:rsid w:val="00E95DC9"/>
     <w:rsid w:val="00E95E0A"/>
     <w:rsid w:val="00E95F5E"/>
     <w:rsid w:val="00E9614C"/>
     <w:rsid w:val="00E975B4"/>
     <w:rsid w:val="00E97C32"/>
+    <w:rsid w:val="00EA17CB"/>
     <w:rsid w:val="00EA1826"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA3A03"/>
     <w:rsid w:val="00EA4009"/>
     <w:rsid w:val="00EA408F"/>
     <w:rsid w:val="00EA4159"/>
     <w:rsid w:val="00EA5468"/>
     <w:rsid w:val="00EA625D"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA6C94"/>
     <w:rsid w:val="00EA7911"/>
     <w:rsid w:val="00EA7DF9"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB08B7"/>
+    <w:rsid w:val="00EB08E6"/>
     <w:rsid w:val="00EB18ED"/>
     <w:rsid w:val="00EB4F7B"/>
     <w:rsid w:val="00EB568D"/>
     <w:rsid w:val="00EB6377"/>
     <w:rsid w:val="00EB6B96"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1B19"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC3AEE"/>
+    <w:rsid w:val="00EC4B07"/>
     <w:rsid w:val="00EC51A0"/>
     <w:rsid w:val="00EC53DE"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7115"/>
     <w:rsid w:val="00EC7209"/>
     <w:rsid w:val="00EC75D1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00EC7CB1"/>
     <w:rsid w:val="00ED135A"/>
     <w:rsid w:val="00ED346B"/>
     <w:rsid w:val="00ED3D9A"/>
     <w:rsid w:val="00ED3F27"/>
     <w:rsid w:val="00ED4319"/>
     <w:rsid w:val="00ED494C"/>
     <w:rsid w:val="00ED4A3A"/>
     <w:rsid w:val="00ED4AB3"/>
     <w:rsid w:val="00ED5E0B"/>
     <w:rsid w:val="00ED681B"/>
     <w:rsid w:val="00ED725F"/>
     <w:rsid w:val="00ED7903"/>
     <w:rsid w:val="00ED7C25"/>
+    <w:rsid w:val="00EE06FA"/>
     <w:rsid w:val="00EE129C"/>
     <w:rsid w:val="00EE1748"/>
     <w:rsid w:val="00EE22D0"/>
     <w:rsid w:val="00EE25ED"/>
     <w:rsid w:val="00EE3ABE"/>
     <w:rsid w:val="00EE43FC"/>
     <w:rsid w:val="00EE4D81"/>
     <w:rsid w:val="00EE6268"/>
     <w:rsid w:val="00EE6A64"/>
     <w:rsid w:val="00EE6A93"/>
     <w:rsid w:val="00EE78F5"/>
     <w:rsid w:val="00EF00F3"/>
     <w:rsid w:val="00EF0186"/>
+    <w:rsid w:val="00EF0742"/>
     <w:rsid w:val="00EF0EAC"/>
     <w:rsid w:val="00EF1BFE"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF20E0"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF2705"/>
     <w:rsid w:val="00EF2B74"/>
     <w:rsid w:val="00EF4CE1"/>
+    <w:rsid w:val="00EF4F37"/>
     <w:rsid w:val="00EF55CD"/>
     <w:rsid w:val="00EF6C6A"/>
     <w:rsid w:val="00EF72D2"/>
     <w:rsid w:val="00F004B7"/>
     <w:rsid w:val="00F009F2"/>
     <w:rsid w:val="00F02E5D"/>
     <w:rsid w:val="00F0375C"/>
+    <w:rsid w:val="00F06302"/>
     <w:rsid w:val="00F069CD"/>
     <w:rsid w:val="00F0733D"/>
     <w:rsid w:val="00F07E0D"/>
     <w:rsid w:val="00F108FF"/>
     <w:rsid w:val="00F10E95"/>
     <w:rsid w:val="00F11954"/>
     <w:rsid w:val="00F11A1A"/>
     <w:rsid w:val="00F13F2E"/>
     <w:rsid w:val="00F14A3A"/>
     <w:rsid w:val="00F14A95"/>
     <w:rsid w:val="00F1516C"/>
     <w:rsid w:val="00F15539"/>
     <w:rsid w:val="00F15A99"/>
     <w:rsid w:val="00F15D17"/>
+    <w:rsid w:val="00F1645A"/>
     <w:rsid w:val="00F171C4"/>
     <w:rsid w:val="00F17451"/>
     <w:rsid w:val="00F17766"/>
     <w:rsid w:val="00F1793F"/>
     <w:rsid w:val="00F205F2"/>
     <w:rsid w:val="00F22838"/>
     <w:rsid w:val="00F22DB8"/>
     <w:rsid w:val="00F22FBB"/>
     <w:rsid w:val="00F25767"/>
     <w:rsid w:val="00F25DEA"/>
     <w:rsid w:val="00F27091"/>
     <w:rsid w:val="00F2796F"/>
     <w:rsid w:val="00F27CCA"/>
     <w:rsid w:val="00F3054C"/>
     <w:rsid w:val="00F337F5"/>
     <w:rsid w:val="00F339A9"/>
     <w:rsid w:val="00F3456C"/>
     <w:rsid w:val="00F34852"/>
     <w:rsid w:val="00F403A1"/>
+    <w:rsid w:val="00F40AFF"/>
+    <w:rsid w:val="00F42D41"/>
     <w:rsid w:val="00F42E96"/>
     <w:rsid w:val="00F43043"/>
     <w:rsid w:val="00F437D7"/>
     <w:rsid w:val="00F43B2C"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F459DF"/>
     <w:rsid w:val="00F466BE"/>
     <w:rsid w:val="00F473D1"/>
     <w:rsid w:val="00F50E60"/>
     <w:rsid w:val="00F50F2F"/>
     <w:rsid w:val="00F53240"/>
     <w:rsid w:val="00F533EC"/>
     <w:rsid w:val="00F56A08"/>
     <w:rsid w:val="00F56EE3"/>
     <w:rsid w:val="00F57016"/>
     <w:rsid w:val="00F57DBB"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F64887"/>
     <w:rsid w:val="00F6489E"/>
     <w:rsid w:val="00F660C1"/>
     <w:rsid w:val="00F660F1"/>
     <w:rsid w:val="00F664E4"/>
     <w:rsid w:val="00F66637"/>
     <w:rsid w:val="00F70ABC"/>
     <w:rsid w:val="00F72908"/>
     <w:rsid w:val="00F76CA7"/>
     <w:rsid w:val="00F77CAA"/>
     <w:rsid w:val="00F80534"/>
+    <w:rsid w:val="00F80ACD"/>
     <w:rsid w:val="00F83032"/>
     <w:rsid w:val="00F839B2"/>
     <w:rsid w:val="00F84A39"/>
     <w:rsid w:val="00F85142"/>
     <w:rsid w:val="00F856C1"/>
     <w:rsid w:val="00F856DA"/>
     <w:rsid w:val="00F86017"/>
     <w:rsid w:val="00F878B7"/>
     <w:rsid w:val="00F901E2"/>
     <w:rsid w:val="00F90A48"/>
+    <w:rsid w:val="00F913DF"/>
+    <w:rsid w:val="00F91C0E"/>
     <w:rsid w:val="00F920D1"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F936EC"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94F06"/>
     <w:rsid w:val="00FA186B"/>
     <w:rsid w:val="00FA1D16"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA2155"/>
     <w:rsid w:val="00FA3715"/>
     <w:rsid w:val="00FA3E70"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA7F2C"/>
     <w:rsid w:val="00FB142F"/>
     <w:rsid w:val="00FB1707"/>
+    <w:rsid w:val="00FB194D"/>
     <w:rsid w:val="00FB21A1"/>
     <w:rsid w:val="00FB34CF"/>
     <w:rsid w:val="00FB47C6"/>
     <w:rsid w:val="00FB4B7F"/>
     <w:rsid w:val="00FB50EB"/>
     <w:rsid w:val="00FB5807"/>
     <w:rsid w:val="00FB5FAC"/>
     <w:rsid w:val="00FB7886"/>
     <w:rsid w:val="00FC060A"/>
+    <w:rsid w:val="00FC1A49"/>
     <w:rsid w:val="00FC1F95"/>
     <w:rsid w:val="00FC2B84"/>
     <w:rsid w:val="00FC3041"/>
     <w:rsid w:val="00FC31E6"/>
+    <w:rsid w:val="00FC342D"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC416A"/>
     <w:rsid w:val="00FC4503"/>
     <w:rsid w:val="00FC568C"/>
     <w:rsid w:val="00FC5CE9"/>
     <w:rsid w:val="00FC6C72"/>
     <w:rsid w:val="00FD0955"/>
     <w:rsid w:val="00FD299D"/>
     <w:rsid w:val="00FD348A"/>
     <w:rsid w:val="00FD4D99"/>
     <w:rsid w:val="00FD65C4"/>
     <w:rsid w:val="00FD71F7"/>
     <w:rsid w:val="00FD7AC9"/>
     <w:rsid w:val="00FE00CC"/>
     <w:rsid w:val="00FE08DD"/>
     <w:rsid w:val="00FE0A77"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2B11"/>
     <w:rsid w:val="00FE324B"/>
     <w:rsid w:val="00FE33C5"/>
     <w:rsid w:val="00FE3523"/>
     <w:rsid w:val="00FE429B"/>
+    <w:rsid w:val="00FE45C0"/>
     <w:rsid w:val="00FE4B3A"/>
     <w:rsid w:val="00FE4FB2"/>
     <w:rsid w:val="00FE5B95"/>
     <w:rsid w:val="00FE5FB4"/>
     <w:rsid w:val="00FE60BA"/>
     <w:rsid w:val="00FE6322"/>
     <w:rsid w:val="00FF0147"/>
     <w:rsid w:val="00FF1EDC"/>
     <w:rsid w:val="00FF25D4"/>
     <w:rsid w:val="00FF3015"/>
     <w:rsid w:val="00FF38D0"/>
     <w:rsid w:val="00FF3F13"/>
     <w:rsid w:val="00FF43A6"/>
     <w:rsid w:val="00FF6553"/>
     <w:rsid w:val="00FF6DDF"/>
     <w:rsid w:val="00FF753F"/>
     <w:rsid w:val="00FF774C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61BAAB26"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{E70737CE-1D40-4987-B045-C0C5F4A6AD3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23209,70 +21587,70 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00961ED7"/>
+    <w:rsid w:val="001052D9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00CC4B71"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007444AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -24619,51 +22997,51 @@
     <w:link w:val="TableDataChar"/>
     <w:rsid w:val="00042A76"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00865090"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="844320517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1152452026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24999,51 +23377,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1571890846">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/search/Pages/results.aspx?k=Compliance%20Framework" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/search/Pages/results.aspx?k=guiding%20principles%20australia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -25312,50 +23690,131 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Operations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">748d3b9d-85b9-4c93-b36c-da437a8ebecd</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3"/>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -25605,223 +24064,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...79 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ABF7D54-B5A7-4554-B5E2-0351999A9E26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>18311</Characters>
+  <Pages>10</Pages>
+  <Words>2983</Words>
+  <Characters>16288</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>493</Lines>
+  <Paragraphs>291</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 4.10 Protection Prisoners</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21481</CharactersWithSpaces>
+  <CharactersWithSpaces>18980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>