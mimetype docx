--- v0 (2025-12-10)
+++ v1 (2026-08-10)
@@ -1,63 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45B00975" w14:textId="314C414B" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00781EB6">
         <w:t>5.1 Prisoner Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D67B189" w14:textId="5B46352B" w:rsidR="000D69A3" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
@@ -94,3388 +92,3463 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="11CF5329" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F01AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B60FA1" w14:textId="51C6792C" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
+          <w:p w14:paraId="59B60FA1" w14:textId="061B24EE" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F01AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>As referenced in the</w:t>
             </w:r>
             <w:r w:rsidRPr="001F01AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="001F01AB">
+              <w:r w:rsidR="00D864F9" w:rsidRPr="000008B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections Australia 2018</w:t>
+                <w:t>Guiding Principles for Corrections Australia 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001F01AB">
+            <w:r w:rsidRPr="000008B0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3882751F" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FD3F3BC" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
+          <w:p w14:paraId="7FD3F3BC" w14:textId="786171F0" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="00AF69E9" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F01AB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>3.3.2 Prisoners are assessed and allocated to accommodation compatible with their assessed risks and needs to ensure their safety and security and the good order of the facility.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001F01AB" w:rsidRPr="001F01AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.3.2 Prisoners are assessed and allocated to accommodation compatible with their assessed risks and needs to ensure their safety and security and the good order of the facility.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="013A6C76" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="395F9367" w14:textId="058101E6" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
+          <w:p w14:paraId="395F9367" w14:textId="55A45D48" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="00AF69E9" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F01AB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>3.3.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001F01AB" w:rsidRPr="001F01AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.3.</w:t>
             </w:r>
             <w:r w:rsidR="00E17E0F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F01AB">
+            <w:r w:rsidR="001F01AB" w:rsidRPr="001F01AB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unsentenced prisoners are accommodated in a manner which acknowledges their legal status and where practicable, provides for the separation between sentenced and unsentenced prisoners. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22A6BA87" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="714E7F64" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
+          <w:p w14:paraId="714E7F64" w14:textId="2E34C580" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="00AF69E9" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F01AB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.3.4 The particular needs of specific prisoner cohorts are reflected in placement decisions. </w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001F01AB" w:rsidRPr="001F01AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="001F01AB" w:rsidRPr="001F01AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The particular needs of specific prisoner cohorts are reflected in placement decisions. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B7A21ED" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47747204" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB">
+          <w:p w14:paraId="47747204" w14:textId="6E2B7784" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="00D864F9" w:rsidP="001F01AB">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F01AB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>3.3.5 Prisoners who are segregated/separated have daily contact with appropriate staff and their circumstances are reviewed on a regular basis.</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001F01AB" w:rsidRPr="001F01AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="001F01AB" w:rsidRPr="001F01AB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prisoners who are segregated/separated have daily contact with appropriate staff and their circumstances are reviewed on a regular basis.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF69E9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF69E9" w:rsidRPr="00AF69E9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>and are provided with opportunities for meaningful engagement, including (at a minimum) daily contact with appropriate staff, with a view to ensure they can be reintegrated with general populations as soon as it is safe for them to do so.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F729A53" w14:textId="77777777" w:rsidR="001F01AB" w:rsidRPr="001F01AB" w:rsidRDefault="001F01AB" w:rsidP="001F01AB"/>
     <w:p w14:paraId="685CB85C" w14:textId="77777777" w:rsidR="003A5E4C" w:rsidRDefault="003A5E4C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48199C87" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D89BEED" w14:textId="439CF5DE" w:rsidR="00450223" w:rsidRDefault="00C51561">
+    <w:p w14:paraId="39DF9EFA" w14:textId="7479E50A" w:rsidR="008E5C32" w:rsidRDefault="00C51561">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004502B7">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="004502B7">
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="004502B7">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc199852785" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934778" w:history="1">
+        <w:r w:rsidR="008E5C32" w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r w:rsidR="008E5C32">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidR="008E5C32" w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r w:rsidR="008E5C32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r w:rsidR="008E5C32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r w:rsidR="008E5C32">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934778 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008E5C32">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008E5C32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r w:rsidR="008E5C32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r w:rsidR="008E5C32">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="486E5E3E" w14:textId="7F946E99" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="52E2A460" w14:textId="61F1606B" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852786" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934779" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934779 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D2249B0" w14:textId="11408250" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="5BC8E29F" w14:textId="7DD50C65" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852787" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934780" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cell Assessment</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934780 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3771C49F" w14:textId="36607F1C" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="44AACF3E" w14:textId="2934845B" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852788" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934781" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Shared cell risk assessment</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934781 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2290DFE1" w14:textId="5F1A40FF" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="67DD636C" w14:textId="7D957CD8" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852789" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934782" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Upper bunk occupancy</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934782 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AE98598" w14:textId="2E619473" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="333C27A3" w14:textId="317A5A7E" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852790" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934783" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cell Placement</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934783 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BB6DD4D" w14:textId="5A2607DC" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="25C9664B" w14:textId="7B695A50" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852791" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934784" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934784 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1154BEF3" w14:textId="47C35313" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="3A660910" w14:textId="7A44A812" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852792" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934785" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoners potentially at harm or risk from other prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934785 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B2E19EF" w14:textId="389FB67C" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="77767F07" w14:textId="4A2514C5" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852793" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934786" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Long term prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934786 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32A5E5BA" w14:textId="1383D83E" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="17F4360B" w14:textId="47C62F95" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852794" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934787" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Induction into accommodation</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934787 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="216AECCF" w14:textId="0550148C" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="0EC9F946" w14:textId="69DBB3F3" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852795" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934788" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner responsibilities</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934788 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E0B8BAE" w14:textId="480E43B4" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="756CAB86" w14:textId="2A25AA87" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852796" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934789" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cell Call System</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934789 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BFA5AD1" w14:textId="500E2725" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="64FD1D40" w14:textId="1A175B19" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852797" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934790" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934790 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E7ADE25" w14:textId="42EAB2E9" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="5D581DE7" w14:textId="00DAD023" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852798" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934791" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934791 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AA8D93B" w14:textId="491F7EAE" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="18801836" w14:textId="0107ED4F" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852799" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934792" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Testing of the cell call system</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934792 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AA27137" w14:textId="76006E4B" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="052D9BAC" w14:textId="10840B5D" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852800" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934793" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Initial placement</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934793 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24DE4172" w14:textId="086CC3F6" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="41B9D6F9" w14:textId="137AC6A7" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852801" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934794" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.5</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Responding to all cell calls</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934794 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D816C8E" w14:textId="6C8CC7AE" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="1178DEDC" w14:textId="3D7BB814" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852802" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934795" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.6</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Emergency calls</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934795 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="692E81FD" w14:textId="77947DF3" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="650A4D93" w14:textId="312931C8" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852803" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934796" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.7</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>No response from the prisoner after activation of a cell call</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934796 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="383DB13C" w14:textId="60CF603B" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="574EEE52" w14:textId="63539FDB" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852804" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934797" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.8</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Non-emergency calls</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934797 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31C51AF9" w14:textId="2FE15B11" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="0A19AB8A" w14:textId="1CB2AA22" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852805" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934798" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cell and Hygiene Inspections</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934798 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71A88391" w14:textId="49EB3D1F" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="15D68841" w14:textId="5D7D0DEF" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852806" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934799" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cell inspections</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934799 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68CC4BF5" w14:textId="1552824D" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="6235E527" w14:textId="219065AA" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852807" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934800" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cell hygiene inspection</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934800 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="008AE0A2" w14:textId="26919336" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="48A4E435" w14:textId="767228D9" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852808" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934801" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Other Considerations</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934801 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AD8462B" w14:textId="5D399AD5" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="78D39353" w14:textId="5B1488E0" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852809" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934802" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cell searches</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934802 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0608DCFB" w14:textId="4604E05B" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="67C7E1B1" w14:textId="043AC10F" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852810" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934803" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Property in cell/unit</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934803 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D1243DB" w14:textId="077EF8E8" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="7A2A3DF5" w14:textId="5970A589" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852811" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934804" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Record Keeping and Documentation</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934804 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60C1E4A6" w14:textId="6324C46A" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="4197C71B" w14:textId="6AAA884C" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852812" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934805" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934805 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="096DA813" w14:textId="6B5771D1" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="76BE2E3F" w14:textId="2C384814" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852813" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934806" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Unit plans</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934806 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ED5865E" w14:textId="665DD7D4" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="7901261D" w14:textId="43F481ED" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852814" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934807" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Order</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934807 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70909717" w14:textId="604C3DBC" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="3C2010DC" w14:textId="4559CB49" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852815" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934808" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934808 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7601507A" w14:textId="5627E9D7" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="3533982C" w14:textId="2BFB188A" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852816" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934809" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and other documents</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934809 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B7953BB" w14:textId="3CD44F41" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="17619811" w14:textId="3D349413" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852817" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934810" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.2</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934810 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="688DE6B3" w14:textId="57FA96C9" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="161393FA" w14:textId="0FBB49DD" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852818" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934811" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.3</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934811 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26D862F4" w14:textId="4FFA1AB5" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="0820A275" w14:textId="5D842B7C" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852819" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934812" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934812 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56590321" w14:textId="12E965A4" w:rsidR="00450223" w:rsidRDefault="0055357F">
+    <w:p w14:paraId="670524AA" w14:textId="381610BF" w:rsidR="008E5C32" w:rsidRDefault="008E5C32">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc199852820" w:history="1">
-        <w:r w:rsidR="00450223" w:rsidRPr="00D22B32">
+      <w:hyperlink w:anchor="_Toc234934813" w:history="1">
+        <w:r w:rsidRPr="00C0390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Prisoner Cohorts and Cell Placement</w:t>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00450223">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...12 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234934813 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00450223">
-[...6 lines deleted...]
-        <w:r w:rsidR="00450223">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13950B8B" w14:textId="2FD9F6AF" w:rsidR="00C8272F" w:rsidRPr="004502B7" w:rsidRDefault="00C51561" w:rsidP="006574A3">
+    <w:p w14:paraId="13950B8B" w14:textId="4B5C7682" w:rsidR="00C8272F" w:rsidRPr="004502B7" w:rsidRDefault="00C51561" w:rsidP="006574A3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="004502B7">
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc199852785"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc234934778"/>
       <w:r w:rsidR="00C8272F" w:rsidRPr="004502B7">
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="48DCD9CC" w14:textId="241D1D50" w:rsidR="00EB55E5" w:rsidRPr="001F01AB" w:rsidRDefault="00920BEF" w:rsidP="003535C5">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="001F01AB">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D6A122" w14:textId="77777777" w:rsidR="00C51561" w:rsidRDefault="00EC5AF1" w:rsidP="003535C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc199852786"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234934779"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FB8AA2" w14:textId="77777777" w:rsidR="0044424D" w:rsidRDefault="00BC6FF2" w:rsidP="0044424D">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoners are placed in suitable</w:t>
       </w:r>
       <w:r w:rsidR="002F2F17">
         <w:t xml:space="preserve"> accommodation, taking into account the</w:t>
       </w:r>
       <w:r w:rsidR="000C7AFF">
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidR="002F2F17">
         <w:t>legal status and any speci</w:t>
       </w:r>
@@ -3740,65 +3813,65 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in being orientated to the accommodation unit</w:t>
       </w:r>
       <w:r w:rsidR="00B117DA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00D87E54">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>cell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780570FE" w14:textId="77777777" w:rsidR="00920BEF" w:rsidRDefault="00920BEF" w:rsidP="00140CD6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc199852787"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc234934780"/>
       <w:r>
         <w:t>Cell Assessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="03CCB936" w14:textId="77777777" w:rsidR="00710F9E" w:rsidRPr="001F01AB" w:rsidRDefault="000C7AFF" w:rsidP="00F04440">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc199852788"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc234934781"/>
       <w:r w:rsidRPr="001F01AB">
         <w:t xml:space="preserve">Shared </w:t>
       </w:r>
       <w:r w:rsidR="00920BEF" w:rsidRPr="001F01AB">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00710F9E" w:rsidRPr="001F01AB">
         <w:t xml:space="preserve">ell </w:t>
       </w:r>
       <w:r w:rsidR="00920BEF" w:rsidRPr="001F01AB">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="001F01AB">
         <w:t xml:space="preserve">isk </w:t>
       </w:r>
       <w:r w:rsidR="00920BEF" w:rsidRPr="001F01AB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C51561" w:rsidRPr="001F01AB">
         <w:t>ssessment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="003B6DC2" w:rsidRPr="001F01AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4366,51 +4439,51 @@
       <w:bookmarkStart w:id="4" w:name="_Toc403055165"/>
       <w:bookmarkStart w:id="5" w:name="_Toc403055198"/>
       <w:bookmarkStart w:id="6" w:name="_Toc403383504"/>
       <w:bookmarkStart w:id="7" w:name="_Toc403055130"/>
       <w:bookmarkStart w:id="8" w:name="_Toc403055199"/>
       <w:bookmarkStart w:id="9" w:name="_Toc403383505"/>
       <w:bookmarkStart w:id="10" w:name="_Toc403055200"/>
       <w:bookmarkStart w:id="11" w:name="_Toc403383506"/>
       <w:bookmarkStart w:id="12" w:name="_Toc403055201"/>
       <w:bookmarkStart w:id="13" w:name="_Toc403383507"/>
       <w:bookmarkStart w:id="14" w:name="_Toc403055202"/>
       <w:bookmarkStart w:id="15" w:name="_Toc403383508"/>
       <w:bookmarkStart w:id="16" w:name="_Toc403055203"/>
       <w:bookmarkStart w:id="17" w:name="_Toc403383509"/>
       <w:bookmarkStart w:id="18" w:name="_Toc403055204"/>
       <w:bookmarkStart w:id="19" w:name="_Toc403383510"/>
       <w:bookmarkStart w:id="20" w:name="_Toc403055205"/>
       <w:bookmarkStart w:id="21" w:name="_Toc403383511"/>
       <w:bookmarkStart w:id="22" w:name="_Toc403055206"/>
       <w:bookmarkStart w:id="23" w:name="_Toc403383512"/>
       <w:bookmarkStart w:id="24" w:name="_Toc403055207"/>
       <w:bookmarkStart w:id="25" w:name="_Toc403383513"/>
       <w:bookmarkStart w:id="26" w:name="_Toc403055208"/>
       <w:bookmarkStart w:id="27" w:name="_Toc403383514"/>
       <w:bookmarkStart w:id="28" w:name="_Toc413230720"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc199852789"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc234934782"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="001F01AB">
@@ -4834,64 +4907,64 @@
     </w:p>
     <w:p w14:paraId="4855558D" w14:textId="4E12634C" w:rsidR="00593291" w:rsidRPr="001F01AB" w:rsidRDefault="00593291" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001F01AB">
         <w:t xml:space="preserve">Prison Officers shall report incidents involving misuse or injuries resulting from accidents and usage of double bunks or other bed design in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="001F01AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001F01AB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D42721" w14:textId="77777777" w:rsidR="000C7AFF" w:rsidRDefault="000C7AFF" w:rsidP="003D377F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc199852790"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc234934783"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Cell Placement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="3FEDE30C" w14:textId="73B1F532" w:rsidR="00920BEF" w:rsidRPr="00920BEF" w:rsidRDefault="00920BEF" w:rsidP="003D377F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_General_requirements"/>
-      <w:bookmarkStart w:id="32" w:name="_Toc199852791"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc234934784"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242C16D5" w14:textId="09032A2B" w:rsidR="00EB52D0" w:rsidRDefault="000B0E22" w:rsidP="003D377F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">When </w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>allocating</w:t>
@@ -4991,80 +5064,80 @@
       <w:r w:rsidR="00DD185E">
         <w:t>he</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prisoner’s</w:t>
       </w:r>
       <w:r w:rsidR="00DD185E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C17E8" w:rsidRPr="00710F9E">
         <w:t>Upper Bunk Occupa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ncy – Risk Assessment </w:t>
       </w:r>
       <w:r w:rsidR="004541B3">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>hecklist</w:t>
       </w:r>
       <w:r w:rsidR="00F73ECA">
         <w:t>, where applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8C045C" w14:textId="65C74005" w:rsidR="00EB52D0" w:rsidRDefault="0055357F" w:rsidP="00E43FC4">
+    <w:p w14:paraId="5E8C045C" w14:textId="65C74005" w:rsidR="00EB52D0" w:rsidRDefault="00EB52D0" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Appendix_A:_Prisoner" w:history="1">
-        <w:r w:rsidR="00EB52D0" w:rsidRPr="00391658">
+        <w:r w:rsidRPr="00391658">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
         <w:r w:rsidR="00BE66FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – </w:t>
         </w:r>
-        <w:r w:rsidR="00EB52D0" w:rsidRPr="00391658">
+        <w:r w:rsidRPr="00391658">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Cohorts and Cell/Bed Definitions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB52D0">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C90280C" w14:textId="7E5C6B8B" w:rsidR="000C7AFF" w:rsidRDefault="00EB52D0" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">In determining a prisoner’s cell placement, </w:t>
       </w:r>
       <w:r w:rsidR="000B0E22">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>rison O</w:t>
       </w:r>
@@ -5399,51 +5472,51 @@
       <w:r w:rsidRPr="00710F9E">
         <w:t xml:space="preserve"> and where necessary, the prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00016545">
         <w:t xml:space="preserve">shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00710F9E">
         <w:t xml:space="preserve">given a </w:t>
       </w:r>
       <w:r w:rsidR="001B6414">
         <w:t>bottom bunk.</w:t>
       </w:r>
       <w:r w:rsidR="00016545">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FD626B" w14:textId="3EA0481D" w:rsidR="00C449DC" w:rsidRPr="007E2CC9" w:rsidRDefault="00C449DC" w:rsidP="00174EDC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc199852792"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc234934785"/>
       <w:r w:rsidRPr="007E2CC9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoners potentially at harm or risk from other prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="797BB9E6" w14:textId="4A7D121E" w:rsidR="00C449DC" w:rsidRPr="007E2CC9" w:rsidRDefault="00DA7EFB" w:rsidP="00617C14">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2CC9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">All custodial </w:t>
       </w:r>
       <w:r w:rsidR="007D2D3A" w:rsidRPr="007E2CC9">
         <w:rPr>
@@ -5729,51 +5802,51 @@
         </w:rPr>
         <w:t>believed to be at risk</w:t>
       </w:r>
       <w:r w:rsidR="00DA7EFB" w:rsidRPr="007E2CC9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, where required</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2CC9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACE8594" w14:textId="3A1A8B92" w:rsidR="00152763" w:rsidRPr="00DB367B" w:rsidRDefault="00152763" w:rsidP="00155037">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc199852793"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc234934786"/>
       <w:r w:rsidRPr="00DB367B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Long term </w:t>
       </w:r>
       <w:r w:rsidR="009E29BC" w:rsidRPr="00DB367B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB367B">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>risoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="7FE73CBA" w14:textId="57640A82" w:rsidR="00152763" w:rsidRPr="001A3815" w:rsidRDefault="00152763" w:rsidP="00155037">
       <w:pPr>
@@ -5813,51 +5886,51 @@
         <w:t>long-term</w:t>
       </w:r>
       <w:r w:rsidRPr="001A3815">
         <w:t xml:space="preserve"> prisoners’ suitability for placement in a single cell, the factors outlined </w:t>
       </w:r>
       <w:r w:rsidR="000B0E22">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_General_requirements" w:history="1">
         <w:r w:rsidR="000B0E22" w:rsidRPr="000B0E22">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>section 4.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001A3815">
         <w:t xml:space="preserve"> shall be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D57897" w14:textId="77777777" w:rsidR="00FA7C95" w:rsidRPr="00075CF8" w:rsidRDefault="00FA7C95" w:rsidP="00155037">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc199852794"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc234934787"/>
       <w:r w:rsidRPr="00075CF8">
         <w:t xml:space="preserve">Induction into </w:t>
       </w:r>
       <w:r w:rsidR="00920BEF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00075CF8">
         <w:t>ccommodation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00075CF8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53802640" w14:textId="5615B6B9" w:rsidR="00FA7C95" w:rsidRPr="001A3815" w:rsidRDefault="00216B29" w:rsidP="00155037">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="001A3815">
         <w:t>Where practicable, t</w:t>
       </w:r>
       <w:r w:rsidR="00F73ECA" w:rsidRPr="001A3815">
         <w:t xml:space="preserve">he Unit Manager, prior </w:t>
       </w:r>
@@ -6006,51 +6079,51 @@
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="001F191B">
           <w:t>COPP 2.2 – Orientation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for prison orientation information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C730628" w14:textId="77777777" w:rsidR="001E21CA" w:rsidRDefault="001E21CA" w:rsidP="00155037">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc199852795"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc234934788"/>
       <w:r>
         <w:t>Prisoner responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="73C0046B" w14:textId="68E60322" w:rsidR="001E21CA" w:rsidRDefault="001E21CA" w:rsidP="00155037">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA497D">
         <w:t xml:space="preserve">Prisoners shall be informed of </w:t>
       </w:r>
       <w:r w:rsidR="00CF0D9D">
         <w:t xml:space="preserve">their responsibilities in relation to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA497D">
         <w:t>behavioural</w:t>
       </w:r>
       <w:r w:rsidR="00D27754">
         <w:t xml:space="preserve"> expectations and accountabilities</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA497D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6170,161 +6243,161 @@
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="000B0E22" w:rsidRPr="000B0E22">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.5 – Prisoner Hygiene and Laundry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B57350E" w14:textId="77777777" w:rsidR="00DF2704" w:rsidRPr="00585786" w:rsidRDefault="00BA6D53" w:rsidP="008C37F6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc64011839"/>
       <w:bookmarkStart w:id="38" w:name="_Toc64014606"/>
       <w:bookmarkStart w:id="39" w:name="_Toc64014675"/>
       <w:bookmarkStart w:id="40" w:name="_Toc64014719"/>
       <w:bookmarkStart w:id="41" w:name="_Toc64014815"/>
       <w:bookmarkStart w:id="42" w:name="_Toc64014864"/>
       <w:bookmarkStart w:id="43" w:name="_Toc64014987"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc199852796"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc234934789"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00585786">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cell </w:t>
       </w:r>
       <w:r w:rsidR="001A3815" w:rsidRPr="00585786">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00FB35DC" w:rsidRPr="00585786">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="001A3815" w:rsidRPr="00585786">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00FB35DC" w:rsidRPr="00585786">
         <w:t>ystem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="0C683A8E" w14:textId="393200F2" w:rsidR="00964621" w:rsidRPr="00585786" w:rsidRDefault="00964621" w:rsidP="00340CE6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc199852797"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc234934790"/>
       <w:r w:rsidRPr="00585786">
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="00585786">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A670F9F" w14:textId="5EF72323" w:rsidR="00B52782" w:rsidRPr="00585786" w:rsidRDefault="00B52782" w:rsidP="008C37F6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00585786">
         <w:t xml:space="preserve">The prisoner cell call system allows for emergency communication between prisoners secured in their cell and </w:t>
       </w:r>
       <w:r w:rsidR="00B907F7" w:rsidRPr="00585786">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00585786">
         <w:t>rison</w:t>
       </w:r>
       <w:r w:rsidR="00B907F7" w:rsidRPr="00585786">
         <w:t xml:space="preserve"> Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="00585786">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="029D31EE" w14:textId="1BA7B8C6" w:rsidR="00DB13DB" w:rsidRPr="00E06DEB" w:rsidRDefault="00DB13DB" w:rsidP="00B95636">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc199852798"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc234934791"/>
       <w:r w:rsidRPr="00E06DEB">
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="563D6757" w14:textId="77777777" w:rsidR="00191F22" w:rsidRDefault="00DF2704" w:rsidP="00191F22">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06DEB">
         <w:t>Prisoners shall not be placed in a</w:t>
       </w:r>
       <w:r w:rsidR="0082026C" w:rsidRPr="00E06DEB">
         <w:t>ny</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06DEB">
         <w:t xml:space="preserve"> cell with a non-functioning or damaged prisoner </w:t>
       </w:r>
       <w:r w:rsidR="005E105D" w:rsidRPr="00E06DEB">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06DEB">
         <w:t xml:space="preserve">ell </w:t>
       </w:r>
       <w:r w:rsidR="005E105D" w:rsidRPr="00E06DEB">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06DEB">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="005E105D" w:rsidRPr="00E06DEB">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06DEB">
         <w:t>ystem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3488B126" w14:textId="7DD7AE0F" w:rsidR="00B13091" w:rsidRPr="00974108" w:rsidRDefault="00B13091" w:rsidP="00191F22">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc199852799"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc234934792"/>
       <w:r w:rsidRPr="00974108">
         <w:t>Testing of the cell call system</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="7B00DE69" w14:textId="77777777" w:rsidR="00B13091" w:rsidRPr="00974108" w:rsidRDefault="00B13091" w:rsidP="00B13091">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7A99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Weekly random audits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2125FA08" w14:textId="77777777" w:rsidR="00974108" w:rsidRDefault="00B13091" w:rsidP="00150033">
       <w:pPr>
@@ -6609,51 +6682,73 @@
         <w:t>Security Manger shall review the audit and determine and document any actions required. The actions shall be escalated to the Superintendent for further discussion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F908EB5" w14:textId="77777777" w:rsidR="0078692A" w:rsidRPr="00B226ED" w:rsidRDefault="0078692A" w:rsidP="0078692A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B226ED">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Fortnightly cell call system checks</w:t>
+        <w:t xml:space="preserve">Fortnightly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B226ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>cell</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B226ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> call system checks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BF9B10" w14:textId="77777777" w:rsidR="0078692A" w:rsidRPr="00B226ED" w:rsidRDefault="0078692A" w:rsidP="0078692A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B226ED">
         <w:t>Fortnightly call system checks shall be conducted at each prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAC6F2F" w14:textId="77777777" w:rsidR="0078692A" w:rsidRPr="00B226ED" w:rsidRDefault="0078692A" w:rsidP="0078692A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6765,66 +6860,67 @@
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B226ED">
         <w:t>result of the test and/or details of any faults</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B353366" w14:textId="609481C5" w:rsidR="00B32CAD" w:rsidRPr="00B226ED" w:rsidRDefault="00B32CAD" w:rsidP="00494DE6">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00B226ED">
         <w:t>any follow up action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788A8236" w14:textId="77777777" w:rsidR="00167407" w:rsidRPr="00FE2A50" w:rsidRDefault="00167407" w:rsidP="00756A20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc199852800"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc234934793"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="00FE2A50">
         <w:t>Initial placement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="74B25CC2" w14:textId="77777777" w:rsidR="00167407" w:rsidRPr="00FE2A50" w:rsidRDefault="00167407" w:rsidP="00756A20">
+    <w:p w14:paraId="74B25CC2" w14:textId="77777777" w:rsidR="00167407" w:rsidRPr="00FE2A50" w:rsidRDefault="00167407" w:rsidP="004019A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A50">
         <w:t xml:space="preserve">Following reception, on initial placement into a cell/unit, the Prison Officer shall: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFA709B" w14:textId="6479F678" w:rsidR="00AD4ADA" w:rsidRPr="00FE2A50" w:rsidRDefault="005C3858" w:rsidP="003535C5">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A50">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00167407" w:rsidRPr="00FE2A50">
         <w:t>dvise</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2A50">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00167407" w:rsidRPr="00FE2A50">
         <w:t xml:space="preserve">prisoner of the purpose and operational use of the </w:t>
@@ -6863,51 +6959,51 @@
       <w:r w:rsidR="00FA513E" w:rsidRPr="00FE2A50">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2A50">
         <w:t xml:space="preserve">ell </w:t>
       </w:r>
       <w:r w:rsidR="00FA513E" w:rsidRPr="00FE2A50">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2A50">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00FA513E" w:rsidRPr="00FE2A50">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2A50">
         <w:t>ystem is operational.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F634B9" w14:textId="3BB376DA" w:rsidR="00A837B5" w:rsidRPr="00FE2A50" w:rsidRDefault="00A837B5" w:rsidP="00756A20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc199852801"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234934794"/>
       <w:r w:rsidRPr="00FE2A50">
         <w:t>Responding to all cell calls</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="15048A86" w14:textId="41ED56BA" w:rsidR="009053DE" w:rsidRPr="00FE2A50" w:rsidRDefault="009053DE" w:rsidP="00756A20">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A50">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prison Officers shall comply with the Departments Code of Conduct and maintain professional and respectful communication when communicat</w:t>
       </w:r>
       <w:r w:rsidR="00E41527">
         <w:rPr>
@@ -6978,89 +7074,81 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA20DDD" w14:textId="7B6BB7B0" w:rsidR="00A837B5" w:rsidRPr="00FE2A50" w:rsidRDefault="00964621" w:rsidP="00756A20">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Hlk170729885"/>
       <w:r w:rsidRPr="00FE2A50">
         <w:t>asking the prisoner to state their name and the nature of their emergency.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p w14:paraId="586BC232" w14:textId="77777777" w:rsidR="00FE2A50" w:rsidRDefault="00B52782" w:rsidP="00FE2A50">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A50">
         <w:t xml:space="preserve">Prison Officers receiving or responding to prisoner cell call activations shall manage these expeditiously and professionally and maintain a record of the activation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F7D8E2" w14:textId="1052ED71" w:rsidR="005C3858" w:rsidRPr="00FE2A50" w:rsidRDefault="005C3858" w:rsidP="00FE2A50">
+    <w:p w14:paraId="0BCD524F" w14:textId="11D0E225" w:rsidR="006343BE" w:rsidRPr="00DB0260" w:rsidRDefault="005C3858" w:rsidP="00CA1663">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2A50">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2A50">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>a cell is breached during a period of lockdown as a result of concerns for any of the cell’s prisoners, Prison Officers shall speak separately to all the prisoners in the cell to ensure that all relevant issues and concerns are fully investigated.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t>The Prison Officer responding to the call shall complete a Cell Call Form in TOMS.</w:t>
+      <w:r w:rsidR="00CA1663" w:rsidRPr="00DB0260">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12492DB5" w14:textId="70F7A4D2" w:rsidR="00BF7452" w:rsidRPr="00BF7452" w:rsidRDefault="00120F21" w:rsidP="00BF7452">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc199852802"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc234934795"/>
       <w:r w:rsidRPr="00D874B8">
         <w:t>Emergency calls</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidR="00BF7452">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344CB1AD" w14:textId="7C91DDDE" w:rsidR="00576E39" w:rsidRPr="00D874B8" w:rsidRDefault="00120F21" w:rsidP="00C12A3A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00D874B8">
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r w:rsidR="00CF75BF" w:rsidRPr="00D874B8">
         <w:t>responding to</w:t>
       </w:r>
       <w:r w:rsidRPr="00D874B8">
         <w:t xml:space="preserve"> an emergency call via the </w:t>
       </w:r>
       <w:r w:rsidR="00FA513E" w:rsidRPr="00D874B8">
         <w:t>c</w:t>
       </w:r>
@@ -7184,128 +7272,134 @@
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D874B8">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00175B33" w:rsidRPr="00D874B8">
         <w:t xml:space="preserve">dvise </w:t>
       </w:r>
       <w:r w:rsidR="00A5406A" w:rsidRPr="00D874B8">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00175B33" w:rsidRPr="00D874B8">
         <w:t xml:space="preserve"> Unit Officer </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E6311F" w14:textId="31D12DF3" w:rsidR="00BD6603" w:rsidRPr="00614F88" w:rsidRDefault="000B0E22" w:rsidP="00C12A3A">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D874B8">
-        <w:lastRenderedPageBreak/>
         <w:t>if the prisoner is threatening self-harm</w:t>
       </w:r>
       <w:r w:rsidR="00FA513E" w:rsidRPr="00D874B8">
         <w:t>, the Prison Officer shall</w:t>
       </w:r>
       <w:r w:rsidR="00C12A3A" w:rsidRPr="00D874B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00175B33" w:rsidRPr="00D874B8">
         <w:t xml:space="preserve">attempt to </w:t>
       </w:r>
       <w:r w:rsidR="00175B33" w:rsidRPr="00614F88">
         <w:t xml:space="preserve">maintain a dialogue until </w:t>
       </w:r>
       <w:r w:rsidR="00C12A3A" w:rsidRPr="00614F88">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00175B33" w:rsidRPr="00614F88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C12A3A" w:rsidRPr="00614F88">
         <w:t>Prison O</w:t>
       </w:r>
       <w:r w:rsidR="00175B33" w:rsidRPr="00614F88">
         <w:t>fficer is physically able to attend the cell</w:t>
       </w:r>
       <w:r w:rsidR="00535830" w:rsidRPr="00614F88">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711F3BA1" w14:textId="7DD91C4E" w:rsidR="006343BE" w:rsidRPr="00614F88" w:rsidRDefault="006343BE" w:rsidP="003535C5">
+    <w:p w14:paraId="711F3BA1" w14:textId="2C594E0A" w:rsidR="006343BE" w:rsidRPr="00675072" w:rsidRDefault="006343BE" w:rsidP="003535C5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:r w:rsidRPr="00675072">
+        <w:t>Where the call is an emergency, the call shall also be recorded in the occurrence book</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4F62" w:rsidRPr="00675072">
+        <w:t>, cell call form on TOMS and in an Incident Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1663" w:rsidRPr="00675072">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031C5301" w14:textId="694E04E9" w:rsidR="008006EA" w:rsidRPr="00614F88" w:rsidRDefault="008006EA" w:rsidP="003535C5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r w:rsidRPr="00614F88">
-        <w:t>Where the call is an emergency, the call shall also be recorded in the occurrence book.</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00614F88">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Details of the incident or emergency call should be documented in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00614F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 11.1 – Security and Control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00614F88">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00614F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.1 Incident Notifications, Reporting and Communications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C12A3A" w:rsidRPr="00614F88">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B51FE65" w14:textId="28419E7C" w:rsidR="00BD6603" w:rsidRPr="004D58EE" w:rsidRDefault="00BD6603" w:rsidP="00562520">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="_Toc199852803"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc234934796"/>
       <w:r w:rsidRPr="004D58EE">
         <w:t>No response from the prisoner after activation of a cell call</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="178E1EED" w14:textId="76FA65AE" w:rsidR="00DC4F2C" w:rsidRPr="004D58EE" w:rsidRDefault="00DC4F2C" w:rsidP="00562520">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="004D58EE">
         <w:t>If there is no response from the prisoner, or the conversation is incoherent or muffled, Prison Officers are to attend the cell urgently</w:t>
       </w:r>
       <w:r w:rsidR="00562520" w:rsidRPr="004D58EE">
         <w:t xml:space="preserve"> and assess the situation</w:t>
       </w:r>
       <w:r w:rsidRPr="004D58EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD5997C" w14:textId="77777777" w:rsidR="004A2ED2" w:rsidRPr="004D58EE" w:rsidRDefault="00DC4F2C" w:rsidP="004A2ED2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="004D58EE">
@@ -7333,51 +7427,51 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 11.1 – Security and Control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D58EE">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="004D58EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 13.1 Incident Notifications, Reporting and Communications</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D58EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214B7809" w14:textId="57970A63" w:rsidR="00B66260" w:rsidRPr="00614F88" w:rsidRDefault="003044C4" w:rsidP="006B5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc199852804"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234934797"/>
       <w:r w:rsidRPr="00614F88">
         <w:t>Non-</w:t>
       </w:r>
       <w:r w:rsidR="001A3815" w:rsidRPr="00614F88">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00614F88">
         <w:t>mergency</w:t>
       </w:r>
       <w:r w:rsidR="00B66260" w:rsidRPr="00614F88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3815" w:rsidRPr="00614F88">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B66260" w:rsidRPr="00614F88">
         <w:t>alls</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="6748B7B3" w14:textId="168DD6A5" w:rsidR="00E97668" w:rsidRPr="009911AC" w:rsidRDefault="000E728F" w:rsidP="006B5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
@@ -7391,142 +7485,115 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E97668" w:rsidRPr="009911AC">
         <w:t>calls are received, the Unit Officer shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D36D061" w14:textId="6A3258EB" w:rsidR="00657CE7" w:rsidRPr="009911AC" w:rsidRDefault="000E728F" w:rsidP="006B5AF1">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="009911AC">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E97668" w:rsidRPr="009911AC">
         <w:t>nswer the call</w:t>
       </w:r>
       <w:r w:rsidR="00657CE7" w:rsidRPr="009911AC">
         <w:t xml:space="preserve"> and remind the prisoner of the purpose of the cell call system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBC4456" w14:textId="18DFEC06" w:rsidR="00E97668" w:rsidRPr="009911AC" w:rsidRDefault="004E45CD" w:rsidP="006B5AF1">
+    <w:p w14:paraId="6BBC4456" w14:textId="18DFEC06" w:rsidR="00E97668" w:rsidRPr="00675072" w:rsidRDefault="004E45CD" w:rsidP="006B5AF1">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="009911AC">
         <w:t xml:space="preserve">inform the prisoner that misuse or inappropriate use </w:t>
       </w:r>
       <w:r w:rsidR="00082424" w:rsidRPr="009911AC">
         <w:t xml:space="preserve">of the cell call system </w:t>
       </w:r>
-      <w:r w:rsidRPr="009911AC">
+      <w:r w:rsidRPr="00675072">
         <w:t>may result in disciplinary action or sanctions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DA53B7" w14:textId="4FC761DE" w:rsidR="00EB55E5" w:rsidRPr="009911AC" w:rsidRDefault="007F3AD4" w:rsidP="006B5AF1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="4C5CDE52" w14:textId="7631B1F0" w:rsidR="00CC5907" w:rsidRPr="00675072" w:rsidRDefault="005E4A68" w:rsidP="00CC5907">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00675072">
+        <w:t>The Senior Officer shall be informed where a prisoner regularly misuses the cell call system</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07630" w:rsidRPr="00675072">
+        <w:t xml:space="preserve"> and an Incident Report may be generated on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="0039252D" w:rsidRPr="00675072">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D5C565" w14:textId="1BEACDF1" w:rsidR="008006EA" w:rsidRPr="00E5303F" w:rsidRDefault="008006EA" w:rsidP="0039252D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...40 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1B25EEC8" w14:textId="77777777" w:rsidR="00547B25" w:rsidRDefault="00547B25" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc199852805"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc234934798"/>
       <w:r>
         <w:t>Cell</w:t>
       </w:r>
       <w:r w:rsidR="00592070">
         <w:t xml:space="preserve"> and Hygiene</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Inspections</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="19463FBB" w14:textId="37D7C633" w:rsidR="00592070" w:rsidRDefault="00592070" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc199852806"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc234934799"/>
       <w:r>
         <w:t xml:space="preserve">Cell </w:t>
       </w:r>
       <w:r w:rsidR="009D7F61">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>nspections</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="3707B0F1" w14:textId="6D355EA6" w:rsidR="00C63D97" w:rsidRDefault="00592070" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cell inspections shall be completed as part of the </w:t>
       </w:r>
       <w:r w:rsidR="00735087">
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidR="00636077">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7640,51 +7707,50 @@
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="001E035E">
         <w:t>ell is free from damage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DFD5DCE" w14:textId="77777777" w:rsidR="001E035E" w:rsidRDefault="000E728F" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="001E035E">
         <w:t>iewing hatch is clear of obstructions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C046C05" w14:textId="77777777" w:rsidR="00D0676E" w:rsidRDefault="000E728F" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00D0676E">
         <w:t>nly approved posters and pictures are on pin up boards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B0E0E6" w14:textId="77777777" w:rsidR="00D0676E" w:rsidRDefault="000E728F" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
@@ -7727,50 +7793,51 @@
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00D0676E">
         <w:t>o bedding, towels or clothing used as curtains</w:t>
       </w:r>
       <w:r w:rsidR="000B0E22">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00D0676E">
         <w:t>dividers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E86A68E" w14:textId="5E6C06C7" w:rsidR="001E5B88" w:rsidRDefault="001E5B88" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where a cell contains a bunk </w:t>
       </w:r>
       <w:r w:rsidR="00467949">
         <w:t>bed</w:t>
       </w:r>
       <w:r w:rsidR="000B0E22">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00467949">
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the bunk and ladders are in a suitable condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57021BB0" w14:textId="3FA912DA" w:rsidR="00FC2B7B" w:rsidRDefault="00363894" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where a cell is found</w:t>
       </w:r>
       <w:r w:rsidR="00227A86">
         <w:t xml:space="preserve"> to be damaged</w:t>
       </w:r>
@@ -7805,51 +7872,51 @@
       </w:r>
       <w:r w:rsidR="009B3423">
         <w:t xml:space="preserve">and returned to </w:t>
       </w:r>
       <w:r w:rsidR="004C5650">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="009B3423">
         <w:t xml:space="preserve">eception </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for inspection/repair and </w:t>
       </w:r>
       <w:r w:rsidR="009B3423">
         <w:t>an incident report submitted on TOMS</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEF1B06" w14:textId="77777777" w:rsidR="00810B87" w:rsidRDefault="007744F4" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc199852807"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc234934800"/>
       <w:r>
         <w:t>Cell hygiene i</w:t>
       </w:r>
       <w:r w:rsidR="00810B87">
         <w:t>nspection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="67BBEA0C" w14:textId="2EC11FCA" w:rsidR="00810B87" w:rsidRDefault="007744F4" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cell hygiene inspections shall be undertaken in conjunction with the cell inspection to ensure </w:t>
       </w:r>
       <w:r w:rsidR="008C186D">
         <w:t xml:space="preserve">general </w:t>
       </w:r>
       <w:r>
         <w:t>cleanliness</w:t>
       </w:r>
       <w:r w:rsidR="008C186D">
         <w:t xml:space="preserve"> of the cell to include:</w:t>
       </w:r>
@@ -7996,62 +8063,62 @@
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>viewing hatch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAB78F3" w14:textId="1A293F47" w:rsidR="00295D4C" w:rsidRPr="00295D4C" w:rsidRDefault="00295D4C" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cell and Hygiene Inspections shall be recorded in the Unit Occurrence Book. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FF723A" w14:textId="77777777" w:rsidR="00686208" w:rsidRPr="001A3815" w:rsidRDefault="00686208" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc199852808"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc234934801"/>
       <w:r w:rsidRPr="001A3815">
         <w:t>Other Considerations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="6DCDD8A9" w14:textId="48CB0D61" w:rsidR="00686208" w:rsidRDefault="00686208" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc199852809"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc234934802"/>
       <w:r>
         <w:t>Cel</w:t>
       </w:r>
       <w:r w:rsidR="00F55585">
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:t>searches</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="3B2C75D9" w14:textId="3D4803B5" w:rsidR="007A6491" w:rsidRPr="007A6491" w:rsidRDefault="00016545" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cells and units shall be </w:t>
       </w:r>
       <w:r w:rsidR="00BE5FA6">
         <w:t xml:space="preserve">searched </w:t>
       </w:r>
       <w:r w:rsidR="00686208">
         <w:t>in accordance with</w:t>
       </w:r>
@@ -8072,51 +8139,51 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="00686208" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00686208">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7EEC1B" w14:textId="77777777" w:rsidR="00686208" w:rsidRDefault="00686208" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc199852810"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc234934803"/>
       <w:r>
         <w:t>Property in cell</w:t>
       </w:r>
       <w:r w:rsidR="001E21CA">
         <w:t>/unit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="524A3328" w14:textId="6E6B915A" w:rsidR="007A6491" w:rsidRPr="007A6491" w:rsidRDefault="002908A0" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoner’s</w:t>
       </w:r>
       <w:r w:rsidR="00686208">
         <w:t xml:space="preserve"> personal property in their possession shall be managed in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00AD3F3C" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1</w:t>
@@ -8128,72 +8195,71 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="00686208" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00686208">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F49530" w14:textId="117F9916" w:rsidR="005B00DF" w:rsidRDefault="00127417" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc199852811"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc234934804"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Record K</w:t>
       </w:r>
       <w:r w:rsidR="005B00DF" w:rsidRPr="00D95830">
         <w:t>eeping and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidR="005B00DF" w:rsidRPr="00D95830">
         <w:t>ocumentation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="67209BA9" w14:textId="53C75B2C" w:rsidR="004C5650" w:rsidRPr="004C5650" w:rsidRDefault="004C5650" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc199852812"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc234934805"/>
       <w:r>
         <w:t>General requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0C2023" w14:textId="59EE6805" w:rsidR="005B00DF" w:rsidRDefault="005B00DF" w:rsidP="007A385F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidR="00E443A4">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fficers shall maintain a record in the </w:t>
       </w:r>
       <w:r w:rsidR="004C5650">
@@ -8247,50 +8313,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="397DB955" w14:textId="77777777" w:rsidR="005B00DF" w:rsidRPr="003556C4" w:rsidRDefault="005B00DF" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:t>if a prisoner was moved to another cell/unit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273BD037" w14:textId="77777777" w:rsidR="005B00DF" w:rsidRPr="003556C4" w:rsidRDefault="005B00DF" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
+        <w:lastRenderedPageBreak/>
         <w:t>prisoner health and welfare checks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAF9BC2" w14:textId="77777777" w:rsidR="002E6533" w:rsidRPr="003556C4" w:rsidRDefault="005B00DF" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:t>placement and review of shared cell accommodation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200AC25D" w14:textId="10223964" w:rsidR="00D505EA" w:rsidRPr="003556C4" w:rsidRDefault="002E6533" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
@@ -8374,51 +8441,51 @@
         <w:r w:rsidR="00703A4F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
         <w:r w:rsidRPr="00E43FC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Bed Modification Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00C868EA" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59416D2A" w14:textId="48CB711C" w:rsidR="004C5650" w:rsidRDefault="004C5650" w:rsidP="00AB46DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc199852813"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc234934806"/>
       <w:bookmarkStart w:id="65" w:name="_Hlk76127807"/>
       <w:r>
         <w:t xml:space="preserve">Unit </w:t>
       </w:r>
       <w:r w:rsidR="009D7F61">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t>lans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B857BF3" w14:textId="769306F9" w:rsidR="004C5650" w:rsidRDefault="004C5650" w:rsidP="00AB46DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unit </w:t>
       </w:r>
       <w:r w:rsidR="00612284">
         <w:t>P</w:t>
@@ -8628,54 +8695,53 @@
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Laundry days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9263FB" w14:textId="5EE20983" w:rsidR="00B05151" w:rsidRDefault="00B05151" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Recreation / Oval access days </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B990B52" w14:textId="77777777" w:rsidR="00695AD3" w:rsidRDefault="00695AD3" w:rsidP="00AB46DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc63930405"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc199852814"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc234934807"/>
       <w:bookmarkEnd w:id="65"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Standing Order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="29540DE0" w14:textId="3A1FC553" w:rsidR="00695AD3" w:rsidRDefault="00695AD3" w:rsidP="00AB46DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Superintendent of each prison may develop and issue a Standing Order for the placement and management of prisoners within the prison’s accommodation units, which may include, but </w:t>
       </w:r>
       <w:r w:rsidR="00434534">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r>
         <w:t>not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A50FFC" w14:textId="10248C77" w:rsidR="00695AD3" w:rsidRDefault="00695AD3" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8725,124 +8791,124 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE72B79" w14:textId="77777777" w:rsidR="00A10C28" w:rsidRDefault="00A10C28" w:rsidP="001F01AB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc64014877"/>
       <w:bookmarkStart w:id="69" w:name="_Toc64015000"/>
       <w:bookmarkStart w:id="70" w:name="_Toc64014620"/>
       <w:bookmarkStart w:id="71" w:name="_Toc64014689"/>
       <w:bookmarkStart w:id="72" w:name="_Toc64014733"/>
       <w:bookmarkStart w:id="73" w:name="_Toc64014878"/>
       <w:bookmarkStart w:id="74" w:name="_Toc64015001"/>
       <w:bookmarkStart w:id="75" w:name="_Toc64014621"/>
       <w:bookmarkStart w:id="76" w:name="_Toc64014690"/>
       <w:bookmarkStart w:id="77" w:name="_Toc64014734"/>
       <w:bookmarkStart w:id="78" w:name="_Toc64014879"/>
       <w:bookmarkStart w:id="79" w:name="_Toc64015002"/>
       <w:bookmarkStart w:id="80" w:name="_Toc64014622"/>
       <w:bookmarkStart w:id="81" w:name="_Toc64014691"/>
       <w:bookmarkStart w:id="82" w:name="_Toc64014735"/>
       <w:bookmarkStart w:id="83" w:name="_Toc64014880"/>
       <w:bookmarkStart w:id="84" w:name="_Toc64015003"/>
       <w:bookmarkStart w:id="85" w:name="_Toc64014881"/>
       <w:bookmarkStart w:id="86" w:name="_Toc64015004"/>
-      <w:bookmarkStart w:id="87" w:name="_Toc199852815"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc234934808"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="1FF4E64B" w14:textId="056BD18F" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="001F01AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc199852816"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc234934809"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
       <w:r w:rsidR="00B110D9">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E3647">
         <w:t>and other documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
-    <w:p w14:paraId="11337DE7" w14:textId="2A7C538D" w:rsidR="00904B60" w:rsidRPr="00595F57" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="11337DE7" w14:textId="2A7C538D" w:rsidR="00904B60" w:rsidRPr="00595F57" w:rsidRDefault="00904B60" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00904B60" w:rsidRPr="0011144E">
+        <w:r w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 2.1 </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00904B60" w:rsidRPr="0011144E">
+        <w:r w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reception</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47678782" w14:textId="118D585A" w:rsidR="00595F57" w:rsidRPr="000B4DD9" w:rsidRDefault="00595F57" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">COPP 2.2 – Orientation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F71B24C" w14:textId="0E6BEC97" w:rsidR="00904B60" w:rsidRPr="001A3815" w:rsidRDefault="0011144E" w:rsidP="00155346">
       <w:pPr>
@@ -8935,286 +9001,286 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00904B60" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 3.1 </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="00904B60" w:rsidRPr="0011144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13BBCF32" w14:textId="32641DC7" w:rsidR="00BC5846" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="13BBCF32" w14:textId="32641DC7" w:rsidR="00BC5846" w:rsidRDefault="00BC5846" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00BC5846" w:rsidRPr="00101392">
+        <w:r w:rsidRPr="00101392">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 4.3 – Female Prisoners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75FE1615" w14:textId="6AD690C4" w:rsidR="00F37EAF" w:rsidRPr="00BC5846" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="75FE1615" w14:textId="6AD690C4" w:rsidR="00F37EAF" w:rsidRPr="00BC5846" w:rsidRDefault="00F37EAF" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="00F37EAF" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 10.1 </w:t>
         </w:r>
-        <w:r w:rsidR="00F37EAF" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00F37EAF" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Prisoner Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CD44912" w14:textId="7E5F1ABB" w:rsidR="00BC5846" w:rsidRPr="00835213" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="2CD44912" w14:textId="7E5F1ABB" w:rsidR="00BC5846" w:rsidRPr="00835213" w:rsidRDefault="00BC5846" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="00BC5846" w:rsidRPr="00101392">
+        <w:r w:rsidRPr="00101392">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 10.7 – Separate Confinement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FA21705" w14:textId="619E6C5C" w:rsidR="00904B60" w:rsidRPr="00904B60" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="2FA21705" w14:textId="619E6C5C" w:rsidR="00904B60" w:rsidRPr="00904B60" w:rsidRDefault="00904B60" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 11.1 </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Security </w:t>
         </w:r>
         <w:r w:rsidR="004028AD" w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Control</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7859EA2A" w14:textId="17B2F7E7" w:rsidR="00904B60" w:rsidRPr="00904B60" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="7859EA2A" w14:textId="17B2F7E7" w:rsidR="00904B60" w:rsidRPr="00904B60" w:rsidRDefault="00904B60" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 11.2 </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Searching</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40EBC43D" w14:textId="06A72B11" w:rsidR="003D708E" w:rsidRPr="003535C5" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="40EBC43D" w14:textId="06A72B11" w:rsidR="003D708E" w:rsidRPr="003535C5" w:rsidRDefault="00904B60" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 13.1 </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Incident </w:t>
         </w:r>
         <w:r w:rsidR="006C6539" w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Notifications, Reporting</w:t>
         </w:r>
-        <w:r w:rsidR="00904B60" w:rsidRPr="00BE049A">
+        <w:r w:rsidRPr="00BE049A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> and Communications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7514C65E" w14:textId="28D0F92F" w:rsidR="001E3647" w:rsidRPr="003D708E" w:rsidRDefault="0055357F" w:rsidP="00155346">
+    <w:p w14:paraId="7514C65E" w14:textId="28D0F92F" w:rsidR="001E3647" w:rsidRPr="003D708E" w:rsidRDefault="001E3647" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="001E3647" w:rsidRPr="001E3647">
+        <w:r w:rsidRPr="001E3647">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Deputy Commissioners Broadcast 09/2024 Prisoner Cell Call Activation and Response</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FD4263D" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="001F01AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc199852817"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc234934810"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="7053"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="3C0B0BC4" w14:textId="77777777" w:rsidTr="008D3BD8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
@@ -9826,99 +9892,99 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004028AD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="090C7AD3" w14:textId="77777777" w:rsidR="006629A1" w:rsidRPr="004028AD" w:rsidRDefault="006629A1" w:rsidP="008D3BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67463FDD" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="001F01AB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc199852818"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc234934811"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0CE3AB" w14:textId="77777777" w:rsidR="00722E9E" w:rsidRPr="0010009F" w:rsidRDefault="00722E9E" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010009F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165E5948" w14:textId="76A0C08B" w:rsidR="001E23B8" w:rsidRPr="00722E9E" w:rsidRDefault="00722E9E" w:rsidP="00155346">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0010009F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEE6089" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="92" w:name="_Toc178286"/>
-      <w:bookmarkStart w:id="93" w:name="_Toc199852819"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc234934812"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="45645636" w14:textId="2C41C26C" w:rsidR="00A2263B" w:rsidRDefault="007175DF" w:rsidP="00E43FC4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5BDE">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEED54A" w14:textId="642151AC" w:rsidR="001E23B8" w:rsidRDefault="001E23B8" w:rsidP="00E43FC4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="001E23B8">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="001E23B8">
           <w:rPr>
@@ -9994,68 +10060,104 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FEBC33" w14:textId="286501E5" w:rsidR="001E23B8" w:rsidRPr="00B26543" w:rsidRDefault="001E23B8" w:rsidP="00E43FC4">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC63920" w14:textId="0C0651BA" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00DF778C">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5AC63920" w14:textId="0C0651BA" w:rsidR="00245869" w:rsidRPr="00226169" w:rsidRDefault="00245869" w:rsidP="00226169">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226169">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="001A3815">
+      <w:r w:rsidR="001A3815" w:rsidRPr="00226169">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00226169">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
-      <w:r w:rsidR="001A3815">
+      <w:r w:rsidR="001A3815" w:rsidRPr="00226169">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00226169">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>istory</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="3201"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1660"/>
       </w:tblGrid>
       <w:tr w:rsidR="00676777" w:rsidRPr="007D3C6F" w14:paraId="3CBBA2D2" w14:textId="6F4AFFA7" w:rsidTr="004B505D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -10692,425 +10794,516 @@
               <w:t>9 July 2025</w:t>
             </w:r>
             <w:r w:rsidR="006C7F14">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C723397" w14:textId="1A8B6733" w:rsidR="006C7F14" w:rsidRDefault="004B505D" w:rsidP="006C7F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="004B505D">
               <w:t xml:space="preserve"> July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00F07630" w:rsidRPr="007D3C6F" w14:paraId="76E5C8B6" w14:textId="77777777" w:rsidTr="004B505D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA99C2F" w14:textId="5C61A33C" w:rsidR="00F07630" w:rsidRDefault="00F07630" w:rsidP="00F07630">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D9A25F" w14:textId="03E3546F" w:rsidR="00F07630" w:rsidRPr="0054358A" w:rsidRDefault="00F07630" w:rsidP="00F07630">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0054358A">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3201" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="432AE45D" w14:textId="77777777" w:rsidR="00F07630" w:rsidRDefault="00F07630" w:rsidP="00F07630">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Approved by the Commissioner Corrective Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5536F48C" w14:textId="140DF139" w:rsidR="00F07630" w:rsidRDefault="00F07630" w:rsidP="00F07630">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1663">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA1663">
+              <w:t>710</w:t>
+            </w:r>
+            <w:r>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38507720" w14:textId="1A88DF20" w:rsidR="00F07630" w:rsidRDefault="00CF6EC0" w:rsidP="00F07630">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1660" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F6DF6B" w14:textId="2DC5F4EF" w:rsidR="00F07630" w:rsidRDefault="00675072" w:rsidP="00F07630">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>14 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="47A8E4DD" w14:textId="203DAEB3" w:rsidR="001A3815" w:rsidRDefault="001A3815" w:rsidP="00D05B49"/>
     <w:p w14:paraId="53956B21" w14:textId="2F3004AE" w:rsidR="00B26543" w:rsidRPr="00B26543" w:rsidRDefault="001A3815" w:rsidP="00B26543">
       <w:pPr>
         <w:sectPr w:rsidR="00B26543" w:rsidRPr="00B26543" w:rsidSect="001F01AB">
           <w:headerReference w:type="even" r:id="rId46"/>
           <w:headerReference w:type="default" r:id="rId47"/>
-          <w:footerReference w:type="even" r:id="rId48"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId51"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="94" w:name="_Appendix_A:_Prisoner"/>
       <w:bookmarkStart w:id="95" w:name="Definitions"/>
       <w:bookmarkStart w:id="96" w:name="_Toc404158538"/>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
-    <w:p w14:paraId="30B37504" w14:textId="17C2D52F" w:rsidR="006C460C" w:rsidRPr="006C460C" w:rsidRDefault="006C460C" w:rsidP="00E43FC4">
+    <w:p w14:paraId="30B37504" w14:textId="17C2D52F" w:rsidR="006C460C" w:rsidRPr="006C460C" w:rsidRDefault="006C460C" w:rsidP="001852A7">
       <w:pPr>
         <w:pStyle w:val="StyleHeading1Left0cmFirstline0cmRight-031cm"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-142"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc199852820"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc234934813"/>
       <w:r w:rsidRPr="0037180B">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: </w:t>
       </w:r>
       <w:r w:rsidR="00F473BD" w:rsidRPr="0037180B">
         <w:t xml:space="preserve">Prisoner Cohorts and </w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:r w:rsidR="007622C1" w:rsidRPr="0037180B">
         <w:t>Cell Placement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
-    <w:p w14:paraId="6F9CDFE9" w14:textId="201CCF21" w:rsidR="00FD6A79" w:rsidRPr="00A2263B" w:rsidRDefault="00FD6A79" w:rsidP="00B26543">
-[...1 lines deleted...]
-        <w:ind w:right="-178"/>
+    <w:p w14:paraId="6F9CDFE9" w14:textId="201CCF21" w:rsidR="00FD6A79" w:rsidRPr="00A2263B" w:rsidRDefault="00FD6A79" w:rsidP="001852A7">
+      <w:pPr>
+        <w:ind w:left="-142" w:right="-178"/>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:t>The following cohorts of prisoners may be considered for alternative placement</w:t>
       </w:r>
       <w:r w:rsidR="00ED415E" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005706C3" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2263B">
         <w:t>mainstream prison population, following completion of the relevant risk assessments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7046D618" w14:textId="4164836A" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="00612284" w:rsidP="00B26543">
+    <w:p w14:paraId="7046D618" w14:textId="4164836A" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="00612284" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:right="-176"/>
+        <w:ind w:left="426" w:right="-176"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C65389">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>isk prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689038A6" w14:textId="5CCED901" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00B26543">
+    <w:p w14:paraId="689038A6" w14:textId="5CCED901" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:right="-176"/>
+        <w:ind w:left="426" w:right="-176"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>rotection prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD7EDC7" w14:textId="77777777" w:rsidR="00B54161" w:rsidRDefault="008E4A14" w:rsidP="00B26543">
+    <w:p w14:paraId="0FD7EDC7" w14:textId="77777777" w:rsidR="00B54161" w:rsidRDefault="008E4A14" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:right="-176"/>
+        <w:ind w:left="426" w:right="-176"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ransgender and intersex prisoners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDA21BA" w14:textId="017FEB9F" w:rsidR="00FD6A79" w:rsidRPr="004B505D" w:rsidRDefault="00B54161" w:rsidP="00B54161">
+    <w:p w14:paraId="7FDA21BA" w14:textId="017FEB9F" w:rsidR="00FD6A79" w:rsidRPr="004B505D" w:rsidRDefault="00B54161" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:right="-176"/>
+        <w:ind w:left="426" w:right="-176"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B505D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoners holding or stating they possess </w:t>
       </w:r>
       <w:r w:rsidR="00352BA1" w:rsidRPr="004B505D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a birth certificate or </w:t>
       </w:r>
       <w:r w:rsidRPr="004B505D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">an acknowledgment document under the </w:t>
       </w:r>
       <w:r w:rsidRPr="004B505D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Births, Deaths and Marriages </w:t>
       </w:r>
       <w:r w:rsidR="0029215B" w:rsidRPr="004B505D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Registration </w:t>
       </w:r>
       <w:r w:rsidRPr="004B505D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Act 1998</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4CCC36" w14:textId="1DA6FE22" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00B26543">
+    <w:p w14:paraId="6E4CCC36" w14:textId="1DA6FE22" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:right="-176"/>
+        <w:ind w:left="426" w:right="-176"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>igh security prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13432656" w14:textId="71D53E53" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00B26543">
+    <w:p w14:paraId="13432656" w14:textId="71D53E53" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:right="-176"/>
+        <w:ind w:left="426" w:right="-176"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>entally impaired accused prisoners</w:t>
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12226851" w14:textId="5E272009" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00B26543">
+    <w:p w14:paraId="12226851" w14:textId="5E272009" w:rsidR="00FD6A79" w:rsidRPr="003556C4" w:rsidRDefault="008E4A14" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:right="-176"/>
+        <w:ind w:left="426" w:right="-176"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A79" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>risoners with disabilities</w:t>
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="003556C4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AD5418" w14:textId="73C6AEC3" w:rsidR="00722E9E" w:rsidRPr="00A2263B" w:rsidRDefault="008E4A14" w:rsidP="00B26543">
+    <w:p w14:paraId="61AD5418" w14:textId="73C6AEC3" w:rsidR="00722E9E" w:rsidRPr="00A2263B" w:rsidRDefault="008E4A14" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="714" w:right="-176" w:hanging="357"/>
+        <w:ind w:left="426" w:right="-176" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00722E9E" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>risoners confined to cells</w:t>
       </w:r>
       <w:r w:rsidR="00593291" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00593291" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 10.7 – Separate Confinement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC5846" w:rsidRPr="00A2263B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC6D3C3" w14:textId="48125DC3" w:rsidR="00593291" w:rsidRPr="00A2263B" w:rsidRDefault="00C65389" w:rsidP="00B26543">
+    <w:p w14:paraId="5EC6D3C3" w14:textId="48125DC3" w:rsidR="00593291" w:rsidRPr="00A2263B" w:rsidRDefault="00C65389" w:rsidP="00CE4F38">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="714" w:right="-176" w:hanging="357"/>
+        <w:ind w:left="426" w:right="-176" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00593291" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>risoner with specific health needs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08566BC6" w14:textId="220B504E" w:rsidR="00AE50B2" w:rsidRPr="00A2263B" w:rsidRDefault="00AE50B2" w:rsidP="00B26543">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="-178"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:t xml:space="preserve">Refer to relevant COPPS in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Category 4 – Management of Specific Prisoners</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A8B85D1" w14:textId="77777777" w:rsidR="00B26543" w:rsidRPr="003432BD" w:rsidRDefault="00B26543" w:rsidP="00B26543">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3616F2A1" w14:textId="706EED1E" w:rsidR="006C460C" w:rsidRPr="003556C4" w:rsidRDefault="002D3841" w:rsidP="00B26543">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11433,51 +11626,51 @@
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="00A2263B">
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> by prisoners to allow care for their </w:t>
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="00A2263B">
         <w:t>baby</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00E43FC4">
         <w:t>children in prison where it is considered to be in</w:t>
       </w:r>
       <w:r w:rsidR="00495D05" w:rsidRPr="00E43FC4">
         <w:t xml:space="preserve"> the best interests of a child</w:t>
       </w:r>
       <w:r w:rsidR="00AE50B2" w:rsidRPr="00E43FC4">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00E43FC4">
         <w:t xml:space="preserve">refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="00AD3F3C" w:rsidRPr="00E43FC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 4.</w:t>
         </w:r>
         <w:r w:rsidR="00540D5E" w:rsidRPr="00E43FC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="0010009F" w:rsidRPr="00E43FC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00E05676" w:rsidRPr="00E43FC4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
@@ -11678,119 +11871,119 @@
       <w:r w:rsidR="00DA4BAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C0121">
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidR="00DA4BAE">
         <w:t>have multiple purposes as</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A35845">
         <w:t>listed</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA4BAE">
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3D77C5" w14:textId="02731DD7" w:rsidR="008A418B" w:rsidRPr="00A2263B" w:rsidRDefault="008A418B" w:rsidP="00B26543">
+    <w:p w14:paraId="3C3D77C5" w14:textId="02731DD7" w:rsidR="008A418B" w:rsidRPr="00A2263B" w:rsidRDefault="008A418B" w:rsidP="001852A7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="426" w:right="-176" w:hanging="284"/>
+        <w:ind w:left="284" w:right="-176" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">safe observation cell </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">– a cell which houses prisoners who require a higher level of observation or present as high risk, refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 4.9 – At-Risk Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 5.2 – Observation</w:t>
         </w:r>
         <w:r w:rsidR="00C65389" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> Cells</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00155346" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C576653" w14:textId="6BD948DA" w:rsidR="00C14C40" w:rsidRPr="00A2263B" w:rsidRDefault="00871647" w:rsidP="00B26543">
+    <w:p w14:paraId="7C576653" w14:textId="6BD948DA" w:rsidR="00C14C40" w:rsidRPr="00A2263B" w:rsidRDefault="00871647" w:rsidP="001852A7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="426" w:right="-176" w:hanging="284"/>
+        <w:ind w:left="284" w:right="-176" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00924B45">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">tandard </w:t>
       </w:r>
       <w:r w:rsidR="00BE5FA6" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>o</w:t>
@@ -11812,101 +12005,101 @@
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ell</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00C14C40" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> a cell which houses prisoners who require a</w:t>
       </w:r>
       <w:r w:rsidR="008A418B" w:rsidRPr="00A2263B">
         <w:t>n increased level of observation (moderate</w:t>
       </w:r>
       <w:r w:rsidR="00297904" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> or low</w:t>
       </w:r>
       <w:r w:rsidR="008A418B" w:rsidRPr="00A2263B">
         <w:t xml:space="preserve"> risk prisoners), refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidR="008A418B" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COPP 4.9 – At-Risk Prisoner</w:t>
         </w:r>
         <w:r w:rsidR="00297904" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00924B45">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00924B45" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="00924B45" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 5.2 – Observation Cells</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00924B45" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE1CEE5" w14:textId="00085289" w:rsidR="00E842D7" w:rsidRPr="00A2263B" w:rsidRDefault="00BE5FA6" w:rsidP="00B26543">
+    <w:p w14:paraId="0EE1CEE5" w14:textId="00085289" w:rsidR="00E842D7" w:rsidRPr="00A2263B" w:rsidRDefault="00BE5FA6" w:rsidP="001852A7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="426" w:right="-176" w:hanging="284"/>
+        <w:ind w:left="284" w:right="-176" w:hanging="284"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
@@ -11932,51 +12125,51 @@
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a cell that may be used for a multitude of purposes. These may include basic or close supervision or for a</w:t>
       </w:r>
       <w:r w:rsidR="00364035" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> period of separate confinement</w:t>
       </w:r>
       <w:r w:rsidR="00FE0255" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003C023A" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="003C023A" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00821E54" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00AD3F3C" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
@@ -11998,69 +12191,69 @@
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve">– </w:t>
         </w:r>
         <w:r w:rsidR="003C023A" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Prisoner Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C023A" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E842D7" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="00E842D7" w:rsidRPr="00A2263B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 10.7 – Separate Confinement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00155346" w:rsidRPr="00A2263B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631DB602" w14:textId="7C138C6C" w:rsidR="007622C1" w:rsidRPr="00A2263B" w:rsidRDefault="00BE5FA6" w:rsidP="00B26543">
+    <w:p w14:paraId="631DB602" w14:textId="7C138C6C" w:rsidR="007622C1" w:rsidRPr="00A2263B" w:rsidRDefault="00BE5FA6" w:rsidP="001852A7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="426" w:right="-176" w:hanging="284"/>
+        <w:ind w:left="284" w:right="-176" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">eception </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -12106,55 +12299,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a cell where prisoners can be held temporarily; typically located in prison reception area</w:t>
       </w:r>
       <w:r w:rsidR="00364035" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s whilst waiting for processing</w:t>
       </w:r>
       <w:r w:rsidR="00155346" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CE4BD7" w14:textId="012CC0D9" w:rsidR="00224F65" w:rsidRPr="00A2263B" w:rsidRDefault="00BE5FA6" w:rsidP="00B26543">
+    <w:p w14:paraId="72CE4BD7" w14:textId="012CC0D9" w:rsidR="00224F65" w:rsidRPr="00A2263B" w:rsidRDefault="00BE5FA6" w:rsidP="001852A7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="426" w:right="-176" w:hanging="284"/>
+        <w:ind w:left="284" w:right="-176" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="006C460C" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">nfirmary </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -12240,67 +12433,66 @@
         </w:rPr>
         <w:t>of a war</w:t>
       </w:r>
       <w:r w:rsidR="00364035" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>d within the general communit</w:t>
       </w:r>
       <w:r w:rsidR="00101392" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00155346" w:rsidRPr="00A2263B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A75105" w14:textId="4B9073A3" w:rsidR="007622C1" w:rsidRPr="00B26543" w:rsidRDefault="005C6F8A" w:rsidP="00B26543">
+    <w:p w14:paraId="38A75105" w14:textId="4B9073A3" w:rsidR="007622C1" w:rsidRPr="00B26543" w:rsidRDefault="005C6F8A" w:rsidP="001852A7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="40"/>
-        <w:ind w:left="426" w:right="-176" w:hanging="284"/>
+        <w:ind w:left="284" w:right="-176" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B26543">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>punishment cell</w:t>
       </w:r>
       <w:r w:rsidRPr="00B26543">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E842D7" w:rsidRPr="00B26543">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="00B26543">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a cell certified fit for purpose by the Chief Executive Officer or delegate in writing</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2263B">
         <w:rPr>
@@ -12309,70 +12501,70 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00155346" w:rsidRPr="00B26543">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007622C1" w:rsidRPr="00B26543" w:rsidSect="003432BD">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="907" w:right="1304" w:bottom="737" w:left="1418" w:header="680" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4EF4EBF1" w14:textId="77777777" w:rsidR="005C4292" w:rsidRDefault="005C4292" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6546ECE7" w14:textId="77777777" w:rsidR="005C4292" w:rsidRDefault="005C4292" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -12401,79 +12593,69 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial bold">
+  <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4947A148" w14:textId="348E6615" w:rsidR="00336F7D" w:rsidRDefault="00336F7D" w:rsidP="003432BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
       <w:ind w:right="-36"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -12525,62 +12707,52 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F412FC0" w14:textId="77777777" w:rsidR="005C4292" w:rsidRDefault="005C4292" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D0E7274" w14:textId="77777777" w:rsidR="005C4292" w:rsidRDefault="005C4292" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="73E38825" w14:textId="77777777" w:rsidR="00336F7D" w:rsidRDefault="00336F7D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -12658,51 +12830,51 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 68 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prison Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F6A961E" w14:textId="2FA3CB2D" w:rsidR="00336F7D" w:rsidRDefault="00336F7D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2DC6DA02" wp14:editId="40A6563E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="WordArt 5"/>
               <wp:cNvGraphicFramePr>
@@ -12807,115 +12979,115 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="43B63AC7" w14:textId="30875D3A" w:rsidR="00336F7D" w:rsidRDefault="00336F7D" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43B63AC7" w14:textId="0D816AC4" w:rsidR="00336F7D" w:rsidRDefault="00336F7D" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0055357F">
+    <w:r w:rsidR="00750123">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 5.1 Prisoner Accommodation</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="007D3DAD">
+    <w:r w:rsidR="00F07630">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00EC1C43">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D9A3960" w14:textId="6401AF02" w:rsidR="00336F7D" w:rsidRDefault="00336F7D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A834C6F" wp14:editId="7EC5C2C9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>187960</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -12929,177 +13101,177 @@
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="0528A2D8" w14:textId="77777777" w:rsidR="00336F7D" w:rsidRPr="00464E72" w:rsidRDefault="00336F7D" w:rsidP="001F01AB">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1A834C6F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:14.8pt;width:129.75pt;height:23.35pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQBgAPVr3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4UbsB0jSNUyEQVxD9QeLmxtskIl5HsduEt2c5wWm0&#10;mtHsN8Vmcp244BBaTxoWcwUCqfK2pVrDfvdym4EI0ZA1nSfU8I0BNuX1VWFy60d6x8s21oJLKORG&#10;QxNjn0sZqgadCXPfI7F38oMzkc+hlnYwI5e7TiZKpdKZlvhDY3p8arD62p6dhsPr6fPjXr3Vz+6h&#10;H/2kJLmV1PpmNj2uQUSc4l8YfvEZHUpmOvoz2SA6DUmWcpJ1xcp+kmULEEcNy/QOZFnI/wPKHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBgAPVr3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="0528A2D8" w14:textId="77777777" w:rsidR="00336F7D" w:rsidRPr="00464E72" w:rsidRDefault="00336F7D" w:rsidP="001F01AB">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B898FAA" wp14:editId="795637F7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-6350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>25400</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7537450" cy="10658475"/>
           <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
           <wp:wrapNone/>
-          <wp:docPr id="6" name="Picture 6"/>
+          <wp:docPr id="1105653609" name="Picture 1105653609"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -13483,51 +13655,51 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF0000">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="F40FAFB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -17879,83 +18051,85 @@
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1416442583">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1228757988">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1006010190">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1994991985">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1431320052">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="1354304537">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="63"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="427EzsAqbUtsHZJtQjCrrLa8qsMZPAa1dI+4Tb2d1pBPjP9Kyz1FFpRmw6YDkn33vDsz6p9ZOQoVjOc89+X0YQ==" w:salt="P3QwUfa5u0pJNu5D2MfEuw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6A3WB2pSj9F9xebVi+BPMlpYADp+9zUx2v6/GXcYvKo8xcVGvCw4c1N3mvSACwo4SjHlNcxw5RBKQyPjW9ZYqg==" w:salt="14JqyXFF84ywuiJpLX3mXg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="000A314D"/>
+    <w:rsid w:val="000008B0"/>
     <w:rsid w:val="00003B72"/>
     <w:rsid w:val="00014CB7"/>
     <w:rsid w:val="00015977"/>
     <w:rsid w:val="00016545"/>
     <w:rsid w:val="00026D3B"/>
     <w:rsid w:val="00031FEB"/>
     <w:rsid w:val="00033EC5"/>
     <w:rsid w:val="00042A34"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046D91"/>
     <w:rsid w:val="00046F1B"/>
     <w:rsid w:val="00051835"/>
     <w:rsid w:val="0005433D"/>
     <w:rsid w:val="0005589E"/>
     <w:rsid w:val="00057E08"/>
     <w:rsid w:val="000653AA"/>
     <w:rsid w:val="00065F61"/>
     <w:rsid w:val="00070641"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00075CF8"/>
     <w:rsid w:val="00082424"/>
     <w:rsid w:val="00091CBA"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="0009738D"/>
     <w:rsid w:val="000A013B"/>
@@ -17993,86 +18167,89 @@
     <w:rsid w:val="00124854"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00127417"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="001335EF"/>
     <w:rsid w:val="00140CD6"/>
     <w:rsid w:val="00141463"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150033"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00151C73"/>
     <w:rsid w:val="00152763"/>
     <w:rsid w:val="00155037"/>
     <w:rsid w:val="00155346"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00157F0E"/>
     <w:rsid w:val="00162034"/>
     <w:rsid w:val="001625EB"/>
     <w:rsid w:val="00167407"/>
     <w:rsid w:val="00174EDC"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00175B33"/>
     <w:rsid w:val="00176077"/>
     <w:rsid w:val="00176E45"/>
+    <w:rsid w:val="001852A7"/>
     <w:rsid w:val="001878F3"/>
     <w:rsid w:val="00191F22"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="0019535E"/>
     <w:rsid w:val="00197745"/>
     <w:rsid w:val="001A20E0"/>
     <w:rsid w:val="001A2B0E"/>
     <w:rsid w:val="001A3815"/>
     <w:rsid w:val="001A3F91"/>
     <w:rsid w:val="001A48B3"/>
+    <w:rsid w:val="001A4F62"/>
     <w:rsid w:val="001A599C"/>
     <w:rsid w:val="001A7A99"/>
     <w:rsid w:val="001B6414"/>
     <w:rsid w:val="001B68D0"/>
     <w:rsid w:val="001C17E8"/>
     <w:rsid w:val="001E035E"/>
     <w:rsid w:val="001E050F"/>
     <w:rsid w:val="001E0E78"/>
     <w:rsid w:val="001E21CA"/>
     <w:rsid w:val="001E23B8"/>
     <w:rsid w:val="001E2B35"/>
     <w:rsid w:val="001E3647"/>
     <w:rsid w:val="001E5B88"/>
     <w:rsid w:val="001E7168"/>
     <w:rsid w:val="001F01AB"/>
     <w:rsid w:val="001F14A3"/>
     <w:rsid w:val="001F191B"/>
     <w:rsid w:val="001F4613"/>
     <w:rsid w:val="001F60C3"/>
     <w:rsid w:val="00206E1B"/>
     <w:rsid w:val="00210FBC"/>
     <w:rsid w:val="002151F2"/>
     <w:rsid w:val="00216B29"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00222F26"/>
     <w:rsid w:val="00224F65"/>
+    <w:rsid w:val="00226169"/>
     <w:rsid w:val="00226A37"/>
     <w:rsid w:val="00227A86"/>
     <w:rsid w:val="00241CC6"/>
     <w:rsid w:val="0024439B"/>
     <w:rsid w:val="002447D0"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="002459C3"/>
     <w:rsid w:val="002464A6"/>
     <w:rsid w:val="00247A71"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="002509F0"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="002548D6"/>
     <w:rsid w:val="00274D2F"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="0027669E"/>
     <w:rsid w:val="00277F7A"/>
     <w:rsid w:val="0028191C"/>
     <w:rsid w:val="00281E8F"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="002908A0"/>
     <w:rsid w:val="0029215B"/>
     <w:rsid w:val="00293E44"/>
@@ -18104,64 +18281,67 @@
     <w:rsid w:val="00336F7D"/>
     <w:rsid w:val="00340CE6"/>
     <w:rsid w:val="003432BD"/>
     <w:rsid w:val="00343627"/>
     <w:rsid w:val="00346744"/>
     <w:rsid w:val="00346DF7"/>
     <w:rsid w:val="00347476"/>
     <w:rsid w:val="00351BA9"/>
     <w:rsid w:val="00352BA1"/>
     <w:rsid w:val="00352CE8"/>
     <w:rsid w:val="003535C5"/>
     <w:rsid w:val="003556C4"/>
     <w:rsid w:val="00360156"/>
     <w:rsid w:val="00361474"/>
     <w:rsid w:val="00363894"/>
     <w:rsid w:val="00364035"/>
     <w:rsid w:val="0036500D"/>
     <w:rsid w:val="0037180B"/>
     <w:rsid w:val="00375E4D"/>
     <w:rsid w:val="00376CCF"/>
     <w:rsid w:val="00377FD4"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00384B3F"/>
     <w:rsid w:val="003863C9"/>
     <w:rsid w:val="00391658"/>
+    <w:rsid w:val="0039252D"/>
     <w:rsid w:val="00392A10"/>
     <w:rsid w:val="00394923"/>
     <w:rsid w:val="003A5E4C"/>
     <w:rsid w:val="003A71DD"/>
     <w:rsid w:val="003B6DC2"/>
     <w:rsid w:val="003C023A"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D13A7"/>
     <w:rsid w:val="003D377F"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E4483"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F240A"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="004019A5"/>
+    <w:rsid w:val="00402570"/>
     <w:rsid w:val="004028AD"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="004103ED"/>
     <w:rsid w:val="004336A1"/>
     <w:rsid w:val="00433E90"/>
     <w:rsid w:val="00434534"/>
     <w:rsid w:val="00434DC4"/>
     <w:rsid w:val="00443091"/>
     <w:rsid w:val="0044424D"/>
     <w:rsid w:val="00450223"/>
     <w:rsid w:val="004502B7"/>
     <w:rsid w:val="00450422"/>
     <w:rsid w:val="0045196B"/>
     <w:rsid w:val="004541B3"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00467949"/>
     <w:rsid w:val="004715EF"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00494DE6"/>
     <w:rsid w:val="00495D05"/>
     <w:rsid w:val="00496389"/>
     <w:rsid w:val="004979A8"/>
     <w:rsid w:val="004A1A45"/>
     <w:rsid w:val="004A2ED2"/>
@@ -18173,50 +18353,51 @@
     <w:rsid w:val="004B4197"/>
     <w:rsid w:val="004B505D"/>
     <w:rsid w:val="004B528F"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C274A"/>
     <w:rsid w:val="004C3B05"/>
     <w:rsid w:val="004C5650"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D4EAB"/>
     <w:rsid w:val="004D58EE"/>
     <w:rsid w:val="004D5A6C"/>
     <w:rsid w:val="004E07E4"/>
     <w:rsid w:val="004E37D1"/>
     <w:rsid w:val="004E45CD"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E7C60"/>
     <w:rsid w:val="004F0316"/>
     <w:rsid w:val="004F1496"/>
     <w:rsid w:val="004F4B88"/>
     <w:rsid w:val="004F6138"/>
     <w:rsid w:val="004F63EE"/>
     <w:rsid w:val="00500FD0"/>
     <w:rsid w:val="00502C74"/>
     <w:rsid w:val="00503A1D"/>
+    <w:rsid w:val="0050730C"/>
     <w:rsid w:val="005104E5"/>
     <w:rsid w:val="005151A6"/>
     <w:rsid w:val="00517A7A"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00524B73"/>
     <w:rsid w:val="00527885"/>
     <w:rsid w:val="0053271E"/>
     <w:rsid w:val="00533CE7"/>
     <w:rsid w:val="00535830"/>
     <w:rsid w:val="00540D5E"/>
     <w:rsid w:val="0054358A"/>
     <w:rsid w:val="005453C6"/>
     <w:rsid w:val="00545971"/>
     <w:rsid w:val="00547B25"/>
     <w:rsid w:val="00551844"/>
     <w:rsid w:val="0055357F"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00562520"/>
     <w:rsid w:val="00564603"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005706C3"/>
     <w:rsid w:val="005747F3"/>
     <w:rsid w:val="00575412"/>
     <w:rsid w:val="00576E39"/>
     <w:rsid w:val="00576EFF"/>
@@ -18257,107 +18438,113 @@
     <w:rsid w:val="00617BB0"/>
     <w:rsid w:val="00617C14"/>
     <w:rsid w:val="00617C43"/>
     <w:rsid w:val="006233EF"/>
     <w:rsid w:val="006234EF"/>
     <w:rsid w:val="00624C60"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006325CC"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634102"/>
     <w:rsid w:val="006343BE"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00636077"/>
     <w:rsid w:val="00636FE1"/>
     <w:rsid w:val="0063702C"/>
     <w:rsid w:val="00641089"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00646556"/>
     <w:rsid w:val="006467B0"/>
     <w:rsid w:val="00647484"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006574A3"/>
     <w:rsid w:val="00657CE7"/>
     <w:rsid w:val="006629A1"/>
+    <w:rsid w:val="0066346D"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="00664DE6"/>
     <w:rsid w:val="006742B5"/>
     <w:rsid w:val="00674CC2"/>
+    <w:rsid w:val="00675072"/>
     <w:rsid w:val="00676777"/>
     <w:rsid w:val="00681E64"/>
     <w:rsid w:val="00684BB6"/>
     <w:rsid w:val="00686208"/>
     <w:rsid w:val="00691B16"/>
     <w:rsid w:val="00691E4D"/>
     <w:rsid w:val="00692669"/>
     <w:rsid w:val="006954DB"/>
     <w:rsid w:val="00695AD3"/>
     <w:rsid w:val="00697AA3"/>
     <w:rsid w:val="006A536D"/>
     <w:rsid w:val="006A7343"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B56A1"/>
     <w:rsid w:val="006B5AF1"/>
     <w:rsid w:val="006C460C"/>
     <w:rsid w:val="006C4D22"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C6539"/>
     <w:rsid w:val="006C7F14"/>
     <w:rsid w:val="006D060C"/>
     <w:rsid w:val="006D3629"/>
     <w:rsid w:val="006E1D2C"/>
+    <w:rsid w:val="006F18A8"/>
     <w:rsid w:val="006F1FB2"/>
     <w:rsid w:val="00703A4F"/>
     <w:rsid w:val="00710F9E"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="007164FE"/>
     <w:rsid w:val="007175DF"/>
     <w:rsid w:val="00722E9E"/>
     <w:rsid w:val="00727E48"/>
     <w:rsid w:val="00735087"/>
     <w:rsid w:val="00741CB2"/>
     <w:rsid w:val="00743FAE"/>
     <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00745DC4"/>
+    <w:rsid w:val="00750123"/>
     <w:rsid w:val="0075231F"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="007531A0"/>
     <w:rsid w:val="00753E69"/>
     <w:rsid w:val="00755ED3"/>
     <w:rsid w:val="0075637B"/>
     <w:rsid w:val="00756A20"/>
     <w:rsid w:val="007622C1"/>
     <w:rsid w:val="00763431"/>
     <w:rsid w:val="007664F6"/>
     <w:rsid w:val="0076702B"/>
     <w:rsid w:val="007744F4"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007769D6"/>
     <w:rsid w:val="00781EB6"/>
     <w:rsid w:val="0078234D"/>
     <w:rsid w:val="0078692A"/>
+    <w:rsid w:val="0079007F"/>
     <w:rsid w:val="00791802"/>
     <w:rsid w:val="007A0B11"/>
     <w:rsid w:val="007A385F"/>
     <w:rsid w:val="007A6491"/>
     <w:rsid w:val="007B43A1"/>
     <w:rsid w:val="007B57F1"/>
     <w:rsid w:val="007D2D3A"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D3DAD"/>
     <w:rsid w:val="007E1BCF"/>
     <w:rsid w:val="007E2CC9"/>
     <w:rsid w:val="007E3459"/>
     <w:rsid w:val="007E41FE"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6882"/>
     <w:rsid w:val="007F045C"/>
     <w:rsid w:val="007F3AD4"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008006EA"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00807B39"/>
     <w:rsid w:val="00810B87"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="0082026C"/>
     <w:rsid w:val="00821E54"/>
@@ -18366,87 +18553,90 @@
     <w:rsid w:val="00835213"/>
     <w:rsid w:val="00840310"/>
     <w:rsid w:val="008426FE"/>
     <w:rsid w:val="00844038"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00850253"/>
     <w:rsid w:val="00850A62"/>
     <w:rsid w:val="00853CA0"/>
     <w:rsid w:val="00854FD3"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00871647"/>
     <w:rsid w:val="00877950"/>
     <w:rsid w:val="00880EDA"/>
     <w:rsid w:val="00882EBA"/>
     <w:rsid w:val="00885F6D"/>
     <w:rsid w:val="00887E3A"/>
     <w:rsid w:val="00892560"/>
     <w:rsid w:val="00893C8A"/>
     <w:rsid w:val="00896299"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A2FA4"/>
     <w:rsid w:val="008A418B"/>
     <w:rsid w:val="008A44DC"/>
     <w:rsid w:val="008A5FE8"/>
+    <w:rsid w:val="008A6CB4"/>
     <w:rsid w:val="008B1B83"/>
     <w:rsid w:val="008B28FB"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C0121"/>
     <w:rsid w:val="008C16EB"/>
     <w:rsid w:val="008C186D"/>
     <w:rsid w:val="008C37F6"/>
     <w:rsid w:val="008C5B10"/>
     <w:rsid w:val="008D0915"/>
     <w:rsid w:val="008D3BD8"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008E4365"/>
     <w:rsid w:val="008E4A14"/>
+    <w:rsid w:val="008E5C32"/>
     <w:rsid w:val="008E6B75"/>
     <w:rsid w:val="008E76DF"/>
     <w:rsid w:val="008E79E5"/>
     <w:rsid w:val="008F1A01"/>
     <w:rsid w:val="008F22F8"/>
     <w:rsid w:val="008F7EAE"/>
     <w:rsid w:val="00904B60"/>
     <w:rsid w:val="009053DE"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="009157E4"/>
     <w:rsid w:val="009177D0"/>
     <w:rsid w:val="00920BEF"/>
     <w:rsid w:val="009216C0"/>
     <w:rsid w:val="009240C4"/>
     <w:rsid w:val="00924B45"/>
     <w:rsid w:val="00926CBB"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00931ADB"/>
     <w:rsid w:val="009330A4"/>
     <w:rsid w:val="00937867"/>
     <w:rsid w:val="00942946"/>
     <w:rsid w:val="009435B8"/>
     <w:rsid w:val="00945A1B"/>
+    <w:rsid w:val="00953C32"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00962D3F"/>
     <w:rsid w:val="00964621"/>
     <w:rsid w:val="0096621B"/>
     <w:rsid w:val="00974108"/>
     <w:rsid w:val="0098052D"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00982FF9"/>
     <w:rsid w:val="00986019"/>
     <w:rsid w:val="009911AC"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00997AAA"/>
     <w:rsid w:val="009A087F"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A371D"/>
     <w:rsid w:val="009B3423"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C0A96"/>
     <w:rsid w:val="009C23A5"/>
     <w:rsid w:val="009C477A"/>
     <w:rsid w:val="009D0F4D"/>
     <w:rsid w:val="009D3143"/>
     <w:rsid w:val="009D4F01"/>
     <w:rsid w:val="009D7360"/>
     <w:rsid w:val="009D7F61"/>
@@ -18474,180 +18664,190 @@
     <w:rsid w:val="00A81CD5"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A837B5"/>
     <w:rsid w:val="00A86BF6"/>
     <w:rsid w:val="00A9294D"/>
     <w:rsid w:val="00A94F15"/>
     <w:rsid w:val="00A969F6"/>
     <w:rsid w:val="00AA505B"/>
     <w:rsid w:val="00AA661F"/>
     <w:rsid w:val="00AB2E53"/>
     <w:rsid w:val="00AB46DE"/>
     <w:rsid w:val="00AB49D3"/>
     <w:rsid w:val="00AB5EB2"/>
     <w:rsid w:val="00AC46BE"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AD36FD"/>
     <w:rsid w:val="00AD3F3C"/>
     <w:rsid w:val="00AD4ADA"/>
     <w:rsid w:val="00AD5E5F"/>
     <w:rsid w:val="00AE1BE0"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE4C02"/>
     <w:rsid w:val="00AE50B2"/>
     <w:rsid w:val="00AF18EF"/>
     <w:rsid w:val="00AF4C82"/>
+    <w:rsid w:val="00AF69E9"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B0436A"/>
     <w:rsid w:val="00B049A6"/>
     <w:rsid w:val="00B05151"/>
     <w:rsid w:val="00B06212"/>
     <w:rsid w:val="00B10B7D"/>
     <w:rsid w:val="00B110D9"/>
     <w:rsid w:val="00B117DA"/>
     <w:rsid w:val="00B13091"/>
     <w:rsid w:val="00B17112"/>
     <w:rsid w:val="00B226ED"/>
     <w:rsid w:val="00B24310"/>
     <w:rsid w:val="00B26543"/>
     <w:rsid w:val="00B26EBA"/>
     <w:rsid w:val="00B304F2"/>
     <w:rsid w:val="00B32CAD"/>
     <w:rsid w:val="00B41921"/>
     <w:rsid w:val="00B51A93"/>
     <w:rsid w:val="00B52782"/>
     <w:rsid w:val="00B54161"/>
+    <w:rsid w:val="00B56350"/>
     <w:rsid w:val="00B61433"/>
     <w:rsid w:val="00B61A49"/>
     <w:rsid w:val="00B66260"/>
     <w:rsid w:val="00B67B8C"/>
     <w:rsid w:val="00B72CEC"/>
     <w:rsid w:val="00B73070"/>
     <w:rsid w:val="00B907F7"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B95636"/>
     <w:rsid w:val="00BA0E1B"/>
     <w:rsid w:val="00BA2F67"/>
     <w:rsid w:val="00BA44A7"/>
     <w:rsid w:val="00BA607C"/>
     <w:rsid w:val="00BA6D53"/>
     <w:rsid w:val="00BB24F2"/>
     <w:rsid w:val="00BC15C9"/>
     <w:rsid w:val="00BC5846"/>
     <w:rsid w:val="00BC6FF2"/>
     <w:rsid w:val="00BD6603"/>
+    <w:rsid w:val="00BD6B01"/>
     <w:rsid w:val="00BD6B94"/>
     <w:rsid w:val="00BE049A"/>
     <w:rsid w:val="00BE5FA6"/>
     <w:rsid w:val="00BE66FA"/>
     <w:rsid w:val="00BF551B"/>
     <w:rsid w:val="00BF7452"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11144"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12A3A"/>
     <w:rsid w:val="00C14C40"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C20B9D"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C30F77"/>
     <w:rsid w:val="00C3242F"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C449DC"/>
     <w:rsid w:val="00C463AD"/>
     <w:rsid w:val="00C47786"/>
     <w:rsid w:val="00C51561"/>
     <w:rsid w:val="00C54206"/>
+    <w:rsid w:val="00C5448C"/>
     <w:rsid w:val="00C63D97"/>
     <w:rsid w:val="00C63DE2"/>
     <w:rsid w:val="00C643DA"/>
     <w:rsid w:val="00C64D51"/>
     <w:rsid w:val="00C65389"/>
     <w:rsid w:val="00C753CE"/>
     <w:rsid w:val="00C77A98"/>
     <w:rsid w:val="00C80BF6"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C868EA"/>
     <w:rsid w:val="00C87D86"/>
     <w:rsid w:val="00C931D7"/>
+    <w:rsid w:val="00CA1663"/>
     <w:rsid w:val="00CA2F8A"/>
     <w:rsid w:val="00CA3B20"/>
     <w:rsid w:val="00CA766F"/>
     <w:rsid w:val="00CB649B"/>
     <w:rsid w:val="00CB6DE5"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5907"/>
     <w:rsid w:val="00CE1A06"/>
+    <w:rsid w:val="00CE4F38"/>
     <w:rsid w:val="00CF0D9D"/>
     <w:rsid w:val="00CF3D9B"/>
+    <w:rsid w:val="00CF6EC0"/>
     <w:rsid w:val="00CF75BF"/>
     <w:rsid w:val="00D055EC"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D0676E"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D15C3F"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D27754"/>
     <w:rsid w:val="00D34525"/>
     <w:rsid w:val="00D3460F"/>
     <w:rsid w:val="00D45573"/>
     <w:rsid w:val="00D505EA"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D57F2E"/>
+    <w:rsid w:val="00D752FD"/>
     <w:rsid w:val="00D8177B"/>
+    <w:rsid w:val="00D864F9"/>
     <w:rsid w:val="00D874B8"/>
     <w:rsid w:val="00D87E54"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D95301"/>
     <w:rsid w:val="00D95830"/>
     <w:rsid w:val="00DA497D"/>
     <w:rsid w:val="00DA4BAE"/>
     <w:rsid w:val="00DA5ED5"/>
     <w:rsid w:val="00DA7EFB"/>
     <w:rsid w:val="00DB0260"/>
     <w:rsid w:val="00DB13DB"/>
     <w:rsid w:val="00DB22C6"/>
     <w:rsid w:val="00DB367B"/>
     <w:rsid w:val="00DB39F9"/>
     <w:rsid w:val="00DB5481"/>
     <w:rsid w:val="00DB5CE8"/>
     <w:rsid w:val="00DB7248"/>
     <w:rsid w:val="00DC2EEE"/>
     <w:rsid w:val="00DC4F2C"/>
     <w:rsid w:val="00DC75E4"/>
     <w:rsid w:val="00DC7928"/>
     <w:rsid w:val="00DD03B1"/>
     <w:rsid w:val="00DD185E"/>
     <w:rsid w:val="00DD4F4F"/>
     <w:rsid w:val="00DD7FCB"/>
     <w:rsid w:val="00DE48CE"/>
     <w:rsid w:val="00DE5877"/>
     <w:rsid w:val="00DE5CDA"/>
     <w:rsid w:val="00DF2137"/>
     <w:rsid w:val="00DF2704"/>
+    <w:rsid w:val="00DF4C17"/>
     <w:rsid w:val="00DF4CA7"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF79D2"/>
     <w:rsid w:val="00E05676"/>
     <w:rsid w:val="00E06DEB"/>
     <w:rsid w:val="00E07364"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E17E0F"/>
     <w:rsid w:val="00E20A44"/>
     <w:rsid w:val="00E25877"/>
     <w:rsid w:val="00E258DA"/>
     <w:rsid w:val="00E31C18"/>
     <w:rsid w:val="00E33A8D"/>
     <w:rsid w:val="00E41527"/>
     <w:rsid w:val="00E43FC4"/>
     <w:rsid w:val="00E443A4"/>
     <w:rsid w:val="00E525D8"/>
     <w:rsid w:val="00E5303F"/>
     <w:rsid w:val="00E531EF"/>
     <w:rsid w:val="00E548CA"/>
     <w:rsid w:val="00E54D62"/>
     <w:rsid w:val="00E63E31"/>
     <w:rsid w:val="00E63F5C"/>
     <w:rsid w:val="00E652D1"/>
     <w:rsid w:val="00E67E49"/>
@@ -18661,54 +18861,57 @@
     <w:rsid w:val="00E94AEF"/>
     <w:rsid w:val="00E97668"/>
     <w:rsid w:val="00EA06B6"/>
     <w:rsid w:val="00EA270D"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA56E0"/>
     <w:rsid w:val="00EA5D61"/>
     <w:rsid w:val="00EA6043"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB52D0"/>
     <w:rsid w:val="00EB55E5"/>
     <w:rsid w:val="00EC0D0E"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1C43"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC694E"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED382E"/>
     <w:rsid w:val="00ED415E"/>
     <w:rsid w:val="00ED695B"/>
     <w:rsid w:val="00EE2DC0"/>
     <w:rsid w:val="00EE4391"/>
     <w:rsid w:val="00EE5E8A"/>
+    <w:rsid w:val="00EF1239"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
+    <w:rsid w:val="00F0183E"/>
     <w:rsid w:val="00F04440"/>
     <w:rsid w:val="00F06C2D"/>
+    <w:rsid w:val="00F07630"/>
     <w:rsid w:val="00F1262B"/>
     <w:rsid w:val="00F31CDA"/>
     <w:rsid w:val="00F341C2"/>
     <w:rsid w:val="00F3436A"/>
     <w:rsid w:val="00F34D25"/>
     <w:rsid w:val="00F37EAF"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F473BD"/>
     <w:rsid w:val="00F52EF9"/>
     <w:rsid w:val="00F55585"/>
     <w:rsid w:val="00F572D7"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F65604"/>
     <w:rsid w:val="00F67E93"/>
     <w:rsid w:val="00F72498"/>
     <w:rsid w:val="00F73ECA"/>
     <w:rsid w:val="00F7513C"/>
     <w:rsid w:val="00F77D35"/>
     <w:rsid w:val="00F81214"/>
     <w:rsid w:val="00F82043"/>
     <w:rsid w:val="00F873AF"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00FA03FB"/>
     <w:rsid w:val="00FA1D8B"/>
@@ -18744,51 +18947,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7AC32B27"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{9771FF4B-8FEE-4FBB-8704-4FA7B36A7BD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19744,97 +19947,97 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007444AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A547EA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -20307,51 +20510,51 @@
     <w:rsid w:val="00E43FC4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005C3858"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009053DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="827672742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1281955666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20381,51 +20584,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1785073840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/ACBroadcast/DC%20Broadcast%2009%202024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/ACBroadcast/DC%20Broadcast%2009%202024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20703,50 +20906,127 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Operations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">748d3b9d-85b9-4c93-b36c-da437a8ebecd</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 5.1 Prisoner Accommodation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -20996,214 +21276,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...75 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E93E62-CF78-4DEC-AA3F-BBD2598FF194}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>27776</Characters>
+  <Pages>15</Pages>
+  <Words>5161</Words>
+  <Characters>27565</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>231</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>765</Lines>
+  <Paragraphs>545</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 5.1 Prisoner Accommodation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32583</CharactersWithSpaces>
+  <CharactersWithSpaces>32181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>