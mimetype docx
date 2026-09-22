--- v0 (2025-12-10)
+++ v1 (2026-09-22)
@@ -1,3069 +1,4095 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6CAD7A2C" w14:textId="77777777" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00D269CA" w:rsidP="002E5756">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1021B2B8" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRPr="009D4A03" w:rsidRDefault="009D4A03" w:rsidP="008F5302">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:sectPr w:rsidR="009D4A03" w:rsidRPr="009D4A03" w:rsidSect="009D4A03">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5634CB8A" w14:textId="6EF4596F" w:rsidR="000D69A3" w:rsidRDefault="000D69A3" w:rsidP="001353A5">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A711857" w14:textId="77777777" w:rsidR="003D1295" w:rsidRPr="003D1295" w:rsidRDefault="003D1295" w:rsidP="003D1295"/>
+    <w:p w14:paraId="610980A2" w14:textId="77777777" w:rsidR="003D1295" w:rsidRPr="003D1295" w:rsidRDefault="003D1295" w:rsidP="003D1295"/>
+    <w:p w14:paraId="50CF2FA6" w14:textId="77777777" w:rsidR="003D1295" w:rsidRDefault="003D1295" w:rsidP="003D1295"/>
+    <w:p w14:paraId="4E1AFE8C" w14:textId="3D50B3A3" w:rsidR="003F0C0C" w:rsidRDefault="003D1295" w:rsidP="003D1295">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Prison COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.3 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9F6CA0" w14:textId="599A6929" w:rsidR="003D1295" w:rsidRPr="003F0C0C" w:rsidRDefault="003D1295" w:rsidP="003D1295">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F0C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Prisoner Food and Nutrition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F0C0C">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F0C0C">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD38548" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRDefault="00A04F7D"/>
+    <w:p w14:paraId="610608CC" w14:textId="7FA3D947" w:rsidR="008D327D" w:rsidRDefault="00A04F7D">
+      <w:r w:rsidRPr="003F0C0C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38B50784" wp14:editId="13EE18F0">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D8FB95B" wp14:editId="16DD9D69">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2597221</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-489585</wp:posOffset>
+                  <wp:posOffset>363220</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3971925" cy="542925"/>
-[...117 lines deleted...]
-                <wp:docPr id="1" name="Text Box 1"/>
+                <wp:extent cx="5695950" cy="5991225"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1647825" cy="296545"/>
+                          <a:ext cx="5695950" cy="5991225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
                         <a:ln w="9525">
-                          <a:noFill/>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:sdt>
-                            <w:sdtPr>
+                          <w:p w14:paraId="5FBF942D" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                                 <w:b/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:id w:val="-1483379727"/>
-[...1 lines deleted...]
-                            <w:sdtEndPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
                               <w:rPr>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
-                            </w:sdtEndPr>
-[...23 lines deleted...]
-                          </w:sdt>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="53A46806" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="65379AAD" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner’s Operating Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="67A39152" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="090AF678" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="049E20DB" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId18" w:history="1">
+                              <w:r w:rsidRPr="00AA12B8">
+                                <w:rPr>
+                                  <w:color w:val="467886"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="415F1B12" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="37"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AA12B8">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5BCFDE8C" w14:textId="77777777" w:rsidR="00A134D2" w:rsidRPr="00A04F7D" w:rsidRDefault="00A134D2" w:rsidP="002C41C6">
+                            <w:pPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:ind w:left="720"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7D85A155" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0A8B4732" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1C3712D2" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId19" w:history="1">
+                              <w:r w:rsidRPr="00A04F7D">
+                                <w:rPr>
+                                  <w:color w:val="467886"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId20" w:history="1">
+                              <w:r w:rsidRPr="00A04F7D">
+                                <w:rPr>
+                                  <w:color w:val="467886"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="07D9CAF9" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="494C6D47" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="140906D3" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="395791D0" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6F81A523" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5BA921FB" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0289742D" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6E3A9B97" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="596FE75E" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="350BE720" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="24AE98A2" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="592248CE" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="36"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A04F7D">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="420BF8B1" w14:textId="77777777" w:rsidR="001353A5" w:rsidRDefault="001353A5" w:rsidP="009D4A03">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="303F7BB1" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:17pt;margin-top:-19.2pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQD6z46N3gAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4tXabFKUhmwqBuIIoPxI3N94mEfE6it0mvD3uqT2O&#10;ZjTzTbGdbCdONPjWMcJyoUAQV860XCN8frzMMxA+aDa6c0wIf+RhW97eFDo3buR3Ou1CLWIJ+1wj&#10;NCH0uZS+ashqv3A9cfQObrA6RDnU0gx6jOW2kyul7qXVLceFRvf01FD1uztahK/Xw893qt7qZ7vu&#10;RzcpyXYjEe9m0+MDiEBTuIThjB/RoYxMe3dk40WHkKTxSkCYJ1kKIgZWm2QNYo+QJSDLQl4fKP8B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsztKCfkBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+s+Ojd4AAAAIAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shapetype w14:anchorId="4D8FB95B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:28.6pt;width:448.5pt;height:471.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbLYLUEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i424hRd2g4D&#10;ugvQ7QMYWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiurodOs4N0XqGp+Gwy5UwagbUyu4p/+Xz/&#10;asmZD2Bq0GhkxY/S8+v1yxer3pZyji3qWjpGIMaXva14G4Its8yLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI18n/KaRInxsGi8D0xWn3EI6XTq38czWKyh3DmyrxJgG/EMWHShD&#10;Qc9QtxCA7Z36DapTwqHHJkwEdhk2jRIy1UDVzKa/VPPYgpWpFiLH2zNN/v/Big+HR/vJsTC8wYEa&#10;mIrw9gHFV88MblowO3njHPathJoCzyJlWW99OT6NVPvSR5Bt/x5rajLsAyagoXFdZIXqZIRODTie&#10;SZdDYIIu86siL3IyCbLlRTGbz/MUA8qn59b58FZix6JQcUddTfBwePAhpgPlk0uM5lGr+l5pnRS3&#10;2260YwegCbhbxn9E/8lNG9ZXvMgp9t8hpun7E0SnAo2yVl3Fl2cnKCNvd6ZOgxZA6ZNMKWszEhm5&#10;O7EYhu1AjpHQLdZHotThaWRpxUho0X3nrKdxrbj/tgcnOdPvDLWlmC0Wcb6Tsshfz0lxl5btpQWM&#10;IKiKB85O4iaknYilG7yh9jUqEfucyZgrjWHie1yZOOeXevJ6Xuz1DwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABTbNWvfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXordhElkMZB&#10;/RGHqpeWVOrVxEuSNl5HsSHh7VlO7XFnRrPfZJvRteKEfWg8abifKRBIpbcNVRq+iu3dCkSIhqxp&#10;PaGGMwbY5JObzKTWD/SJp12sBJdQSI2GOsYulTKUNToTZr5DYu/ge2cin30lbW8GLnetnCu1lM40&#10;xB9q0+FLjeXv7ug0LOO5WKwXr9X3+9a9DYX7+Xg+FFrfTsenRxARx/gXhis+o0POTHt/JBtEq4GH&#10;RA0PyRwEu6t1wsKeY0qpBGSeyf8D8gsAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2y2C&#10;1BACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FNs1a98AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="#e8e8e8">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:sdt>
-                      <w:sdtPr>
+                    <w:p w14:paraId="5FBF942D" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                           <w:b/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:id w:val="-1483379727"/>
-[...1 lines deleted...]
-                      <w:sdtEndPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
                         <w:rPr>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
-                      </w:sdtEndPr>
-[...23 lines deleted...]
-                    </w:sdt>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="53A46806" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="65379AAD" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner’s Operating Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="67A39152" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="090AF678" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="049E20DB" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId21" w:history="1">
+                        <w:r w:rsidRPr="00AA12B8">
+                          <w:rPr>
+                            <w:color w:val="467886"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="415F1B12" w14:textId="77777777" w:rsidR="00AA12B8" w:rsidRPr="00AA12B8" w:rsidRDefault="00AA12B8" w:rsidP="00AA12B8">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="37"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AA12B8">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5BCFDE8C" w14:textId="77777777" w:rsidR="00A134D2" w:rsidRPr="00A04F7D" w:rsidRDefault="00A134D2" w:rsidP="002C41C6">
+                      <w:pPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:ind w:left="720"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7D85A155" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0A8B4732" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1C3712D2" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId22" w:history="1">
+                        <w:r w:rsidRPr="00A04F7D">
+                          <w:rPr>
+                            <w:color w:val="467886"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId23" w:history="1">
+                        <w:r w:rsidRPr="00A04F7D">
+                          <w:rPr>
+                            <w:color w:val="467886"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="07D9CAF9" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="494C6D47" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="140906D3" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="395791D0" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6F81A523" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5BA921FB" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0289742D" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6E3A9B97" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="596FE75E" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="350BE720" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="24AE98A2" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="592248CE" w14:textId="77777777" w:rsidR="00A04F7D" w:rsidRPr="00A04F7D" w:rsidRDefault="00A04F7D" w:rsidP="00A04F7D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="36"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A04F7D">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="420BF8B1" w14:textId="77777777" w:rsidR="001353A5" w:rsidRDefault="001353A5" w:rsidP="009D4A03">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="margin"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5634CB8A" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="40BEDCD8" w14:textId="77777777" w:rsidR="003D4803" w:rsidRDefault="003D4803" w:rsidP="00B96FE1">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...221 lines deleted...]
-    <w:p w14:paraId="3F8C6C3A" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="3F8C6C3A" w14:textId="47A5DA92" w:rsidR="00FA1D8B" w:rsidRPr="00EF1829" w:rsidRDefault="00FA1D8B" w:rsidP="00B96FE1">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1829">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BBD695" w14:textId="7852394E" w:rsidR="008D2049" w:rsidRDefault="00B72F93">
+    <w:p w14:paraId="51CB1179" w14:textId="5995F311" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00B72F93">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1829">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EF1829">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00EF1829">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc131499850" w:history="1">
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+      <w:hyperlink w:anchor="_Toc240885756" w:history="1">
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885756 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidR="00BC37F2" w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7923DACE" w14:textId="785BCDFC" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="766A3635" w14:textId="155E90EA" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885757" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885757 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F8E1861" w14:textId="039D2698" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="63AE74A1" w14:textId="1CB5CCFA" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885758" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Food Safety, Prison Menu and Assessments</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885758 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="394A31B5" w14:textId="1133ED17" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="36BD3B8D" w14:textId="668490A8" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885759" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Food safety</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885759 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E61B8F4" w14:textId="17BEFC1E" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="14A25BC1" w14:textId="6C441848" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885760" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Prison menu</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885760 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36015E6E" w14:textId="70EC6B85" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="33A6B230" w14:textId="268B7BF8" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885761" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Menu assessments</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885761 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D906A1D" w14:textId="15043953" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="1D0EA252" w14:textId="67A81475" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885762" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Dietary and Other Requirements</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885762 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5843D7AA" w14:textId="7183FDD8" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="5575F72F" w14:textId="5E76A39D" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885763" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Specific dietary needs</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885763 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DB57BC9" w14:textId="5B422C57" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="2998A649" w14:textId="3C1F5E2D" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885764" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Allergies</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885764 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="765A9E7D" w14:textId="33628852" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="602FFAAF" w14:textId="5955E2C5" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885765" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Medical diets, low fat diets and supplements</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885765 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D7F24C3" w14:textId="632E2F91" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="2BB1064F" w14:textId="720DCC78" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885766" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Food Sampling and Complaints</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885766 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61B21059" w14:textId="5FE60EF0" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="414BCC68" w14:textId="7FE615DB" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885767" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Food sampling</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885767 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="072A196D" w14:textId="6B3B909B" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="13ED851B" w14:textId="398CB0BA" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885768" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Complaints</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885768 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="751E1E12" w14:textId="54213D1A" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="1A180FB0" w14:textId="5FD2A930" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885769" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Emergency Provisions</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885769 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F749094" w14:textId="413E2115" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="281E933A" w14:textId="48775F92" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885770" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885770 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55DB30F1" w14:textId="67AB169F" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="3802EC11" w14:textId="0938B067" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885771" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="305497"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885771 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54F169B6" w14:textId="10E18431" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
-[...568 lines deleted...]
-    <w:p w14:paraId="1D8B753A" w14:textId="0A451C5B" w:rsidR="008D2049" w:rsidRDefault="00794B5F">
+    <w:p w14:paraId="63271367" w14:textId="07619E53" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008D2049" w:rsidRPr="007336B4">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885772" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...2 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...15 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885772 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008D2049">
-[...9 lines deleted...]
-            <w:webHidden/>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2060ACCC" w14:textId="0A1CFE0D" w:rsidR="00634C54" w:rsidRDefault="00B72F93" w:rsidP="004E571B">
-      <w:r>
+    <w:p w14:paraId="6D203E57" w14:textId="709536B2" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885773" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885773 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="09048D57" w14:textId="344A56A4" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885774" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885774 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0EAEEE4B" w14:textId="1D663493" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885775" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Forms and checklists</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885775 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67F862C0" w14:textId="7691B24F" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885776" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Other Documents</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885776 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3EF13FBC" w14:textId="18BF7B91" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885777" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885777 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4826DCEC" w14:textId="245CCF5A" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885778" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885778 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="15F62A78" w14:textId="59E9BAD6" w:rsidR="00BC37F2" w:rsidRPr="00EF1829" w:rsidRDefault="00BC37F2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="305497"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240885779" w:history="1">
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240885779 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EF1829">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="305497"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2060ACCC" w14:textId="1FC8042E" w:rsidR="00634C54" w:rsidRPr="003B74C3" w:rsidRDefault="00B72F93" w:rsidP="004E571B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1829">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D1C482" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
-      <w:r>
+    <w:p w14:paraId="37D1C482" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="003B74C3" w:rsidRDefault="00634C54">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B74C3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056C8420" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="0021673A">
+    <w:p w14:paraId="056C8420" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="003F04F3" w:rsidRDefault="00C8272F" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc240885756"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2F156B62" w14:textId="77777777" w:rsidR="00BE5BC9" w:rsidRDefault="00BE5BC9" w:rsidP="00ED7CB8">
+    <w:p w14:paraId="2F156B62" w14:textId="77777777" w:rsidR="00BE5BC9" w:rsidRDefault="00BE5BC9" w:rsidP="008F5302">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C56B70" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00116EE3">
+    <w:p w14:paraId="63C56B70" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="003F04F3" w:rsidRDefault="00EC5AF1" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc240885757"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B7838D" w14:textId="77777777" w:rsidR="00FA18C5" w:rsidRDefault="00FA18C5" w:rsidP="00ED7CB8">
+    <w:p w14:paraId="27B7838D" w14:textId="77777777" w:rsidR="00FA18C5" w:rsidRPr="0051483C" w:rsidRDefault="00FA18C5" w:rsidP="008F5302">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">The Department is committed to ensuring every prisoner is provided with access to clean drinking water and nutritional food adequate for health and well-being. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B015EA" w14:textId="190F9E05" w:rsidR="00A4031A" w:rsidRPr="0051483C" w:rsidRDefault="00A4031A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
         <w:t xml:space="preserve">Prisoners shall be provided with nutritionally balanced and varied meals that conform to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00EC3D44">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Australian Dietary Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00B05730">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Australian Guide to Healthy Eating</w:t>
         </w:r>
-        <w:r w:rsidRPr="004C4AE5">
+        <w:r w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
+            <w:color w:val="467886"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="319915E0" w14:textId="0A75C9DF" w:rsidR="00E52DA2" w:rsidRDefault="00E83B80">
+    <w:p w14:paraId="319915E0" w14:textId="43E2FE88" w:rsidR="00E52DA2" w:rsidRPr="0051483C" w:rsidRDefault="00E83B80">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
         <w:t>Prisoners will be provided special dietary food to meet estab</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1908" w:rsidRPr="00133E63">
+      <w:r w:rsidR="00BA1908" w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>lished cultural, religious or other special needs</w:t>
       </w:r>
-      <w:r w:rsidR="00872A98" w:rsidRPr="00872A98">
+      <w:r w:rsidR="00872A98" w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="001254F4">
+        <w:t xml:space="preserve"> where practicable</w:t>
+      </w:r>
+      <w:r w:rsidR="001254F4" w:rsidRPr="0051483C">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BA1908" w:rsidRPr="00133E63">
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA1908" w:rsidRPr="00B05730">
+      <w:r w:rsidR="00BA1908" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00C74622" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...76 lines deleted...]
-          <w:t>.</w:t>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Special Meal Guidelines.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A1DB368" w14:textId="1B37C3DC" w:rsidR="00891075" w:rsidRPr="00091BAA" w:rsidRDefault="00891075" w:rsidP="00462132">
+    <w:p w14:paraId="3AD5D062" w14:textId="77777777" w:rsidR="009140DD" w:rsidRPr="0051483C" w:rsidRDefault="009140DD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">Lifestyle </w:t>
+      </w:r>
+      <w:r w:rsidR="001254F4" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">choices such as vegetarian and vegan diets will be assessed on an individual basis by relevant staff at the prison and monitored on a regular basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004FA29B" w14:textId="76B1837F" w:rsidR="00BA1908" w:rsidRPr="0051483C" w:rsidRDefault="0069222B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">Justice </w:t>
+      </w:r>
+      <w:r w:rsidR="00415886" w:rsidRPr="0051483C">
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> and Wellbeing </w:t>
+      </w:r>
+      <w:r w:rsidR="00415886" w:rsidRPr="0051483C">
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC37F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16E3D" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">(JHWS) </w:t>
+      </w:r>
+      <w:r w:rsidR="00415886" w:rsidRPr="0051483C">
+        <w:t>will provide a medical certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94001" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F962F8" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">pecifying </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94001" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00415886" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">type and duration of special diet required for a prisoner’s medical condition in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00116AEA" w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>JHWS Policy and Procedure - PM17 Special Diet Dietary Supplements and Obesity Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A1DB368" w14:textId="1B37C3DC" w:rsidR="00891075" w:rsidRPr="0051483C" w:rsidRDefault="00891075" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00891075">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc131499852"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00402469">
+      <w:bookmarkStart w:id="2" w:name="_Toc240885758"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Food Safety, </w:t>
+      </w:r>
+      <w:r w:rsidR="00402469" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Prison Menu</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4F24">
-[...9 lines deleted...]
-      <w:r w:rsidR="00DF4F24">
+      <w:r w:rsidR="00DF4F24" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Assessments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00DF4F24" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30785EDF" w14:textId="77777777" w:rsidR="00DF4F24" w:rsidRDefault="00DF4F24" w:rsidP="00462132">
+    <w:p w14:paraId="30785EDF" w14:textId="77777777" w:rsidR="00DF4F24" w:rsidRPr="00951A2E" w:rsidRDefault="00DF4F24" w:rsidP="00201962">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc240885759"/>
+      <w:r w:rsidRPr="00951A2E">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Food safety</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="3A2C737E" w14:textId="5B233103" w:rsidR="00116EE3" w:rsidRDefault="00DF4F24" w:rsidP="00462132">
+    <w:p w14:paraId="3A2C737E" w14:textId="5504CFD7" w:rsidR="00116EE3" w:rsidRPr="0051483C" w:rsidRDefault="00DF4F24" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="120"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="008F5F7E">
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">The Superintendent shall ensure prison kitchens (and where applicable, the kitchens in self-care units and at work camps) are operated in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00BF1AA7" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>“Food Stars” Food Safety Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008F5F7E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00402469">
+      <w:r w:rsidR="00BF1AA7" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>and compl</w:t>
+      </w:r>
+      <w:r w:rsidR="00402469" w:rsidRPr="0051483C">
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5F7E">
+      <w:r w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> with the </w:t>
       </w:r>
-      <w:r w:rsidR="004C4AE5">
+      <w:r w:rsidR="004C4AE5" w:rsidRPr="0051483C">
         <w:t xml:space="preserve">following </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00DE2FCF" w:rsidRPr="00116EE3">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00DE2FCF" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Food Standards Australia New Zealand (FSANZ)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00116EE3">
+      <w:r w:rsidR="00116EE3" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D3B457" w14:textId="7D2949F6" w:rsidR="00116EE3" w:rsidRDefault="00DE2FCF" w:rsidP="00116EE3">
+    <w:p w14:paraId="68D3B457" w14:textId="7D2949F6" w:rsidR="00116EE3" w:rsidRPr="0051483C" w:rsidRDefault="00DE2FCF" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
         <w:t>3.2.1</w:t>
       </w:r>
-      <w:r w:rsidR="00116EE3">
+      <w:r w:rsidR="00116EE3" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> Food Safety Programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE33247" w14:textId="340754A2" w:rsidR="00116EE3" w:rsidRDefault="00DE2FCF" w:rsidP="00116EE3">
+    <w:p w14:paraId="7AE33247" w14:textId="340754A2" w:rsidR="00116EE3" w:rsidRPr="0051483C" w:rsidRDefault="00DE2FCF" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
         <w:t>3.2.2</w:t>
       </w:r>
-      <w:r w:rsidR="00116EE3">
+      <w:r w:rsidR="00116EE3" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> Food Safety Practises and General Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DC5ACF" w14:textId="37579B60" w:rsidR="00DF4F24" w:rsidRPr="008F5F7E" w:rsidRDefault="00DE2FCF" w:rsidP="00736C29">
+    <w:p w14:paraId="14DC5ACF" w14:textId="72F60966" w:rsidR="00DF4F24" w:rsidRPr="0051483C" w:rsidRDefault="00DE2FCF" w:rsidP="00736C29">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
         <w:t>3.2.3</w:t>
       </w:r>
-      <w:r w:rsidR="00116EE3">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CD1B88">
+      <w:r w:rsidR="00116EE3" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> Food </w:t>
+      </w:r>
+      <w:r w:rsidR="00756A31" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">Premises </w:t>
+      </w:r>
+      <w:r w:rsidR="00116EE3" w:rsidRPr="0051483C">
+        <w:t>and Equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7737CC" w14:textId="11A9AD12" w:rsidR="008F5F7E" w:rsidRPr="00040158" w:rsidRDefault="008F5F7E" w:rsidP="00462132">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>All staff and prisoners who supervise or handle food within</w:t>
+      </w:r>
       <w:r w:rsidRPr="00040158">
-        <w:t>All staff and prisoners who supervise or handle food within the prison</w:t>
+        <w:t xml:space="preserve"> the prison</w:t>
       </w:r>
       <w:r w:rsidR="00F94001">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t xml:space="preserve">and workcamps </w:t>
       </w:r>
       <w:r w:rsidR="00F94001">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00040158">
         <w:t xml:space="preserve"> required to complete </w:t>
       </w:r>
       <w:r w:rsidR="00F94001">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00040158">
         <w:t xml:space="preserve">ne </w:t>
       </w:r>
       <w:r w:rsidR="00F94001">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00040158">
         <w:t>tar</w:t>
       </w:r>
@@ -3093,264 +4119,258 @@
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00040158">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A237E8" w14:textId="7B9DFC47" w:rsidR="00363428" w:rsidRDefault="00363428" w:rsidP="00462132">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>The Chef Supervisor and Life Skills Instructor</w:t>
       </w:r>
       <w:r w:rsidR="004C4AE5">
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall manage the food preparation in self-care units which will include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01476A12" w14:textId="5B3F3A05" w:rsidR="00363428" w:rsidRDefault="008F414D" w:rsidP="00116EE3">
+    <w:p w14:paraId="01476A12" w14:textId="0C433D7E" w:rsidR="00363428" w:rsidRPr="0051483C" w:rsidRDefault="008F414D" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
         <w:t>Ensuring</w:t>
       </w:r>
-      <w:r w:rsidR="00363428">
-[...6 lines deleted...]
-            <w:u w:val="single"/>
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> prisoners are trained to prepare food in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E6C" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23E6C" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00BF1AA7" w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>“Food Stars” Food Safety Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00363428">
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> and follow the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00363428" w:rsidRPr="003261DB">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Australian Dietary Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD1B88">
+      <w:r w:rsidRPr="0051483C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBCDD27" w14:textId="77FD5F88" w:rsidR="00363428" w:rsidRDefault="008F414D" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Providing</w:t>
       </w:r>
       <w:r w:rsidR="00363428">
         <w:t xml:space="preserve"> food </w:t>
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00363428">
         <w:t>including meat, meat related products</w:t>
       </w:r>
       <w:r w:rsidR="00F962F8">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00363428">
         <w:t xml:space="preserve"> vegetables</w:t>
       </w:r>
       <w:r w:rsidR="00F962F8">
         <w:t xml:space="preserve"> and fruit</w:t>
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00363428">
         <w:t xml:space="preserve"> in quantities based on standard portion sizes</w:t>
       </w:r>
       <w:r w:rsidR="005811E4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t xml:space="preserve"> Advice about the amount of food required for health and wellbeing can be found at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="006F51A7">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="006F51A7" w:rsidRPr="00CB47A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Eat For Health</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006F51A7" w:rsidRPr="004C4AE5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00363428">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BDE45E" w14:textId="3DCFD7B6" w:rsidR="005E79ED" w:rsidRDefault="008F414D" w:rsidP="00116EE3">
+    <w:p w14:paraId="04BDE45E" w14:textId="1ABA29B8" w:rsidR="005E79ED" w:rsidRDefault="008F414D" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:lastRenderedPageBreak/>
         <w:t>Conducting</w:t>
       </w:r>
-      <w:r w:rsidR="00363428">
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> monthly inspections of </w:t>
       </w:r>
-      <w:r w:rsidR="001A72EC">
+      <w:r w:rsidR="001A72EC" w:rsidRPr="0051483C">
         <w:t xml:space="preserve">kitchens </w:t>
       </w:r>
-      <w:r w:rsidR="006F51A7">
+      <w:r w:rsidR="006F51A7" w:rsidRPr="0051483C">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00363428">
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
         <w:t>self-care units</w:t>
       </w:r>
-      <w:r w:rsidR="00F962F8">
+      <w:r w:rsidR="00F962F8" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F51A7">
+      <w:r w:rsidR="006F51A7" w:rsidRPr="0051483C">
         <w:t xml:space="preserve">and work camps (if applicable) using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="004C4AE5" w:rsidRPr="00CD1B88">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00757570" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...18 lines deleted...]
-          <w:t xml:space="preserve"> inspection Checklist</w:t>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Self Care Work Camp Kitchen Inspection Checklist,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C4AE5">
-[...2 lines deleted...]
-      <w:r w:rsidR="006F51A7">
+      <w:r w:rsidR="006F51A7" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F962F8">
+      <w:r w:rsidR="00F962F8" w:rsidRPr="0051483C">
         <w:t>and report</w:t>
       </w:r>
-      <w:r w:rsidR="00363428">
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> compliance </w:t>
       </w:r>
+      <w:r w:rsidR="005E79ED" w:rsidRPr="0051483C">
+        <w:t>to the relevant</w:t>
+      </w:r>
       <w:r w:rsidR="005E79ED">
-        <w:t xml:space="preserve">to the relevant line manager </w:t>
+        <w:t xml:space="preserve"> line manager </w:t>
       </w:r>
       <w:r w:rsidR="00363428">
         <w:t>against</w:t>
       </w:r>
       <w:r w:rsidR="005E79ED">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F5E3D3" w14:textId="5F67C7EA" w:rsidR="005E79ED" w:rsidRDefault="005E79ED" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>3.2.2 Food Safety Practices and General Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077CE5E2" w14:textId="4557F885" w:rsidR="00363428" w:rsidRDefault="005E79ED" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>3.2.3 Food Premises and Equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBCB046" w14:textId="3AB3CF2E" w:rsidR="00ED7CB8" w:rsidRPr="00ED7CB8" w:rsidRDefault="00363428" w:rsidP="00736C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk129591867"/>
-      <w:bookmarkStart w:id="10" w:name="_Hlk126566513"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk129591867"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk126566513"/>
       <w:r>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7CB8">
         <w:t>prison</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> management of f</w:t>
       </w:r>
       <w:r w:rsidR="0082712A">
         <w:t xml:space="preserve">ood preparation as per </w:t>
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t>section</w:t>
       </w:r>
       <w:r w:rsidR="005C3257">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0082712A">
         <w:t>3.1.3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E6F4C">
@@ -3368,52 +4388,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Safety Services Manager. These positions will be required to </w:t>
       </w:r>
       <w:r w:rsidRPr="006F51A7">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7CB8">
         <w:t xml:space="preserve">food </w:t>
       </w:r>
       <w:r w:rsidR="001A72EC" w:rsidRPr="00ED7CB8">
         <w:t>handling</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7CB8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F962F8" w:rsidRPr="00ED7CB8">
         <w:t>training</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7CB8">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="0FE293CA" w14:textId="5F48C1A2" w:rsidR="005C3257" w:rsidRDefault="00DF4F24" w:rsidP="00116EE3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>The Superintendent shall allow annual food safety audits</w:t>
       </w:r>
       <w:r w:rsidR="005C3257">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t>of the prison’s kitchen to ensure</w:t>
       </w:r>
       <w:r w:rsidR="005C3257">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4AE5">
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="005C3257">
         <w:t xml:space="preserve"> complies with the requirements of </w:t>
       </w:r>
@@ -3499,132 +4519,133 @@
       <w:r>
         <w:t xml:space="preserve"> audit report to the r</w:t>
       </w:r>
       <w:r w:rsidR="00DF4F24">
         <w:t xml:space="preserve">elevant Deputy Commissioner for </w:t>
       </w:r>
       <w:r w:rsidR="00C30AEE">
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="00DF4F24">
         <w:t xml:space="preserve">consideration and </w:t>
       </w:r>
       <w:r w:rsidR="00C30AEE">
         <w:t xml:space="preserve">recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF4F24">
         <w:t>action</w:t>
       </w:r>
       <w:r w:rsidR="004C4AE5">
         <w:t xml:space="preserve"> if deemed necessary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4639A6D4" w14:textId="1B8F7847" w:rsidR="00315C5D" w:rsidRPr="00315C5D" w:rsidRDefault="00315C5D" w:rsidP="00315C5D">
+    <w:p w14:paraId="4639A6D4" w14:textId="0D7CA749" w:rsidR="00315C5D" w:rsidRPr="00315C5D" w:rsidRDefault="00315C5D" w:rsidP="00315C5D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00363428">
+      <w:r w:rsidRPr="0051483C">
+        <w:t>The Superintendent shall ensure prison kitchens (and where applicable, the kitchens in self-care units and at work camps) are registered in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16F38" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="009F06C8" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
+            <w:iCs/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Food Act 2008</w:t>
         </w:r>
-        <w:r w:rsidRPr="004C4AE5">
+        <w:r w:rsidR="00A535A6" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-            <w:u w:val="none"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="009F06C8" w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE30A1">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C17FEB9" w14:textId="1017E3BF" w:rsidR="00487EBA" w:rsidRDefault="00D83B0D" w:rsidP="00116EE3">
+    <w:p w14:paraId="3C17FEB9" w14:textId="1017E3BF" w:rsidR="00487EBA" w:rsidRPr="00951A2E" w:rsidRDefault="00D83B0D" w:rsidP="00201962">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc240885760"/>
+      <w:r w:rsidRPr="00951A2E">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Prison m</w:t>
       </w:r>
-      <w:r w:rsidR="00487EBA" w:rsidRPr="00487EBA">
+      <w:r w:rsidR="00487EBA" w:rsidRPr="00951A2E">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>enu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7F93E076" w14:textId="49F20888" w:rsidR="00497B1E" w:rsidRPr="00F513C9" w:rsidRDefault="00497B1E" w:rsidP="00116EE3">
+    <w:p w14:paraId="7F93E076" w14:textId="49F20888" w:rsidR="00497B1E" w:rsidRPr="00F513C9" w:rsidRDefault="00497B1E" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00F513C9">
         <w:t>Superintendents shall ensure prisoners</w:t>
       </w:r>
       <w:r w:rsidR="004E796C" w:rsidRPr="00F513C9">
         <w:t>, including those in self-care</w:t>
       </w:r>
       <w:r w:rsidR="006F51A7">
         <w:t xml:space="preserve"> units and work camps</w:t>
       </w:r>
       <w:r w:rsidR="007B2D8C">
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
       <w:r w:rsidR="004E796C" w:rsidRPr="00F513C9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F513C9">
         <w:t xml:space="preserve"> receive meals</w:t>
       </w:r>
       <w:r w:rsidR="0095286A" w:rsidRPr="00F513C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B93BBA" w:rsidRPr="00F513C9">
         <w:t xml:space="preserve">that </w:t>
       </w:r>
@@ -3839,1090 +4860,1233 @@
         <w:t xml:space="preserve">a hot </w:t>
       </w:r>
       <w:r w:rsidR="00497B1E" w:rsidRPr="00F513C9">
         <w:t>climate) and availability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of food supplies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0435AE6E" w14:textId="77777777" w:rsidR="007B2D8C" w:rsidRDefault="00536AEB" w:rsidP="00736C29">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C8CA36" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="001D0687" w:rsidRDefault="00707EC6" w:rsidP="00D043DF">
+    <w:p w14:paraId="42C8CA36" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="00951A2E" w:rsidRDefault="00707EC6" w:rsidP="00201962">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc240885761"/>
+      <w:r w:rsidRPr="00951A2E">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Menu assessments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="284F1B88" w14:textId="77777777" w:rsidR="00AF717B" w:rsidRDefault="00707EC6" w:rsidP="001343DE">
+    <w:p w14:paraId="284F1B88" w14:textId="77777777" w:rsidR="00AF717B" w:rsidRDefault="00707EC6" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Catering Coordinator shall arrange for annual dietitian assessments of public prison menus against the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="003261DB">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00CB47A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Australian Dietary Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="003261DB">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00CB47A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Australian Guide to Healthy Eating</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Assessment reports will be provided to</w:t>
       </w:r>
       <w:r w:rsidR="00AF717B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE0D67F" w14:textId="0190AAB2" w:rsidR="00AF717B" w:rsidRDefault="00707EC6" w:rsidP="00E720CE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Catering Coordinator</w:t>
       </w:r>
       <w:r w:rsidR="00E720CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A873B18" w14:textId="77777777" w:rsidR="00AF717B" w:rsidRDefault="00AF717B" w:rsidP="00E720CE">
+    <w:p w14:paraId="6A873B18" w14:textId="77777777" w:rsidR="00AF717B" w:rsidRPr="00C1228F" w:rsidRDefault="00AF717B" w:rsidP="00E720CE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="414"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C1228F">
         <w:t>Assistant Director Prison Industries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A0E9A6" w14:textId="77777777" w:rsidR="00E720CE" w:rsidRDefault="00707EC6" w:rsidP="00E720CE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="414"/>
       </w:pPr>
       <w:r>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00E720CE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3204BD" w14:textId="52FCBBF2" w:rsidR="00707EC6" w:rsidRDefault="007B2D8C" w:rsidP="001343DE">
+    <w:p w14:paraId="6D3204BD" w14:textId="3D36CB3E" w:rsidR="00707EC6" w:rsidRDefault="007B2D8C" w:rsidP="001343DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0051483C">
         <w:t>The</w:t>
       </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5058" w:rsidRPr="0051483C">
+        <w:t>Catering</w:t>
+      </w:r>
+      <w:r w:rsidR="00315C5D" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> Manager of a private prison</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5058" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5058" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">arrange </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA39FE" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">annual assessments of private prison </w:t>
+      </w:r>
+      <w:r w:rsidR="007C57DA" w:rsidRPr="0051483C">
+        <w:t>menus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t>by an</w:t>
+      </w:r>
       <w:r w:rsidR="00707EC6" w:rsidRPr="00091BAA">
-        <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-        <w:t>by an approved dietician.</w:t>
+        <w:t xml:space="preserve"> approved dietician.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560618D5" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRDefault="00707EC6" w:rsidP="001343DE">
+    <w:p w14:paraId="560618D5" w14:textId="292D7966" w:rsidR="00707EC6" w:rsidRPr="0051483C" w:rsidRDefault="00707EC6" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc240885762"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dietary and </w:t>
+      </w:r>
+      <w:r w:rsidR="00201962" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ther </w:t>
+      </w:r>
+      <w:r w:rsidR="00201962" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>equirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="42F3749A" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRDefault="00707EC6" w:rsidP="001343DE">
+    <w:p w14:paraId="42F3749A" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="0051483C" w:rsidRDefault="00707EC6" w:rsidP="00201962">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="578" w:hanging="578"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc240885763"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Specific dietary needs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="436C5647" w14:textId="69F25B06" w:rsidR="0020391E" w:rsidRDefault="00707EC6" w:rsidP="0020391E">
+    <w:p w14:paraId="436C5647" w14:textId="68B92B3E" w:rsidR="0020391E" w:rsidRPr="0051483C" w:rsidRDefault="00707EC6" w:rsidP="003964BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>Where it is requested to meet established cultural, religious or other special needs, the Superintendent may authorise the provision of su</w:t>
+      </w:r>
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
+        <w:t>ch foods</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363428" w:rsidRPr="0051483C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="000D0B6D" w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>COPP 9.1 – Cultural, Religious, Spiritual Services and Visits.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10CD1C47" w14:textId="58294136" w:rsidR="00707EC6" w:rsidRPr="0051483C" w:rsidRDefault="0020391E" w:rsidP="0020391E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00497B1E">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CD1B88">
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">All requests for special meals shall be recorded in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
+        <w:t>the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD406C" w:rsidRPr="0051483C">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">offender notes on TOMS. </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00363428">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="10CD1C47" w14:textId="58294136" w:rsidR="00707EC6" w:rsidRDefault="0020391E" w:rsidP="0020391E">
+    <w:p w14:paraId="427A78EA" w14:textId="03521F87" w:rsidR="00707EC6" w:rsidRPr="0051483C" w:rsidRDefault="00707EC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">Prisoners who have specific dietary requirements are required to complete </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2D8C" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00514CE3" w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Special Meal Request Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004C4AE5" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427A78EA" w14:textId="68BAF9B7" w:rsidR="00707EC6" w:rsidRDefault="00707EC6">
+    <w:p w14:paraId="6F7D7A74" w14:textId="0BBD80F9" w:rsidR="00707EC6" w:rsidRDefault="004C4AE5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prisoners who have specific dietary requirements are required to complete </w:t>
+        <w:t>These requests shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6">
+        <w:t xml:space="preserve"> provided to the Chef Supervisor as soon as practicable to ensure the prisoner’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3238D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6">
+        <w:t xml:space="preserve">needs are catered for in a timely manner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11270E7F" w14:textId="1FCE5B9A" w:rsidR="004E59AE" w:rsidRPr="004E59AE" w:rsidRDefault="009D5058">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Unit </w:t>
+      </w:r>
+      <w:r w:rsidR="004E59AE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646">
+        <w:t xml:space="preserve">taff </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24F23">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646" w:rsidRPr="00C4619B">
+        <w:t>monitor prisoners on special diets. Any deviations</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646" w:rsidRPr="00C4619B">
+        <w:t xml:space="preserve">observed </w:t>
       </w:r>
       <w:r w:rsidR="007B2D8C">
-        <w:t xml:space="preserve">the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E24F23" w:rsidRPr="00C30AEE">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646">
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2D8C">
+        <w:t>recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="004E59AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88">
+        <w:t>in the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD406C">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88">
+        <w:t>s offender notes on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA39FE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C4AE5">
+        <w:t xml:space="preserve">Where continued deviations are recorded a request may be made to the Superintendent to remove the prisoner from the special diet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4478827F" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="0041500F" w:rsidRDefault="00707EC6" w:rsidP="00201962">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc240885764"/>
+      <w:r w:rsidRPr="0041500F">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Allergies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="0041500F">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3311A2" w14:textId="1A2BF575" w:rsidR="00707EC6" w:rsidRPr="0051483C" w:rsidRDefault="003236BF" w:rsidP="003964BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1CAC" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">JHWS </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t>identif</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7CB8" w:rsidRPr="0051483C">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> that a prisoner has a food related allergy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
+        <w:t>kitchen staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t>must be informed immediately</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">. Kitchen staff are to </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t>ensure food issued to the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3238D" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">is allergy free. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68386956" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="0051483C" w:rsidRDefault="00707EC6" w:rsidP="00201962">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc240885765"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Medical diets, low fat diets and supplements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="54D11667" w14:textId="35551673" w:rsidR="00C92D88" w:rsidRPr="0051483C" w:rsidRDefault="00707EC6" w:rsidP="003964BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>Medical diets (e.g. diabetes) and low</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40EF2" w:rsidRPr="0051483C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">fat diets will be assessed and approved by </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1CAC" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">JHWS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00201962" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>Special Meal Request</w:t>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>PM17</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C4AE5">
+      <w:r w:rsidR="00201962" w:rsidRPr="0051483C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7D7A74" w14:textId="0BBD80F9" w:rsidR="00707EC6" w:rsidRDefault="004C4AE5">
+    <w:p w14:paraId="228863F8" w14:textId="10826E7C" w:rsidR="004E6F4C" w:rsidRPr="0051483C" w:rsidRDefault="00201962" w:rsidP="00736C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">JHWS </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6F4C" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">will be required to provide a medical certificate for type and duration of the special diet to the prisoner’s Unit Manager and the Chef Supervisor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430863A8" w14:textId="698997E7" w:rsidR="004E6F4C" w:rsidRPr="0051483C" w:rsidRDefault="004E6F4C" w:rsidP="004E6F4C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">needs are catered for in a timely manner. </w:t>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>If a prisoner requests special milk and this has not been supported by a medical certificate from</w:t>
+      </w:r>
+      <w:r w:rsidR="00201962" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> JHWS</w:t>
+      </w:r>
+      <w:r w:rsidR="007C57DA" w:rsidRPr="0051483C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> they </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6237D" w:rsidRPr="0051483C">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> be given the option to purchase alternative milk through the canteen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11270E7F" w14:textId="1FCE5B9A" w:rsidR="004E59AE" w:rsidRPr="004E59AE" w:rsidRDefault="009D5058">
+    <w:p w14:paraId="71DBA2E0" w14:textId="54EF1C4C" w:rsidR="00707EC6" w:rsidRDefault="00A6237D" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-      </w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>Food s</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upplements </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(including vitamins) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only be provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1CAC" w:rsidRPr="0051483C">
+        <w:t>JHWS</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1CAC" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">hen </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clinically indicated as part of an evidence-based medical management</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47B0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prisoners</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Unit </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00F03646">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F03646" w:rsidRPr="00C4619B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F03646">
+      <w:r w:rsidR="00CF47B0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be funded. </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F03646" w:rsidRPr="00C4619B">
-[...11 lines deleted...]
-      <w:r w:rsidR="004E59AE">
+    </w:p>
+    <w:p w14:paraId="32ACA9C2" w14:textId="504857D1" w:rsidR="00A6237D" w:rsidRDefault="00A6237D" w:rsidP="00A6237D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prisoners may purchase food supplements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006313D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD1B88">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Where continued deviations are recorded a request may be made to the Superintendent to remove the prisoner from the special diet. </w:t>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006313D">
+        <w:t>including vitamins</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) through canteen spends</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93BB0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> if available. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4478827F" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRDefault="00707EC6">
+    <w:p w14:paraId="41ADF861" w14:textId="77777777" w:rsidR="00AA2D44" w:rsidRPr="00AA2D44" w:rsidRDefault="00AA2D44" w:rsidP="00AA2D44"/>
+    <w:p w14:paraId="1204625D" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="003F04F3" w:rsidRDefault="00707EC6" w:rsidP="003964BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc240885766"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Food Sampling and Complaints</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3E4E58" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="00951A2E" w:rsidRDefault="00707EC6" w:rsidP="00201962">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="578" w:hanging="578"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc131499858"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc240885767"/>
+      <w:r w:rsidRPr="00951A2E">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Food sampling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="22B58173" w14:textId="0CD9A27D" w:rsidR="00C92D88" w:rsidRDefault="00707EC6" w:rsidP="003964BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
-        <w:t>Allergies</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t>The Chef Supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53">
+        <w:t xml:space="preserve"> or kitchen staff</w:t>
+      </w:r>
       <w:r>
+        <w:t xml:space="preserve"> will taste test</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C92D88">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53">
+        <w:t>lunch and dinner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> meals provided to prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88">
+        <w:t xml:space="preserve">each day </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for quality control purposes. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E3311A2" w14:textId="2CF29F64" w:rsidR="00707EC6" w:rsidRDefault="003236BF">
+    <w:p w14:paraId="4343077C" w14:textId="51218C4D" w:rsidR="00C92D88" w:rsidRDefault="00707EC6" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...23 lines deleted...]
-        <w:t>kitchen staff</w:t>
+        <w:t>A sample of</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88">
+        <w:t xml:space="preserve"> each hot lunch and dinner</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">is allergy free. </w:t>
+        <w:t xml:space="preserve"> meal is to be stored in the kitchen freezer </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53">
+        <w:t>in case of any complaints</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53">
+        <w:t xml:space="preserve"> for a </w:t>
+      </w:r>
+      <w:r w:rsidR="00086A8A">
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53">
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 7 days. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68386956" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRDefault="00707EC6">
+    <w:p w14:paraId="6A506786" w14:textId="03E5CDBF" w:rsidR="00707EC6" w:rsidRDefault="007B7B53" w:rsidP="00D043DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>After 7 days</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88">
+        <w:t>, provided no complaint has been made, the sample</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> meals can be utilised in the catering contingency meals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B68E35F" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="0041500F" w:rsidRDefault="00707EC6" w:rsidP="00201962">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="578" w:hanging="578"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc240885768"/>
+      <w:r w:rsidRPr="0041500F">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Complaints</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="54D11667" w14:textId="546E5F12" w:rsidR="00C92D88" w:rsidRDefault="00707EC6">
+    <w:p w14:paraId="21E77D78" w14:textId="3DA71A41" w:rsidR="00707EC6" w:rsidRPr="009E7707" w:rsidRDefault="00816853" w:rsidP="003964BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88" w:rsidRPr="0051483C">
+        <w:t>prisoner makes a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> food</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t>complaint</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92D88" w:rsidRPr="0051483C">
+        <w:t>, the Chef Supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="002000E8" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t>kitchen</w:t>
+      </w:r>
+      <w:r w:rsidR="002000E8" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002000E8" w:rsidRPr="009E7707">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> to be advised </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53" w:rsidRPr="009E7707">
+        <w:t>and the food is to be returned to the kitchen immediately for inspection</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">to enable remedial action to be taken. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7B53" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C522C9" w14:textId="7BDCBB10" w:rsidR="00707EC6" w:rsidRPr="009E7707" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009E7707">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t>he Chef Supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30AEE" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> kitchen staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00C30AEE" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">shall advise </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1B88" w:rsidRPr="009E7707">
+        <w:t>their line</w:t>
+      </w:r>
+      <w:r w:rsidR="00C30AEE" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> manager and </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t>are to take steps to resolve the matter and prevent any similar occurrences in future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228863F8" w14:textId="62E6EDA7" w:rsidR="004E6F4C" w:rsidRPr="002C090E" w:rsidRDefault="004E6F4C" w:rsidP="00736C29">
-[...7 lines deleted...]
-    <w:p w14:paraId="430863A8" w14:textId="75AF19C9" w:rsidR="004E6F4C" w:rsidRPr="004E6F4C" w:rsidRDefault="004E6F4C" w:rsidP="004E6F4C">
+    <w:p w14:paraId="161C7CC6" w14:textId="02D9C418" w:rsidR="003D4803" w:rsidRPr="009E7707" w:rsidRDefault="00F66430" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> be given the option to purchase alternative milk through the canteen.</w:t>
+      <w:r w:rsidRPr="009E7707">
+        <w:t>Where there is concern that salmonella is present, the frozen sample meal should be sent away for further testing. For further information contact the Catering Coordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DBA2E0" w14:textId="7FD76899" w:rsidR="00707EC6" w:rsidRDefault="00A6237D" w:rsidP="00D043DF">
+    <w:p w14:paraId="641CE35F" w14:textId="357E30C7" w:rsidR="00707EC6" w:rsidRPr="009E7707" w:rsidRDefault="00666246" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
+      <w:r w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">it is identified that there is a possible health risk, the Chef Supervisor, </w:t>
+      </w:r>
+      <w:r w:rsidR="007843EA" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">Superintendent or </w:t>
+      </w:r>
+      <w:r w:rsidR="002000E8" w:rsidRPr="009E7707">
+        <w:t>Officer in Charge</w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> are to assess the situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47B0" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">, notify and discuss this with </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD406C" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47B0" w:rsidRPr="009E7707">
+        <w:t>Catering Coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21846" w:rsidRPr="009E7707">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4803" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707EC6" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4550" w:rsidRPr="009E7707">
+        <w:t>act accordingly</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7707" w:rsidRPr="009E7707">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4550" w:rsidRPr="009E7707">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DBD54A" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRPr="003F04F3" w:rsidRDefault="00707EC6" w:rsidP="003964BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc240885769"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Emergency Provisions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="04925818" w14:textId="7856A776" w:rsidR="00707EC6" w:rsidRDefault="00707EC6" w:rsidP="008F5302">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041510C">
+        <w:t>Prisons shall have</w:t>
+      </w:r>
       <w:r>
-        <w:t>Food s</w:t>
-[...43 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="007843EA">
+        <w:t>contingency</w:t>
+      </w:r>
+      <w:r w:rsidR="007843EA" w:rsidRPr="0041510C">
+        <w:t xml:space="preserve"> plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041510C">
+        <w:t xml:space="preserve"> in place for the provision of adequate </w:t>
+      </w:r>
+      <w:r w:rsidR="00115DB4">
+        <w:t xml:space="preserve">food and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041510C">
+        <w:t>potable water for prisoners in the event of a critical incident</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4BA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF47B0">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0041510C">
+        <w:t xml:space="preserve">interrupting the supply of food and water and/or food preparation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ACA9C2" w14:textId="505BABBD" w:rsidR="00A6237D" w:rsidRDefault="00A6237D" w:rsidP="00A6237D">
+    <w:p w14:paraId="7E393766" w14:textId="39F4F0D2" w:rsidR="00FC1FDF" w:rsidRPr="0051483C" w:rsidRDefault="00FC1FDF" w:rsidP="00D043DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB47A3">
+        <w:t xml:space="preserve">This plan is required to be contained in the prison’s Business Continuity Action Plan and Emergency Management Plan in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00543553" w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Emergency Management Policy Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D379A1C" w14:textId="5956A286" w:rsidR="00F03646" w:rsidRDefault="007843EA" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">) through canteen spends. if available. </w:t>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0041794E" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">ontingency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>plans</w:t>
+      </w:r>
+      <w:r w:rsidR="0041794E" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0041794E" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve">mergency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0041794E" w:rsidRPr="0051483C">
+        <w:t>atering</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646" w:rsidRPr="0051483C">
+        <w:t xml:space="preserve"> shall be developed in consultation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646" w:rsidRPr="0041510C">
+        <w:t xml:space="preserve"> with the Catering </w:t>
+      </w:r>
+      <w:r w:rsidR="00D043DF" w:rsidRPr="0041510C">
+        <w:t>Coordinator and</w:t>
+      </w:r>
+      <w:r w:rsidR="0041794E">
+        <w:t xml:space="preserve"> updated </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47B0">
+        <w:t xml:space="preserve">annually </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646" w:rsidRPr="0041510C">
+        <w:t>ensuring meal plans adequately cater for the needs of all prisoners.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03646">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1204625D" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRDefault="00707EC6" w:rsidP="00D043DF">
+    <w:p w14:paraId="0161813E" w14:textId="77777777" w:rsidR="00891075" w:rsidRPr="003F04F3" w:rsidRDefault="00891075" w:rsidP="003964BB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="360"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>Food Sampling and Complaints</w:t>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_The_Catering_Coordinator"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240885770"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Standing Orders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4D3E4E58" w14:textId="77777777" w:rsidR="00707EC6" w:rsidRDefault="00707EC6" w:rsidP="00D043DF">
+    <w:p w14:paraId="14A7D562" w14:textId="77777777" w:rsidR="00891075" w:rsidRPr="0041500F" w:rsidRDefault="00891075" w:rsidP="008F5302">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="578" w:hanging="578"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>Food sampling</w:t>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc240885771"/>
+      <w:r w:rsidRPr="0041500F">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>General requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="22B58173" w14:textId="0CD9A27D" w:rsidR="00C92D88" w:rsidRDefault="00707EC6" w:rsidP="00D043DF">
+    <w:p w14:paraId="05B1CA60" w14:textId="029BEB39" w:rsidR="00891075" w:rsidRDefault="00891075" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...411 lines deleted...]
-        <w:t>Each prison may  issue a written Standing Order aligned with this COPP, including procedures for (but not limited to):</w:t>
+        <w:t>Each prison may issue a written Standing Order aligned with this COPP, including procedures for (but not limited to):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AD8594" w14:textId="307FA7B3" w:rsidR="00891075" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00891075">
         <w:t>ood safety training</w:t>
       </w:r>
       <w:r w:rsidR="00DE3437">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEA3F8A" w14:textId="4854096E" w:rsidR="00A43384" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
@@ -4953,55 +6117,56 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>When and where food can be consumed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC772C1" w14:textId="787346D1" w:rsidR="009D2441" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc47346908"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc47346908"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Provision of meals during unscheduled lockdowns</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="43DE60B2" w14:textId="247F0D58" w:rsidR="009D2441" w:rsidRDefault="00626FA0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Religious/</w:t>
       </w:r>
       <w:r w:rsidR="00CF47B0">
         <w:t xml:space="preserve">Cultural food availability </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058FE48D" w14:textId="72E3553F" w:rsidR="009D2441" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
@@ -5026,51 +6191,50 @@
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Food storage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B26CE41" w14:textId="42715C9C" w:rsidR="007A2BB4" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Self</w:t>
       </w:r>
       <w:r w:rsidR="00086A8A">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007A2BB4">
         <w:t xml:space="preserve">care units </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A18769" w14:textId="4124E461" w:rsidR="009259B5" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidR="00E97BD4">
@@ -5105,1908 +6269,1822 @@
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Overnight food packs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDB7942" w14:textId="5196224B" w:rsidR="0006313D" w:rsidRDefault="00CF47B0" w:rsidP="00D043DF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1418" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:t>Kitchen worker meals</w:t>
       </w:r>
       <w:r w:rsidR="00094E29">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AE7210" w14:textId="636A2CB1" w:rsidR="00B327A0" w:rsidRDefault="00B327A0" w:rsidP="00B327A0"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="539108AF" w14:textId="441E889D" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="00D83B0D">
+    <w:p w14:paraId="18489AA2" w14:textId="5E956FFA" w:rsidR="004A40F3" w:rsidRPr="003F04F3" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="29"/>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc240885772"/>
+      <w:r w:rsidRPr="0026139C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="003F04F3">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FC9FFC2" w14:textId="1A84AB0D" w:rsidR="004F416D" w:rsidRDefault="004F416D" w:rsidP="00736C29">
-[...398 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1DEFA39F" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="006C4550" w:rsidRDefault="004A40F3" w:rsidP="00B327A0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="7052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="2FBB4C8D" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w:rsidRPr="000E6F0A" w14:paraId="116AB815" w14:textId="77777777" w:rsidTr="00BC7E6E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF34C71" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="0DEB97D2" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00172AC1" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00172AC1">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="33C88C4E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="222C1D3F" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00172AC1" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00172AC1">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007843EA" w:rsidRPr="000E6F0A" w14:paraId="168EC90C" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w:rsidRPr="000E6F0A" w14:paraId="1BFB136A" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5B924E" w14:textId="0053E15B" w:rsidR="007843EA" w:rsidRDefault="007843EA" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="4624A7F7" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Catering Coordinator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23087575" w14:textId="25CBBFA4" w:rsidR="007843EA" w:rsidRPr="00AB58B3" w:rsidRDefault="007843EA" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="074C7A43" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00AB58B3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>The Senior Project Officer responsible for oversight of prison and detention centre kitchens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007843EA" w:rsidRPr="000E6F0A" w14:paraId="25B5F9A1" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w:rsidRPr="000E6F0A" w14:paraId="7A01DC69" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF61B94" w14:textId="6BFD5B6F" w:rsidR="007843EA" w:rsidRDefault="007843EA" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="0A249065" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Catering Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="258CCD8A" w14:textId="1226B792" w:rsidR="007843EA" w:rsidRDefault="007843EA" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="37C41FB9" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Private prison staff member responsible for oversight of private prison kitchens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007843EA" w:rsidRPr="000E6F0A" w14:paraId="3CBC047B" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w:rsidRPr="000E6F0A" w14:paraId="3BAD4AF1" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2FBDED" w14:textId="58A766AA" w:rsidR="007843EA" w:rsidRDefault="007843EA" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="3471B10A" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Chef Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9636AB" w14:textId="4CB0EB5A" w:rsidR="007843EA" w:rsidRDefault="007843EA" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="08A1A115" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>The Vocational Support Officer Kitchen Supervisors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2FCF" w:rsidRPr="000E6F0A" w14:paraId="17CD3D23" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w:rsidRPr="000E6F0A" w14:paraId="3CAB53EB" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F748A40" w14:textId="77777777" w:rsidR="00DE2FCF" w:rsidRPr="005435AD" w:rsidRDefault="00DE2FCF" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="0220CEC1" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="005435AD" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Commissioner’s Operating</w:t>
             </w:r>
             <w:r w:rsidRPr="00175537">
               <w:t xml:space="preserve"> Policy and Procedures </w:t>
             </w:r>
             <w:r>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00175537">
               <w:t>COPP</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74E88899" w14:textId="77777777" w:rsidR="00DE2FCF" w:rsidRPr="00344FBE" w:rsidRDefault="00DE2FCF" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="3FA8755D" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00344FBE" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB58B3">
               <w:t>COPPs</w:t>
             </w:r>
             <w:r w:rsidRPr="0068391D">
               <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2FCF" w14:paraId="7859B198" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w14:paraId="311A864E" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37AF1C64" w14:textId="77777777" w:rsidR="00DE2FCF" w:rsidRPr="00FA18C5" w:rsidRDefault="00DE2FCF" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="13BF34C4" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00FA18C5" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FA18C5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53E0F667" w14:textId="77777777" w:rsidR="00DE2FCF" w:rsidRPr="00344FBE" w:rsidRDefault="00DE2FCF" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="2958073D" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00344FBE" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Where a reference to fish is made throughout this COPP, it excludes crustaceans, oysters, clams, mussels, squid and octopus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2FCF" w14:paraId="75224BDE" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w14:paraId="7AFEA14C" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23FF0ECE" w14:textId="77777777" w:rsidR="00DE2FCF" w:rsidRDefault="00DE2FCF" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="619F1B53" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B93BB0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051483C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE7AE9C" w14:textId="77777777" w:rsidR="00DE2FCF" w:rsidRPr="00AB58B3" w:rsidRDefault="00DE2FCF" w:rsidP="00DE2FCF">
+          <w:p w14:paraId="2FE839D0" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00AB58B3" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007843EA" w14:paraId="73870848" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w14:paraId="71768310" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113C7D4B" w14:textId="435D8189" w:rsidR="007843EA" w:rsidRPr="002E2693" w:rsidRDefault="007843EA" w:rsidP="007843EA">
+          <w:p w14:paraId="157EDE6B" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="002E2693" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
-              <w:lastRenderedPageBreak/>
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="753F3251" w14:textId="2CD899D4" w:rsidR="007843EA" w:rsidRPr="002E2693" w:rsidRDefault="007843EA" w:rsidP="007843EA">
+          <w:p w14:paraId="3F276173" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="002E2693" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="ACRuleDefinitionsTableDefn"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="002E2693">
-              <w:t>As defined in s.3</w:t>
+            <w:r w:rsidRPr="0051483C">
+              <w:t xml:space="preserve">As defined in s.3 (1) </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:r w:rsidRPr="002E2693">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="0051483C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
                   <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="467886"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="002238DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2693">
+            <w:r w:rsidRPr="002238DB">
               <w:t>and refers to either the designated Superintendent or the officer in charge of a prison at a particular time.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="589F54DA" w14:textId="55F20719" w:rsidR="007843EA" w:rsidRPr="002E2693" w:rsidRDefault="007843EA" w:rsidP="007843EA">
+          <w:p w14:paraId="64D2438E" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="002E2693" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Also includes any contract worker authorised by the Commissioner in accordance with s.15I (1) (a) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="002E2693">
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>to perform the functions of a superintendent in a privately operated prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007843EA" w14:paraId="1AF672E1" w14:textId="77777777" w:rsidTr="00DE2FCF">
+      <w:tr w:rsidR="004A40F3" w14:paraId="4DBE3A85" w14:textId="77777777" w:rsidTr="00134CDA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC58281" w14:textId="77777777" w:rsidR="007843EA" w:rsidRPr="005435AD" w:rsidRDefault="007843EA" w:rsidP="007843EA">
+          <w:p w14:paraId="6A8EECE7" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="005435AD" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="172C5646" w14:textId="77777777" w:rsidR="007843EA" w:rsidRPr="00344FBE" w:rsidRDefault="007843EA" w:rsidP="007843EA">
+          <w:p w14:paraId="08234FEF" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00344FBE" w:rsidRDefault="004A40F3" w:rsidP="00134CDA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB58B3">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="0068391D">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0068391D">
               <w:t xml:space="preserve"> 36 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="0068391D">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0068391D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0068391D">
               <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="0068391D">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0068391D">
               <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BA1E518" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="539108AF" w14:textId="441E889D" w:rsidR="000755EE" w:rsidRPr="0051483C" w:rsidRDefault="003D708E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc127860010"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc129593242"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240885773"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="7E06F7D0" w14:textId="014ACEEC" w:rsidR="003D708E" w:rsidRPr="0051483C" w:rsidRDefault="00666F2B" w:rsidP="00736C29">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Related_COPPs_and"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240885774"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidR="003D708E" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDED53D" w14:textId="77777777" w:rsidR="004946EA" w:rsidRDefault="004946EA" w:rsidP="004946EA">
+    <w:p w14:paraId="71A09CF7" w14:textId="77777777" w:rsidR="00C74622" w:rsidRPr="0051483C" w:rsidRDefault="00C74622" w:rsidP="00707EC6">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-      </w:r>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BA74107" w14:textId="77777777" w:rsidR="000C12A9" w:rsidRPr="0021673A" w:rsidRDefault="00794B5F" w:rsidP="0021673A">
+    <w:p w14:paraId="52CFAAC1" w14:textId="539A551E" w:rsidR="00CE6707" w:rsidRPr="0051483C" w:rsidRDefault="00C74622" w:rsidP="00707EC6">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>COPP 9.1 – Cultural, Religious, Spiritual Services and Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63A54E32" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="0051483C" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc240885775"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Forms and checklists</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="57B5D112" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="0051483C" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>Self Care Work Camp Kitchen Inspection Checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75227182" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="0051483C" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051483C">
+        <w:t>Special Meal Request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D6882E" w14:textId="44D6CE3B" w:rsidR="00CE6707" w:rsidRPr="0051483C" w:rsidRDefault="0084488C" w:rsidP="00736C29">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc240885776"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Other D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6707" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>ocuments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="58330CEC" w14:textId="109F4C0A" w:rsidR="00B52351" w:rsidRPr="00BC37F2" w:rsidRDefault="003B34CD" w:rsidP="00707EC6">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC37F2">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00BF1AA7" w:rsidRPr="00BC37F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>“Food Stars” Food Safety Program</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3983AD20" w14:textId="77777777" w:rsidR="00B52351" w:rsidRPr="00BC37F2" w:rsidRDefault="00B52351" w:rsidP="00707EC6">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00BC37F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Australian Dietary Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BC37F2">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9573FA" w14:textId="77777777" w:rsidR="00B52351" w:rsidRPr="00BC37F2" w:rsidRDefault="00B52351" w:rsidP="00707EC6">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00BC37F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Australian Guide to Healthy Eating</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F8EFF01" w14:textId="1CFB6DB7" w:rsidR="00B52351" w:rsidRPr="00BC37F2" w:rsidRDefault="002759EC" w:rsidP="00707EC6">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00BC37F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Food Standards Australia New Zealand (FSANZ)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B52351" w:rsidRPr="00BC37F2">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F95C207" w14:textId="172EC345" w:rsidR="002759EC" w:rsidRPr="00BC37F2" w:rsidRDefault="00246782" w:rsidP="00707EC6">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:hyperlink r:id="rId53" w:history="1">
+          <w:r w:rsidRPr="00BC37F2">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:color w:val="467886"/>
+            </w:rPr>
+            <w:t>JHWS Policy and Procedure - PM17 Special Diet Dietary Supplements and Obesity Management</w:t>
+          </w:r>
+        </w:hyperlink>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="428957EA" w14:textId="5DCF6D18" w:rsidR="000029D8" w:rsidRPr="00BC37F2" w:rsidRDefault="000029D8" w:rsidP="007272D5">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="00BC37F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Special Meal Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DAF8710" w14:textId="3DF23BE4" w:rsidR="00B52351" w:rsidRPr="00BC37F2" w:rsidRDefault="000D209B" w:rsidP="00FA0A07">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00BC37F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B52351" w:rsidRPr="00BC37F2">
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA1E518" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="0051483C" w:rsidRDefault="003D708E" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc240885777"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDED53D" w14:textId="77777777" w:rsidR="004946EA" w:rsidRPr="0051483C" w:rsidRDefault="004946EA" w:rsidP="004946EA">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidR="0084488C" w:rsidRPr="0084488C">
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Food Act 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA74107" w14:textId="77777777" w:rsidR="000C12A9" w:rsidRPr="0051483C" w:rsidRDefault="0084488C" w:rsidP="0021673A">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="0051483C">
           <w:rPr>
             <w:i/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Prisons Act 1981</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A768867" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="0021673A">
+    <w:p w14:paraId="3A768867" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="0051483C" w:rsidRDefault="002E5756" w:rsidP="004A40F3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:before="360"/>
-        <w:ind w:left="431" w:hanging="431"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009D516D">
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240885778"/>
+      <w:r w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="705BAF9B" w14:textId="5E398573" w:rsidR="00354145" w:rsidRDefault="00354145" w:rsidP="00354145">
-[...4 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="705BAF9B" w14:textId="5E398573" w:rsidR="00354145" w:rsidRPr="0051483C" w:rsidRDefault="00354145" w:rsidP="00354145">
+      <w:r w:rsidRPr="0051483C">
+        <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086CC57F" w14:textId="77777777" w:rsidR="0084488C" w:rsidRPr="00606FAA" w:rsidRDefault="0084488C" w:rsidP="0084488C">
+    <w:p w14:paraId="086CC57F" w14:textId="6A37BEF6" w:rsidR="0084488C" w:rsidRPr="0051483C" w:rsidRDefault="0084488C" w:rsidP="0084488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00D807D5">
+        <w:t>Prisons will undertake local compliance in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3D5F" w:rsidRPr="0051483C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:history="1">
+        <w:r w:rsidR="00733291" w:rsidRPr="0051483C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="467886"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE15A19" w14:textId="77777777" w:rsidR="0084488C" w:rsidRPr="00606FAA" w:rsidRDefault="0084488C" w:rsidP="0084488C">
+    <w:p w14:paraId="4FE15A19" w14:textId="77777777" w:rsidR="0084488C" w:rsidRPr="0051483C" w:rsidRDefault="0084488C" w:rsidP="0084488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134A5D6E" w14:textId="77777777" w:rsidR="0084488C" w:rsidRPr="00606FAA" w:rsidRDefault="0084488C" w:rsidP="0084488C">
+    <w:p w14:paraId="134A5D6E" w14:textId="54594B2B" w:rsidR="0084488C" w:rsidRPr="0051483C" w:rsidRDefault="0084488C" w:rsidP="0084488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operational </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00606FAA">
+        <w:t xml:space="preserve">Operational Compliance Branch will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidR="001C3D5F" w:rsidRPr="0051483C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="467886"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compliance Branch will undertake checks in accordance with the </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EF1177" w14:textId="77777777" w:rsidR="0084488C" w:rsidRPr="00606FAA" w:rsidRDefault="0084488C" w:rsidP="0084488C">
+    <w:p w14:paraId="26EF1177" w14:textId="77777777" w:rsidR="0084488C" w:rsidRPr="0051483C" w:rsidRDefault="0084488C" w:rsidP="0084488C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="0051483C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7DC72A" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00D83B0D">
+    <w:p w14:paraId="6A22D889" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56787F46" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D90B2DF" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114C181C" w14:textId="77777777" w:rsidR="004A40F3" w:rsidRPr="00606FAA" w:rsidRDefault="004A40F3" w:rsidP="004A40F3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7DC72A" w14:textId="5F2F128D" w:rsidR="00245869" w:rsidRPr="004A40F3" w:rsidRDefault="00245869" w:rsidP="00D83B0D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360"/>
         <w:ind w:left="431" w:hanging="431"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc240885779"/>
+      <w:r w:rsidRPr="006C4550">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Document </w:t>
+      </w:r>
+      <w:r w:rsidR="00201962">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4550">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="00201962">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4550">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:t>istory</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9174" w:type="dxa"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
-        <w:gridCol w:w="2168"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1611"/>
+        <w:gridCol w:w="2176"/>
+        <w:gridCol w:w="2719"/>
+        <w:gridCol w:w="1619"/>
+        <w:gridCol w:w="1786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w14:paraId="0A46FEC6" w14:textId="0FF10E40" w:rsidTr="00C83F18">
+      <w:tr w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w14:paraId="0A46FEC6" w14:textId="0FF10E40" w:rsidTr="006C4550">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="923"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1039" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="404E744B" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
+          <w:p w14:paraId="404E744B" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="006C4550" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006C4550">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="2180" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD03984" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
+          <w:p w14:paraId="1CD03984" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="006C4550" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006C4550">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3B2F60" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
+          <w:p w14:paraId="7B3B2F60" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="006C4550" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006C4550">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="28957F72" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
+          <w:p w14:paraId="28957F72" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRPr="006C4550" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="006C4550">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBC746F" w14:textId="246BBEE8" w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
+          <w:p w14:paraId="2DBC746F" w14:textId="246BBEE8" w:rsidR="00C83F18" w:rsidRPr="006C4550" w:rsidRDefault="00C83F18" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006C4550">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w14:paraId="73E1A381" w14:textId="31CB8F3B" w:rsidTr="00C83F18">
-[...350 lines deleted...]
-      <w:tr w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w14:paraId="6B97F614" w14:textId="605970C0" w:rsidTr="00C83F18">
+      <w:tr w:rsidR="00C83F18" w:rsidRPr="007D3C6F" w14:paraId="6B97F614" w14:textId="605970C0" w:rsidTr="002238DB">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01519C3C" w14:textId="02182765" w:rsidR="00C83F18" w:rsidRDefault="00C83F18" w:rsidP="00666F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="2180" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32E36D88" w14:textId="77777777" w:rsidR="00C83F18" w:rsidRDefault="00C83F18" w:rsidP="00666F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59EDDC0A" w14:textId="7CA50E07" w:rsidR="00C83F18" w:rsidRDefault="00C83F18" w:rsidP="00666F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by the Director Operational </w:t>
             </w:r>
             <w:r w:rsidR="002071CA">
               <w:t xml:space="preserve">Projects, </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Policy, Compliance and Contracts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="151F449D" w14:textId="6BD0E184" w:rsidR="00C83F18" w:rsidRDefault="00C83F18" w:rsidP="00BE30A1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>30 March 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="624758E1" w14:textId="4F5F5A53" w:rsidR="00C83F18" w:rsidRDefault="00C83F18" w:rsidP="00BE30A1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>28 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D043DF" w:rsidRPr="007D3C6F" w14:paraId="444E4F8D" w14:textId="77777777" w:rsidTr="00C83F18">
+      <w:tr w:rsidR="00D043DF" w:rsidRPr="007D3C6F" w14:paraId="444E4F8D" w14:textId="77777777" w:rsidTr="002238DB">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1039" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="437DFF48" w14:textId="75DB0AC4" w:rsidR="00D043DF" w:rsidRDefault="00CF47B0" w:rsidP="00666F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:tcW w:w="2180" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53B744E5" w14:textId="21AB6280" w:rsidR="00D043DF" w:rsidRDefault="00D043DF" w:rsidP="00666F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Operational </w:t>
             </w:r>
             <w:r w:rsidR="003B0793">
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:t>olicy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38DAF9EE" w14:textId="18FF3525" w:rsidR="00D043DF" w:rsidRDefault="003B0793" w:rsidP="00666F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Scheduled Review Approved by the A/Director Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43B2F926" w14:textId="596FCB52" w:rsidR="00D043DF" w:rsidRDefault="003B0793" w:rsidP="00BE30A1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="00AF278B">
               <w:t xml:space="preserve"> March 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="440D10E7" w14:textId="59704163" w:rsidR="00D043DF" w:rsidRDefault="003B0793" w:rsidP="00BE30A1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4 April 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00532F4F" w:rsidRPr="007D3C6F" w14:paraId="4B6D7AA1" w14:textId="77777777" w:rsidTr="002238DB">
+        <w:trPr>
+          <w:trHeight w:val="1398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1039" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6919AA95" w14:textId="66ABA441" w:rsidR="00532F4F" w:rsidRPr="00C525FD" w:rsidRDefault="00532F4F" w:rsidP="00666F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C525FD">
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18B1F930" w14:textId="0CDF74AC" w:rsidR="00532F4F" w:rsidRPr="00C525FD" w:rsidRDefault="00532F4F" w:rsidP="00666F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C525FD">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5BDC9" w14:textId="33CF59BD" w:rsidR="00543A8A" w:rsidRPr="00C525FD" w:rsidRDefault="00AB50F0" w:rsidP="00666F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C525FD">
+              <w:t>Scheduled Review</w:t>
+            </w:r>
+            <w:r w:rsidR="00561546" w:rsidRPr="00C525FD">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00543A8A" w:rsidRPr="00C525FD">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00561546" w:rsidRPr="00C525FD">
+              <w:t>pproved by</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C525FD">
+              <w:t xml:space="preserve"> the A/Director Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB15EDB" w14:textId="337E5080" w:rsidR="00532F4F" w:rsidRPr="00C525FD" w:rsidRDefault="000A3B4B" w:rsidP="00666F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C525FD">
+              <w:t>CM</w:t>
+            </w:r>
+            <w:r w:rsidR="00427CF8" w:rsidRPr="00C525FD">
+              <w:t xml:space="preserve"> Ref:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C525FD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004553F3" w:rsidRPr="00C525FD">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C525FD">
+              <w:t>26/8</w:t>
+            </w:r>
+            <w:r w:rsidR="004553F3" w:rsidRPr="00C525FD">
+              <w:t>8463</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7590EF24" w14:textId="4094E423" w:rsidR="00532F4F" w:rsidRDefault="00C525FD" w:rsidP="00BE30A1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00031004">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54333462" w14:textId="5C053F82" w:rsidR="00532F4F" w:rsidRDefault="00031004" w:rsidP="00BE30A1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>22 September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FE03DF0" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidSect="00D269CA">
-      <w:headerReference w:type="default" r:id="rId48"/>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:headerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A622E58" w14:textId="77777777" w:rsidR="003009AE" w:rsidRDefault="003009AE" w:rsidP="00D06E62">
+    <w:p w14:paraId="4A6170B4" w14:textId="77777777" w:rsidR="00D9505A" w:rsidRDefault="00D9505A" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62FB1CCA" w14:textId="77777777" w:rsidR="003009AE" w:rsidRDefault="003009AE" w:rsidP="00D06E62">
+    <w:p w14:paraId="482A1EF1" w14:textId="77777777" w:rsidR="00D9505A" w:rsidRDefault="00D9505A" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0438B37C" w14:textId="77777777" w:rsidR="003F696B" w:rsidRDefault="003F696B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="742EADCE" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRDefault="009D4A03" w:rsidP="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1095"/>
+        <w:tab w:val="left" w:pos="8080"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t>Custodial Ops</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> intranet page</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00627992">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3DCEA5FB" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRDefault="009D4A03">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="561E3F3A" w14:textId="77777777" w:rsidR="003F696B" w:rsidRDefault="003F696B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4078FAE7" w14:textId="77777777" w:rsidR="00DF4F24" w:rsidRDefault="00DF4F24" w:rsidP="00794B5F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="7797"/>
       </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="00627992">
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> intranet page</w:t>
+    <w:r w:rsidRPr="006C4550">
+      <w:rPr>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>The current version of this document is maintained on the Custodial Ops intranet page</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00094E29">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
@@ -7026,125 +8104,1175 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00094E29">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DAEF69B" w14:textId="77777777" w:rsidR="003009AE" w:rsidRDefault="003009AE" w:rsidP="00D06E62">
+    <w:p w14:paraId="5019A573" w14:textId="77777777" w:rsidR="00D9505A" w:rsidRDefault="00D9505A" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4143659B" w14:textId="77777777" w:rsidR="003009AE" w:rsidRDefault="003009AE" w:rsidP="00D06E62">
+    <w:p w14:paraId="5CA1D05C" w14:textId="77777777" w:rsidR="00D9505A" w:rsidRDefault="00D9505A" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F231BE5" w14:textId="5FAAB65F" w:rsidR="00DF4F24" w:rsidRDefault="00DF4F24" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4217B230" w14:textId="791C1CF2" w:rsidR="009D4A03" w:rsidRDefault="003F696B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468F77C2" wp14:editId="47C091D1">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1307236323" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4EACCB25" w14:textId="55FA3AC2" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003F696B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="468F77C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251669504;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4EACCB25" w14:textId="55FA3AC2" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003F696B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="009D4A03">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7200C1CF" wp14:editId="22181D89">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="294796696" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F74E03A" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRDefault="009D4A03" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7200C1CF" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F74E03A" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRDefault="009D4A03" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BC13992" w14:textId="3943E3F6" w:rsidR="009D4A03" w:rsidRDefault="003F696B" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C8D2A9B" wp14:editId="206D5F95">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="966388986" name="Text Box 10" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31221AE3" w14:textId="046E40A6" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003F696B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C8D2A9B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251670528;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="31221AE3" w14:textId="046E40A6" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003F696B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="009D4A03">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1097D637" wp14:editId="2C01C736">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BAAA01F" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRDefault="009D4A03" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="1097D637" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5BAAA01F" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRDefault="009D4A03" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="009D4A03">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009D4A03">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009D4A03">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00794B5F">
+    <w:r w:rsidR="009D4A03">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 6.3 Prisoner Food and Nutrition</w:t>
+      <w:t>Prison COPP 2.2 – Prisoner Orientation</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="009D4A03">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="000218B5">
+    <w:r w:rsidR="009D4A03">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> v</w:t>
+      <w:t xml:space="preserve"> v0.3</w:t>
     </w:r>
-    <w:r w:rsidR="00736C29">
-      <w:rPr>
+  </w:p>
+  <w:p w14:paraId="5ECA5F3E" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRDefault="009D4A03">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C347ED2" w14:textId="3B25B61E" w:rsidR="009D4A03" w:rsidRDefault="003F696B" w:rsidP="001353A5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+        <w:tab w:val="left" w:pos="3900"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
-      </w:rPr>
-      <w:t>2.0</w:t>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30C8668E" wp14:editId="0883A0AE">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1200402239" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F7CF7E2" w14:textId="583E897E" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003F696B">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="30C8668E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F7CF7E2" w14:textId="583E897E" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003F696B">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00F16FA1" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3237612A" wp14:editId="41F36C31">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>667385</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>459105</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1784350" cy="330200"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="736897369" name="Text Box 736897369"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1784350" cy="330200"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:id w:val="1788999176"/>
+                          </w:sdtPr>
+                          <w:sdtEndPr>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:sdtEndPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="0733C652" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRPr="00AB65C8" w:rsidRDefault="009D4A03" w:rsidP="00A4000E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00AB65C8">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Corrective Services</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="161C5DA1" w14:textId="77777777" w:rsidR="001353A5" w:rsidRPr="00464E72" w:rsidRDefault="00000000" w:rsidP="00A4000E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3237612A" id="Text Box 736897369" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:52.55pt;margin-top:36.15pt;width:140.5pt;height:26pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfeUhq+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3Zu3awVstrudqtK&#10;24u07QdgjGNUYCiQ2OnXd8DebNS+VfUDAg9zZs6Zw/ZmMJocpQ8KLKPzWUmJtAIaZfeMfv/28GZD&#10;SYjcNlyDlYyeZKA3u9evtr2r5AI60I30BEFsqHrHaBejq4oiiE4aHmbgpMVgC97wiEe/LxrPe0Q3&#10;uliU5duiB984D0KGgH/vxyDdZfy2lSJ+adsgI9GMYm8xrz6vdVqL3ZZXe89dp8TUBv+HLgxXFoue&#10;oe555OTg1V9QRgkPAdo4E2AKaFslZOaAbOblH2yeOu5k5oLiBHeWKfw/WPH5+OS+ehKHdzDgADOJ&#10;4B5B/AjEwl3H7V7eeg99J3mDhedJsqJ3oZpSk9ShCgmk7j9Bg0PmhwgZaGi9SaogT4LoOIDTWXQ5&#10;RCJSyavNarnGkMDYclniVHMJXj1nOx/iBwmGpA2jHoea0fnxMcTUDa+er6RiFh6U1nmw2pKe0ev1&#10;Yp0TLiJGRfSdVobRTZm+0QmJ5Hvb5OTIlR73WEDbiXUiOlKOQz0Q1TC6TrlJhBqaE8rgYbQZPgvc&#10;dOB/UdKjxRgNPw/cS0r0R4tSXs9Xq+TJfFitrxZ48JeR+jLCrUAoRiMl4/YuZh+PlG9R8lZlNV46&#10;mVpG62SRJpsnb16e862Xx7j7DQAA//8DAFBLAwQUAAYACAAAACEArmmLwt0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFG7SV+EOFUF4gqiDyRubrxNosbrKHab8O9ZTnCc&#10;nU+zM/l6dK24Yh8aTxqmEwUCqfS2oUrDfvf6sAIRoiFrWk+o4RsDrIvbm9xk1g/0gddtrASHUMiM&#10;hjrGLpMylDU6Eya+Q2Lv5HtnIsu+krY3A4e7ViZKLaQzDfGH2nT4XGN53l6chsPb6etzpt6rFzfv&#10;Bj8qSe5Ran1/N26eQEQc4x8Mv/W5OhTc6egvZINoWav5lFENyyQFwUC6WvDhyE4yS0EWufw/ofgB&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA33lIavoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArmmLwt0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:id w:val="1788999176"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="0733C652" w14:textId="77777777" w:rsidR="009D4A03" w:rsidRPr="00AB65C8" w:rsidRDefault="009D4A03" w:rsidP="00A4000E">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00AB65C8">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Corrective Services</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="161C5DA1" w14:textId="77777777" w:rsidR="001353A5" w:rsidRPr="00464E72" w:rsidRDefault="00000000" w:rsidP="00A4000E">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00F16FA1" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A00E457" wp14:editId="1C2DB84A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="990749034" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7553325" cy="10689590"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="001353A5">
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F231BE5" w14:textId="447379BC" w:rsidR="00DF4F24" w:rsidRDefault="003F696B" w:rsidP="004D040B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D11EB67" wp14:editId="540E81E7">
+              <wp:simplePos x="828675" y="450850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1259883867" name="Text Box 11" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="60F9B0B3" w14:textId="65FCBFC8" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="003F696B">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1D11EB67" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 11" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251671552;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEnUItDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmooaGbvfQXWioTwM+w5Obhoq/SACPgtPC6ZuSbT4&#10;RIc20JUczhZnNfgff/PHfOKdopx1JJiSW1I0Z+abpX1EbSVj+jmfRzL86N6Nhj20d0AynNKLcDKZ&#10;MQ/NaGoP7SvJeR0LUUhYSeVKjqN5h4Ny6TlItV6nJJKRE/hgt05G6EhX5PKlfxXenQlH2tQjjGoS&#10;xRveh9x4M7j1AYn9tJRI7UDkmXGSYFrr+blEjf/6n7Kuj3r1EwAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEnUItDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="60F9B0B3" w14:textId="65FCBFC8" w:rsidR="003F696B" w:rsidRPr="003F696B" w:rsidRDefault="003F696B" w:rsidP="003F696B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="003F696B">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00BF5C40">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">COPP 6.3 Prisoner Food and </w:t>
+    </w:r>
+    <w:r w:rsidR="00BF5C40" w:rsidRPr="0051483C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">Nutrition </w:t>
+    </w:r>
+    <w:r w:rsidR="000218B5" w:rsidRPr="0051483C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="003E45F0" w:rsidRPr="0051483C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="00736C29" w:rsidRPr="0051483C">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="20A48B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
@@ -7174,51 +9302,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1429" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7645,50 +9773,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19A211F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99A00E1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7730,51 +9971,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A3929A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99A00E1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7816,51 +10057,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200A583F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4A2FEA"/>
     <w:lvl w:ilvl="0" w:tplc="480EC24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7902,51 +10143,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A856F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="369C8336"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8042,51 +10283,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CDC3090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EF420D8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1077"/>
         </w:tabs>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8182,51 +10423,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6117"/>
         </w:tabs>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6837"/>
         </w:tabs>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EDC6DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8295,51 +10536,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CB5324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1898B6"/>
     <w:lvl w:ilvl="0" w:tplc="3378D644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8381,51 +10622,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB41DE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8496,51 +10737,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40B639C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2E8F1F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8609,51 +10850,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C61053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6201916"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8722,51 +10963,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="430B3D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99A00E1A"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8808,51 +11049,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43BB190A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B07E8430"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8921,51 +11162,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507C75CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B20EA82"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9034,51 +11275,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFF7ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E176259E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9120,51 +11361,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62830ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5AE61C6"/>
     <w:lvl w:ilvl="0" w:tplc="3CE0D92E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="1040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9233,51 +11474,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="628C5BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5182350"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1636" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2356" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9346,51 +11587,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6676" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7396" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC3048B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D42F84"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -9435,51 +11676,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CA37B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D42F84"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -9524,51 +11765,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -9618,747 +11859,1111 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="189997789">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1715613506">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="212472888">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="143279084">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1068961913">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1632858176">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1128204904">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1002128048">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="800343523">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1096706276">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1795824336">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="180319841">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="151220689">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="355424093">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="151220689">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="15" w16cid:durableId="1967277737">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1543909045">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="102498399">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1999261556">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1257515349">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1878813095">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="592280864">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1090392050">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="652217066">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="17777413">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="634798765">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="8"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="634869785">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="665522111">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="329140350">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="9265371">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1910964861">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="980693846">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1685396129">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1092891436">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="484933011">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1221984663">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="36" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GtNYVFac/5yQhZygLVbRCn0B1bsDGndkDPbGgHRDwaxQpCJBsrCuy48vJdIsmuvQruVhyMZicK2XcCFxK+I54A==" w:salt="yfPlorV3oslbqeNFm6HzmQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DUNHYNqt2XJZeTCSynKlTAmR5IMCJ0mN81JS+o8HHX+Cl0sJrE/m5u7HYgfTviEcCMQhJ+U0MHkvSWVdU+eyng==" w:salt="evPWWMmOngLJpsPiQzidhA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="90113"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="000029D8"/>
     <w:rsid w:val="00004B69"/>
     <w:rsid w:val="00014948"/>
     <w:rsid w:val="000218B5"/>
     <w:rsid w:val="00022FAC"/>
+    <w:rsid w:val="00024D9C"/>
+    <w:rsid w:val="00031004"/>
     <w:rsid w:val="00040158"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00062BD7"/>
     <w:rsid w:val="0006313D"/>
     <w:rsid w:val="00070BA7"/>
     <w:rsid w:val="000730BD"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="0007678D"/>
     <w:rsid w:val="000837CF"/>
     <w:rsid w:val="00085713"/>
     <w:rsid w:val="00086553"/>
     <w:rsid w:val="00086A8A"/>
     <w:rsid w:val="00091BAA"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00094E29"/>
+    <w:rsid w:val="0009588B"/>
     <w:rsid w:val="000A013B"/>
+    <w:rsid w:val="000A33C5"/>
     <w:rsid w:val="000A3825"/>
+    <w:rsid w:val="000A3B4B"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C08FC"/>
     <w:rsid w:val="000C12A9"/>
     <w:rsid w:val="000C1340"/>
     <w:rsid w:val="000D008C"/>
+    <w:rsid w:val="000D0B6D"/>
+    <w:rsid w:val="000D209B"/>
     <w:rsid w:val="000D3DFF"/>
     <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="000E267A"/>
     <w:rsid w:val="000E515D"/>
+    <w:rsid w:val="000F3B6F"/>
+    <w:rsid w:val="000F4727"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00115DB4"/>
+    <w:rsid w:val="00116AEA"/>
     <w:rsid w:val="00116EE3"/>
     <w:rsid w:val="001254F4"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="001343DE"/>
+    <w:rsid w:val="001353A5"/>
     <w:rsid w:val="001440D1"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00147513"/>
     <w:rsid w:val="00150099"/>
+    <w:rsid w:val="00152A0B"/>
+    <w:rsid w:val="001538D4"/>
     <w:rsid w:val="00155864"/>
+    <w:rsid w:val="00172AC1"/>
     <w:rsid w:val="00173A44"/>
     <w:rsid w:val="00174367"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="0017698F"/>
     <w:rsid w:val="00187C85"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="00194728"/>
     <w:rsid w:val="0019503C"/>
     <w:rsid w:val="001A51C1"/>
     <w:rsid w:val="001A6FBB"/>
     <w:rsid w:val="001A72EC"/>
     <w:rsid w:val="001B1028"/>
     <w:rsid w:val="001B1F20"/>
+    <w:rsid w:val="001B2C4C"/>
     <w:rsid w:val="001C1071"/>
+    <w:rsid w:val="001C3D5F"/>
     <w:rsid w:val="001D0687"/>
+    <w:rsid w:val="001D7128"/>
     <w:rsid w:val="001E5395"/>
     <w:rsid w:val="001F0AB6"/>
     <w:rsid w:val="002000E8"/>
+    <w:rsid w:val="00201962"/>
     <w:rsid w:val="00202250"/>
     <w:rsid w:val="0020391E"/>
     <w:rsid w:val="002071CA"/>
     <w:rsid w:val="0021673A"/>
     <w:rsid w:val="00216A38"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="00221800"/>
+    <w:rsid w:val="002238DB"/>
     <w:rsid w:val="00224413"/>
     <w:rsid w:val="00226DD9"/>
     <w:rsid w:val="002437EB"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
+    <w:rsid w:val="00246782"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
+    <w:rsid w:val="0026139C"/>
     <w:rsid w:val="00266C88"/>
+    <w:rsid w:val="002759EC"/>
     <w:rsid w:val="0027609B"/>
+    <w:rsid w:val="00277AA2"/>
+    <w:rsid w:val="002820A0"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="00290717"/>
     <w:rsid w:val="002946E5"/>
     <w:rsid w:val="002A4BA7"/>
     <w:rsid w:val="002B19B2"/>
     <w:rsid w:val="002C090E"/>
+    <w:rsid w:val="002C10A1"/>
+    <w:rsid w:val="002C41C6"/>
     <w:rsid w:val="002C4D43"/>
     <w:rsid w:val="002C6E0F"/>
     <w:rsid w:val="002D31E7"/>
     <w:rsid w:val="002E400D"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F35CE"/>
+    <w:rsid w:val="002F5013"/>
+    <w:rsid w:val="002F5678"/>
+    <w:rsid w:val="002F6000"/>
     <w:rsid w:val="003009AE"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00307964"/>
+    <w:rsid w:val="00307A53"/>
     <w:rsid w:val="00315C5D"/>
     <w:rsid w:val="0032366F"/>
     <w:rsid w:val="003236BF"/>
     <w:rsid w:val="003261DB"/>
+    <w:rsid w:val="00332750"/>
     <w:rsid w:val="0034096A"/>
     <w:rsid w:val="00340BE2"/>
+    <w:rsid w:val="0034347A"/>
     <w:rsid w:val="00354145"/>
+    <w:rsid w:val="00355336"/>
+    <w:rsid w:val="0036107B"/>
     <w:rsid w:val="00363428"/>
+    <w:rsid w:val="00376E2D"/>
     <w:rsid w:val="00380258"/>
+    <w:rsid w:val="003872F2"/>
     <w:rsid w:val="00392309"/>
     <w:rsid w:val="003941D5"/>
+    <w:rsid w:val="003964BB"/>
+    <w:rsid w:val="00396620"/>
     <w:rsid w:val="003B0793"/>
+    <w:rsid w:val="003B34CD"/>
     <w:rsid w:val="003B3A1B"/>
+    <w:rsid w:val="003B74C3"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003C69B8"/>
+    <w:rsid w:val="003D1295"/>
+    <w:rsid w:val="003D4803"/>
     <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E1FBB"/>
+    <w:rsid w:val="003E45F0"/>
+    <w:rsid w:val="003E5FE2"/>
     <w:rsid w:val="003E6CE1"/>
+    <w:rsid w:val="003F04F3"/>
+    <w:rsid w:val="003F0C0C"/>
+    <w:rsid w:val="003F45A7"/>
+    <w:rsid w:val="003F696B"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00402469"/>
+    <w:rsid w:val="00404E92"/>
+    <w:rsid w:val="004056D8"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="004134C4"/>
+    <w:rsid w:val="0041500F"/>
     <w:rsid w:val="0041510C"/>
     <w:rsid w:val="00415886"/>
     <w:rsid w:val="0041794E"/>
     <w:rsid w:val="00417A1C"/>
     <w:rsid w:val="004235CB"/>
+    <w:rsid w:val="00427CF8"/>
+    <w:rsid w:val="00430A7E"/>
     <w:rsid w:val="004401EF"/>
+    <w:rsid w:val="004445D8"/>
     <w:rsid w:val="004476D4"/>
     <w:rsid w:val="004519FC"/>
+    <w:rsid w:val="004553F3"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00460870"/>
     <w:rsid w:val="00462132"/>
     <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="00467E94"/>
     <w:rsid w:val="004726FF"/>
     <w:rsid w:val="0048466F"/>
     <w:rsid w:val="004854E2"/>
     <w:rsid w:val="00487EBA"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004946EA"/>
+    <w:rsid w:val="004949E0"/>
+    <w:rsid w:val="00494EEB"/>
     <w:rsid w:val="00497B1E"/>
     <w:rsid w:val="004A2E5B"/>
+    <w:rsid w:val="004A40F3"/>
+    <w:rsid w:val="004A6195"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C4AE5"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D6281"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E59AE"/>
     <w:rsid w:val="004E6F4C"/>
     <w:rsid w:val="004E796C"/>
+    <w:rsid w:val="004F1559"/>
     <w:rsid w:val="004F36D7"/>
     <w:rsid w:val="004F416D"/>
+    <w:rsid w:val="00500C11"/>
+    <w:rsid w:val="0050312F"/>
     <w:rsid w:val="00506B85"/>
+    <w:rsid w:val="0051483C"/>
+    <w:rsid w:val="00514CE3"/>
     <w:rsid w:val="00517790"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005225DB"/>
     <w:rsid w:val="0052395A"/>
+    <w:rsid w:val="00532F4F"/>
     <w:rsid w:val="00536AEB"/>
     <w:rsid w:val="00540136"/>
+    <w:rsid w:val="00543553"/>
+    <w:rsid w:val="00543A8A"/>
     <w:rsid w:val="00544AB2"/>
     <w:rsid w:val="00552DA0"/>
+    <w:rsid w:val="00553964"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005561FC"/>
+    <w:rsid w:val="00560B98"/>
+    <w:rsid w:val="00561546"/>
+    <w:rsid w:val="00561FAA"/>
+    <w:rsid w:val="00562437"/>
     <w:rsid w:val="00563AE1"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00566192"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005811E4"/>
+    <w:rsid w:val="00590509"/>
     <w:rsid w:val="00592112"/>
+    <w:rsid w:val="005A0E5C"/>
     <w:rsid w:val="005A20EC"/>
+    <w:rsid w:val="005A2840"/>
     <w:rsid w:val="005A3EA6"/>
+    <w:rsid w:val="005A515D"/>
     <w:rsid w:val="005A7F64"/>
+    <w:rsid w:val="005B391A"/>
     <w:rsid w:val="005C3257"/>
     <w:rsid w:val="005C4C9C"/>
     <w:rsid w:val="005D0988"/>
     <w:rsid w:val="005E3A6F"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E7595"/>
     <w:rsid w:val="005E79ED"/>
+    <w:rsid w:val="005F1C37"/>
     <w:rsid w:val="00604678"/>
+    <w:rsid w:val="00610029"/>
+    <w:rsid w:val="0061534B"/>
     <w:rsid w:val="00615536"/>
+    <w:rsid w:val="00617CA4"/>
     <w:rsid w:val="00626FA0"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="00630CAD"/>
     <w:rsid w:val="00632587"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00637898"/>
     <w:rsid w:val="0064004E"/>
+    <w:rsid w:val="006413CB"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="006472AB"/>
     <w:rsid w:val="00651EFB"/>
+    <w:rsid w:val="00655B26"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="00663AC8"/>
+    <w:rsid w:val="00666246"/>
     <w:rsid w:val="00666F2B"/>
+    <w:rsid w:val="00673172"/>
+    <w:rsid w:val="00674CB9"/>
+    <w:rsid w:val="006913C3"/>
+    <w:rsid w:val="0069222B"/>
     <w:rsid w:val="006A0658"/>
+    <w:rsid w:val="006A4432"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006C3186"/>
+    <w:rsid w:val="006C4550"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D1DBE"/>
+    <w:rsid w:val="006D35A8"/>
     <w:rsid w:val="006E7466"/>
     <w:rsid w:val="006F51A7"/>
     <w:rsid w:val="00707EC6"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00717C0E"/>
+    <w:rsid w:val="00717C81"/>
     <w:rsid w:val="007250B9"/>
+    <w:rsid w:val="007272D5"/>
     <w:rsid w:val="007305DF"/>
+    <w:rsid w:val="00733291"/>
     <w:rsid w:val="00736C29"/>
     <w:rsid w:val="007375F2"/>
+    <w:rsid w:val="00737679"/>
     <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00744EA1"/>
     <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="00756A31"/>
+    <w:rsid w:val="00757570"/>
     <w:rsid w:val="0077504B"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00777AE0"/>
     <w:rsid w:val="00780267"/>
     <w:rsid w:val="007843EA"/>
     <w:rsid w:val="00794B5F"/>
     <w:rsid w:val="007A2BB4"/>
+    <w:rsid w:val="007A3196"/>
     <w:rsid w:val="007A4FB1"/>
     <w:rsid w:val="007B2D8C"/>
     <w:rsid w:val="007B7B53"/>
+    <w:rsid w:val="007C57DA"/>
+    <w:rsid w:val="007C6D20"/>
     <w:rsid w:val="007D022B"/>
     <w:rsid w:val="007D2755"/>
+    <w:rsid w:val="007D2FC2"/>
     <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007E03F5"/>
+    <w:rsid w:val="007E61FF"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E759F"/>
     <w:rsid w:val="007F134E"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008000E7"/>
     <w:rsid w:val="00803710"/>
+    <w:rsid w:val="00805D18"/>
     <w:rsid w:val="008070A9"/>
     <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="008120C2"/>
     <w:rsid w:val="0081321A"/>
+    <w:rsid w:val="00816853"/>
     <w:rsid w:val="0082712A"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="0084488C"/>
+    <w:rsid w:val="00855976"/>
     <w:rsid w:val="00857239"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00860DEF"/>
+    <w:rsid w:val="0086163B"/>
     <w:rsid w:val="00870D34"/>
     <w:rsid w:val="00872A98"/>
     <w:rsid w:val="00882F81"/>
     <w:rsid w:val="008856FA"/>
     <w:rsid w:val="00891075"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897CCE"/>
+    <w:rsid w:val="008B1514"/>
+    <w:rsid w:val="008B18FF"/>
+    <w:rsid w:val="008B4018"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C7E64"/>
     <w:rsid w:val="008D1D9C"/>
     <w:rsid w:val="008D2049"/>
     <w:rsid w:val="008D26E5"/>
     <w:rsid w:val="008D327D"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D5526"/>
     <w:rsid w:val="008E3382"/>
     <w:rsid w:val="008E7BDD"/>
     <w:rsid w:val="008F414D"/>
+    <w:rsid w:val="008F5302"/>
     <w:rsid w:val="008F5F7E"/>
     <w:rsid w:val="00900A77"/>
     <w:rsid w:val="009027C8"/>
     <w:rsid w:val="00904829"/>
     <w:rsid w:val="00905E6D"/>
+    <w:rsid w:val="00907BFA"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00911A43"/>
     <w:rsid w:val="009130E1"/>
     <w:rsid w:val="009140DD"/>
     <w:rsid w:val="009259B5"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00931FD1"/>
     <w:rsid w:val="009426EF"/>
     <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="009465E7"/>
     <w:rsid w:val="0095149A"/>
+    <w:rsid w:val="00951A2E"/>
     <w:rsid w:val="0095286A"/>
     <w:rsid w:val="009543F5"/>
     <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="009620CE"/>
+    <w:rsid w:val="0097007D"/>
+    <w:rsid w:val="00980DAF"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00984CF5"/>
     <w:rsid w:val="009922D9"/>
+    <w:rsid w:val="00992E40"/>
     <w:rsid w:val="00994022"/>
     <w:rsid w:val="009945D7"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A0145"/>
     <w:rsid w:val="009A19E1"/>
+    <w:rsid w:val="009A4F04"/>
     <w:rsid w:val="009A68F3"/>
+    <w:rsid w:val="009B1489"/>
     <w:rsid w:val="009B57C2"/>
     <w:rsid w:val="009B5D60"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C6D74"/>
+    <w:rsid w:val="009D1680"/>
     <w:rsid w:val="009D2441"/>
+    <w:rsid w:val="009D4A03"/>
     <w:rsid w:val="009D5058"/>
+    <w:rsid w:val="009E7707"/>
+    <w:rsid w:val="009F06C8"/>
+    <w:rsid w:val="009F41E5"/>
+    <w:rsid w:val="009F6229"/>
+    <w:rsid w:val="00A04F7D"/>
+    <w:rsid w:val="00A134D2"/>
+    <w:rsid w:val="00A151FC"/>
+    <w:rsid w:val="00A202D1"/>
+    <w:rsid w:val="00A20D54"/>
+    <w:rsid w:val="00A2354C"/>
     <w:rsid w:val="00A24C28"/>
     <w:rsid w:val="00A3238D"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A4031A"/>
     <w:rsid w:val="00A41F68"/>
     <w:rsid w:val="00A43384"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A50D2E"/>
+    <w:rsid w:val="00A535A6"/>
     <w:rsid w:val="00A544F6"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A6237D"/>
+    <w:rsid w:val="00A65216"/>
+    <w:rsid w:val="00A709A0"/>
+    <w:rsid w:val="00A73F63"/>
+    <w:rsid w:val="00A814C4"/>
     <w:rsid w:val="00A820CD"/>
+    <w:rsid w:val="00A85B53"/>
     <w:rsid w:val="00A917DD"/>
     <w:rsid w:val="00A969F0"/>
+    <w:rsid w:val="00AA12B8"/>
+    <w:rsid w:val="00AA2CAB"/>
+    <w:rsid w:val="00AA2D44"/>
+    <w:rsid w:val="00AA6396"/>
+    <w:rsid w:val="00AB50F0"/>
+    <w:rsid w:val="00AB65C8"/>
+    <w:rsid w:val="00AC0E9B"/>
     <w:rsid w:val="00AC5EAE"/>
+    <w:rsid w:val="00AC71FC"/>
+    <w:rsid w:val="00AD0DD6"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AF1CAC"/>
     <w:rsid w:val="00AF278B"/>
     <w:rsid w:val="00AF3509"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF717B"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B00038"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B05730"/>
     <w:rsid w:val="00B169C1"/>
+    <w:rsid w:val="00B20544"/>
+    <w:rsid w:val="00B21846"/>
+    <w:rsid w:val="00B273D5"/>
     <w:rsid w:val="00B32262"/>
     <w:rsid w:val="00B327A0"/>
     <w:rsid w:val="00B34158"/>
     <w:rsid w:val="00B36DF1"/>
     <w:rsid w:val="00B40C4E"/>
     <w:rsid w:val="00B42FC5"/>
+    <w:rsid w:val="00B45EB0"/>
     <w:rsid w:val="00B52351"/>
     <w:rsid w:val="00B56879"/>
+    <w:rsid w:val="00B651EE"/>
     <w:rsid w:val="00B67D79"/>
     <w:rsid w:val="00B72F93"/>
     <w:rsid w:val="00B74B5C"/>
     <w:rsid w:val="00B7593D"/>
     <w:rsid w:val="00B84727"/>
     <w:rsid w:val="00B87D54"/>
     <w:rsid w:val="00B93210"/>
     <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B93BB0"/>
     <w:rsid w:val="00B93BBA"/>
+    <w:rsid w:val="00B96FE1"/>
     <w:rsid w:val="00BA1908"/>
     <w:rsid w:val="00BA4292"/>
+    <w:rsid w:val="00BA4F91"/>
     <w:rsid w:val="00BB533D"/>
     <w:rsid w:val="00BC10F1"/>
+    <w:rsid w:val="00BC176A"/>
+    <w:rsid w:val="00BC37F2"/>
     <w:rsid w:val="00BC6B81"/>
+    <w:rsid w:val="00BC7E6E"/>
+    <w:rsid w:val="00BD26D2"/>
     <w:rsid w:val="00BE30A1"/>
     <w:rsid w:val="00BE5BC9"/>
     <w:rsid w:val="00BE7A58"/>
+    <w:rsid w:val="00BF1AA7"/>
     <w:rsid w:val="00BF1DC3"/>
+    <w:rsid w:val="00BF5C40"/>
     <w:rsid w:val="00C00A4E"/>
     <w:rsid w:val="00C02757"/>
     <w:rsid w:val="00C02B76"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C10613"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1228F"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C16F38"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C22843"/>
+    <w:rsid w:val="00C2497F"/>
     <w:rsid w:val="00C30AEE"/>
+    <w:rsid w:val="00C33D16"/>
     <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00C34B23"/>
+    <w:rsid w:val="00C36212"/>
     <w:rsid w:val="00C36CBA"/>
+    <w:rsid w:val="00C43B23"/>
     <w:rsid w:val="00C46083"/>
+    <w:rsid w:val="00C519A6"/>
+    <w:rsid w:val="00C525FD"/>
     <w:rsid w:val="00C52DAB"/>
     <w:rsid w:val="00C62B22"/>
+    <w:rsid w:val="00C74622"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C83F18"/>
     <w:rsid w:val="00C85343"/>
     <w:rsid w:val="00C91008"/>
     <w:rsid w:val="00C92D88"/>
+    <w:rsid w:val="00C93C40"/>
     <w:rsid w:val="00CA39FE"/>
     <w:rsid w:val="00CA4882"/>
     <w:rsid w:val="00CA4CCD"/>
+    <w:rsid w:val="00CA5694"/>
     <w:rsid w:val="00CB32CA"/>
+    <w:rsid w:val="00CB47A3"/>
     <w:rsid w:val="00CB5938"/>
     <w:rsid w:val="00CB6762"/>
     <w:rsid w:val="00CB7BB3"/>
+    <w:rsid w:val="00CC1BC0"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC568B"/>
+    <w:rsid w:val="00CD10B1"/>
     <w:rsid w:val="00CD1B88"/>
+    <w:rsid w:val="00CD4C11"/>
+    <w:rsid w:val="00CD616B"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE6707"/>
     <w:rsid w:val="00CF47B0"/>
     <w:rsid w:val="00D03C6D"/>
+    <w:rsid w:val="00D03FC7"/>
     <w:rsid w:val="00D043DF"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D0775B"/>
+    <w:rsid w:val="00D11606"/>
+    <w:rsid w:val="00D16A7F"/>
     <w:rsid w:val="00D17F7D"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D22E56"/>
+    <w:rsid w:val="00D23486"/>
     <w:rsid w:val="00D269CA"/>
     <w:rsid w:val="00D2726E"/>
+    <w:rsid w:val="00D332A8"/>
     <w:rsid w:val="00D33B69"/>
     <w:rsid w:val="00D34043"/>
     <w:rsid w:val="00D478C2"/>
     <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00D528B0"/>
+    <w:rsid w:val="00D52E4B"/>
     <w:rsid w:val="00D534C6"/>
     <w:rsid w:val="00D57AD4"/>
+    <w:rsid w:val="00D629D7"/>
     <w:rsid w:val="00D83B0D"/>
+    <w:rsid w:val="00D86445"/>
     <w:rsid w:val="00D9330E"/>
+    <w:rsid w:val="00D9505A"/>
     <w:rsid w:val="00D959C4"/>
+    <w:rsid w:val="00DA3536"/>
+    <w:rsid w:val="00DD1DD9"/>
     <w:rsid w:val="00DD3438"/>
+    <w:rsid w:val="00DD6756"/>
+    <w:rsid w:val="00DE2C7E"/>
     <w:rsid w:val="00DE2FCF"/>
     <w:rsid w:val="00DE3437"/>
     <w:rsid w:val="00DF3F65"/>
+    <w:rsid w:val="00DF4513"/>
     <w:rsid w:val="00DF4F24"/>
     <w:rsid w:val="00DF7077"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E01965"/>
+    <w:rsid w:val="00E036F8"/>
     <w:rsid w:val="00E0421C"/>
     <w:rsid w:val="00E072BB"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E12568"/>
+    <w:rsid w:val="00E156F6"/>
     <w:rsid w:val="00E24F23"/>
     <w:rsid w:val="00E30957"/>
     <w:rsid w:val="00E36D29"/>
+    <w:rsid w:val="00E40EF2"/>
     <w:rsid w:val="00E46391"/>
+    <w:rsid w:val="00E46C32"/>
     <w:rsid w:val="00E46C83"/>
     <w:rsid w:val="00E52DA2"/>
+    <w:rsid w:val="00E53DFC"/>
     <w:rsid w:val="00E56F9F"/>
+    <w:rsid w:val="00E57BD5"/>
     <w:rsid w:val="00E60C31"/>
     <w:rsid w:val="00E720CE"/>
+    <w:rsid w:val="00E74A28"/>
     <w:rsid w:val="00E83B80"/>
+    <w:rsid w:val="00E83DBB"/>
     <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E84E46"/>
+    <w:rsid w:val="00E933AB"/>
     <w:rsid w:val="00E97BD4"/>
+    <w:rsid w:val="00E97F63"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB1E1D"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1C84"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC3D44"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED042C"/>
+    <w:rsid w:val="00ED6B2A"/>
     <w:rsid w:val="00ED7CB8"/>
     <w:rsid w:val="00EE31B3"/>
     <w:rsid w:val="00EE7A2F"/>
+    <w:rsid w:val="00EE7E9F"/>
+    <w:rsid w:val="00EF1829"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00F00159"/>
     <w:rsid w:val="00F03646"/>
+    <w:rsid w:val="00F03D8F"/>
+    <w:rsid w:val="00F162F6"/>
+    <w:rsid w:val="00F16E3D"/>
+    <w:rsid w:val="00F16FA1"/>
     <w:rsid w:val="00F20186"/>
     <w:rsid w:val="00F20D98"/>
     <w:rsid w:val="00F2390D"/>
+    <w:rsid w:val="00F23E6C"/>
+    <w:rsid w:val="00F423B0"/>
+    <w:rsid w:val="00F42D67"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F513C9"/>
     <w:rsid w:val="00F5667C"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F604CD"/>
     <w:rsid w:val="00F614BB"/>
+    <w:rsid w:val="00F65839"/>
+    <w:rsid w:val="00F66430"/>
     <w:rsid w:val="00F76C82"/>
+    <w:rsid w:val="00F771FA"/>
+    <w:rsid w:val="00F825C0"/>
+    <w:rsid w:val="00F83635"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F934C2"/>
     <w:rsid w:val="00F934C8"/>
     <w:rsid w:val="00F94001"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F95782"/>
     <w:rsid w:val="00F962F8"/>
     <w:rsid w:val="00FA18C5"/>
+    <w:rsid w:val="00FA1C49"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FC16A1"/>
     <w:rsid w:val="00FC1FDF"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FD406C"/>
+    <w:rsid w:val="00FD5DEE"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE4BA2"/>
+    <w:rsid w:val="00FF4611"/>
+    <w:rsid w:val="00FF4FED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="90113"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7498610A"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{CE94F203-BB76-454C-A540-A9BF32998A02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10731,50 +13336,51 @@
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C34111"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="200"/>
@@ -11012,68 +13618,66 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF778C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
@@ -11626,60 +14230,58 @@
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00777AE0"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00777AE0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00777AE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00777AE0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
@@ -11784,83 +14386,111 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00116EE3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleDefinitionsTableDefn">
     <w:name w:val="AC Rule Definitions Table Defn"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007843EA"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D4A03"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00666246"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1303150429">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/pi-catering.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-guide-healthy-eating" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/PrisonIndustries/special-meals-guidelines.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/PrisonIndustries/three-star-introduction.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/PrisonIndustries/special-meals-guidelines.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://csinet/F/food_safty_programs.aspx?uid=6923-1003-3904-0422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/main_mrtitle_3595_homepage.htmll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foodstandards.gov.au/industry/safetystandards/pages/default.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-guide-healthy-eating" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-guide-healthy-eating" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodstandards.gov.au/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/human-resources/safety-health/OSH/em-framework.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-industries.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a146689.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-guide-healthy-eating" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodstandards.gov.au/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-industries.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/pi-catering.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-guide-healthy-eating" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/pi-catering.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-dietary-guidelines-1-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/pi-catering.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foodstandards.gov.au/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatforhealth.gov.au/guidelines/australian-guide-healthy-eating" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
@@ -12521,120 +15151,114 @@
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2A8FD1A-69FE-4920-8DE2-8592D408C5E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15585</Characters>
+  <Pages>9</Pages>
+  <Words>2608</Words>
+  <Characters>14871</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>36</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>123</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 6.3 Prisoner Food and Nutrition</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18283</CharactersWithSpaces>
+  <CharactersWithSpaces>17445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12706,27 +15330,60 @@
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>478caf3f,4dead7e3,3999ecfa,4b184d5b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-09-22T03:16:21Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>7ddcb4f5-9301-4513-9826-94172c801a68</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>