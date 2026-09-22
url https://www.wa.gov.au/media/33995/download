--- v0 (2025-12-10)
+++ v1 (2026-09-22)
@@ -1,7820 +1,11021 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="62853BBA" w14:textId="77777777" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="2F11DFB7" w14:textId="77777777" w:rsidR="00112665" w:rsidRDefault="00112665" w:rsidP="00112665">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="00AB68F2">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002E5756">
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>COPP</w:t>
       </w:r>
-      <w:r w:rsidR="006C4D27">
-        <w:t xml:space="preserve"> 6.6 Voluntary Starvation</w:t>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4907">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>6.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05095">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4907">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Voluntary Starvation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2D66">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C513C0B" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5BC03ADB" w14:textId="13249E80" w:rsidR="00212A58" w:rsidRDefault="0017564D" w:rsidP="00803710">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Prison</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="710095AA" wp14:editId="6A672C8A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>379095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="914025583" name="Text Box 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3B502BFB" w14:textId="77777777" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0DB41B0C" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="517E4D30" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Operati</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7563FC42" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="00D72961" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidR="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="17D1574E" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D72961" w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="550F1165" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId7" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="3E1B2329" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3220C312" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2DE867F3" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="47E8AA05" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId8" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId9" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43CF6C5D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="077D10DE" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63FCC965" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="73C72318" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="399A5624" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="70E777D2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7AEC9DD5" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="626FFFF8" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7DBBB637" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="254A561E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2FD6735F" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5114DF60" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="710095AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:29.85pt;width:448.5pt;height:450.75pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBquq7L3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4s0ubSgsyNP5J&#10;D8ZLLSZetzAFlJ0l7LbQb+940uO89/Leb7LNZDt1psG3jhHmswgUcemqlmuEj2J7twblg+HKdI4J&#10;4UIeNvn1VWbSyo38Tud9qJWUsE8NQhNCn2rty4as8TPXE4t3dIM1Qc6h1tVgRim3nV5EUaytaVkW&#10;GtPTc0Pl9/5kEeJwKZbJ8qX+fNva17GwX7unY4F4ezM9PoAKNIW/MPziCzrkwnRwJ6686hDkkYBw&#10;n6xAibtOViIcEJJ4vgCdZ/o/f/4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarqu&#10;y94AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3B502BFB" w14:textId="77777777" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0DB41B0C" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="517E4D30" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Operati</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7563FC42" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="00D72961" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="17D1574E" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D72961" w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="550F1165" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId10" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="3E1B2329" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3220C312" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2DE867F3" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="47E8AA05" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId11" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId12" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43CF6C5D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="077D10DE" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63FCC965" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="73C72318" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="399A5624" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="70E777D2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7AEC9DD5" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="626FFFF8" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7DBBB637" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="254A561E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2FD6735F" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5114DF60" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:tbl>
-[...175 lines deleted...]
-    <w:p w14:paraId="2803A25F" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
+    <w:p w14:paraId="789ED96B" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId14"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0107D35D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24444312" w14:textId="77777777" w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidRDefault="00D32F38" w:rsidP="0060077D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E78DED2" w14:textId="77777777" w:rsidR="00595CF1" w:rsidRPr="001A47D1" w:rsidRDefault="00595CF1" w:rsidP="001A47D1">
-[...4 lines deleted...]
-    <w:p w14:paraId="6E08DCA0" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="69CDCA6D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="00BA6573">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C05D98" w14:textId="18802D0C" w:rsidR="009757E2" w:rsidRDefault="00EE1EC8">
+    <w:p w14:paraId="16DBA87B" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00BA6573" w:rsidRDefault="00BA6573" w:rsidP="003220A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DB2FA2" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00D72961">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA6573">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003220A5" w:rsidRPr="00BA6573">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA6573">
         <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc96598764" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769700" w:history="1">
+        <w:r w:rsidR="00BA6573" w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...1 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:r w:rsidR="00BA6573" w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidR="00BA6573" w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00BA6573" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00BA6573" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598764 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769700 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00BA6573" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BD384BB" w14:textId="7002A90E" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="0ABF0F21" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598765" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769701" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...1 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598765 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769701 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C97E527" w14:textId="4654EFAD" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="5EB41E15" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598766" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769702" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...1 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Notifications</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598766 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769702 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A3F06AC" w14:textId="6C0483F6" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="3EF2F534" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598767" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769703" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598767 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769703 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EEFD7EB" w14:textId="0EFF5EBA" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="09B5A31C" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598768" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769704" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...1 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Voluntary Starvation Management (VSM)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598768 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769704 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="223B0746" w14:textId="4381600A" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="183F2D22" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598769" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769705" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approach</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598769 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769705 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D92C50C" w14:textId="4706F8F2" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="4AB34186" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598770" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769706" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>VSM Stage 1 – Initial response</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598770 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769706 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="129E352E" w14:textId="6E3A4E9D" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="59E59928" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598771" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769707" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>VSM Stage 2 – Observation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598771 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769707 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A6AD4B1" w14:textId="2E4E1D37" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="58316773" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598772" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769708" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>VSM Stage 3 – Transferral to a Department of Health hospital</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598772 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769708 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F6E5FDE" w14:textId="7DA2BD6B" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="7A5A9166" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598773" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769709" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Use of force for the purpose of examination or treatment</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598773 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769709 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5860B21F" w14:textId="16729287" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="7F88E219" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598774" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769710" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.6</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reporting</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598774 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769710 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="109E2D60" w14:textId="55BFE3A1" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="4156D696" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598775" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769711" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...1 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:r w:rsidRPr="00FA476C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598775 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769711 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F3F74BF" w14:textId="7433C9A5" w:rsidR="009757E2" w:rsidRDefault="00961691">
-[...257 lines deleted...]
-    <w:p w14:paraId="6E0D46F4" w14:textId="571FD1CA" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="3B731BEC" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598779" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769712" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769712 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc96598779 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-[...1 lines deleted...]
-          <w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-          </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-          <w:rPr>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E67FFBF" w14:textId="7905D2C7" w:rsidR="009757E2" w:rsidRDefault="00961691">
+    <w:p w14:paraId="4A0307FF" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239769713" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769713 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7156A49D" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239769714" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related documents</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769714 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23F61937" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239769715" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769715 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33322853" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc96598780" w:history="1">
-        <w:r w:rsidR="009757E2" w:rsidRPr="00925270">
+      <w:hyperlink w:anchor="_Toc239769716" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769716 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="009757E2">
-[...1 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...55 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76362D87" w14:textId="46CAF4AA" w:rsidR="00634C54" w:rsidRDefault="00EE1EC8" w:rsidP="004E571B">
-      <w:r>
+    <w:p w14:paraId="2641CDB9" w14:textId="77777777" w:rsidR="00BA6573" w:rsidRPr="00FA476C" w:rsidRDefault="00BA6573">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239769717" w:history="1">
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239769717 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00D72961" w:rsidRPr="00BA6573">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="457DF651" w14:textId="77777777" w:rsidR="002C3A9A" w:rsidRPr="00BA6573" w:rsidRDefault="00D72961" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002C3A9A" w:rsidRPr="00BA6573" w:rsidSect="0085521F">
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA6573">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177D97EB" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
-[...4 lines deleted...]
-    <w:p w14:paraId="4839E039" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="0C5F5F8A" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00AA6E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc239769700"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6F5BB9FB" w14:textId="77777777" w:rsidR="00595CF1" w:rsidRDefault="00595CF1" w:rsidP="00595CF1">
+    <w:p w14:paraId="41E0EA01" w14:textId="77777777" w:rsidR="001C7443" w:rsidRPr="00933172" w:rsidRDefault="00933172" w:rsidP="00AA6E87">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E906C4">
+      <w:r w:rsidRPr="0016663C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFAB2C5" w14:textId="77777777" w:rsidR="00595CF1" w:rsidRPr="00595CF1" w:rsidRDefault="00595CF1" w:rsidP="00595CF1">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C7DFD08" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="00AD06CC" w:rsidRDefault="00EC5AF1" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc239769701"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28A8E84A" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00EC5AF1">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="3860FF7D" w14:textId="77777777" w:rsidR="000D7118" w:rsidRPr="0016663C" w:rsidRDefault="000D7118" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016663C">
+        <w:t xml:space="preserve">Voluntary starvation is where a prisoner makes a conscious decision to refuse to </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4D23" w:rsidRPr="00E05095">
+        <w:t>consume food and/or fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E4259D" w14:textId="77777777" w:rsidR="00247AF3" w:rsidRDefault="0013680F" w:rsidP="00553942">
-[...4 lines deleted...]
-        <w:t>tarvation is where a prisoner makes a conscious decision to refuse to eat or drink.</w:t>
+    <w:p w14:paraId="7C362151" w14:textId="77777777" w:rsidR="000D7118" w:rsidRPr="0016663C" w:rsidRDefault="000D7118" w:rsidP="00811A51">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016663C">
+        <w:t>Prisoners may use voluntary starvation as a way of expressing feelings, views, or as a means of protes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA20EB">
+        <w:t>t.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3583E3DC" w14:textId="77777777" w:rsidR="00247AF3" w:rsidRDefault="00247AF3" w:rsidP="00553942"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="5F28EF87" w14:textId="77777777" w:rsidR="00553942" w:rsidRDefault="00553942" w:rsidP="009A54D1">
+    <w:p w14:paraId="43A9287F" w14:textId="77777777" w:rsidR="0047578C" w:rsidRDefault="000D7118" w:rsidP="00F37A04">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016663C">
+        <w:t>Voluntary starvation is primarily a health issue rather than a disciplinary matter and will be overseen by a Medical Practitioner</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6736">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009A54D1">
-[...11 lines deleted...]
-      <w:r w:rsidR="009A54D1">
+    </w:p>
+    <w:p w14:paraId="4B836495" w14:textId="77777777" w:rsidR="004F4D23" w:rsidRPr="00E05095" w:rsidRDefault="004F4D23">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05095">
+        <w:t>The Justice Health and Wellbeing Services (JHWS)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00E05095">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="0074686F" w:rsidRPr="00E05095">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Policy and Procedures PM18 </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E05095">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Voluntary Starvation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004672FB" w:rsidRPr="00E05095">
+        <w:t xml:space="preserve"> (PM18</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24982" w:rsidRPr="00E05095">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t xml:space="preserve"> is aligned with</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB39CB" w:rsidRPr="00E05095">
+        <w:t xml:space="preserve"> this COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB39CB" w:rsidRPr="00E05095">
+        <w:t>both are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t xml:space="preserve"> fundamental </w:t>
+      </w:r>
+      <w:r w:rsidR="007552EE" w:rsidRPr="00E05095">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t xml:space="preserve"> the management of</w:t>
+      </w:r>
+      <w:r w:rsidR="005E34A2" w:rsidRPr="00E05095">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t xml:space="preserve"> prisoner undertaking voluntary </w:t>
+      </w:r>
+      <w:r w:rsidR="00682D40" w:rsidRPr="00E05095">
+        <w:t>starvation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB676CF" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRPr="00AD06CC" w:rsidRDefault="000D7118" w:rsidP="00811A51">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05095">
+        <w:t>Where a prisoner is considered to be voluntar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05095" w:rsidRPr="00E05095">
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:t>y starving themselves, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>he Director of Health Services (DHS) and Deputy Director Health Services (DDHS) should be notified as soon as practicable.</w:t>
+        <w:t>he Director Medical Services (DMS) sh</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05095" w:rsidRPr="00E05095">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05095">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be notified as soon as practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4079FF56" w14:textId="77777777" w:rsidR="00553942" w:rsidRDefault="00553942" w:rsidP="00553942"/>
-    <w:p w14:paraId="2345524C" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRDefault="00D16FC6" w:rsidP="00D16FC6">
+    <w:p w14:paraId="14F88C0A" w14:textId="77777777" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="00083D9C" w:rsidP="004D3B8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="Notifications"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D16FC6">
+      <w:bookmarkStart w:id="5" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc239769702"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
         <w:t>Notifications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00D32F38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3572EF19" w14:textId="77777777" w:rsidR="00617E89" w:rsidRPr="00617E89" w:rsidRDefault="00617E89" w:rsidP="00617E89">
+    <w:p w14:paraId="1E210EE3" w14:textId="77777777" w:rsidR="007549FC" w:rsidRDefault="00083D9C" w:rsidP="00AA6E87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="709" w:hanging="709"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc96598767"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc239769703"/>
       <w:r>
         <w:t>General requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="154B627C" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00D16FC6" w:rsidP="00D16FC6">
+    <w:p w14:paraId="7544D73B" w14:textId="77777777" w:rsidR="00AC03CC" w:rsidRPr="008E28F5" w:rsidRDefault="00AC03CC" w:rsidP="00AA6E87">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>anager shall attempt to clarify, and where possible resolve the issues relating to the prisoner’s refusal to eat or drink.</w:t>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc235624000"/>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>When a prisoner notifies staff or is observed as refusing to consume food and/or fluid, the Unit Manager shall attempt to clarify, and where possible resolve the issues relating to the prisoner’s refusal</w:t>
+      </w:r>
+      <w:r w:rsidR="003E67B2" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> consume food and/or fluid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080DDEB4" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00855056" w:rsidP="00D16FC6">
+    <w:p w14:paraId="6D01D82F" w14:textId="77777777" w:rsidR="00AC03CC" w:rsidRDefault="00AC03CC" w:rsidP="00AC03CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Superintendent on the issues relating to the prisoner's refusal to eat (or drink), along with any known supporting reasons for the action by the prisoner.</w:t>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>The Unit Manager shall submit an incident report in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 13.1 – Incident Notification, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> to the Superintendent relating to the prisoner's refusal to consume food and/or fluid, along with any known supporting reasons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016663C">
+        <w:t xml:space="preserve"> for the action by the prisoner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172566F3" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00D16FC6" w:rsidP="00D16FC6">
+    <w:p w14:paraId="7ACF76AF" w14:textId="77777777" w:rsidR="000B3969" w:rsidRPr="0016663C" w:rsidRDefault="000B3969" w:rsidP="000B3969">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00127C4D">
+      <w:r w:rsidRPr="0016663C">
         <w:t>The Superintendent shall ensure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EB3DAA" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="0013680F" w:rsidP="00D16FC6">
+    <w:p w14:paraId="04092245" w14:textId="77777777" w:rsidR="00310420" w:rsidRPr="008E28F5" w:rsidRDefault="007D5450" w:rsidP="007D5450">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008E28F5">
         <w:t xml:space="preserve">the prison’s </w:t>
       </w:r>
-      <w:r w:rsidR="006B57FC">
-[...9 lines deleted...]
-        <w:t>are notified</w:t>
+      <w:r w:rsidR="00310420" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">JHWS </w:t>
+      </w:r>
+      <w:r w:rsidR="005E34A2" w:rsidRPr="008E28F5">
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidR="00310420" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> Practitioner is notified, if unavailable, the DMS is notified</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA95DE1" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00B439B3" w:rsidP="00D16FC6">
+    <w:p w14:paraId="6D746CEF" w14:textId="77777777" w:rsidR="007D5450" w:rsidRPr="008E28F5" w:rsidRDefault="007D5450" w:rsidP="007D5450">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>nselled</w:t>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the relevant Deputy Commissioner </w:t>
+      </w:r>
+      <w:r w:rsidR="00310420" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>notified</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B834048" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00D16FC6" w:rsidP="00D16FC6">
+    <w:p w14:paraId="2683EBAF" w14:textId="77777777" w:rsidR="004672FB" w:rsidRPr="008E28F5" w:rsidRDefault="004672FB" w:rsidP="004672FB">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00127C4D">
-[...3 lines deleted...]
-        <w:t>, noting point 4 of (f) below.</w:t>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>the prisoner is counselled</w:t>
+      </w:r>
+      <w:r w:rsidR="008319F3" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> by a trained and qualified practitioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1545BED5" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00D16FC6" w:rsidP="00D16FC6">
+    <w:p w14:paraId="2DF570EB" w14:textId="77777777" w:rsidR="000B3969" w:rsidRPr="008E28F5" w:rsidRDefault="000B3969" w:rsidP="000B3969">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00127C4D">
-[...18 lines deleted...]
-        <w:t>ent procedures to be undertaken</w:t>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>attempts are made to resolve the issue(s), noting dot point 4 of (</w:t>
+      </w:r>
+      <w:r w:rsidR="008319F3" w:rsidRPr="008E28F5">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>) below</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB6BF75" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00D16FC6" w:rsidP="00D16FC6">
+    <w:p w14:paraId="3BF9A0C4" w14:textId="77777777" w:rsidR="008E28F5" w:rsidRDefault="00D84050" w:rsidP="000B3969">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00127C4D">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the Medical Practitioner is consulted </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DBA953" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00D16FC6" w:rsidP="00D16FC6">
+    <w:p w14:paraId="72995E49" w14:textId="77777777" w:rsidR="000B3969" w:rsidRPr="008E28F5" w:rsidRDefault="008E28F5" w:rsidP="000B3969">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00127C4D">
-[...6 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84050" w:rsidRPr="008E28F5">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3969" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1215" w:rsidRPr="008E28F5">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3969" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">edical </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1215" w:rsidRPr="008E28F5">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3969" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">ractitioner shall direct all </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44409" w:rsidRPr="008E28F5">
+        <w:t>health</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3969" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> action</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44409" w:rsidRPr="008E28F5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3969" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> and related management procedures to be undertaken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FB8302" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRDefault="00D16FC6" w:rsidP="001A30BF">
+    <w:p w14:paraId="00C3039F" w14:textId="77777777" w:rsidR="000B3969" w:rsidRPr="008E28F5" w:rsidRDefault="000B3969" w:rsidP="000B3969">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00127C4D">
-[...3 lines deleted...]
-        <w:t>to canteen spends</w:t>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>a daily record</w:t>
+      </w:r>
+      <w:r w:rsidR="009932CE" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86CCA" w:rsidRPr="008E28F5">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> kept of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1E42" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">prisoner's weight, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1C4D" w:rsidRPr="008E28F5">
+        <w:t>consumption of food and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DDD" w:rsidRPr="008E28F5">
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1C4D" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> fluid</w:t>
+      </w:r>
+      <w:r w:rsidR="00051562" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00120034" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00051562" w:rsidRPr="008E28F5">
+        <w:t>Standard Observation</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5ACE" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> Supervision Log</w:t>
+      </w:r>
+      <w:r w:rsidR="00051562" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> for the first </w:t>
+      </w:r>
+      <w:r w:rsidR="008E28F5" w:rsidRPr="008E28F5">
+        <w:t>24-hour</w:t>
+      </w:r>
+      <w:r w:rsidR="00051562" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> period and </w:t>
+      </w:r>
+      <w:r w:rsidR="009932CE" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">reported to </w:t>
+      </w:r>
+      <w:r w:rsidR="000E39A5" w:rsidRPr="008E28F5">
+        <w:t>the Clinical Nurse Manager or</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0039A" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44409" w:rsidRPr="008E28F5">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0039A" w:rsidRPr="008E28F5">
+        <w:t>ealth Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="000E39A5" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86CCA" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86CCA" w:rsidRPr="008E28F5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the absence of the Clinical Nurse Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="008E28F5" w:rsidRPr="008E28F5">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86CCA" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> weekends and public holidays</w:t>
+      </w:r>
+      <w:r w:rsidR="008E28F5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E39A5" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDDC3DC" w14:textId="77777777" w:rsidR="00D613E1" w:rsidRPr="00127C4D" w:rsidRDefault="00D613E1" w:rsidP="001A30BF">
+    <w:p w14:paraId="546E89DB" w14:textId="77777777" w:rsidR="000B3969" w:rsidRPr="008E28F5" w:rsidRDefault="008E28F5" w:rsidP="008E28F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3969" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">he following advice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3969" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> given to the prisoner, depending on their health, including but not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FAB7F03" w14:textId="77777777" w:rsidR="000C0149" w:rsidRPr="008E28F5" w:rsidRDefault="00C96727" w:rsidP="00811A51">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-      </w:hyperlink>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4A26" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">management of </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0149" w:rsidRPr="008E28F5">
+        <w:t>canteen spends</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52AFAA7C" w14:textId="77777777" w:rsidR="00D16FC6" w:rsidRPr="00127C4D" w:rsidRDefault="00D16FC6" w:rsidP="001A30BF">
-[...648 lines deleted...]
-    <w:p w14:paraId="7F7A4179" w14:textId="77777777" w:rsidR="008D720B" w:rsidRPr="00127C4D" w:rsidRDefault="008D720B" w:rsidP="0017710F">
+    <w:p w14:paraId="61345CF8" w14:textId="77777777" w:rsidR="000C0149" w:rsidRPr="008E28F5" w:rsidRDefault="000C0149" w:rsidP="00992981">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...10 lines deleted...]
-      </w:r>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">allocation of gratuities, with consideration given to section 45C </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisons Regulations 1982 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.1 - Prison Based Constructive Activities</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="102EC6E1" w14:textId="77777777" w:rsidR="008D720B" w:rsidRPr="00127C4D" w:rsidRDefault="008D720B" w:rsidP="0017710F">
+    <w:p w14:paraId="30DF8FDA" w14:textId="77777777" w:rsidR="00F83771" w:rsidRPr="008E28F5" w:rsidRDefault="00F83771" w:rsidP="00ED4184">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...17 lines deleted...]
-      <w:r w:rsidR="00C40921" w:rsidRPr="00127C4D">
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">daily monitoring of </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0ABC" w:rsidRPr="008E28F5">
+        <w:t>consumption of</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86CCA" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> their</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0ABC" w:rsidRPr="008E28F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C40921">
-[...9 lines deleted...]
-        <w:t>r</w:t>
+      <w:r w:rsidR="005F4133" w:rsidRPr="008E28F5">
+        <w:t>food and flui</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0ABC" w:rsidRPr="008E28F5">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4133" w:rsidRPr="008E28F5">
+        <w:t>, weight</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DDD" w:rsidRPr="008E28F5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4133" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> and visual health and wellbeing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D906C65" w14:textId="77777777" w:rsidR="0006413F" w:rsidRDefault="008D720B" w:rsidP="0017710F">
+    <w:p w14:paraId="0B9E7E68" w14:textId="77777777" w:rsidR="000B3969" w:rsidRPr="008E28F5" w:rsidRDefault="000C0149" w:rsidP="00ED4184">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>no negotiations will be entered into on any matter while the prisoner refuses to consume food and/or fluid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6417F3" w14:textId="77777777" w:rsidR="00335636" w:rsidRPr="008E28F5" w:rsidRDefault="00F0309F" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc239769704"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>Voluntary Starvation Management (VSM)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="4CF799A5" w14:textId="77777777" w:rsidR="0017059E" w:rsidRPr="0016663C" w:rsidRDefault="0017059E" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc236394231"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc239769705"/>
+      <w:r w:rsidRPr="0016663C">
+        <w:t>Approach</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="51CE3D03" w14:textId="77777777" w:rsidR="0017059E" w:rsidRPr="00060643" w:rsidRDefault="0017059E" w:rsidP="0017059E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016663C">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>prisoner who refuses to consume food and/or fluid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5" w:rsidDel="00881FB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">shall generally be managed in 3 Stages according to the individual medical requirements. For more information about the medical assessment and treatment(s) see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>PM18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0AAB" w:rsidRPr="008E28F5">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARMS Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARMS Procedural Instructions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70076F68" w14:textId="77777777" w:rsidR="0017059E" w:rsidRPr="0016663C" w:rsidRDefault="0017059E" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc236394232"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc239769706"/>
+      <w:r>
+        <w:t xml:space="preserve">VSM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016663C">
+        <w:t>Stage 1 – Initial response</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="6849E862" w14:textId="77777777" w:rsidR="0017059E" w:rsidRPr="008E28F5" w:rsidRDefault="0017059E" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">When a prisoner refuses to consume food and/or fluid </w:t>
+      </w:r>
+      <w:r w:rsidR="001505F4" w:rsidRPr="008E28F5">
+        <w:t>beyond</w:t>
+      </w:r>
+      <w:r w:rsidR="008F40D4" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B87" w:rsidRPr="008E28F5">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6959" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B87" w:rsidRPr="008E28F5">
+        <w:t>hours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>, the following shall apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7664DE53" w14:textId="77777777" w:rsidR="0044663B" w:rsidRPr="008E28F5" w:rsidRDefault="0044663B" w:rsidP="0044663B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="003B7068">
+        <w:ind w:left="1276" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the prisoner shall remain at the prison and be managed according to the normal prison routine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B2177B" w14:textId="77777777" w:rsidR="0017059E" w:rsidRPr="008E28F5" w:rsidRDefault="00051562" w:rsidP="0017059E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>an ARMS referral is made</w:t>
+      </w:r>
+      <w:r w:rsidR="00456030" w:rsidRPr="008E28F5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> and an ARMS Supervision Log will</w:t>
+      </w:r>
+      <w:r w:rsidR="0052113E" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> take over from the Standard Observation Supervision Log and</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5ACE" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> commence</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1E42" w:rsidRPr="008E28F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00AD5ACE" w:rsidRPr="008E28F5">
+        <w:t>recording</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1E42" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> all interaction</w:t>
+      </w:r>
+      <w:r w:rsidR="001227F7" w:rsidRPr="008E28F5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1E42" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> including consumption of food and/or fluids</w:t>
+      </w:r>
+      <w:r w:rsidR="001227F7" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A86CCA" w:rsidRPr="008E28F5">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1E42" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">efer to </w:t>
+      </w:r>
+      <w:r w:rsidR="0017059E" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="003B7068" w:rsidRPr="00DE31DD">
+        <w:r w:rsidR="0017059E" w:rsidRPr="008E28F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 6.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001C7F22" w:rsidRPr="00DE31DD">
+          <w:t>ARMS Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0017059E" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="0017059E" w:rsidRPr="008E28F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003B7068" w:rsidRPr="00DE31DD">
+          <w:t>ARMS Procedural Instructions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="493B90F1" w14:textId="77777777" w:rsidR="002B59C2" w:rsidRPr="008E28F5" w:rsidRDefault="002B59C2" w:rsidP="001D08D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>the prisoner shall be medically assessed</w:t>
+      </w:r>
+      <w:r w:rsidR="006E7C50" w:rsidRPr="008E28F5">
+        <w:t>, counselled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="000A16E3" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">clinically </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">managed by the prison’s Medical Practitioner and Clinical Nurse </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1665" w:rsidRPr="008E28F5">
+        <w:t>Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D343D6E" w14:textId="77777777" w:rsidR="001D08D8" w:rsidRPr="008E28F5" w:rsidRDefault="0044663B" w:rsidP="001D08D8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001D08D8" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1FF5" w:rsidRPr="008E28F5">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="001D08D8" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> be withdrawn from all programs and sporting activities so there is minimal </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4D2B" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">energy </w:t>
+      </w:r>
+      <w:r w:rsidR="001D08D8" w:rsidRPr="008E28F5">
+        <w:t>consumption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28254A34" w14:textId="77777777" w:rsidR="00002683" w:rsidRPr="008E28F5" w:rsidRDefault="00002683" w:rsidP="00002683">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>fluids are made available to the prisoner without the need for request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399C6AEF" w14:textId="77777777" w:rsidR="00002683" w:rsidRPr="008E28F5" w:rsidRDefault="00DD7C05" w:rsidP="003D62E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00002683" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">f the prisoner refuses </w:t>
+      </w:r>
+      <w:r w:rsidR="002B59C2" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">to consume food </w:t>
+      </w:r>
+      <w:r w:rsidR="00002683" w:rsidRPr="008E28F5">
+        <w:t>but continues to consume calorie-enhanced fluids, an alternative management strategy may be developed</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1FF5" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> by the Medical Practitioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BF1596" w14:textId="77777777" w:rsidR="00FD4BF9" w:rsidRPr="008E28F5" w:rsidRDefault="00FD4BF9" w:rsidP="00811A51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the Medical Practitioner will provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77A14" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">regular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>updates to the DMS and Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DABEF42" w14:textId="77777777" w:rsidR="00366B27" w:rsidRPr="008E28F5" w:rsidRDefault="00366B27" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc236394233"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc239769707"/>
+      <w:r w:rsidRPr="008E28F5">
+        <w:lastRenderedPageBreak/>
+        <w:t>VSM Stage 2 – Observation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="4806BA07" w14:textId="77777777" w:rsidR="000D5E1B" w:rsidRPr="008E28F5" w:rsidRDefault="000D5E1B" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>The need to upgrade the management of a prisoner to VSM Stage 2 shall be determined by the Superintendent, based on advice from the Medical Practitioner</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1FF5" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> and Clinical Nurse Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451B6C8B" w14:textId="77777777" w:rsidR="000D5E1B" w:rsidRPr="008E28F5" w:rsidRDefault="000D5E1B" w:rsidP="000D5E1B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">A prisoner upgraded to VSM Stage 2 shall be reported as critical in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Prisoner </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C74DAA" w:rsidRPr="00DE31DD">
+          <w:t>COPP 13.1 – Incident Notification, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481FEDB5" w14:textId="77777777" w:rsidR="000D5E1B" w:rsidRPr="008E28F5" w:rsidRDefault="000D5E1B" w:rsidP="000D5E1B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>Prisoners at regional prisons, workcamps and work farms who require transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00221E98" w:rsidRPr="008E28F5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> due to medical complications</w:t>
+      </w:r>
+      <w:r w:rsidR="00221E98" w:rsidRPr="008E28F5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> are to be transferred to a metropolitan</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2FD4" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> facility with established </w:t>
+      </w:r>
+      <w:r w:rsidR="008E28F5" w:rsidRPr="008E28F5">
+        <w:t>24-hour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4D23" w:rsidRPr="008E28F5">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">ursing availability </w:t>
+      </w:r>
+      <w:r w:rsidR="008E28F5" w:rsidRPr="008E28F5">
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> Casuarina and Bandyup. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEF1119" w14:textId="77777777" w:rsidR="00D615FC" w:rsidRPr="008E28F5" w:rsidRDefault="000D5E1B" w:rsidP="00811A51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">The Superintendent shall contact the next of kin or legally appointed guardian in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Access to </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="003B7068" w:rsidRPr="00DE31DD">
+          <w:t>COPP 6.1 – Prisoner Access to Health Care</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6FA57A" w14:textId="77777777" w:rsidR="00002683" w:rsidRPr="008E28F5" w:rsidRDefault="000D5E1B" w:rsidP="00811A51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">Following transfer, </w:t>
+      </w:r>
+      <w:r w:rsidR="00002683" w:rsidRPr="008E28F5">
+        <w:t>JHWS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> staff shall act as necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0039A" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04580" w:rsidRPr="008E28F5">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Toc236394234"/>
+      <w:r w:rsidR="00002683" w:rsidRPr="008E28F5">
+        <w:t>provid</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04580" w:rsidRPr="008E28F5">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00002683" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> updates on the prisoner's medical condition to the relevant Deputy Commissioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2C1867" w14:textId="77777777" w:rsidR="009A222C" w:rsidRPr="008E28F5" w:rsidRDefault="009A222C" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc239769708"/>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">VSM Stage 3 – </w:t>
+      </w:r>
+      <w:r w:rsidR="009272FA" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">Transferral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>to a</w:t>
+      </w:r>
+      <w:r w:rsidR="009272FA" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">epartment </w:t>
+      </w:r>
+      <w:r w:rsidR="009272FA" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">of Health </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>hospital</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="09B11498" w14:textId="77777777" w:rsidR="00F80F65" w:rsidRPr="008E28F5" w:rsidRDefault="00F80F65" w:rsidP="00AA6E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>In consultation with the DMS, the M</w:t>
+      </w:r>
+      <w:r w:rsidR="003E67B2" w:rsidRPr="008E28F5">
+        <w:t>edical Practitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> shall determine upgrading the prisoner’s management to VSM Stage 3 when treatment cannot be sustained within a prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696FB15B" w14:textId="77777777" w:rsidR="00F80F65" w:rsidRPr="008E28F5" w:rsidRDefault="00F80F65" w:rsidP="00F80F65">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>Where a prisoner reaches VSM Stage 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF3DB5A" w14:textId="77777777" w:rsidR="00F80F65" w:rsidRPr="008E28F5" w:rsidRDefault="00F80F65" w:rsidP="00F80F65">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>the transfer shall be to a hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672F0" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4020" w:rsidRPr="008E28F5">
+        <w:t>via ambulance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32331018" w14:textId="77777777" w:rsidR="00F80F65" w:rsidRPr="008E28F5" w:rsidRDefault="00D85E85" w:rsidP="00F80F65">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>JHWS</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1AC7" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80F65" w:rsidRPr="008E28F5">
+        <w:t>will notify the DMS and Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFD410F" w14:textId="77777777" w:rsidR="00F80F65" w:rsidRPr="008E28F5" w:rsidRDefault="00F80F65" w:rsidP="00F80F65">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>the Superintendent shall immediately inform the relevant Assistant Commissioner and relevant Deputy Commissioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB5BC35" w14:textId="77777777" w:rsidR="00F80F65" w:rsidRPr="008E28F5" w:rsidRDefault="00F80F65" w:rsidP="00F80F65">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">the Superintendent shall ensure the next of kin or legally appointed guardian is notified in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Health </w:t>
-[...5 lines deleted...]
-          <w:t>Care</w:t>
+          <w:t>COPP 6.1 – Prisoner Access to Health Care</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000E4643">
+      <w:r w:rsidRPr="008E28F5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003B7068">
+      <w:r w:rsidRPr="008E28F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589B438B" w14:textId="77777777" w:rsidR="00AB5991" w:rsidRDefault="00763D72" w:rsidP="00AB5991">
+    <w:p w14:paraId="70021C7C" w14:textId="77777777" w:rsidR="00002683" w:rsidRDefault="00002683" w:rsidP="00002683">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc96598773"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc96598773"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc239769709"/>
       <w:r>
-        <w:t>Use of f</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004F514B">
+        <w:t>Use of force for the purpose of examination or treatment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="1C0BBC28" w14:textId="77777777" w:rsidR="00545170" w:rsidRPr="00100378" w:rsidRDefault="00545170" w:rsidP="00545170">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00100378">
+        <w:t xml:space="preserve">Where there is a threat to life and the prisoner refuses medical examination and/or treatment, medical staff and/or a prison officer under the direction of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00100378">
+        <w:t>Medical Practitioner or Medical Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100378">
+        <w:t xml:space="preserve"> may use force considered reasonabl</w:t>
+      </w:r>
+      <w:r w:rsidR="00057AD3">
+        <w:t>y necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100378">
+        <w:t xml:space="preserve"> to conduct procedure(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="005848A7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100378">
+        <w:t xml:space="preserve"> Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00100378">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00057AD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093E0ECB" w14:textId="77777777" w:rsidR="00362E06" w:rsidRPr="0016663C" w:rsidRDefault="00362E06" w:rsidP="00811A51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc236394236"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc239769710"/>
+      <w:r w:rsidRPr="0016663C">
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="2CCA476E" w14:textId="77777777" w:rsidR="00AA6E87" w:rsidRDefault="00255576" w:rsidP="008E28F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>The notification and reporting of a prisoner’s transferal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5" w:rsidDel="00FD55D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F701FE" w:rsidRPr="008E28F5">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t>infirmary</w:t>
+      </w:r>
+      <w:r w:rsidR="00F701FE" w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> (men), other site (women)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E28F5">
+        <w:t xml:space="preserve"> or hospital due to voluntary starvation shall occur in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="008E28F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0063260D">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="577B1837" w14:textId="77777777" w:rsidR="001B45B0" w:rsidRPr="00127C4D" w:rsidRDefault="00AF17C1" w:rsidP="0015088D">
-[...122 lines deleted...]
-    <w:p w14:paraId="6D48EA0B" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="008114B3">
+    <w:p w14:paraId="67231DF3" w14:textId="77777777" w:rsidR="00AA6E87" w:rsidRDefault="00AA6E87" w:rsidP="008E28F5"/>
+    <w:p w14:paraId="4940EF0F" w14:textId="77777777" w:rsidR="00AA6E87" w:rsidRPr="008E28F5" w:rsidRDefault="00AA6E87" w:rsidP="008E28F5"/>
+    <w:p w14:paraId="5B1FEEFC" w14:textId="77777777" w:rsidR="00C77DED" w:rsidRPr="00C77DED" w:rsidRDefault="00255576" w:rsidP="00255576">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc96598775"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc239769711"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Annexures</w:t>
-[...312 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2116"/>
-        <w:gridCol w:w="7052"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="6810"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D336C" w:rsidRPr="000E6F0A" w14:paraId="2E27A826" w14:textId="77777777" w:rsidTr="00E671E0">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="3E1FF06C" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="61F9C8BE" w14:textId="77777777" w:rsidR="007D336C" w:rsidRPr="00CF6125" w:rsidRDefault="007D336C" w:rsidP="007D336C">
+          <w:p w14:paraId="73201FE5" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00FA476C" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="46971C5B" w14:textId="77777777" w:rsidR="007D336C" w:rsidRPr="00CF6125" w:rsidRDefault="007D336C" w:rsidP="007D336C">
+          <w:p w14:paraId="3274990A" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00FA476C" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7DEA" w14:paraId="157E1611" w14:textId="77777777" w:rsidTr="00E671E0">
+      <w:tr w:rsidR="0096166E" w:rsidRPr="001E36AA" w14:paraId="0E96913D" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A572644" w14:textId="77777777" w:rsidR="0096166E" w:rsidRPr="008E28F5" w:rsidRDefault="000874BD" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>Clinical Nurse Manager (CNM)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C63E009" w14:textId="77777777" w:rsidR="0096166E" w:rsidRPr="008E28F5" w:rsidRDefault="000130BF" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>The CNM is responsible for the effective and efficient overall management of the health centre.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="7FAC2613" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="414E8E14" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="008E28F5" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAD6297" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="008E28F5" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A148E7" w:rsidRPr="0016663C" w14:paraId="16DCABE2" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="426A9285" w14:textId="77777777" w:rsidR="003A7DEA" w:rsidRPr="005435AD" w:rsidRDefault="003A7DEA" w:rsidP="007D336C">
+          <w:p w14:paraId="0A3DA469" w14:textId="77777777" w:rsidR="00A148E7" w:rsidRPr="008E28F5" w:rsidDel="00A95A15" w:rsidRDefault="00A148E7" w:rsidP="00672F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>Guardian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D90D35" w14:textId="77777777" w:rsidR="00A148E7" w:rsidRPr="008E28F5" w:rsidDel="00A95A15" w:rsidRDefault="00A148E7" w:rsidP="00672F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E28F5">
+              <w:t xml:space="preserve">A person appointed as a guardian (including an alternate guardian) under section 43 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidR="000C6C25" w:rsidRPr="00FA476C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>Guardianship and Administration Act 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="000C6C25" w:rsidRPr="008E28F5">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00000D9F" w:rsidRPr="0016663C" w14:paraId="434DBF85" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABAB9DF" w14:textId="77777777" w:rsidR="00000D9F" w:rsidRPr="00FA476C" w:rsidRDefault="00000D9F" w:rsidP="00672F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D83D48E" w14:textId="77777777" w:rsidR="003A7DEA" w:rsidRPr="00344FBE" w:rsidRDefault="003A7DEA" w:rsidP="007D336C">
+          <w:p w14:paraId="58795F66" w14:textId="77777777" w:rsidR="00000D9F" w:rsidRPr="00D10729" w:rsidRDefault="00000D9F" w:rsidP="00672F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AB58B3">
-[...64 lines deleted...]
-            <w:r w:rsidRPr="002E2693">
+            <w:r w:rsidRPr="00FA476C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00102D94" w14:paraId="4E5BA0F1" w14:textId="77777777" w:rsidTr="00E671E0">
+      <w:tr w:rsidR="004F5FFB" w:rsidRPr="008E28F5" w14:paraId="2FFE866C" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC8691D" w14:textId="77777777" w:rsidR="00102D94" w:rsidRPr="002E2693" w:rsidRDefault="00102D94" w:rsidP="007D336C">
+          <w:p w14:paraId="18B927A3" w14:textId="77777777" w:rsidR="004F5FFB" w:rsidRPr="00FA476C" w:rsidRDefault="004F5FFB" w:rsidP="00672F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FA476C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Health Services</w:t>
+              <w:t xml:space="preserve">Health Centre </w:t>
+            </w:r>
+            <w:r w:rsidR="003E67B2" w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Health Service </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1575416D" w14:textId="77777777" w:rsidR="00102D94" w:rsidRPr="002E2693" w:rsidRDefault="00102D94" w:rsidP="007D336C">
+          <w:p w14:paraId="12325549" w14:textId="77777777" w:rsidR="004F5FFB" w:rsidRPr="00FA476C" w:rsidRDefault="004F5FFB" w:rsidP="00672F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FA476C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>The health services section of the prison, or the health service provider for the prison, as the case may be.</w:t>
+              <w:t>The health centre section of the prison, or the health service provider for the prison, as the case may be.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7DEA" w14:paraId="1B726C26" w14:textId="77777777" w:rsidTr="00E671E0">
+      <w:tr w:rsidR="00E933C8" w:rsidRPr="008E28F5" w14:paraId="6EE4006E" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3A116F" w14:textId="77777777" w:rsidR="003A7DEA" w:rsidRPr="002E2693" w:rsidRDefault="003A7DEA" w:rsidP="007D336C">
+          <w:p w14:paraId="527799DA" w14:textId="77777777" w:rsidR="00E933C8" w:rsidRPr="008E28F5" w:rsidRDefault="00E933C8" w:rsidP="00672F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>Medical Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51561803" w14:textId="77777777" w:rsidR="00E933C8" w:rsidRPr="008E28F5" w:rsidRDefault="001B5349" w:rsidP="00672F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An individual registered by the Medical Board of Australia, whose name appears on the register of medical practitioners and/or medical specialists. A Medical Officer is employed or engaged by the Department as a Prison Medical Officer (PMO) and performs the functions of a PMO in accordance with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007531F3" w:rsidRPr="008E28F5" w14:paraId="16C837D4" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF177E5" w14:textId="77777777" w:rsidR="007531F3" w:rsidRPr="008E28F5" w:rsidRDefault="007531F3" w:rsidP="00672F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>Medical Practitioner (MP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39915074" w14:textId="77777777" w:rsidR="007531F3" w:rsidRPr="00FA476C" w:rsidRDefault="000130BF" w:rsidP="00672F2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F776C">
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An individual registered by the Medical Board of Australia, whose name appears on the register of medical practitioners and/or medical specialists. A Medical Practitioner is employed or engaged by the Department as a Prison Medical Officer and performs the functions of a Prison Medical Officer in accordance with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>. This term is inclusive of Psychiatrists.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="302388F6" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1270A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prison Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50783F5C" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">As defined in s.3(1) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">. Also includes any contract worker authorised by the Commissioner in accordance with s.15I(1)(b) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> to perform the functions of a prison officer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="4BB77A35" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4A055B" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Prisoner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BC528B" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in s. 3 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00FA476C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6C25">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="301B9A5A" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D829AE" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Public Service Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C3DDA9" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Public Sector Management Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="227ED666" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFD2F36" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:lastRenderedPageBreak/>
+              <w:t>Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6508ED27" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner in accordance with s.15I(1) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> to perform a function.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="71366188" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F3C9BD" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABBA33E" w14:textId="77777777" w:rsidR="003A7DEA" w:rsidRPr="002E2693" w:rsidRDefault="003A7DEA" w:rsidP="00E671E0">
-[...7 lines deleted...]
-              <w:t>A person designated as a Superintendent under</w:t>
+          <w:p w14:paraId="018F4AD4" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">The Superintendent as defined in s.36 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF74AD">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="00FA476C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:r w:rsidR="00E671E0">
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> Does not extend to the Officer in Charge (OIC) of a prison.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="00FA476C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009757E2" w14:paraId="24B143D0" w14:textId="77777777" w:rsidTr="00E671E0">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="1047A96A" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C912562" w14:textId="43D5F924" w:rsidR="009757E2" w:rsidRPr="008F776C" w:rsidRDefault="009757E2" w:rsidP="007D336C">
-[...4 lines deleted...]
-              <w:t>Woman</w:t>
+          <w:p w14:paraId="4E48994A" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3753CB76" w14:textId="77F7C945" w:rsidR="009757E2" w:rsidRDefault="00D5290F" w:rsidP="009757E2">
-            <w:r>
+          <w:p w14:paraId="522D8D10" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38898F35" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE1465" w:rsidRPr="0016663C" w14:paraId="73983A1A" w14:textId="77777777" w:rsidTr="00FA476C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="283B1416" w14:textId="77777777" w:rsidR="00EE1465" w:rsidRPr="008E28F5" w:rsidRDefault="00EE1465" w:rsidP="00672F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E28F5">
+              <w:t>Voluntary Starvation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7E5BE4" w14:textId="77777777" w:rsidR="00EE1465" w:rsidRPr="008E28F5" w:rsidRDefault="00EE1465" w:rsidP="00672F2B">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA476C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A</w:t>
+              <w:t xml:space="preserve">A conscious decision to refuse to </w:t>
             </w:r>
-            <w:r w:rsidR="009757E2">
+            <w:r w:rsidR="00FE4FC1" w:rsidRPr="00FA476C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">n adult female human being. </w:t>
+              <w:t>consume food</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4FC1" w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4FC1" w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>fluid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as a way of expressing feeling, views or as a means to p</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1641D" w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rotes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>t.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="015C6D15" w14:textId="77777777" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00D5290F">
+    <w:p w14:paraId="31F9F673" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="007D2232">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc235624001"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc239769712"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="5D706F1F" w14:textId="77777777" w:rsidR="007F4B69" w:rsidRDefault="001E36AA" w:rsidP="007D2232">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc96598778"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235624002"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc239769713"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="0FABB37E" w14:textId="5419EB15" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:bookmarkStart w:id="27" w:name="_Toc235624003"/>
+    <w:p w14:paraId="3D63CDD5" w14:textId="77777777" w:rsidR="002126B4" w:rsidRPr="006B45C5" w:rsidRDefault="00D72961" w:rsidP="002126B4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="357" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002126B4" w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002126B4" w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>COPP 6.1 – Prisoner Access to Health Care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="002126B4" w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DC287D" w14:textId="77777777" w:rsidR="002126B4" w:rsidRPr="006B45C5" w:rsidRDefault="002126B4" w:rsidP="002126B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="006B45C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 8.1 – Prison Based Constructive Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="710A2184" w14:textId="77777777" w:rsidR="002126B4" w:rsidRPr="006B45C5" w:rsidRDefault="002126B4" w:rsidP="002126B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="006B45C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 11.3 – Use of Force and Restraints</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2CB4CA8D" w14:textId="77777777" w:rsidR="002126B4" w:rsidRPr="006B45C5" w:rsidRDefault="002126B4" w:rsidP="002126B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="006B45C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2ECB57F8" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc239769714"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:r w:rsidR="00816A19">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>ocuments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="49FA8947" w14:textId="77777777" w:rsidR="00456987" w:rsidRPr="006B45C5" w:rsidRDefault="00456987" w:rsidP="006B45C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="006B45C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>At Risk Management System Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B714DDF" w14:textId="77777777" w:rsidR="00456987" w:rsidRPr="006B45C5" w:rsidRDefault="00456987" w:rsidP="006B45C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="006B45C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>At Risk Management Procedural Instructions</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34C53F20" w14:textId="77777777" w:rsidR="00491B3F" w:rsidRPr="006B45C5" w:rsidRDefault="00491B3F" w:rsidP="006B45C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="006B45C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E1383AC" w14:textId="77777777" w:rsidR="00456987" w:rsidRPr="006B45C5" w:rsidRDefault="00D72961" w:rsidP="006B45C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00456987" w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00456987" w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>JHWS Policy and Procedure PM18 Voluntary Starvation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAF172E" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="00D72961" w:rsidP="006B45C5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B45C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Toc235624004"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc239769715"/>
+      <w:r w:rsidR="001E36AA" w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:r w:rsidR="00816A19">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="001E36AA" w:rsidRPr="001E36AA">
+        <w:t>egislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidR="001E36AA" w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6119144E" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="008E28F5" w:rsidRDefault="001E36AA" w:rsidP="008E28F5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId36" w:history="1">
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008E28F5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Prison</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C35555">
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2CD0F3" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="006B45C5" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B45C5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:i/>
-          <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Regulations 1982</w:t>
+        <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4FC348" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
+    <w:p w14:paraId="4458C13C" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="000548F2" w:rsidRDefault="001E36AA" w:rsidP="00252D69">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...29 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="714" w:hanging="357"/>
-[...24 lines deleted...]
-      </w:r>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235624005"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc239769716"/>
+      <w:r w:rsidRPr="000548F2">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="05AAC4A1" w14:textId="77777777" w:rsidR="005B1485" w:rsidRPr="00254AC9" w:rsidRDefault="005B1485" w:rsidP="005B1485">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1BF9F52A" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>It is expected that:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="03461395" w14:textId="77777777" w:rsidR="005B1485" w:rsidRDefault="005B1485" w:rsidP="005B1485">
+    <w:p w14:paraId="5F3F01FB" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="714" w:hanging="357"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Head Office will undertake management oversight as required. </w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00F73AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3269EC5C" w14:textId="77777777" w:rsidR="005B1485" w:rsidRPr="00254AC9" w:rsidRDefault="005B1485" w:rsidP="005B1485">
-[...6 lines deleted...]
-    <w:p w14:paraId="249D45DD" w14:textId="77777777" w:rsidR="005B1485" w:rsidRDefault="005B1485" w:rsidP="005B1485">
+    <w:p w14:paraId="0F3BDD18" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="714" w:hanging="357"/>
-[...24 lines deleted...]
-      </w:hyperlink>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="408E01DB" w14:textId="77777777" w:rsidR="005B1485" w:rsidRPr="00254AC9" w:rsidRDefault="005B1485" w:rsidP="005B1485">
-[...9 lines deleted...]
-    <w:p w14:paraId="22EA0ED8" w14:textId="77777777" w:rsidR="005B1485" w:rsidRPr="00254AC9" w:rsidRDefault="005B1485" w:rsidP="005B1485">
+    <w:p w14:paraId="069D8C35" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="714" w:hanging="357"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0848379C" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00662660"/>
-    <w:p w14:paraId="558A058E" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="0048657F" w:rsidRDefault="00245869" w:rsidP="0048657F">
+    <w:p w14:paraId="6518805A" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73AE6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7800F840" w14:textId="77777777" w:rsidR="000548F2" w:rsidRDefault="000548F2" w:rsidP="002157B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0048657F">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc235624006"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc239769717"/>
+      <w:r w:rsidRPr="00C210EE">
+        <w:t xml:space="preserve">Document </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF43D7">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EE">
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF43D7">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EE">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9249" w:type="dxa"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
-        <w:gridCol w:w="2187"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1625"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2754"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w14:paraId="2FFE6F3C" w14:textId="30DD439F" w:rsidTr="000D3D13">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="0DDE1122" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="534"/>
+          <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="2B040708" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w:rsidRDefault="000D3D13" w:rsidP="00DF778C">
+          <w:p w14:paraId="58409D3E" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FA476C" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="548E8DB4" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w:rsidRDefault="000D3D13" w:rsidP="00DF778C">
+          <w:p w14:paraId="41DD463D" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FA476C" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2753" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDF1D63" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w:rsidRDefault="000D3D13" w:rsidP="00DF778C">
+          <w:p w14:paraId="60DC6F85" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FA476C" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1633" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="3977477E" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w:rsidRDefault="000D3D13" w:rsidP="00DF778C">
+          <w:p w14:paraId="03AF2799" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FA476C" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="337805BA" w14:textId="6606978C" w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w:rsidRDefault="000D3D13" w:rsidP="00DF778C">
+          <w:p w14:paraId="718EC9BB" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00FA476C" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FA476C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w14:paraId="55EE558B" w14:textId="1E8077AE" w:rsidTr="000D3D13">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="5B9FDDED" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:trPr>
-          <w:trHeight w:val="534"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EFE2F0E" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRPr="007D3C6F" w:rsidRDefault="000D3D13" w:rsidP="005A7036">
-[...349 lines deleted...]
-          <w:p w14:paraId="3D5F16B2" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRDefault="000D3D13" w:rsidP="00662660">
+          <w:p w14:paraId="1B44051E" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="007F4B69" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03F671DA" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRDefault="000D3D13" w:rsidP="00662660">
+          <w:p w14:paraId="1B85197B" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00DC1AD2" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F62B9B">
+            <w:r w:rsidRPr="0016663C">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2753" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="207A5ABD" w14:textId="43683F14" w:rsidR="000D3D13" w:rsidRDefault="000D3D13" w:rsidP="00662660">
+          <w:p w14:paraId="5C2F4565" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00051BB8" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Director Operational Projects, Policy, Compliance and Contracts </w:t>
+            <w:r w:rsidRPr="0016663C">
+              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1633" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F7D463" w14:textId="77777777" w:rsidR="000D3D13" w:rsidRDefault="000D3D13" w:rsidP="00662660">
+          <w:p w14:paraId="1C8618FF" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00927ECB" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0016663C">
               <w:t>6 April 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52E8C69E" w14:textId="4F91E677" w:rsidR="000D3D13" w:rsidRDefault="000D3D13" w:rsidP="00662660">
+          <w:p w14:paraId="5F79B84A" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00E84B3A" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0016663C">
               <w:t>28 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5290F" w:rsidRPr="007D3C6F" w14:paraId="4E0EC0FF" w14:textId="77777777" w:rsidTr="000D3D13">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="35915E06" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434D6A6D" w14:textId="3A648BF3" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00662660">
+          <w:p w14:paraId="1F11AE48" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00DC1AD2" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>1.1</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF8ACF2" w14:textId="52CA2E64" w:rsidR="00D5290F" w:rsidRPr="00F62B9B" w:rsidRDefault="00D5290F" w:rsidP="00662660">
+          <w:p w14:paraId="0457CA30" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00DC1AD2" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F62B9B">
+            <w:r w:rsidRPr="0016663C">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2753" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0F6F1E" w14:textId="0BCD1AE9" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00662660">
+          <w:p w14:paraId="36F45899" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00BC36E9" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Changed female to woman</w:t>
+            <w:r w:rsidRPr="0016663C">
+              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1633" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1126BC60" w14:textId="544DA487" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00662660">
+          <w:p w14:paraId="56F7B228" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="001D7241" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0016663C">
               <w:t>2 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161566A0" w14:textId="376D7453" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00662660">
+          <w:p w14:paraId="777A9ACB" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="0051154A" w:rsidP="0051154A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>N/A</w:t>
+            <w:r w:rsidRPr="0016663C">
+              <w:t>8 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5290F" w:rsidRPr="007D3C6F" w14:paraId="5D5F128D" w14:textId="77777777" w:rsidTr="000D3D13">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="7B349F69" w14:textId="77777777" w:rsidTr="00FA476C">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43336548" w14:textId="13AEAEE0" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00D5290F">
+          <w:p w14:paraId="24D0E4D2" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00DC1AD2" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">2.0 </w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25C14C9B" w14:textId="6E93CB1F" w:rsidR="00D5290F" w:rsidRPr="00F62B9B" w:rsidRDefault="00D5290F" w:rsidP="00D5290F">
+          <w:p w14:paraId="7CE7218E" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00DC1AD2" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F62B9B">
+            <w:r w:rsidRPr="0016663C">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2753" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03A49ACC" w14:textId="2DD240AF" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00D5290F">
+          <w:p w14:paraId="49FF398C" w14:textId="77777777" w:rsidR="00434D82" w:rsidRPr="0016663C" w:rsidRDefault="00434D82" w:rsidP="00434D82">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0016663C">
+              <w:t xml:space="preserve">Approved by </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4F9E87" w14:textId="77777777" w:rsidR="00434D82" w:rsidRDefault="00434D82" w:rsidP="00434D82">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0016663C">
+              <w:t xml:space="preserve">Deputy Commissioner, Operational Support </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8185C0" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="00AA6E87" w:rsidP="00434D82">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
+              <w:t>S26/</w:t>
+            </w:r>
+            <w:r w:rsidR="003B27F6">
+              <w:t>99473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1633" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD33855" w14:textId="3FCE5BF0" w:rsidR="00D5290F" w:rsidRDefault="00D5290F" w:rsidP="00D5290F">
+          <w:p w14:paraId="5FF4CF05" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRPr="00245BC9" w:rsidRDefault="00245BC9" w:rsidP="005E6C2B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>2 March 2022</w:t>
+            <w:r w:rsidRPr="00245BC9">
+              <w:t>14 September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2505DF" w14:textId="4636C4F1" w:rsidR="00D5290F" w:rsidRDefault="00961691" w:rsidP="00D5290F">
+          <w:p w14:paraId="4DB6DC77" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRPr="00245BC9" w:rsidRDefault="00245BC9" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> March 2022</w:t>
+            <w:r w:rsidRPr="00245BC9">
+              <w:t>15 September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0214E823" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
-[...5 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w14:paraId="2CD48BB6" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00577B5D" w:rsidSect="002C3A9A">
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58579A51" w14:textId="77777777" w:rsidR="005618BA" w:rsidRDefault="005618BA" w:rsidP="00D06E62">
+    <w:p w14:paraId="6930368A" w14:textId="77777777" w:rsidR="006A0638" w:rsidRDefault="006A0638" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19216AA5" w14:textId="77777777" w:rsidR="005618BA" w:rsidRDefault="005618BA" w:rsidP="00D06E62">
+    <w:p w14:paraId="6C69ED5D" w14:textId="77777777" w:rsidR="006A0638" w:rsidRDefault="006A0638" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...1 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="11D1AD0E" w14:textId="77777777" w:rsidR="00596413" w:rsidRDefault="00596413" w:rsidP="00663830">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="083DB518" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>The current version of this document is maintained on the</w:t>
+      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
-    <w:r w:rsidR="00C5087B">
+    <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Custodial Op</w:t>
+      <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>s intranet page</w:t>
+      <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r>
-      <w:tab/>
+    <w:r w:rsidR="00216FB2">
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00D72961" w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00D72961" w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001A47D1">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00D72961" w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D72961">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D72961">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001A47D1">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>9</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D72961">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="4258FF55" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AF033BD" w14:textId="77777777" w:rsidR="005618BA" w:rsidRDefault="005618BA" w:rsidP="00D06E62">
+    <w:p w14:paraId="4068FE4B" w14:textId="77777777" w:rsidR="006A0638" w:rsidRDefault="006A0638" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="615D0A55" w14:textId="77777777" w:rsidR="005618BA" w:rsidRDefault="005618BA" w:rsidP="00D06E62">
+    <w:p w14:paraId="1DD3EACE" w14:textId="77777777" w:rsidR="006A0638" w:rsidRDefault="006A0638" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="2F5559CC" w14:textId="77777777" w:rsidR="00596413" w:rsidRDefault="00596413" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43A97E60" w14:textId="08E37B21" w:rsidR="005B0177" w:rsidRDefault="0017564D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="223EB224" wp14:editId="3BD8D801">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1097738549" name="Text Box 13"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3ABE53D5" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="223EB224" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 13" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251656192;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM2noDFgIAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3cNcacYqsRYYB&#10;QVsgHXpWZCk2JomCpMTOfv0oxU62bqdhF5kiaX689zS/G7QiB+F8B6amxSynRBgOTWd2Nf32svpw&#10;Q4kPzDRMgRE1PQpP7xbv3817W4kraEE1whEsYnzV25q2IdgqyzxvhWZ+BlYYDEpwmgW8ul3WONZj&#10;da2yqzy/znpwjXXAhffofTgF6SLVl1Lw8CSlF4GomuJsIZ0undt4Zos5q3aO2bbj4xjsH6bQrDPY&#10;9FzqgQVG9q77o5TuuAMPMsw46Ayk7LhIO+A2Rf5mm03LrEi7IDjenmHy/68sfzxs7LMjYfgMAxKY&#10;lvB2Dfy7R2yy3vpqzImY+spjdlx0kE7HL65A8EfE9njGUwyBcHSWZXFTlJRwDH38dF2WZcQ7u/xs&#10;nQ9fBGgSjZo6pCsNwA5rH06pU0rsZWDVKZUoU+Y3B9aMnjTuacI4axi2A2ZHcwvNEdd0cFKAt3zV&#10;Yc818+GZOaQcF0AZhyc8pIK+pjBalLTgfvzNH/ORCYxS0qOEampQ45SorwYZimpLRnGblzne3OTe&#10;TobZ63tAYRb4RixPZswLajKlA/2KAl/GRhhihmO7mobJvA8nLeMD4WK5TEkoLMvC2mwsnwiNIL4M&#10;r8zZEemAFD3CpC9WvQH8lBsR9na5Dwh7YuMC5Ag1ijLxOT6gqPpf7ynr8swXPwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAMOJHXfaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiT&#10;bTUlULslxIQDN0T0PHTHttCdaboLVH69qxe9TPLyXt77pliMrlNnGnwrbCCdJKCIK7Et1wZ2b6uH&#10;GSgfkC12wmTgizwsytubAnMrF36l8zbUKpawz9FAE0Kfa+2rhhz6ifTE0fuUwWGIcqi1HfASy12n&#10;H5Nkqh22HBca7Omloeq4PTkDbbaUkNL7enX4cKmk1806u26Mub8bl8+gAo3hLww/+BEdysi0lxNb&#10;rzoD8ZHwe6M3m85B7Q1k8yfQZaH/s5ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIza&#10;egMWAgAALgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMOJHXfaAAAAAwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3ABE53D5" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5A44D835" wp14:editId="1F07ED68">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="87907921" name="Text Box 11"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3032E7AC" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FA476C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="5A44D835" id="Text Box 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3032E7AC" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FA476C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41F544D4" w14:textId="524224DA" w:rsidR="005B0177" w:rsidRDefault="0017564D" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E274DE3" wp14:editId="493D5DBE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1088468102" name="Text Box 9"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="75E8A8EA" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1E274DE3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASaGHrGwIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xncNcacYqsRYYB&#10;QVsgHXpWZCk2JouCpMTOfv0o2U62rqdiF5kiaX6897S47VtFjsK6BnRJs1lKidAcqkbvS/rjef3p&#10;mhLnma6YAi1KehKO3i4/flh0phBzqEFVwhIsol3RmZLW3psiSRyvRcvcDIzQGJRgW+bxavdJZVmH&#10;1VuVzNP0KunAVsYCF86h934I0mWsL6Xg/lFKJzxRJcXZfDxtPHfhTJYLVuwtM3XDxzHYO6ZoWaOx&#10;6bnUPfOMHGzzT6m24RYcSD/j0CYgZcNF3AG3ydJX22xrZkTcBcFx5gyT+39l+cNxa54s8f1X6JHA&#10;uIQzG+A/HWKTdMYVY07A1BUOs8OivbRt+OIKBH9EbE9nPEXvCUdnnmfXWU4Jx9DnL1d5nge8k8vP&#10;xjr/TUBLglFSi3TFAdhx4/yQOqWEXhrWjVKRMqX/cmDN4InjDhOGWX2/60lTlXQe+gbPDqoTbmth&#10;EIIzfN1g6w1z/olZZB73QDX7Rzykgq6kMFqU1GB/veUP+UgIRinpUEkl1Sh1StR3jUQF0UUju0nz&#10;FG92cu8mQx/aO0B9ZvhUDI9myPNqMqWF9gV1vgqNMMQ0x3Yl9ZN55wdJ4zvhYrWKSagvw/xGbw2f&#10;eA1YPvcvzJoRcI9MPcAkM1a8wn3IDUA7szp4RD+ScgFyRBy1GWkd31EQ/5/3mHV57cvfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAw4kdd9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+&#10;h82YeJNtNSVQuyXEhAM3RPQ8dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3X&#10;BnZvq4cZKB+QLXbCZOCLPCzK25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd&#10;8BLLXacfk2SqHbYcFxrs6aWh6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3K&#10;yLSXE1uvOgPxkfB7ozebzkHtDWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEmhh6xsCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAw4kdd9oAAAADAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="75E8A8EA" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="64E3AEC4" wp14:editId="096C021D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="977478020" name="Text Box 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="49AEAD70" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FA476C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="64E3AEC4" id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="49AEAD70" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FA476C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00D72961">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D72961">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CE3219">
+    <w:r w:rsidR="00BA6573">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 6.6 Voluntary Starvation</w:t>
+      <w:t>Prison COPP 6.6  Voluntary Starvation</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D72961">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> v</w:t>
+    </w:r>
+    <w:r w:rsidR="001A0AC0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB6B2D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7862AE83" w14:textId="77777777" w:rsidR="00596413" w:rsidRDefault="00596413">
+  <w:p w14:paraId="795E4045" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0074B191" w14:textId="77777777" w:rsidR="00596413" w:rsidRDefault="00596413">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DE94D5C" w14:textId="52640353" w:rsidR="005B0177" w:rsidRDefault="0017564D" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="56"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BD0B721" wp14:editId="110E6208">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DB482FA" wp14:editId="5C0BF933">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="561975" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1315121675" name="Text Box 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561975" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F62299C" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00BF00FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00BF00FB">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0DB482FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:44.25pt;height:29.65pt;z-index:251655168;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8BDGgHAIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3c9oacYqsRYYB&#10;QVsgHXpWZCk2JouCpMTOfv0o2U62bqdhF5kiaX6897S461tFjsK6BnRJs1lKidAcqkbvS/rtZf3h&#10;hhLnma6YAi1KehKO3i3fv1t0phBXUIOqhCVYRLuiMyWtvTdFkjhei5a5GRihMSjBtszj1e6TyrIO&#10;q7cquUrTedKBrYwFLpxD78MQpMtYX0rB/ZOUTniiSoqz+XjaeO7CmSwXrNhbZuqGj2Owf5iiZY3G&#10;pudSD8wzcrDNH6XahltwIP2MQ5uAlA0XcQfcJkvfbLOtmRFxFwTHmTNM7v+V5Y/HrXm2xPefoUcC&#10;4xLObIB/d4hN0hlXjDkBU1c4zA6L9tK24YsrEPwRsT2d8RS9Jxyd+Ty7vc4p4Rj6eD3P8zzgnVx+&#10;Ntb5LwJaEoySWqQrDsCOG+eH1Ckl9NKwbpSKlCn9mwNrBk8cd5gwzOr7XU+aqqSfQt/g2UF1wm0t&#10;DEJwhq8bbL1hzj8zi8zjHqhm/4SHVNCVFEaLkhrsj7/5Qz4SglFKOlRSSTVKnRL1VSNRQXTRyG7T&#10;PMWbndy7ydCH9h5Qnxk+FcOjGfK8mkxpoX1Fna9CIwwxzbFdSf1k3vtB0vhOuFitYhLqyzC/0VvD&#10;J14Dli/9K7NmBNwjU48wyYwVb3AfcgPQzqwOHtGPpFyAHBFHbUZax3cUxP/rPWZdXvvyJwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKrSzdzaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyoE1BQCHGqCqmH3kopnLfxNkmJ11G8bUO/HsMFLiuNZjTztpxPrlcnGkPn2UA6S0AR1952&#10;3BjYvi3vclBBkC32nsnAFwWYV9dXJRbWn/mVThtpVCzhUKCBVmQotA51Sw7DzA/E0dv70aFEOTba&#10;jniO5a7X90nyqB12HBdaHOilpfpzc3QGumzhJaX31fLw4VKfXtar7LI25vZmWjyDEprkLww/+BEd&#10;qsi080e2QfUG4iPye6OX5xmonYHs6QF0Ver/7NU3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPwEMaAcAgAANQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKrSzdzaAAAAAwEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F62299C" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00BF00FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00BF00FB">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61116844" wp14:editId="1BC700C7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:docPr id="1539075542" name="Text Box 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:sdt>
-                          <w:sdtPr>
+                        <w:p w14:paraId="2AF1F9A0" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00FA476C" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                          <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-                            <w:rPr>
+                              <w:color w:val="FFFFFF"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                          </w:sdtEndPr>
-[...23 lines deleted...]
-                        </w:sdt>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FA476C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Corrective Services</w:t>
+                          </w:r>
+                        </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7BD0B721" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOwtLBwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqW7dgrr6M0aapK&#10;aVop6QdglvWiAkMH7F336zuwjmOlt6oc0MDMPN6bGdbXvTXsoDBocBWfjMacKSeh1m5X8R/P9x+W&#10;nIUoXC0MOFXxowr8evP+3brzpZpCC6ZWyAjEhbLzFW9j9GVRBNkqK8IIvHLkbACtiHTEXVGj6Ajd&#10;mmI6Hi+KDrD2CFKFQLd3g5NvMn7TKBm/NU1QkZmKE7eYd8z7Nu3FZi3KHQrfanmiIf6BhRXa0aNn&#10;qDsRBduj/gvKaokQoIkjCbaAptFSZQ2kZjJ+o+apFV5lLVSc4M9lCv8PVj4eviPTNfWOMycstehZ&#10;9ZF9hJ5NUnU6H0oKevIUFnu6TpFJafAPIH8G5uC2FW6nbhCha5WoiV3OLC5SB5yQQLbdV6jpGbGP&#10;kIH6Bm0CpGIwQqcuHc+dSVRkenIxu1pO55xJ8k1Xi/lsnsgVonzJ9hjiZwWWJaPiSJ3P6OLwEOIQ&#10;+hKSHnNwr43J3TeOdRVfzQn+jcfqSMNptK34cpzWMC5J5CdX5+QotBls4mIcUUqqk9BBcuy3PQWm&#10;yy3UR9KPMAwhfRoyWsDfnHU0gBUPv/YCFWfmi6MariazWZrYfJjNr6Z0wEvP9tIjnCSoikfOBvM2&#10;5ikfFN1QrRudy/DK5MSVBisX8vQJ0uRennPU61fd/AEAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3c&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebG&#10;bhIRr6PYbcLfs5zgOJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVp&#10;ChsmenPnbWoEl1AsDEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df2&#10;5BE+X4773VK9Nk9+NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5A&#10;HBB0tgJZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARzsLSwcCAADyAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="61116844" id="Text Box 3" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:sdt>
-                    <w:sdtPr>
+                  <w:p w14:paraId="2AF1F9A0" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00FA476C" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                    <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
-                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-                      <w:rPr>
+                        <w:color w:val="FFFFFF"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                    </w:sdtEndPr>
-[...23 lines deleted...]
-                  </w:sdt>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FA476C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Corrective Services</w:t>
+                    </w:r>
+                  </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D9E26D" wp14:editId="599D2E01">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-635</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7553325" cy="10689590"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="445B8F41" w14:textId="141C2B2E" w:rsidR="00043DB1" w:rsidRDefault="0017564D" w:rsidP="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FD38CD1" wp14:editId="21CE2BCF">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08D054C1" wp14:editId="05923452">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>2543810</wp:posOffset>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-17145</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="3971925" cy="542925"/>
+              <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="21" name="Text Box 21"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="1451720615" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3971925" cy="542925"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FF1E33D" w14:textId="77777777" w:rsidR="00596413" w:rsidRDefault="00596413" w:rsidP="00B937D8">
+                        <w:p w14:paraId="11740BE4" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00BF00FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:pStyle w:val="Publicationtitle"/>
                             <w:rPr>
-                              <w:rFonts w:hint="eastAsia"/>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-                            <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                          <w:r w:rsidRPr="00BF00FB">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
+              <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
-              <wp14:sizeRelV relativeFrom="margin">
+              <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6FD38CD1" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rba6gAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtVm0mwH+wKqh3NO0C3MdHL65qGciMi3otAK0IjprXHO/poA9R8&#10;6CXO1hB+/02f8MRcsnLW0MqVPP7aiKA4M98ccfpsPJ2mHc2H6ex0QodwaFkdWtzGXgJNhWhL2WUx&#10;4dEMog5gn+h1WKZbySScpLtLjoN4id1DQK+LVMtlBtFWeoE37sHLFDoNKVHusX0Swfe8RGL0LQzL&#10;KeZv6Nlhk6eD5QZB15m7qc9dV/v+00Zn9vevT3oyDs8Z9fpGLl4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH/PDF3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuW7oKRlXqTlOl&#10;CQnBYWMXbm6TtRWJU5psK3w92YkdLT89PxeryRpx0qPvHSMs5gkIzY1TPbcI+4/NLAPhA7Ei41gj&#10;/GgPq/L2pqBcuTNv9WkXWhEl7HNC6EIYcil902lLfu4GzXF3cKOlEMexlWqkc5RbI9MkWUpLPccL&#10;HQ266nTztTtahNdq807bOrXZr6le3g7r4Xv/+Yh4fzetn0EEPYV/GC75MR3K2FS7IysvDMJDtEcU&#10;YZY+gbgASbpcgKgRsjQDWRby+oXyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpFtrqA&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIf8&#10;8MXfAAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:textbox>
+            <v:shapetype w14:anchorId="08D054C1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmlasdGwIAADUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3cNYacYqsRYYB&#10;QVsgHXpWZCk2JouCpMTOfv0o2U62rqdiF5kiaX6897S47VtFjsK6BnRJs1lKidAcqkbvS/rjef3p&#10;mhLnma6YAi1KehKO3i4/flh0phBXUIOqhCVYRLuiMyWtvTdFkjhei5a5GRihMSjBtszj1e6TyrIO&#10;q7cquUrTedKBrYwFLpxD7/0QpMtYX0rB/aOUTniiSoqz+XjaeO7CmSwXrNhbZuqGj2Owd0zRskZj&#10;03Ope+YZOdjmn1Jtwy04kH7GoU1AyoaLuANuk6WvttnWzIi4C4LjzBkm9//K8ofj1jxZ4vuv0COB&#10;cQlnNsB/OsQm6YwrxpyAqSscZodFe2nb8MUVCP6I2J7OeIreE47OPM+us5wSjqHPX+Z5nge8k8vP&#10;xjr/TUBLglFSi3TFAdhx4/yQOqWEXhrWjVKRMqX/cmDN4InjDhOGWX2/60lTlXQe+gbPDqoTbmth&#10;EIIzfN1g6w1z/olZZB73QDX7Rzykgq6kMFqU1GB/veUP+UgIRinpUEkl1Sh1StR3jUQF0UUju0nz&#10;FG92cu8mQx/aO0B9ZvhUDI9myPNqMqWF9gV1vgqNMMQ0x3Yl9ZN55wdJ4zvhYrWKSagvw/xGbw2f&#10;eA1YPvcvzJoRcI9MPcAkM1a8wn3IDUA7szp4RD+ScgFyRBy1GWkd31EQ/5/3mHV57cvfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAw4kdd9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+&#10;h82YeJNtNSVQuyXEhAM3RPQ8dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3X&#10;BnZvq4cZKB+QLXbCZOCLPCzK25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd&#10;8BLLXacfk2SqHbYcFxrs6aWh6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3K&#10;yLSXE1uvOgPxkfB7ozebzkHtDWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAppWrHRsCAAA1BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAw4kdd9oAAAADAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FF1E33D" w14:textId="77777777" w:rsidR="00596413" w:rsidRDefault="00596413" w:rsidP="00B937D8">
+                  <w:p w14:paraId="11740BE4" w14:textId="77777777" w:rsidR="00D9472A" w:rsidRPr="00BF00FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
-                      <w:pStyle w:val="Publicationtitle"/>
                       <w:rPr>
-                        <w:rFonts w:hint="eastAsia"/>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-                      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                    <w:r w:rsidRPr="00BF00FB">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D72961">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...55 lines deleted...]
-      </w:drawing>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00D72961">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F6453A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Prison COPP 6.6  Voluntary Starvation</w:t>
+    </w:r>
+    <w:r w:rsidR="00D72961">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00967549">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DD01E3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00594960">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="006D472A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="008E28F5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>0</w:t>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="25E9852F" w14:textId="77777777" w:rsidR="00596413" w:rsidRDefault="00596413">
+  <w:p w14:paraId="07938A9B" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-</w:hdr>
-[...69 lines deleted...]
-  </w:p>
+  <w:p w14:paraId="4239158E" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="87CA1089"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="922689CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="E3553580"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B346D4"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04090495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E348E892"/>
+    <w:tmpl w:val="6B061C6C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C090025"/>
+    <w:tmpl w:val="C05876BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-    </w:lvl>
-[...160 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:color w:val="auto"/>
-[...1712 lines deleted...]
-        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06464CF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E74EB6C"/>
+    <w:lvl w:ilvl="0" w:tplc="8742556E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2258EA68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8C4A93F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="002E1EBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5ACA7A28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C5CCB888">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AC9A125A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="58A4ED08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="03AE753C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D577965"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D15AE456"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FFA0E48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06961DFC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB93CA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DC40BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E68041A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D54275"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7270CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="316E01FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E5E49F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC1396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34530860"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07106BA2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="369352B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7402E84"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36CB5324"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA1898B6"/>
+    <w:lvl w:ilvl="0" w:tplc="3378D644">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C64AD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8E602CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="459102A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7514F77C"/>
+    <w:lvl w:ilvl="0" w:tplc="F2D42EEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10DC4460">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="83C0FF9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D05E2A72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DF78970C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="43D6C596">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B8648586">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040A3232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="18F49E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46736A66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D7ACA6C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E23147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="446C5EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B565FB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85A8FEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="8D824914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C88EAB78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3E687FB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EC7E5F7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="534CEDAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E272B440">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="81588E78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FD706A0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FC328EE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEA0CF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E81D58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52461E58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18D26DEA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55B36E0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61C8C536"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...101 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
-[...51 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56344502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D504052"/>
+    <w:lvl w:ilvl="0" w:tplc="D6FE7836">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="27FE9AC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38C693F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0AB622E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="17767A5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5A06F162">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE02CEBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4BD81CC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C820EBA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C004251"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48240FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C7425CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72EAF658"/>
+    <w:lvl w:ilvl="0" w:tplc="A29E1434">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="22C67C3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C136BF78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D552325A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="010433D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FD9C1414">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="84006CA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8EB88D32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="57CA38F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CC23A7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C80EFEC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DE2020B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADD42E04"/>
+    <w:lvl w:ilvl="0" w:tplc="AE848C80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AB043AA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5442D9B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7A5C848A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4B42BAF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B55627DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DF14C046">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D952ADC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="70DE8A88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62274516"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D72CE84"/>
+    <w:lvl w:ilvl="0" w:tplc="1368D83A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D6343FAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7F148AB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4D94A7FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EFFC5A6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6F9C3F5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="15A6F578">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="83803DD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="56440294">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70885514"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46CA3130"/>
+    <w:lvl w:ilvl="0" w:tplc="5DCEFAAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E276782C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9C20251A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D6CA8E94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4B94BE6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F606EFD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A8BA56CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="084C8878">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F934D438">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C33387"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E050D840"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72C363C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97EEF5F4"/>
+    <w:lvl w:ilvl="0" w:tplc="E2905F3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4BF45644">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5030CA32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="92A08006">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E1446860">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="89C26E3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D5F6B5EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5A2CCB30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7882B4CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -7834,3143 +11035,3127 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...81 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1423063197">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="1125151921">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="3" w16cid:durableId="936979974">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="4" w16cid:durableId="931545854">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="5" w16cid:durableId="1866286793">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="60836675">
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="7" w16cid:durableId="1572808598">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="996879013">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1316185945">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1355885304">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="345327975">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="12" w16cid:durableId="498544108">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="13" w16cid:durableId="2064790094">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1857110269">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="856115613">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="16" w16cid:durableId="874738556">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1843006768">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="503595567">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1965889757">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1420831688">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="21" w16cid:durableId="233272867">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1404528532">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="886798275">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1859729468">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1370305005">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
-[...51 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="26" w16cid:durableId="64031719">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="27" w16cid:durableId="1268611440">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="28" w16cid:durableId="437527498">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1903057959">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="642731682">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="835191743">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="252593883">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="815237">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="152373637">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1361322733">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1705791225">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2017147093">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="38" w16cid:durableId="1403261008">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="39" w16cid:durableId="1452480349">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24">
-[...5 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="40" w16cid:durableId="1466509466">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
-[...25 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="41" w16cid:durableId="681053555">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="42" w16cid:durableId="1059866499">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="43" w16cid:durableId="1091971941">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="44" w16cid:durableId="2071927978">
+    <w:abstractNumId w:val="5"/>
   </w:num>
+  <w:num w:numId="45" w16cid:durableId="1222060013">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4bQYIl2Bs8xNheIonRYDvVIxTdE7A8COYUcLEssKx8xBnwFqTNQHwyPpJN4Xrb2Byky+QgUwso5nFRwJKIHhgg==" w:salt="fBBsdU8IAoCnK1ZPgcJRKw=="/>
+  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="h1y0BUuvlNhkKBmKeg7tPELa3qoOrXji4lTFOab6DC350uB/RXPh9itlDWPO7teP6j+l5HgBnZNyEF6tkrsOBA==" w:salt="VRhkmq8+0spAt1smwCn0fQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
-    <w:rsid w:val="00002334"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00033F5F"/>
+    <w:rsid w:val="00000D9F"/>
+    <w:rsid w:val="00002683"/>
+    <w:rsid w:val="000048B2"/>
+    <w:rsid w:val="00007B91"/>
+    <w:rsid w:val="000130BF"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="000335FC"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00035E87"/>
+    <w:rsid w:val="0004369E"/>
+    <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="00046FD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00065FF4"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="00051562"/>
+    <w:rsid w:val="00051BB8"/>
+    <w:rsid w:val="000548F2"/>
+    <w:rsid w:val="000551F4"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00057AD3"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="00067D1C"/>
+    <w:rsid w:val="00067D46"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="00072BF8"/>
+    <w:rsid w:val="00073B07"/>
+    <w:rsid w:val="000745E4"/>
+    <w:rsid w:val="0007478D"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00080883"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00091654"/>
+    <w:rsid w:val="00083D9C"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="000874BD"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="000A013B"/>
-    <w:rsid w:val="000A4C50"/>
-    <w:rsid w:val="000B0DB6"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A16E3"/>
+    <w:rsid w:val="000A25E8"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6247"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
+    <w:rsid w:val="000B3969"/>
     <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C0149"/>
+    <w:rsid w:val="000C1215"/>
+    <w:rsid w:val="000C1BAC"/>
+    <w:rsid w:val="000C6525"/>
+    <w:rsid w:val="000C6C25"/>
+    <w:rsid w:val="000C714B"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D3D13"/>
+    <w:rsid w:val="000D15FD"/>
+    <w:rsid w:val="000D5E1B"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000E4643"/>
+    <w:rsid w:val="000D7118"/>
+    <w:rsid w:val="000E36B7"/>
+    <w:rsid w:val="000E39A5"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
-    <w:rsid w:val="00102D94"/>
+    <w:rsid w:val="00100378"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="001042AD"/>
-    <w:rsid w:val="001111AA"/>
+    <w:rsid w:val="001050CC"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00112665"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
+    <w:rsid w:val="00120034"/>
+    <w:rsid w:val="00120DF8"/>
+    <w:rsid w:val="001227F7"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00125A96"/>
     <w:rsid w:val="00126611"/>
+    <w:rsid w:val="001271CC"/>
+    <w:rsid w:val="00130CC8"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="0013680F"/>
+    <w:rsid w:val="00132EDB"/>
+    <w:rsid w:val="001370DA"/>
+    <w:rsid w:val="00137895"/>
     <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="0014540C"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
-    <w:rsid w:val="0015088D"/>
-    <w:rsid w:val="00152513"/>
+    <w:rsid w:val="001505F4"/>
+    <w:rsid w:val="00154692"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="00162876"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00172441"/>
+    <w:rsid w:val="00156E4E"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="00160D45"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="0017059E"/>
+    <w:rsid w:val="0017107C"/>
+    <w:rsid w:val="00171F7D"/>
+    <w:rsid w:val="00173709"/>
+    <w:rsid w:val="00174307"/>
+    <w:rsid w:val="0017564D"/>
     <w:rsid w:val="001757E8"/>
-    <w:rsid w:val="0017710F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0019281A"/>
+    <w:rsid w:val="0018100B"/>
+    <w:rsid w:val="00181843"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00184C1B"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="001A30BF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0020512B"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001A0AC0"/>
+    <w:rsid w:val="001A3B4B"/>
+    <w:rsid w:val="001B1294"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B21C2"/>
+    <w:rsid w:val="001B3681"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B3C76"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001B43FB"/>
+    <w:rsid w:val="001B5349"/>
+    <w:rsid w:val="001B5722"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C2FA0"/>
+    <w:rsid w:val="001C65D4"/>
+    <w:rsid w:val="001C7443"/>
+    <w:rsid w:val="001D08D8"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D52D5"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001D7241"/>
+    <w:rsid w:val="001E3561"/>
+    <w:rsid w:val="001E36AA"/>
+    <w:rsid w:val="001E4704"/>
+    <w:rsid w:val="001E7D5D"/>
+    <w:rsid w:val="001F1BF6"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200F20"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="002126B4"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="002157B0"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="00221E94"/>
+    <w:rsid w:val="00221707"/>
+    <w:rsid w:val="00221E98"/>
+    <w:rsid w:val="00227850"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
+    <w:rsid w:val="00242576"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="00247AF3"/>
-    <w:rsid w:val="0025029F"/>
+    <w:rsid w:val="00245BC9"/>
+    <w:rsid w:val="002506D6"/>
     <w:rsid w:val="00250C62"/>
-    <w:rsid w:val="00252B91"/>
+    <w:rsid w:val="00252A0A"/>
+    <w:rsid w:val="00252D69"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="00273725"/>
+    <w:rsid w:val="00255576"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00257D4B"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="00284B52"/>
+    <w:rsid w:val="0028045B"/>
+    <w:rsid w:val="002816CD"/>
+    <w:rsid w:val="00282446"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="00295D02"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002E10B7"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="00294CDE"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A31F8"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002B59C2"/>
+    <w:rsid w:val="002B63C9"/>
+    <w:rsid w:val="002B7362"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C3A9A"/>
+    <w:rsid w:val="002C497B"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D5C34"/>
+    <w:rsid w:val="002E4D2B"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002F12AD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00301156"/>
+    <w:rsid w:val="002F11AE"/>
+    <w:rsid w:val="002F3CA4"/>
+    <w:rsid w:val="00300636"/>
     <w:rsid w:val="00302144"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00303DFA"/>
+    <w:rsid w:val="00304B7F"/>
+    <w:rsid w:val="003062EC"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="0033549A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00374D63"/>
+    <w:rsid w:val="00310420"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321373"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="00335636"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00362E06"/>
+    <w:rsid w:val="00363C97"/>
+    <w:rsid w:val="00364BC8"/>
+    <w:rsid w:val="00366B27"/>
+    <w:rsid w:val="00375656"/>
+    <w:rsid w:val="00376B0A"/>
+    <w:rsid w:val="00377077"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="0038106D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="003B7068"/>
+    <w:rsid w:val="00381253"/>
+    <w:rsid w:val="0038483C"/>
+    <w:rsid w:val="003851AC"/>
+    <w:rsid w:val="003858D6"/>
+    <w:rsid w:val="00386107"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="00393702"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003A5520"/>
+    <w:rsid w:val="003B040D"/>
+    <w:rsid w:val="003B254E"/>
+    <w:rsid w:val="003B27F6"/>
+    <w:rsid w:val="003B385C"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003C3CBD"/>
-    <w:rsid w:val="003D3CA0"/>
+    <w:rsid w:val="003C2FD4"/>
+    <w:rsid w:val="003C766E"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D32E7"/>
+    <w:rsid w:val="003D5A2B"/>
+    <w:rsid w:val="003D62E7"/>
     <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E2465"/>
+    <w:rsid w:val="003E30A2"/>
+    <w:rsid w:val="003E67B2"/>
     <w:rsid w:val="003E6CE1"/>
+    <w:rsid w:val="003F30B1"/>
+    <w:rsid w:val="003F4513"/>
+    <w:rsid w:val="003F7443"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="0042430C"/>
-    <w:rsid w:val="00453D5B"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="004229B4"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="0042663C"/>
+    <w:rsid w:val="00431EF7"/>
+    <w:rsid w:val="00434D82"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="0044075A"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="0044663B"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="004511E0"/>
+    <w:rsid w:val="00451D55"/>
+    <w:rsid w:val="00453AAC"/>
+    <w:rsid w:val="00456030"/>
+    <w:rsid w:val="00456987"/>
     <w:rsid w:val="00457598"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="004600F7"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="004758B7"/>
-    <w:rsid w:val="0048657F"/>
+    <w:rsid w:val="00465806"/>
+    <w:rsid w:val="00466CBB"/>
+    <w:rsid w:val="00466E79"/>
+    <w:rsid w:val="004672FB"/>
+    <w:rsid w:val="004748F4"/>
+    <w:rsid w:val="0047578C"/>
+    <w:rsid w:val="0048209A"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="00490623"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="00491B3F"/>
+    <w:rsid w:val="0049344A"/>
+    <w:rsid w:val="004A1FF5"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C1549"/>
+    <w:rsid w:val="004C5EC3"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
+    <w:rsid w:val="004C7620"/>
+    <w:rsid w:val="004D037E"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004D4824"/>
+    <w:rsid w:val="004D5D48"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004F514B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00503EFB"/>
+    <w:rsid w:val="004F1360"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="004F45E2"/>
+    <w:rsid w:val="004F4D23"/>
+    <w:rsid w:val="004F5FFB"/>
+    <w:rsid w:val="00501B93"/>
+    <w:rsid w:val="0050252E"/>
+    <w:rsid w:val="005041D3"/>
+    <w:rsid w:val="005107A4"/>
+    <w:rsid w:val="0051154A"/>
+    <w:rsid w:val="00512570"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005151F4"/>
+    <w:rsid w:val="00515766"/>
+    <w:rsid w:val="005169A1"/>
+    <w:rsid w:val="0052113E"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="00553942"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="00531EB6"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00534C16"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00545170"/>
+    <w:rsid w:val="005451B2"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="00555F9E"/>
-    <w:rsid w:val="005618BA"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
+    <w:rsid w:val="00557F3B"/>
     <w:rsid w:val="005657AE"/>
-    <w:rsid w:val="00570DCB"/>
+    <w:rsid w:val="005666AE"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="00591AD8"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="0058243F"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="005848A7"/>
+    <w:rsid w:val="00585E54"/>
+    <w:rsid w:val="005863FA"/>
     <w:rsid w:val="00592112"/>
-    <w:rsid w:val="00595CF1"/>
-    <w:rsid w:val="00596413"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
+    <w:rsid w:val="00594960"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005A7036"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D2228"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005C00DF"/>
+    <w:rsid w:val="005C20C8"/>
+    <w:rsid w:val="005C4020"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D1718"/>
+    <w:rsid w:val="005D2986"/>
+    <w:rsid w:val="005D3DB4"/>
+    <w:rsid w:val="005D3F6F"/>
+    <w:rsid w:val="005D5AC3"/>
+    <w:rsid w:val="005E0E26"/>
+    <w:rsid w:val="005E1F67"/>
+    <w:rsid w:val="005E34A2"/>
     <w:rsid w:val="005E566A"/>
-    <w:rsid w:val="006021FC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00617E89"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E6C2B"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F4133"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="005F7AF8"/>
+    <w:rsid w:val="005F7B67"/>
+    <w:rsid w:val="0060077D"/>
+    <w:rsid w:val="0060364A"/>
+    <w:rsid w:val="006052F9"/>
+    <w:rsid w:val="006060DD"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00615AFD"/>
+    <w:rsid w:val="00617345"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
+    <w:rsid w:val="00624FD4"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="0063260D"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
-    <w:rsid w:val="0063599B"/>
+    <w:rsid w:val="00635476"/>
+    <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="006449F8"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="00650A2B"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
-    <w:rsid w:val="00662660"/>
     <w:rsid w:val="00663830"/>
-    <w:rsid w:val="0068204D"/>
-    <w:rsid w:val="00694C93"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="006671F5"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="0068138C"/>
+    <w:rsid w:val="00682515"/>
+    <w:rsid w:val="00682D40"/>
+    <w:rsid w:val="00691DFD"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00693169"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="00697F55"/>
+    <w:rsid w:val="006A0638"/>
+    <w:rsid w:val="006A273C"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006A74D7"/>
+    <w:rsid w:val="006B0E6E"/>
+    <w:rsid w:val="006B1F21"/>
     <w:rsid w:val="006B3601"/>
-    <w:rsid w:val="006B57FC"/>
-    <w:rsid w:val="006C4D27"/>
+    <w:rsid w:val="006B45C5"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C170F"/>
+    <w:rsid w:val="006C4BEE"/>
     <w:rsid w:val="006C4F83"/>
-    <w:rsid w:val="00703AB4"/>
+    <w:rsid w:val="006D03D5"/>
+    <w:rsid w:val="006D1749"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006E2081"/>
+    <w:rsid w:val="006E659B"/>
+    <w:rsid w:val="006E7C50"/>
+    <w:rsid w:val="006F329F"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="006F484F"/>
+    <w:rsid w:val="00701424"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
+    <w:rsid w:val="00705F9C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="007167D6"/>
+    <w:rsid w:val="00720D11"/>
+    <w:rsid w:val="00721702"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00731039"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
+    <w:rsid w:val="0074415E"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="00745AB0"/>
-    <w:rsid w:val="00750648"/>
+    <w:rsid w:val="00746252"/>
+    <w:rsid w:val="0074686F"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
-    <w:rsid w:val="00763D72"/>
+    <w:rsid w:val="007531F3"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="007549FC"/>
+    <w:rsid w:val="007552EE"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="00760465"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="00774551"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="007940D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D336C"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="0079718B"/>
+    <w:rsid w:val="007A08A3"/>
+    <w:rsid w:val="007A3028"/>
+    <w:rsid w:val="007A722A"/>
+    <w:rsid w:val="007A7673"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B5130"/>
+    <w:rsid w:val="007B6A3C"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C44AD"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C6079"/>
+    <w:rsid w:val="007C714E"/>
+    <w:rsid w:val="007D0ABC"/>
+    <w:rsid w:val="007D2232"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007D5AAD"/>
-    <w:rsid w:val="007E0E48"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007D5450"/>
+    <w:rsid w:val="007D5E95"/>
+    <w:rsid w:val="007D7765"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E1AC7"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E5E5D"/>
+    <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007F1CF1"/>
+    <w:rsid w:val="007F3770"/>
+    <w:rsid w:val="007F4B69"/>
+    <w:rsid w:val="007F6736"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
-    <w:rsid w:val="0080431E"/>
     <w:rsid w:val="008114B3"/>
-    <w:rsid w:val="00817C70"/>
+    <w:rsid w:val="00811A51"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00816A19"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00821B8B"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="008319F3"/>
+    <w:rsid w:val="008371E7"/>
+    <w:rsid w:val="00842210"/>
+    <w:rsid w:val="008429C7"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="00855056"/>
+    <w:rsid w:val="00851970"/>
+    <w:rsid w:val="008520DF"/>
+    <w:rsid w:val="008528A3"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
+    <w:rsid w:val="0086014F"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="00874F31"/>
+    <w:rsid w:val="00863D9C"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
     <w:rsid w:val="008976B1"/>
-    <w:rsid w:val="00897CCE"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008B61CE"/>
+    <w:rsid w:val="008B6F12"/>
+    <w:rsid w:val="008C5661"/>
+    <w:rsid w:val="008C773C"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
-    <w:rsid w:val="008D720B"/>
-    <w:rsid w:val="00904D43"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008D6829"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E0932"/>
+    <w:rsid w:val="008E28F5"/>
+    <w:rsid w:val="008E3372"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F3054"/>
+    <w:rsid w:val="008F3B8A"/>
+    <w:rsid w:val="008F40D4"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="0090303C"/>
+    <w:rsid w:val="009065C5"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="00927596"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
+    <w:rsid w:val="009272FA"/>
+    <w:rsid w:val="00927ECB"/>
+    <w:rsid w:val="0093050F"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="00931DAE"/>
+    <w:rsid w:val="0093305C"/>
+    <w:rsid w:val="00933172"/>
+    <w:rsid w:val="00934186"/>
     <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="0095085F"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="00961691"/>
-    <w:rsid w:val="009757E2"/>
+    <w:rsid w:val="0096166E"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="00971E06"/>
+    <w:rsid w:val="00971E6B"/>
+    <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
-    <w:rsid w:val="00990181"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00994F39"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="009902F4"/>
+    <w:rsid w:val="00990480"/>
+    <w:rsid w:val="00992981"/>
+    <w:rsid w:val="009932CE"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
+    <w:rsid w:val="00995DD9"/>
     <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009A4544"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A7894"/>
+    <w:rsid w:val="009A222C"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009A7204"/>
+    <w:rsid w:val="009B0103"/>
+    <w:rsid w:val="009B212C"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009B77E6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00A06BD3"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C3C97"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D1D49"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009D4D49"/>
+    <w:rsid w:val="009D788F"/>
+    <w:rsid w:val="009E0BE6"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F2346"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F6011"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A025D8"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A07BD7"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A148E7"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A245DC"/>
+    <w:rsid w:val="00A24982"/>
+    <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A302DB"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A4400B"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
     <w:rsid w:val="00A547EA"/>
-    <w:rsid w:val="00A61816"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A7047A"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00AA1D99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB5991"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A86B0F"/>
+    <w:rsid w:val="00A86CCA"/>
+    <w:rsid w:val="00A90629"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A93B8F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00A96C52"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA4590"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AA6E87"/>
+    <w:rsid w:val="00AB2BC8"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB39CB"/>
+    <w:rsid w:val="00AB4FC6"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC03CC"/>
+    <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
+    <w:rsid w:val="00AC616C"/>
+    <w:rsid w:val="00AD06CC"/>
+    <w:rsid w:val="00AD0702"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AD5ACE"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AE502D"/>
-    <w:rsid w:val="00AF17C1"/>
+    <w:rsid w:val="00AF1E42"/>
+    <w:rsid w:val="00AF30CA"/>
     <w:rsid w:val="00AF4C82"/>
+    <w:rsid w:val="00AF58EA"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B0039A"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B07025"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B5340B"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B046B7"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B07424"/>
+    <w:rsid w:val="00B10DE4"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B17E71"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B303F0"/>
+    <w:rsid w:val="00B31823"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B365C6"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B4256D"/>
+    <w:rsid w:val="00B44409"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B47718"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B664F7"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70900"/>
+    <w:rsid w:val="00B70DDD"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B751EA"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B86035"/>
+    <w:rsid w:val="00B90887"/>
+    <w:rsid w:val="00B92D8E"/>
     <w:rsid w:val="00B937D8"/>
-    <w:rsid w:val="00BA6C94"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE59F4"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B9701C"/>
+    <w:rsid w:val="00BA6573"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB6952"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC1C4D"/>
+    <w:rsid w:val="00BC36E9"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD1608"/>
+    <w:rsid w:val="00BD2B87"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BD5D54"/>
+    <w:rsid w:val="00BD6959"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BE4B05"/>
+    <w:rsid w:val="00BF00FB"/>
+    <w:rsid w:val="00BF3905"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C01F3F"/>
+    <w:rsid w:val="00C028DD"/>
+    <w:rsid w:val="00C03618"/>
+    <w:rsid w:val="00C0625A"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C114EA"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1535A"/>
+    <w:rsid w:val="00C1544A"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C156AB"/>
+    <w:rsid w:val="00C15F4B"/>
+    <w:rsid w:val="00C1656E"/>
+    <w:rsid w:val="00C170BC"/>
+    <w:rsid w:val="00C17935"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C210EE"/>
+    <w:rsid w:val="00C23370"/>
+    <w:rsid w:val="00C315AE"/>
+    <w:rsid w:val="00C31BFD"/>
+    <w:rsid w:val="00C31E55"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C3450A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C75ECC"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37352"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C52F0D"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C65BC9"/>
+    <w:rsid w:val="00C65F78"/>
+    <w:rsid w:val="00C672F0"/>
+    <w:rsid w:val="00C70C83"/>
+    <w:rsid w:val="00C74809"/>
+    <w:rsid w:val="00C77DED"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00CC1CC9"/>
+    <w:rsid w:val="00C83C9B"/>
+    <w:rsid w:val="00C85BFE"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96727"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA338D"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB4E24"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
+    <w:rsid w:val="00CB6B2D"/>
+    <w:rsid w:val="00CB72D1"/>
+    <w:rsid w:val="00CC0AAA"/>
+    <w:rsid w:val="00CC13E0"/>
+    <w:rsid w:val="00CC2EFB"/>
     <w:rsid w:val="00CC47AF"/>
-    <w:rsid w:val="00CD0D37"/>
-    <w:rsid w:val="00CD2232"/>
+    <w:rsid w:val="00CD159E"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD2217"/>
+    <w:rsid w:val="00CD640C"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00CE3219"/>
-    <w:rsid w:val="00CE4313"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00CE4A26"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00CE5B13"/>
+    <w:rsid w:val="00CE6BB5"/>
+    <w:rsid w:val="00CF124E"/>
+    <w:rsid w:val="00CF3AB0"/>
+    <w:rsid w:val="00CF6CF5"/>
+    <w:rsid w:val="00CF7191"/>
+    <w:rsid w:val="00CF7C82"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D03E4C"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D16FC6"/>
+    <w:rsid w:val="00D10A7C"/>
+    <w:rsid w:val="00D1641D"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D5041E"/>
-    <w:rsid w:val="00D51963"/>
+    <w:rsid w:val="00D21820"/>
+    <w:rsid w:val="00D22DF7"/>
+    <w:rsid w:val="00D2488D"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D32B25"/>
+    <w:rsid w:val="00D32F38"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D5290F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D70156"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D52BDE"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D60D52"/>
+    <w:rsid w:val="00D613C6"/>
+    <w:rsid w:val="00D615FC"/>
+    <w:rsid w:val="00D617CE"/>
+    <w:rsid w:val="00D628B2"/>
+    <w:rsid w:val="00D70B2D"/>
+    <w:rsid w:val="00D72961"/>
+    <w:rsid w:val="00D82450"/>
+    <w:rsid w:val="00D84050"/>
+    <w:rsid w:val="00D85E85"/>
+    <w:rsid w:val="00D92BD7"/>
+    <w:rsid w:val="00D92F27"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00DE31DD"/>
-    <w:rsid w:val="00DE38A1"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA142C"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB10DA"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DB7CF6"/>
+    <w:rsid w:val="00DC0AAB"/>
+    <w:rsid w:val="00DC1AD2"/>
+    <w:rsid w:val="00DC7EA3"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DD0AFC"/>
+    <w:rsid w:val="00DD7C05"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF1E34"/>
+    <w:rsid w:val="00DF39B2"/>
+    <w:rsid w:val="00DF6AFB"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E04580"/>
+    <w:rsid w:val="00E05095"/>
+    <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E466D3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E671E0"/>
+    <w:rsid w:val="00E17056"/>
+    <w:rsid w:val="00E267BA"/>
+    <w:rsid w:val="00E30AC4"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E63E67"/>
+    <w:rsid w:val="00E63ECF"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E73315"/>
+    <w:rsid w:val="00E7674B"/>
+    <w:rsid w:val="00E77A14"/>
+    <w:rsid w:val="00E81746"/>
+    <w:rsid w:val="00E81878"/>
+    <w:rsid w:val="00E84B3A"/>
     <w:rsid w:val="00E84D53"/>
-    <w:rsid w:val="00E91CF8"/>
+    <w:rsid w:val="00E84E92"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E933C8"/>
+    <w:rsid w:val="00E96570"/>
+    <w:rsid w:val="00E97905"/>
+    <w:rsid w:val="00EA27C2"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA63AC"/>
+    <w:rsid w:val="00EA5A1A"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB0D67"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB4907"/>
+    <w:rsid w:val="00EB63FD"/>
+    <w:rsid w:val="00EB7349"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC71EC"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00EE1EC8"/>
-    <w:rsid w:val="00EE4644"/>
+    <w:rsid w:val="00ED4184"/>
+    <w:rsid w:val="00ED478D"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00ED757D"/>
+    <w:rsid w:val="00EE1465"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE3457"/>
+    <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00F00E75"/>
+    <w:rsid w:val="00EF43D7"/>
+    <w:rsid w:val="00EF5130"/>
+    <w:rsid w:val="00F005B9"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F0309F"/>
+    <w:rsid w:val="00F139A7"/>
+    <w:rsid w:val="00F1425D"/>
+    <w:rsid w:val="00F14542"/>
+    <w:rsid w:val="00F157BF"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F21960"/>
+    <w:rsid w:val="00F21E73"/>
+    <w:rsid w:val="00F33CF2"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F37A04"/>
+    <w:rsid w:val="00F4145A"/>
+    <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F76B21"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F6453A"/>
+    <w:rsid w:val="00F701FE"/>
+    <w:rsid w:val="00F71004"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F73AE6"/>
+    <w:rsid w:val="00F80F65"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F83771"/>
+    <w:rsid w:val="00F861FA"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F95CAD"/>
+    <w:rsid w:val="00F97BB6"/>
+    <w:rsid w:val="00FA1233"/>
+    <w:rsid w:val="00FA16B0"/>
+    <w:rsid w:val="00FA1B61"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FA476C"/>
+    <w:rsid w:val="00FB05D7"/>
+    <w:rsid w:val="00FB1665"/>
+    <w:rsid w:val="00FC209C"/>
     <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FC65F8"/>
+    <w:rsid w:val="00FC6F88"/>
+    <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FD1F3A"/>
+    <w:rsid w:val="00FD4BF9"/>
+    <w:rsid w:val="00FD64FF"/>
     <w:rsid w:val="00FE207C"/>
-    <w:rsid w:val="00FF1425"/>
+    <w:rsid w:val="00FE4FC1"/>
+    <w:rsid w:val="00FE76FE"/>
+    <w:rsid w:val="00FF4787"/>
+    <w:rsid w:val="00FF4844"/>
+    <w:rsid w:val="00FF5F4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="77A913E1"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{9BA079FD-B4CC-47E0-8C79-E79E8E9502C9}"/>
+  <w14:docId w14:val="4F33A027"/>
+  <w15:docId w15:val="{5F9E9171-1195-42B0-A9B5-9EE722E4CEEC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...218 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Subtle Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00CE3599"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00DA285D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5040" w:hanging="360"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5760" w:hanging="360"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="6480" w:hanging="180"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D69A3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="004D040B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00DA285D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
-    <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
-    <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
-    <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
-    <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
-    <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
-    <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
     <w:name w:val="Instructional note"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="39"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="39"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE1EC8"/>
+    <w:rsid w:val="0018278E"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
-    <w:uiPriority w:val="39"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00063186"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00AD06CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
-    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
-    <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="C00000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="006444FB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D52373"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
-    <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
-    <w:qFormat/>
     <w:rsid w:val="008D51C1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
-    <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
-    </w:rPr>
-[...65 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009D1F74"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D1F74"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D1F74"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009D1F74"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D1F74"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00D96844"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00043DB1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:rsid w:val="00294509"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="005554A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E466D3"/>
+    <w:rsid w:val="00545170"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E466D3"/>
+    <w:rsid w:val="00545170"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E466D3"/>
+    <w:rsid w:val="00545170"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...5 lines deleted...]
-    <w:rsid w:val="00617E89"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00FD4BF9"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="16204935">
+    <w:div w:id="356464968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="884020552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/law_a336.html&amp;view=consolidated" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...454 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>10624</Characters>
+  <Pages>1</Pages>
+  <Words>2253</Words>
+  <Characters>12845</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>24</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12463</CharactersWithSpaces>
+  <CharactersWithSpaces>15068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 6.6 Voluntary Starvation</dc:title>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
   <dc:subject/>
   <dc:creator>Davies, Richard</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x010100C3DDB2AA87D6BF48B6724D64CB2DAC87</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>