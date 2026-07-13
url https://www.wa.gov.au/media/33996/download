--- v0 (2025-12-10)
+++ v1 (2026-07-13)
@@ -5791,365 +5791,364 @@
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="471C291C" w14:textId="3EF3E36F" w:rsidR="00634C54" w:rsidRDefault="00C27E0A" w:rsidP="00710374">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E61F7FB" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54" w:rsidP="00710374">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7325BC" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00710374">
+    <w:p w14:paraId="2F7325BC" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc207098087"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6F7B770F" w14:textId="77777777" w:rsidR="00313C3E" w:rsidRPr="00677089" w:rsidRDefault="00313C3E" w:rsidP="00710374">
+    <w:p w14:paraId="6F7B770F" w14:textId="77777777" w:rsidR="00313C3E" w:rsidRPr="00677089" w:rsidRDefault="00313C3E" w:rsidP="00886880">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00677089">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E936B83" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00710374">
+    <w:p w14:paraId="6E936B83" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc207098088"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2890848A" w14:textId="77777777" w:rsidR="00355198" w:rsidRDefault="00FA588B" w:rsidP="00710374">
+    <w:p w14:paraId="4B397707" w14:textId="21806A88" w:rsidR="00985DEE" w:rsidRPr="00886880" w:rsidRDefault="00FA588B" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0066374A">
         <w:t>risoners</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are entitled to</w:t>
       </w:r>
       <w:r w:rsidR="0066374A">
         <w:t xml:space="preserve"> have the opportunity to maintain contact with their family</w:t>
       </w:r>
       <w:r w:rsidR="00DC0C15">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="0066374A">
         <w:t xml:space="preserve"> community and </w:t>
       </w:r>
       <w:r w:rsidR="00DC0C15">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="0066374A">
         <w:t>access to legal representation</w:t>
       </w:r>
       <w:r w:rsidR="00DC0C15">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0066374A">
         <w:t xml:space="preserve"> independent</w:t>
       </w:r>
       <w:r w:rsidR="00DC0C15">
         <w:t xml:space="preserve"> complaints agencies and</w:t>
       </w:r>
       <w:r w:rsidR="0066374A">
         <w:t xml:space="preserve"> government </w:t>
       </w:r>
       <w:r w:rsidR="00DC0C15">
         <w:t>oversight bodies</w:t>
       </w:r>
       <w:r w:rsidR="0066374A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B397707" w14:textId="77777777" w:rsidR="00985DEE" w:rsidRDefault="00985DEE" w:rsidP="00710374">
+    <w:p w14:paraId="441D6B98" w14:textId="56839801" w:rsidR="00985DEE" w:rsidRDefault="0066374A" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>The application of rigorous security measures shall ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0C15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>The application of rigorous security measures shall ensure</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC0C15">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00792EE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00792EE8">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6483D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>prisoner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6483D">
+        <w:t>’s ability to communicate via mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55C78">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>’s ability to communicate via mail</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D55C78">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6483D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F6483D">
+        <w:t xml:space="preserve"> telephone </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55C78">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> telephone </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D55C78">
+        <w:t xml:space="preserve">and electronic devices </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">and electronic devices </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>does not</w:t>
+        <w:t xml:space="preserve"> pose a risk to the safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or security of the prison </w:t>
       </w:r>
       <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pose a risk to the safety</w:t>
+        <w:t xml:space="preserve">or any person </w:t>
       </w:r>
       <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or security of the prison </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">or any person </w:t>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC2E5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
         <w:rPr>
           <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>contravene any written law</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>does</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC2E5A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4912AD" w14:textId="77777777" w:rsidR="00886880" w:rsidRPr="00355198" w:rsidRDefault="00886880" w:rsidP="00710374">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B58228" w14:textId="77777777" w:rsidR="00985DEE" w:rsidRPr="00F2488F" w:rsidRDefault="0066374A" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The management of prisoner communication is governed by a structured recording and reporting regime which provides transparency and accountability.</w:t>
       </w:r>
       <w:r w:rsidR="00943AB3" w:rsidRPr="00EC2E5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494F0D80" w14:textId="77777777" w:rsidR="00C206C5" w:rsidRDefault="00E405A2" w:rsidP="00710374">
+    <w:p w14:paraId="494F0D80" w14:textId="77777777" w:rsidR="00C206C5" w:rsidRDefault="00E405A2" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc207098089"/>
       <w:r>
         <w:t>Superintendent Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="78C5C096" w14:textId="77777777" w:rsidR="00C206C5" w:rsidRPr="00ED1EFE" w:rsidRDefault="002D1F50" w:rsidP="00710374">
+    <w:p w14:paraId="78C5C096" w14:textId="77777777" w:rsidR="00C206C5" w:rsidRPr="00ED1EFE" w:rsidRDefault="002D1F50" w:rsidP="00886880">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc73098563"/>
       <w:bookmarkStart w:id="5" w:name="_Toc73340669"/>
       <w:r w:rsidRPr="00ED1EFE">
         <w:t xml:space="preserve">The Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="0055519C" w:rsidRPr="00ED1EFE">
         <w:t>or an officer authorised by the Superintendent may</w:t>
       </w:r>
       <w:r w:rsidR="002455EE" w:rsidRPr="00ED1EFE">
         <w:t>, with the exception of privileged mail,</w:t>
       </w:r>
       <w:r w:rsidR="00FF5BD0" w:rsidRPr="00ED1EFE">
         <w:t xml:space="preserve"> and exclusions around legal mail,</w:t>
       </w:r>
       <w:r w:rsidR="002455EE" w:rsidRPr="00ED1EFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055519C" w:rsidRPr="00ED1EFE">
         <w:t>open and read any letter written by a prisoner or addressed to a prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00081F81" w:rsidRPr="00ED1EFE">
         <w:t xml:space="preserve"> and may open and inspect any parcel addressed to or dispatched by a prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00CB65C4" w:rsidRPr="00061BA6">
         <w:rPr>
@@ -6299,64 +6298,64 @@
       <w:r w:rsidRPr="00AE4250">
         <w:t>means for depositing funds to prisoner telephone accounts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9FF812" w14:textId="77777777" w:rsidR="00820F07" w:rsidRPr="00AE4250" w:rsidRDefault="00820F07" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE4250">
         <w:t>conditions and levels of access permitted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FC8B33" w14:textId="77777777" w:rsidR="00820F07" w:rsidRPr="00AE4250" w:rsidRDefault="00820F07" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE4250">
         <w:t>monitoring of recorded telephone calls in accordance with the security needs of the prison</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D751A5E" w14:textId="77777777" w:rsidR="005B1F7C" w:rsidRPr="00AE4250" w:rsidRDefault="005B1F7C" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE4250">
+        <w:lastRenderedPageBreak/>
         <w:t>recording and registering of all officer-initiated calls</w:t>
       </w:r>
       <w:r w:rsidR="00BD4F86" w:rsidRPr="00AE4250">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60813EC5" w14:textId="77777777" w:rsidR="00874295" w:rsidRPr="006970B0" w:rsidRDefault="004E4D40" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc73098567"/>
       <w:bookmarkStart w:id="13" w:name="_Toc73340673"/>
       <w:r w:rsidRPr="00AE3A8B">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Superintendent shall ensure </w:t>
       </w:r>
       <w:r w:rsidR="00A270EA" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve">support is provided to prisoners using the PTS </w:t>
       </w:r>
       <w:r w:rsidR="00792EE8" w:rsidRPr="00AE3A8B">
         <w:t>in regard to</w:t>
       </w:r>
       <w:r w:rsidR="00A270EA" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F019AA" w:rsidRPr="00AE3A8B">
         <w:t>language barriers</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> and hearing/speech impairments.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="5951F55D" w14:textId="781DA8BB" w:rsidR="005C784A" w:rsidRPr="006970B0" w:rsidRDefault="002D1F50" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc73098568"/>
@@ -6413,82 +6412,85 @@
       </w:r>
       <w:r w:rsidR="00650698">
         <w:t>prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00CA33B7" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> does not understand English</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="001615D5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383EDCE8" w14:textId="77777777" w:rsidR="00093C72" w:rsidRPr="006970B0" w:rsidRDefault="00093C72" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc73098569"/>
       <w:bookmarkStart w:id="17" w:name="_Toc73340675"/>
       <w:r w:rsidRPr="00AE3A8B">
         <w:t>The Superintendent shall nominate an officer, or a group of officers, to approve officer-initiated telephone calls.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="5EAD8E3D" w14:textId="1FE230D3" w:rsidR="0084786A" w:rsidRPr="003D5EAC" w:rsidRDefault="0084786A" w:rsidP="00710374">
+    <w:p w14:paraId="5EAD8E3D" w14:textId="1FE230D3" w:rsidR="0084786A" w:rsidRPr="003D5EAC" w:rsidRDefault="0084786A" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc352248756"/>
       <w:bookmarkStart w:id="19" w:name="_Toc207098090"/>
       <w:r w:rsidRPr="003D5EAC">
         <w:t xml:space="preserve">Privileged </w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="003D5EAC">
         <w:t>Mail</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="4336B1D2" w14:textId="77777777" w:rsidR="00EB5A26" w:rsidRPr="00EB5A26" w:rsidRDefault="00EB5A26" w:rsidP="00710374">
+    <w:p w14:paraId="4336B1D2" w14:textId="77777777" w:rsidR="00EB5A26" w:rsidRPr="00EB5A26" w:rsidRDefault="00EB5A26" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc33004442"/>
       <w:bookmarkStart w:id="21" w:name="_Toc207098091"/>
       <w:bookmarkStart w:id="22" w:name="_Toc73098572"/>
       <w:bookmarkStart w:id="23" w:name="_Toc73340678"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t>Standard requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="2450A234" w14:textId="77777777" w:rsidR="00AD38B6" w:rsidRPr="006970B0" w:rsidRDefault="00AD38B6" w:rsidP="00710374">
+    <w:p w14:paraId="2450A234" w14:textId="77777777" w:rsidR="00AD38B6" w:rsidRPr="006970B0" w:rsidRDefault="00AD38B6" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5A26">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00315EC5" w:rsidRPr="00EB5A26">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ny w</w:t>
       </w:r>
       <w:r w:rsidR="008B398C" w:rsidRPr="00EB5A26">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">ritten </w:t>
       </w:r>
       <w:r w:rsidR="00315EC5" w:rsidRPr="00EB5A26">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
@@ -6624,65 +6626,51 @@
         </w:rPr>
         <w:t>Australian Tax Office (ATO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AB1BF7" w14:textId="0F311B74" w:rsidR="00E90A73" w:rsidRPr="00874F33" w:rsidRDefault="00E90A73" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>WA Police Force</w:t>
       </w:r>
       <w:r w:rsidR="00445E65">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (WAPF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035C7DE5" w14:textId="77777777" w:rsidR="00E90A73" w:rsidRPr="00602FA4" w:rsidRDefault="00E90A73" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00602FA4">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Commissioner for Corrective Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E565F49" w14:textId="77777777" w:rsidR="00E90A73" w:rsidRPr="00602FA4" w:rsidRDefault="00E90A73" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6893,77 +6881,77 @@
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00667FAD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Public Interest Disclosure Officer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520070E4" w14:textId="77777777" w:rsidR="00E90A73" w:rsidRPr="003D5EAC" w:rsidRDefault="0085713F" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085713F">
+        <w:lastRenderedPageBreak/>
         <w:t>National Redress Scheme for Institutional Child Sexual Abuse</w:t>
       </w:r>
       <w:r w:rsidR="00DA2CE4">
         <w:t xml:space="preserve"> (Department</w:t>
       </w:r>
       <w:r w:rsidR="003D5EAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA2CE4">
         <w:t>of Social Services)</w:t>
       </w:r>
       <w:r w:rsidR="00E90A73" w:rsidRPr="003D5EAC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F7BBB5" w14:textId="77777777" w:rsidR="00D0331B" w:rsidRDefault="000B4D1F" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc73098573"/>
       <w:bookmarkStart w:id="26" w:name="_Toc73340679"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00EB5A26">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Superintendent shall ensure </w:t>
       </w:r>
       <w:r w:rsidR="00296D9B" w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve">list </w:t>
       </w:r>
       <w:r w:rsidR="005C784A" w:rsidRPr="00EB5A26">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00F06566">
         <w:t xml:space="preserve"> privileged</w:t>
       </w:r>
       <w:r w:rsidR="005C784A" w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C72331" w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve">mail that can be sent or received </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="0084786A" w:rsidRPr="00EB5A26">
         <w:t>clearly displayed within relevant areas of the prison.</w:t>
@@ -6974,65 +6962,67 @@
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="3BE909A3" w14:textId="77777777" w:rsidR="0041471F" w:rsidRPr="00F61751" w:rsidRDefault="0041471F" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F61751">
         <w:t>Staff shall ensure they</w:t>
       </w:r>
       <w:r w:rsidR="006D62C7" w:rsidRPr="00F61751">
         <w:t xml:space="preserve"> remain</w:t>
       </w:r>
       <w:r w:rsidRPr="00F61751">
         <w:t xml:space="preserve"> vigilant not to open any mail that is received </w:t>
       </w:r>
       <w:r w:rsidR="006D62C7" w:rsidRPr="00F61751">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="006D62C7" w:rsidRPr="00F61751">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>persons or government bodies listed in section 4.1.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762387DB" w14:textId="77777777" w:rsidR="0084786A" w:rsidRPr="00EB5A26" w:rsidRDefault="0084786A" w:rsidP="00710374">
+    <w:p w14:paraId="762387DB" w14:textId="77777777" w:rsidR="0084786A" w:rsidRPr="00EB5A26" w:rsidRDefault="0084786A" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc207098092"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t>Outgoing privileged mail</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="4C1FCE00" w14:textId="77777777" w:rsidR="009F5F6A" w:rsidRPr="009F5F6A" w:rsidRDefault="00CC66EE" w:rsidP="00710374">
+    <w:p w14:paraId="4C1FCE00" w14:textId="77777777" w:rsidR="009F5F6A" w:rsidRPr="009F5F6A" w:rsidRDefault="00CC66EE" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc73098575"/>
       <w:bookmarkStart w:id="31" w:name="_Toc73340681"/>
       <w:r w:rsidRPr="00AE3A8B">
         <w:t>The Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="0084786A" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> shall provide confidential mailboxes for prisoners to deposit privileged mail</w:t>
       </w:r>
       <w:r w:rsidR="00443E8D" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve">. These mailboxes shall be </w:t>
       </w:r>
       <w:r w:rsidR="0084786A" w:rsidRPr="00AE3A8B">
         <w:t>placed separately from</w:t>
       </w:r>
       <w:r w:rsidR="000D2FF5" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0084786A" w:rsidRPr="00AE3A8B">
         <w:t>general mailboxes and</w:t>
       </w:r>
       <w:r w:rsidR="005C784A" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> ideally</w:t>
       </w:r>
       <w:r w:rsidR="0084786A" w:rsidRPr="00AE3A8B">
@@ -7521,147 +7511,149 @@
       <w:r w:rsidR="00CC66EE" w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> WA</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00EB6C63">
         <w:t xml:space="preserve">direct </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE3A8B">
         <w:t>to ACCESS who will open and forward to the appropriate office.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00AE3A8B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6007BA3E" w14:textId="77777777" w:rsidR="0084786A" w:rsidRPr="006970B0" w:rsidRDefault="0084786A" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc73098582"/>
       <w:bookmarkStart w:id="45" w:name="_Toc73340688"/>
       <w:r w:rsidRPr="00AE3A8B">
+        <w:lastRenderedPageBreak/>
         <w:t>Should outgoing privileged mail be opened in error, the authorised officer shall:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="2380D3A9" w14:textId="77777777" w:rsidR="000D54FF" w:rsidRDefault="00C72331" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="000D54FF">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>nform the Superintendent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2044CCE5" w14:textId="77777777" w:rsidR="0084786A" w:rsidRPr="0066241B" w:rsidRDefault="0084786A" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066241B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>inform the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00CD574C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A752025" w14:textId="77777777" w:rsidR="00ED1EFE" w:rsidRPr="00061BA6" w:rsidRDefault="0084786A" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0066241B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">submit a </w:t>
       </w:r>
       <w:r w:rsidR="00224589" w:rsidRPr="008412B8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>TOMS Incident Report</w:t>
       </w:r>
       <w:r w:rsidRPr="008412B8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5EF2B3" w14:textId="77777777" w:rsidR="0084786A" w:rsidRPr="00EB5A26" w:rsidRDefault="0084786A" w:rsidP="00710374">
+    <w:p w14:paraId="4A5EF2B3" w14:textId="77777777" w:rsidR="0084786A" w:rsidRPr="00EB5A26" w:rsidRDefault="0084786A" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc207098093"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t>Incoming privileged mail</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="37918CE7" w14:textId="77777777" w:rsidR="0093094D" w:rsidRPr="0093094D" w:rsidRDefault="0093094D" w:rsidP="00710374">
+    <w:p w14:paraId="37918CE7" w14:textId="77777777" w:rsidR="0093094D" w:rsidRPr="0093094D" w:rsidRDefault="0093094D" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:r w:rsidRPr="0093094D">
         <w:t xml:space="preserve">The authorised officer shall ensure privileged mail is re-directed to a prisoner who has been transferred to another </w:t>
       </w:r>
       <w:r w:rsidR="00255699">
         <w:t>prison</w:t>
       </w:r>
       <w:r w:rsidRPr="0093094D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D74585" w14:textId="77777777" w:rsidR="0084786A" w:rsidRPr="00667FAD" w:rsidRDefault="0084786A" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00667FAD">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">authorised officer shall record the </w:t>
       </w:r>
       <w:r w:rsidRPr="00667FAD">
         <w:t>following for incoming privileged mail</w:t>
       </w:r>
       <w:r w:rsidR="007D4BBC">
@@ -8097,142 +8089,134 @@
       <w:r w:rsidRPr="0066241B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Incident Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3316A374" w14:textId="77777777" w:rsidR="0093094D" w:rsidRDefault="0093094D" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093094D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>inform the prisoner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068979E0" w14:textId="77777777" w:rsidR="00F61751" w:rsidRDefault="0093094D" w:rsidP="00710374">
+    <w:p w14:paraId="67950763" w14:textId="35EDBC5B" w:rsidR="002C0AAE" w:rsidRDefault="0093094D" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BE52A2" w:rsidRPr="0093094D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">nform the </w:t>
       </w:r>
       <w:r w:rsidR="006E46BF">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>relevant Assistant Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="00E14D97">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00671191" w:rsidRPr="00D52904">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>in writing</w:t>
       </w:r>
       <w:r w:rsidR="00B5646C" w:rsidRPr="00D52904">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc346096895"/>
       <w:bookmarkStart w:id="48" w:name="_Toc346097031"/>
       <w:bookmarkStart w:id="49" w:name="_Toc346097215"/>
       <w:bookmarkStart w:id="50" w:name="_Toc346097292"/>
       <w:bookmarkStart w:id="51" w:name="_Toc346097361"/>
       <w:bookmarkStart w:id="52" w:name="_Toc207098094"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="63154CF5" w14:textId="5F47FBD5" w:rsidR="00093C72" w:rsidRPr="00EB5A26" w:rsidRDefault="00093C72" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB5A26">
         <w:lastRenderedPageBreak/>
         <w:t>General Mail</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
-    <w:p w14:paraId="433630E4" w14:textId="77777777" w:rsidR="0045067E" w:rsidRPr="00EB5A26" w:rsidRDefault="0045067E" w:rsidP="00710374">
+    <w:p w14:paraId="433630E4" w14:textId="77777777" w:rsidR="0045067E" w:rsidRPr="00EB5A26" w:rsidRDefault="0045067E" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc207098095"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t>Standard requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="10FE6529" w14:textId="77777777" w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A" w:rsidRDefault="00EC2E5A" w:rsidP="00710374">
+    <w:p w14:paraId="10FE6529" w14:textId="77777777" w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A" w:rsidRDefault="00EC2E5A" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC2E5A">
         <w:t xml:space="preserve">Prisoner mail shall be handled and processed </w:t>
       </w:r>
       <w:r w:rsidR="001615D5">
         <w:t>expeditiously</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2E5A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7B9091" w14:textId="77777777" w:rsidR="00911124" w:rsidRPr="00911124" w:rsidRDefault="00EC2E5A" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC2E5A">
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2E5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2E5A">
@@ -8484,72 +8468,74 @@
       <w:r w:rsidRPr="00C31CB3">
         <w:t xml:space="preserve"> Police Force, Australian Federal Police, Corruption and Crime Commission, Australian Criminal Intelligence Commission) for Orders or Notices to Produce a Business Record shall be referred to Information Release and Litigation Management (IRLM) in the first instance, at </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C31CB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>informationrelease@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C31CB3">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C31CB3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31CB3">
         <w:t>IRLM will conduct an initial assessment and determine the relevant business area to action if required</w:t>
       </w:r>
       <w:r w:rsidR="00BB2E7A" w:rsidRPr="00C31CB3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA69139" w14:textId="77777777" w:rsidR="00B17E46" w:rsidRPr="00667FAD" w:rsidRDefault="001E3D6E" w:rsidP="00710374">
+    <w:p w14:paraId="4BA69139" w14:textId="77777777" w:rsidR="00B17E46" w:rsidRPr="00667FAD" w:rsidRDefault="001E3D6E" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc352248757"/>
       <w:bookmarkStart w:id="55" w:name="_Toc207098096"/>
       <w:bookmarkStart w:id="56" w:name="_Hlk75863058"/>
       <w:r>
         <w:t xml:space="preserve">Incoming and </w:t>
       </w:r>
       <w:r w:rsidR="000D532D">
         <w:t xml:space="preserve">outgoing </w:t>
       </w:r>
       <w:r w:rsidR="00B17E46" w:rsidRPr="00667FAD">
         <w:t>mail</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="501E05DB" w14:textId="77777777" w:rsidR="00473BED" w:rsidRPr="00677089" w:rsidRDefault="00150482" w:rsidP="00710374">
+    <w:p w14:paraId="501E05DB" w14:textId="77777777" w:rsidR="00473BED" w:rsidRPr="00677089" w:rsidRDefault="00150482" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:r w:rsidRPr="00677089">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00D52904" w:rsidRPr="00677089">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00677089">
         <w:t xml:space="preserve">uthorised </w:t>
       </w:r>
       <w:r w:rsidR="00D52904" w:rsidRPr="00677089">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00677089">
         <w:t>fficer</w:t>
       </w:r>
       <w:r w:rsidR="004C5EBD" w:rsidRPr="00677089">
         <w:t>, for all incoming/outgoing mail</w:t>
       </w:r>
       <w:r w:rsidR="00497614" w:rsidRPr="00677089">
         <w:t xml:space="preserve">, including that sent and received within the same </w:t>
       </w:r>
       <w:r w:rsidR="004B4A2C" w:rsidRPr="00677089">
         <w:t xml:space="preserve">prison </w:t>
       </w:r>
@@ -8899,64 +8885,66 @@
           <w:tab w:val="left" w:pos="960"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00667FAD">
         <w:t>Prisoners shall not be permitted to send photographs unless approved by the Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00103268">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00255699">
         <w:t>Officer in Charge (</w:t>
       </w:r>
       <w:r w:rsidR="00103268">
         <w:t>OIC</w:t>
       </w:r>
       <w:r w:rsidR="00255699">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00667FAD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004A62BF">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634902CF" w14:textId="77777777" w:rsidR="00D45A82" w:rsidRDefault="00D45A82" w:rsidP="00710374">
+    <w:p w14:paraId="634902CF" w14:textId="77777777" w:rsidR="00D45A82" w:rsidRDefault="00D45A82" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc207098097"/>
       <w:bookmarkStart w:id="61" w:name="_Hlk145423435"/>
       <w:r w:rsidRPr="00D45A82">
         <w:t>Return to Sender Prisoner Mail</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:p w14:paraId="02FDB511" w14:textId="77777777" w:rsidR="00D45A82" w:rsidRDefault="00D45A82" w:rsidP="00710374">
+    <w:p w14:paraId="02FDB511" w14:textId="77777777" w:rsidR="00D45A82" w:rsidRDefault="00D45A82" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Hlk145423479"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00D45A82">
         <w:t xml:space="preserve">Under section 68 (4) of the </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7E0A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidR="00FD041B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FD041B">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00FD041B" w:rsidRPr="00FD041B">
         <w:t xml:space="preserve">he superintendent </w:t>
@@ -9212,65 +9200,67 @@
         <w:r w:rsidRPr="00473BED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Prisoner Finances. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00667FAD">
         <w:t>The prisoner is responsible for notifying the sender of the receipt of the money.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEEBD93" w14:textId="77777777" w:rsidR="00AB0A98" w:rsidRDefault="00AB0A98" w:rsidP="00AB0A98">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C590244" w14:textId="77777777" w:rsidR="00AB0A98" w:rsidRPr="00AB0A98" w:rsidRDefault="00AB0A98" w:rsidP="00AB0A98">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22449609" w14:textId="77777777" w:rsidR="00790D2D" w:rsidRPr="00EB5A26" w:rsidRDefault="00790D2D" w:rsidP="00710374">
+    <w:p w14:paraId="22449609" w14:textId="77777777" w:rsidR="00790D2D" w:rsidRPr="00EB5A26" w:rsidRDefault="00790D2D" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc207098100"/>
       <w:bookmarkStart w:id="69" w:name="_Toc352248761"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:lastRenderedPageBreak/>
         <w:t>Prisoner photographs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
-    <w:p w14:paraId="3C3C9F20" w14:textId="77777777" w:rsidR="002B51E0" w:rsidRPr="002B51E0" w:rsidRDefault="002B51E0" w:rsidP="00710374">
+    <w:p w14:paraId="3C3C9F20" w14:textId="77777777" w:rsidR="002B51E0" w:rsidRPr="002B51E0" w:rsidRDefault="002B51E0" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00473BED">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="001E6153">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="002B51E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
         <w:r w:rsidR="00F911B1" w:rsidRPr="00F911B1">
           <w:rPr>
@@ -9393,72 +9383,74 @@
       <w:r w:rsidR="008742E2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="009F2F41">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ecurity team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for screening, prior to issuing to the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="003314FE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510B3F1D" w14:textId="77777777" w:rsidR="005C436A" w:rsidRPr="00191E07" w:rsidRDefault="003D0BA8" w:rsidP="00710374">
+    <w:p w14:paraId="510B3F1D" w14:textId="77777777" w:rsidR="005C436A" w:rsidRPr="00191E07" w:rsidRDefault="003D0BA8" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Toc207098101"/>
       <w:r w:rsidRPr="00191E07">
         <w:t xml:space="preserve">Photographs of </w:t>
       </w:r>
       <w:r w:rsidR="00255699" w:rsidRPr="00191E07">
         <w:t>newborn</w:t>
       </w:r>
       <w:r w:rsidRPr="00191E07">
         <w:t xml:space="preserve"> baby</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="00191E07">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37811287" w14:textId="77777777" w:rsidR="005C436A" w:rsidRPr="00191E07" w:rsidRDefault="00B26B11" w:rsidP="00710374">
+    <w:p w14:paraId="37811287" w14:textId="77777777" w:rsidR="005C436A" w:rsidRPr="00191E07" w:rsidRDefault="00B26B11" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="754" w:hanging="754"/>
       </w:pPr>
       <w:r>
         <w:t>Any device designed to take photographs (such as a m</w:t>
       </w:r>
       <w:r w:rsidR="005C436A" w:rsidRPr="00191E07">
         <w:t xml:space="preserve">obile telephone </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or camera) is not permitted to be brought into </w:t>
       </w:r>
       <w:r w:rsidR="00521278">
         <w:t xml:space="preserve">a hospital room by the </w:t>
       </w:r>
       <w:r w:rsidR="00255699">
         <w:t>prisoner’s</w:t>
       </w:r>
       <w:r w:rsidR="00521278">
         <w:t xml:space="preserve"> family and friends. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB09A75" w14:textId="77777777" w:rsidR="005C436A" w:rsidRPr="00191E07" w:rsidRDefault="005C436A" w:rsidP="00710374">
       <w:pPr>
@@ -9935,75 +9927,77 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisons shall refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00963A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Email a Prisoner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00963A25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00963A25">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00963A25">
         <w:t>rocedures</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for further information related to the implementation and management of correspondence via this platform.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4032B4E9" w14:textId="77777777" w:rsidR="008032B6" w:rsidRPr="00EB5A26" w:rsidRDefault="00C16F7D" w:rsidP="00710374">
+    <w:p w14:paraId="4032B4E9" w14:textId="77777777" w:rsidR="008032B6" w:rsidRPr="00EB5A26" w:rsidRDefault="00C16F7D" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc207098106"/>
       <w:bookmarkStart w:id="80" w:name="_Toc352248758"/>
       <w:bookmarkStart w:id="81" w:name="RestrictedMail"/>
       <w:bookmarkEnd w:id="78"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve">Prisoner Access to </w:t>
       </w:r>
       <w:r w:rsidRPr="008424A7">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008032B6" w:rsidRPr="00EB5A26">
         <w:t>Internet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
-    <w:p w14:paraId="74531659" w14:textId="77777777" w:rsidR="00521CCE" w:rsidRDefault="00601F6C" w:rsidP="00710374">
+    <w:p w14:paraId="74531659" w14:textId="77777777" w:rsidR="00521CCE" w:rsidRDefault="00601F6C" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc207098107"/>
       <w:r w:rsidRPr="00191E07">
         <w:t xml:space="preserve">Access within a </w:t>
       </w:r>
       <w:r w:rsidR="00922BB0" w:rsidRPr="00191E07">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00191E07">
         <w:t>rison</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="328D4E04" w14:textId="77777777" w:rsidR="00521CCE" w:rsidRDefault="00521CCE" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00191E07">
         <w:t>Prisoners shall not be provided access to any computer or device for the purposes of accessing the internet,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unless in </w:t>
       </w:r>
       <w:r w:rsidR="000C00FD">
         <w:t>authorised</w:t>
@@ -10408,71 +10402,73 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="89" w:name="_Hlk86216166"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>permit, authorise, commission, arrange, enable or allow another person to publish material on the internet on the prisoner’s behalf</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
-    <w:p w14:paraId="72392FF7" w14:textId="77777777" w:rsidR="00667FAD" w:rsidRPr="009D38DE" w:rsidRDefault="00667FAD" w:rsidP="00710374">
+    <w:p w14:paraId="72392FF7" w14:textId="77777777" w:rsidR="00667FAD" w:rsidRPr="009D38DE" w:rsidRDefault="00667FAD" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Toc207098109"/>
       <w:r w:rsidRPr="00667FAD">
         <w:t xml:space="preserve">Restricted </w:t>
       </w:r>
       <w:r w:rsidR="00EB5A26">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00667FAD">
         <w:t>ail</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
-    <w:p w14:paraId="16F217C3" w14:textId="77777777" w:rsidR="00667FAD" w:rsidRPr="00BF2802" w:rsidRDefault="00667FAD" w:rsidP="00710374">
+    <w:p w14:paraId="16F217C3" w14:textId="77777777" w:rsidR="00667FAD" w:rsidRPr="00BF2802" w:rsidRDefault="00667FAD" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="91" w:name="_Toc207098110"/>
       <w:r w:rsidRPr="00667FAD">
         <w:t>Restrain</w:t>
       </w:r>
       <w:r w:rsidR="00C2594D">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00667FAD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D865CB">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00667FAD">
         <w:t>rder</w:t>
       </w:r>
       <w:r w:rsidR="00991E2A" w:rsidRPr="00991E2A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C2594D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D43B2">
         <w:t>u</w:t>
@@ -11125,83 +11121,85 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0893BEDC" w14:textId="3EE22BB7" w:rsidR="00F61751" w:rsidRPr="00874F33" w:rsidRDefault="00F26062" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00874F33">
         <w:t xml:space="preserve">Prisoners shall be advised </w:t>
       </w:r>
       <w:r w:rsidR="003F6979" w:rsidRPr="00874F33">
         <w:t xml:space="preserve">they may be subject to disciplinary action if they attempt to </w:t>
       </w:r>
       <w:r w:rsidRPr="00874F33">
         <w:t xml:space="preserve">send mail to a </w:t>
       </w:r>
       <w:r w:rsidR="003F6979" w:rsidRPr="00874F33">
         <w:t xml:space="preserve">restricted </w:t>
       </w:r>
       <w:r w:rsidRPr="00874F33">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidR="003F6979" w:rsidRPr="00874F33">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270DAA35" w14:textId="77777777" w:rsidR="001C0328" w:rsidRDefault="00A1523C" w:rsidP="00710374">
+    <w:p w14:paraId="270DAA35" w14:textId="77777777" w:rsidR="001C0328" w:rsidRDefault="00A1523C" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="95" w:name="_Toc346096897"/>
       <w:bookmarkStart w:id="96" w:name="_Toc346097363"/>
       <w:bookmarkStart w:id="97" w:name="_Toc408909472"/>
       <w:bookmarkStart w:id="98" w:name="_Toc207098112"/>
       <w:bookmarkEnd w:id="95"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00EC2E5A" w:rsidRPr="00EC2E5A">
         <w:t>Telephone</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:r w:rsidR="00013C22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C94D24">
         <w:t>System</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
-    <w:p w14:paraId="52477424" w14:textId="77777777" w:rsidR="001C0328" w:rsidRPr="00BF1F80" w:rsidRDefault="001C0328" w:rsidP="00710374">
+    <w:p w14:paraId="52477424" w14:textId="77777777" w:rsidR="001C0328" w:rsidRPr="00BF1F80" w:rsidRDefault="001C0328" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="001C0328">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="99" w:name="_Toc207098113"/>
       <w:r w:rsidRPr="00BF1F80">
         <w:t>Management of the PTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="1A3F6E75" w14:textId="77777777" w:rsidR="00EC2E5A" w:rsidRDefault="001C0328" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1F80">
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00764E07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1F80">
         <w:t>shall establish procedures to ensure the appropriate use and monitoring of prisoner telephone calls</w:t>
@@ -11745,63 +11743,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the PTS for other reasons to maintain the good order and security of the prison. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA845F5" w14:textId="01C40D41" w:rsidR="00426E8E" w:rsidRPr="00426E8E" w:rsidRDefault="00990D0F" w:rsidP="00426E8E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="107" w:name="_Toc389551910"/>
       <w:bookmarkStart w:id="108" w:name="_Toc389551912"/>
       <w:bookmarkStart w:id="109" w:name="_Toc389551913"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:r w:rsidRPr="00BF1F80">
         <w:t xml:space="preserve">The restriction to telephone access or PTS shall remain in place until the </w:t>
       </w:r>
       <w:r w:rsidR="00EB0509">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1F80">
         <w:t>uperintendent determines otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571EAA6C" w14:textId="77777777" w:rsidR="00990D0F" w:rsidRPr="00EB5A26" w:rsidRDefault="00C309CD" w:rsidP="00710374">
+    <w:p w14:paraId="571EAA6C" w14:textId="77777777" w:rsidR="00990D0F" w:rsidRPr="00EB5A26" w:rsidRDefault="00C309CD" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="110" w:name="_Toc207098115"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t>Telephone Calls</w:t>
       </w:r>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
-    <w:p w14:paraId="4E7CDCC2" w14:textId="77777777" w:rsidR="00372934" w:rsidRDefault="00372934" w:rsidP="00710374">
+    <w:p w14:paraId="4E7CDCC2" w14:textId="77777777" w:rsidR="00372934" w:rsidRDefault="00372934" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="111" w:name="_Toc207098116"/>
       <w:r>
         <w:t>Standard requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="272DCB0E" w14:textId="77777777" w:rsidR="0023522F" w:rsidRPr="00CE5081" w:rsidRDefault="00372934" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009E5979">
         <w:t xml:space="preserve">All prisoner telephone calls at each </w:t>
       </w:r>
       <w:r w:rsidRPr="00782A07">
         <w:t>prison</w:t>
       </w:r>
       <w:r w:rsidR="00EB0509" w:rsidRPr="00782A07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00782A07">
         <w:t>shal</w:t>
       </w:r>
       <w:r w:rsidR="000D068B" w:rsidRPr="00782A07">
         <w:t xml:space="preserve">l be </w:t>
@@ -13243,53 +13243,54 @@
     </w:p>
     <w:p w14:paraId="5078BDF5" w14:textId="77777777" w:rsidR="00BD76AF" w:rsidRPr="00BD76AF" w:rsidRDefault="00BD76AF" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6096"/>
         <w:gridCol w:w="2332"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00596C2F" w:rsidRPr="00596C2F" w14:paraId="14FD6DDB" w14:textId="77777777" w:rsidTr="00ED474F">
+      <w:tr w:rsidR="00596C2F" w:rsidRPr="00596C2F" w14:paraId="14FD6DDB" w14:textId="77777777" w:rsidTr="00C14573">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431C4023" w14:textId="77777777" w:rsidR="00596C2F" w:rsidRPr="00596C2F" w:rsidRDefault="00596C2F" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DD55A47" w14:textId="77777777" w:rsidR="00596C2F" w:rsidRPr="00596C2F" w:rsidRDefault="00596C2F" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00596C2F">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14250,50 +14251,51 @@
       <w:r>
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r w:rsidR="009C2755">
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:t>anager shall refer the information to the relevant person to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390FEAA0" w14:textId="77777777" w:rsidR="00BF1F80" w:rsidRPr="00990D0F" w:rsidRDefault="00171C00" w:rsidP="00C75403">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990D0F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>verify the</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F80" w:rsidRPr="00990D0F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF1F80" w:rsidRPr="00990D0F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>with relevant authorities</w:t>
       </w:r>
       <w:r w:rsidR="00A775C8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -14352,51 +14354,50 @@
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00BF1F80" w:rsidRPr="00990D0F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the message </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A8CC99" w14:textId="77777777" w:rsidR="00BF1F80" w:rsidRPr="00990D0F" w:rsidRDefault="00BF1F80" w:rsidP="00C75403">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990D0F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>relay the message to the prisoner as soon as practicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10BDE692" w14:textId="77777777" w:rsidR="00BF1F80" w:rsidRPr="00874F33" w:rsidRDefault="00BF1F80" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="144" w:name="_Toc389551895"/>
       <w:bookmarkStart w:id="145" w:name="_Toc389551963"/>
       <w:bookmarkStart w:id="146" w:name="_Toc389551964"/>
       <w:bookmarkStart w:id="147" w:name="_Toc207098125"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:r w:rsidRPr="00874F33">
         <w:t>Reverse charge calls</w:t>
       </w:r>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
     </w:p>
     <w:p w14:paraId="60433279" w14:textId="77777777" w:rsidR="009A7B41" w:rsidRPr="00874F33" w:rsidRDefault="00BF1F80" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00874F33">
         <w:t xml:space="preserve">Prisoners </w:t>
@@ -14860,72 +14861,86 @@
       <w:r w:rsidRPr="008645EA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners shall use their PTS account to contact approved call recipients only. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750989CD" w14:textId="77777777" w:rsidR="002F5A5B" w:rsidRPr="008645EA" w:rsidRDefault="002F5A5B" w:rsidP="00C75403">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008645EA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prisoners shall not register PTS contacts under a false name or relationship, this includes legal numbers. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Prisoners shall not register PTS contacts under a false name or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008645EA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relationship,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008645EA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this includes legal numbers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F871C4" w14:textId="77777777" w:rsidR="002F5A5B" w:rsidRPr="008645EA" w:rsidRDefault="002F5A5B" w:rsidP="00C75403">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008645EA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Prisoners shall not provide their PTS PIN to another prisoner or allow another prisoner to utilise or speak on their PTS account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B311C16" w14:textId="77777777" w:rsidR="002F5A5B" w:rsidRPr="008645EA" w:rsidRDefault="002F5A5B" w:rsidP="00C75403">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008645EA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners shall not engage in call forwarding, call diversion or conference calling via the PTS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460F2E17" w14:textId="77777777" w:rsidR="002F5A5B" w:rsidRPr="008645EA" w:rsidRDefault="002F5A5B" w:rsidP="00C75403">
@@ -15459,50 +15474,51 @@
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Incident report number and/or details of the time, date and person spoken to shall be recorded on TOMS in the relevant Incident Report.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDAD565" w14:textId="667B31C8" w:rsidR="00B53CDA" w:rsidRDefault="000966B2" w:rsidP="00C75403">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Intelligence Services</w:t>
       </w:r>
       <w:r w:rsidR="00274704" w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on receipt of the relevant Security Reporting related to FVRO breaches,</w:t>
       </w:r>
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006646FF" w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="00B53CDA" w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> upload </w:t>
@@ -15834,51 +15850,59 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000B7778" w:rsidRPr="008645EA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the period that the number shall be removed</w:t>
       </w:r>
       <w:r w:rsidR="00FC1C67">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B86415" w14:textId="6B381C90" w:rsidR="0080198A" w:rsidRPr="0080198A" w:rsidRDefault="000B7778" w:rsidP="0080198A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008645EA">
-        <w:t>Where a decision is made to remove a number or call recipient from the PTS, the affected prisoner/s shall be advised in writing, and instructed to show cause in writing why the number or call recipient should not be removed</w:t>
+        <w:t xml:space="preserve">Where a decision is made to remove a number or call recipient from the PTS, the affected prisoner/s shall be advised in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008645EA">
+        <w:t>writing, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008645EA">
+        <w:t xml:space="preserve"> instructed to show cause in writing why the number or call recipient should not be removed</w:t>
       </w:r>
       <w:r w:rsidR="006722E4">
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="008645EA">
         <w:t xml:space="preserve"> (refer </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_F_–" w:history="1">
         <w:r w:rsidRPr="008645EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix </w:t>
         </w:r>
         <w:r w:rsidR="00B36D4F" w:rsidRPr="008645EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>F</w:t>
         </w:r>
         <w:r w:rsidRPr="008645EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – Prisoner PTS Ban Letter</w:t>
@@ -16100,135 +16124,137 @@
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a copy of the removal notice is emailed to all Security Managers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A47C4C" w14:textId="77777777" w:rsidR="00A9141E" w:rsidRPr="00874F33" w:rsidRDefault="0080198A" w:rsidP="00A9141E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="359"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>review the PTS system for all other prisoners who may have the relevant PTS number and/or call recipient on their PTS account to identify where</w:t>
       </w:r>
       <w:r w:rsidR="00C0385B" w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> further</w:t>
       </w:r>
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> breaches may occur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D06D6E" w14:textId="5DE96D77" w:rsidR="00C7517C" w:rsidRPr="00874F33" w:rsidRDefault="001A3B52" w:rsidP="00A9141E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="359"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>the ban letters and any correspondence from the affected prisoner are appropriately stored</w:t>
       </w:r>
       <w:r w:rsidR="00A9141E" w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00874F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4648A577" w14:textId="0E48AAE3" w:rsidR="00FE5226" w:rsidRPr="00FE5226" w:rsidRDefault="000B7778" w:rsidP="00FE5226">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008645EA">
         <w:t>Any subsequent requests for information or Freedom of Information applications received regarding the removal of numbers or call recipients shall be dealt with by the Security Manager in consultation with Information Release and Litigation Management</w:t>
       </w:r>
       <w:r w:rsidR="008645EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E27E75C" w14:textId="1E42FBFD" w:rsidR="00FD6A62" w:rsidRPr="00F911B1" w:rsidRDefault="00FD6A62" w:rsidP="00710374">
+    <w:p w14:paraId="4E27E75C" w14:textId="1E42FBFD" w:rsidR="00FD6A62" w:rsidRPr="00F911B1" w:rsidRDefault="00FD6A62" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="170" w:name="_Toc207098130"/>
       <w:r w:rsidRPr="00F911B1">
         <w:t>E-Visi</w:t>
       </w:r>
       <w:r w:rsidR="00A1059D">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve">s and Video </w:t>
       </w:r>
       <w:r w:rsidR="006D7279" w:rsidRPr="00F911B1">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t>ink</w:t>
       </w:r>
       <w:bookmarkEnd w:id="170"/>
     </w:p>
-    <w:p w14:paraId="6BE3935B" w14:textId="77777777" w:rsidR="009C5BA9" w:rsidRPr="00F911B1" w:rsidRDefault="009C5BA9" w:rsidP="00710374">
+    <w:p w14:paraId="6BE3935B" w14:textId="77777777" w:rsidR="009C5BA9" w:rsidRPr="00F911B1" w:rsidRDefault="009C5BA9" w:rsidP="00886880">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="171" w:name="_Toc207098131"/>
       <w:r w:rsidRPr="00F911B1">
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:p w14:paraId="1498E938" w14:textId="77777777" w:rsidR="00FD6A62" w:rsidRPr="00F911B1" w:rsidRDefault="00FD6A62" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="172" w:name="_Toc71272743"/>
       <w:r w:rsidRPr="00F911B1">
         <w:t>Superintendents shall ensure that E-Visits are available to all prisoners to assist in maintaining contact with family and the community.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="172"/>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4937D732" w14:textId="77777777" w:rsidR="004D6C93" w:rsidRPr="004D6C93" w:rsidRDefault="004D6C93" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="173" w:name="_Toc71272744"/>
@@ -16512,74 +16538,74 @@
       </w:r>
       <w:bookmarkEnd w:id="177"/>
     </w:p>
     <w:p w14:paraId="70AC383C" w14:textId="77777777" w:rsidR="009C5BA9" w:rsidRPr="00F911B1" w:rsidRDefault="009C5BA9" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve">Superintendents shall ensure the security for facilitating E-Visits and video link sessions is maintained. The Superintendent shall include security processes within their Standing Order which will include processes for when searches of the room and checks of the equipment will occur. The searches and checks shall be recorded </w:t>
       </w:r>
       <w:r w:rsidR="00510791">
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="00055C74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve">TOMS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F63D6D" w14:textId="77777777" w:rsidR="009C5BA9" w:rsidRPr="00F911B1" w:rsidRDefault="009C5BA9" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F911B1">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prison Officers supervising </w:t>
       </w:r>
       <w:r w:rsidR="004A5F5D" w:rsidRPr="00F911B1">
         <w:t>E-Visits and video link</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE5826">
         <w:t xml:space="preserve">sessions </w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t>shall advise the external party that the call is going to be monitored</w:t>
       </w:r>
       <w:r w:rsidR="00CE2348" w:rsidRPr="00F911B1">
         <w:t>, with the exception of contact with legal practitioners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169F3A2B" w14:textId="77777777" w:rsidR="009C5BA9" w:rsidRPr="00F911B1" w:rsidRDefault="009C5BA9" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F911B1">
-        <w:lastRenderedPageBreak/>
         <w:t>Prison Officers must ensure that prisoners do not operate any part of the equipment used for E-Visits and video link</w:t>
       </w:r>
       <w:r w:rsidR="00CE5826">
         <w:t xml:space="preserve"> sessions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve">, with the exception of volume control on the speakers or headphones. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7587469B" w14:textId="77777777" w:rsidR="009C5BA9" w:rsidRPr="00F911B1" w:rsidRDefault="009C5BA9" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve">Prison Officers shall remain vigilant during E-Visits and </w:t>
       </w:r>
       <w:r w:rsidR="00CE2348" w:rsidRPr="00F911B1">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve">ideo link </w:t>
       </w:r>
       <w:r w:rsidR="00CE5826">
         <w:t xml:space="preserve">sessions </w:t>
       </w:r>
@@ -16854,101 +16880,89 @@
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F911B1">
         <w:t>local assurance processes (</w:t>
       </w:r>
       <w:r w:rsidR="00823751">
         <w:t>eg</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B26382">
         <w:t>daily/</w:t>
       </w:r>
       <w:r w:rsidRPr="00F911B1">
         <w:t>weekly checks)</w:t>
       </w:r>
       <w:r w:rsidR="00612AF0" w:rsidRPr="00F911B1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7115A1" w14:textId="53261303" w:rsidR="00E50DD7" w:rsidRDefault="00946A6E" w:rsidP="00E50DD7">
+    <w:p w14:paraId="50904AD0" w14:textId="31BAD076" w:rsidR="00874F33" w:rsidRPr="00874F33" w:rsidRDefault="00946A6E" w:rsidP="00874F33">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="192" w:name="_Toc71272774"/>
       <w:bookmarkEnd w:id="191"/>
       <w:r w:rsidRPr="00F911B1">
+        <w:lastRenderedPageBreak/>
         <w:t>Electronic tablets will be secured and placed on charge in an appropriate area while not in use.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="192"/>
     </w:p>
-    <w:p w14:paraId="2A48197F" w14:textId="77777777" w:rsidR="00874F33" w:rsidRDefault="00874F33" w:rsidP="00874F33">
-[...13 lines deleted...]
-    <w:p w14:paraId="30C90A99" w14:textId="5D45527B" w:rsidR="00D16E0C" w:rsidRPr="00D16E0C" w:rsidRDefault="00D16E0C" w:rsidP="00710374">
+    <w:p w14:paraId="30C90A99" w14:textId="5D45527B" w:rsidR="00D16E0C" w:rsidRPr="00D16E0C" w:rsidRDefault="00D16E0C" w:rsidP="00860353">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="193" w:name="_Toc207098136"/>
       <w:r w:rsidRPr="00D16E0C">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Video </w:t>
       </w:r>
       <w:r w:rsidR="00896C8C">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16E0C">
         <w:t xml:space="preserve">ink to </w:t>
       </w:r>
       <w:r w:rsidR="00896C8C">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16E0C">
         <w:t>ourts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="193"/>
     </w:p>
-    <w:p w14:paraId="2BA84ED3" w14:textId="77777777" w:rsidR="00D16E0C" w:rsidRPr="00D16E0C" w:rsidRDefault="00D16E0C" w:rsidP="00710374">
+    <w:p w14:paraId="2BA84ED3" w14:textId="77777777" w:rsidR="00D16E0C" w:rsidRPr="00D16E0C" w:rsidRDefault="00D16E0C" w:rsidP="00860353">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="194" w:name="_Toc207098137"/>
       <w:r w:rsidRPr="00D16E0C">
         <w:t>Practice and protocols</w:t>
       </w:r>
       <w:bookmarkEnd w:id="194"/>
     </w:p>
     <w:p w14:paraId="72E4B3D0" w14:textId="77777777" w:rsidR="00D16E0C" w:rsidRPr="00D16E0C" w:rsidRDefault="00D16E0C" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D16E0C">
         <w:t>Where a prisoner appears in court proceedings from prison custody via video link, the following shall apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD3377C" w14:textId="77777777" w:rsidR="00D16E0C" w:rsidRPr="00D16E0C" w:rsidRDefault="00D16E0C" w:rsidP="00C75403">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
@@ -17060,76 +17074,78 @@
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Court Protocols and Etiquette</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DA2134">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C91F026" w14:textId="2520C7B8" w:rsidR="00AB0A98" w:rsidRDefault="00AB0A98">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCE0A4D" w14:textId="77777777" w:rsidR="00F26062" w:rsidRPr="003D0BA8" w:rsidRDefault="00F26062" w:rsidP="00710374">
+    <w:p w14:paraId="5FCE0A4D" w14:textId="77777777" w:rsidR="00F26062" w:rsidRPr="003D0BA8" w:rsidRDefault="00F26062" w:rsidP="00860353">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="195" w:name="_Toc535326012"/>
       <w:bookmarkStart w:id="196" w:name="_Toc535493515"/>
       <w:bookmarkStart w:id="197" w:name="_Toc5113241"/>
       <w:bookmarkStart w:id="198" w:name="_Toc20122940"/>
       <w:bookmarkStart w:id="199" w:name="_Toc20228199"/>
       <w:bookmarkStart w:id="200" w:name="_Toc66883669"/>
       <w:bookmarkStart w:id="201" w:name="_Toc207098138"/>
       <w:r w:rsidRPr="003D0BA8">
         <w:lastRenderedPageBreak/>
         <w:t>Standing Orders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
     </w:p>
-    <w:p w14:paraId="7E6E0D00" w14:textId="77777777" w:rsidR="00F26062" w:rsidRPr="00EB5A26" w:rsidRDefault="00F26062" w:rsidP="00710374">
+    <w:p w14:paraId="7E6E0D00" w14:textId="77777777" w:rsidR="00F26062" w:rsidRPr="00EB5A26" w:rsidRDefault="00F26062" w:rsidP="00860353">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="202" w:name="_Toc66883670"/>
       <w:bookmarkStart w:id="203" w:name="_Toc207098139"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t>General requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:r w:rsidRPr="00EB5A26">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF5C1D1" w14:textId="77777777" w:rsidR="00F26062" w:rsidRPr="003D0BA8" w:rsidRDefault="00F26062" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003D0BA8">
         <w:t>Superintendents may develop Standing Orders compliant with this COPP as operationally required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151962D8" w14:textId="77777777" w:rsidR="00F26062" w:rsidRPr="003D0BA8" w:rsidRDefault="00F26062" w:rsidP="00710374">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003D0BA8">
@@ -17667,53 +17683,54 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="208" w:name="_Toc207098142"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="208"/>
     </w:p>
     <w:p w14:paraId="1794DE5C" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="00710374"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="7053"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="49D06583" w14:textId="77777777" w:rsidTr="00302968">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="49D06583" w14:textId="77777777" w:rsidTr="00C14573">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="452329B7" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71043775" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
@@ -18305,70 +18322,79 @@
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BDE0177" w14:textId="77777777" w:rsidR="0049795F" w:rsidRPr="00D6632E" w:rsidRDefault="0049795F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>High Risk Serious Offender (HRSO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EEAF058" w14:textId="77777777" w:rsidR="0049795F" w:rsidRPr="00874295" w:rsidRDefault="0049795F" w:rsidP="00710374">
             <w:r>
               <w:t xml:space="preserve">Those prisoners defined in the </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0049795F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0049795F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Risk Serious Offenders Act 2020</w:t>
+              <w:t>Risk</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0049795F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Serious Offenders Act 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000050D" w14:paraId="68426D15" w14:textId="77777777" w:rsidTr="00302968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FAC81A5" w14:textId="77777777" w:rsidR="0000050D" w:rsidRPr="00D6632E" w:rsidRDefault="0000050D" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6632E">
               <w:rPr>
                 <w:bCs/>
@@ -18595,50 +18621,51 @@
             <w:r w:rsidRPr="00874295">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000050D" w14:paraId="250028B6" w14:textId="77777777" w:rsidTr="00302968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16AC68A2" w14:textId="77777777" w:rsidR="0000050D" w:rsidRPr="00302968" w:rsidRDefault="0000050D" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00302968">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Officer</w:t>
             </w:r>
             <w:r w:rsidRPr="00302968">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00302968">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">initiated </w:t>
             </w:r>
             <w:r w:rsidRPr="00302968">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00302968">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
@@ -18667,51 +18694,50 @@
           <w:p w14:paraId="6F36D116" w14:textId="77777777" w:rsidR="0000050D" w:rsidRPr="00874295" w:rsidRDefault="0000050D" w:rsidP="00710374">
             <w:r w:rsidRPr="00874295">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Where an officer establishes a call through the prisoner telephone system using a generic PIN.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0000050D" w14:paraId="50C4E6DC" w14:textId="77777777" w:rsidTr="00302968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1226A15E" w14:textId="77777777" w:rsidR="0000050D" w:rsidRPr="00E77770" w:rsidRDefault="0000050D" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E77770">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Order to produce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F093F0E" w14:textId="77777777" w:rsidR="0000050D" w:rsidRPr="00874295" w:rsidRDefault="0000050D" w:rsidP="00710374">
             <w:r w:rsidRPr="00874295">
               <w:t xml:space="preserve">An order issued under s. 53 </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00874295">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Criminal Investigation Act 2006</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00874295">
               <w:t>.</w:t>
@@ -19381,50 +19407,51 @@
             <w:r w:rsidRPr="00874295">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991E2A" w14:paraId="7EF0F67D" w14:textId="77777777" w:rsidTr="00302968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D6AB02" w14:textId="77777777" w:rsidR="00991E2A" w:rsidRPr="002E2693" w:rsidRDefault="00991E2A" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Unlawful Consorting Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="106B498A" w14:textId="77777777" w:rsidR="00991E2A" w:rsidRPr="00874295" w:rsidRDefault="00991E2A" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Unlawful Consorting Notice</w:t>
             </w:r>
             <w:r w:rsidRPr="004A406D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
@@ -19446,51 +19473,50 @@
               <w:t xml:space="preserve"> under the </w:t>
             </w:r>
             <w:r w:rsidRPr="00E85479">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Criminal Law (Unlawful Consorting and Prohibited Insignia) Act 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD6A62" w14:paraId="22D7C774" w14:textId="77777777" w:rsidTr="00302968">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D2D24EC" w14:textId="77777777" w:rsidR="00FD6A62" w:rsidRPr="0095416D" w:rsidRDefault="00FD6A62" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00993432">
-              <w:lastRenderedPageBreak/>
               <w:t>Video link</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47EE7A54" w14:textId="77777777" w:rsidR="00FD6A62" w:rsidRPr="00874295" w:rsidRDefault="00FD6A62" w:rsidP="00710374">
             <w:r w:rsidRPr="00993432">
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00993432">
               <w:t xml:space="preserve">visit conducted between two or more participants at different </w:t>
             </w:r>
             <w:r>
               <w:t>locations</w:t>
             </w:r>
             <w:r w:rsidRPr="00993432">
               <w:t xml:space="preserve"> by using </w:t>
             </w:r>
             <w:r>
@@ -19884,53 +19910,54 @@
       </w:r>
       <w:bookmarkEnd w:id="212"/>
       <w:r w:rsidR="00AC6941" w:rsidRPr="00166362">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1"/>
         <w:tblW w:w="9822" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="17" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="17" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1496"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7DBF" w:rsidRPr="003D5EAC" w14:paraId="5601F683" w14:textId="77777777" w:rsidTr="00AB0A98">
+      <w:tr w:rsidR="00DA7DBF" w:rsidRPr="003D5EAC" w14:paraId="5601F683" w14:textId="77777777" w:rsidTr="003D6840">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="745F9EE7" w14:textId="77777777" w:rsidR="00DA7DBF" w:rsidRPr="003D5EAC" w:rsidRDefault="00DA7DBF" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="003D5EAC">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13600AA4" w14:textId="77777777" w:rsidR="00DA7DBF" w:rsidRPr="003D5EAC" w:rsidRDefault="00DA7DBF" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="003D5EAC">
               <w:t>Primary author(s)</w:t>
             </w:r>
@@ -21946,67 +21973,266 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B20868C" w14:textId="5486955B" w:rsidR="00E91532" w:rsidRPr="00A723EB" w:rsidRDefault="00A723EB" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24 September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003D6840" w:rsidRPr="003D5EAC" w14:paraId="39F5553C" w14:textId="77777777" w:rsidTr="00AB0A98">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="417B8875" w14:textId="58CBE990" w:rsidR="003D6840" w:rsidRPr="00A723EB" w:rsidRDefault="003D6840" w:rsidP="00710374">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">16.0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2EB6CA" w14:textId="66FDA121" w:rsidR="003D6840" w:rsidRPr="00A723EB" w:rsidRDefault="003D6840" w:rsidP="00710374">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A723EB">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A272566" w14:textId="2AC72127" w:rsidR="003D6840" w:rsidRPr="00A723EB" w:rsidRDefault="003D6840" w:rsidP="00710374">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00281F24">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved by </w:t>
+            </w:r>
+            <w:r w:rsidR="007525CE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Director Operational Policy CM: S26/68600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD26E82" w14:textId="40615E3E" w:rsidR="003D6840" w:rsidRPr="00A723EB" w:rsidRDefault="003D6840" w:rsidP="00710374">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>01 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1747" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E62A66" w14:textId="222B2BEB" w:rsidR="003D6840" w:rsidRDefault="001C1729" w:rsidP="00710374">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>06 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4004605C" w14:textId="77777777" w:rsidR="003445DF" w:rsidRDefault="003445DF" w:rsidP="00710374">
       <w:bookmarkStart w:id="213" w:name="_Appendix_A:_Common"/>
       <w:bookmarkStart w:id="214" w:name="_Appendix_A:_Pre-Registered"/>
       <w:bookmarkStart w:id="215" w:name="_Hlk85801879"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
     </w:p>
     <w:p w14:paraId="04A96174" w14:textId="77777777" w:rsidR="00174FF7" w:rsidRDefault="00174FF7" w:rsidP="00710374"/>
-    <w:p w14:paraId="7F958EFF" w14:textId="77777777" w:rsidR="00046AB8" w:rsidRPr="007B576A" w:rsidRDefault="00046AB8" w:rsidP="008F2BF3">
+    <w:p w14:paraId="721D2883" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
       <w:pPr>
         <w:pStyle w:val="h1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="216" w:name="_Appendix_A:_Pre-Registered_1"/>
       <w:bookmarkStart w:id="217" w:name="_Toc207098146"/>
       <w:bookmarkEnd w:id="216"/>
+    </w:p>
+    <w:p w14:paraId="4269E452" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2CB36D" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB811F7" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469BC3A4" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710CDB37" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFD75E5" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDDAD1F" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63647416" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1821BE7D" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40443C85" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC69A77" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247C5ED1" w14:textId="77777777" w:rsidR="00057F3B" w:rsidRDefault="00057F3B" w:rsidP="00281B7E">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588C1D5A" w14:textId="77777777" w:rsidR="00281B7E" w:rsidRDefault="00281B7E" w:rsidP="00281B7E">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F958EFF" w14:textId="524E378A" w:rsidR="00046AB8" w:rsidRPr="007B576A" w:rsidRDefault="00046AB8" w:rsidP="008F2BF3">
+      <w:pPr>
+        <w:pStyle w:val="h1nonumber"/>
+      </w:pPr>
       <w:r w:rsidRPr="007B576A">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: </w:t>
       </w:r>
       <w:r w:rsidR="005A41A7" w:rsidRPr="007B576A">
         <w:t>Pre-Registered and Confidential</w:t>
       </w:r>
       <w:r w:rsidRPr="007B576A">
         <w:t xml:space="preserve"> Numbers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="217"/>
     </w:p>
     <w:p w14:paraId="279BD755" w14:textId="77777777" w:rsidR="00046AB8" w:rsidRDefault="00046AB8" w:rsidP="00710374">
       <w:r w:rsidRPr="008467E9">
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> relevant telephone number(s) for the organisations listed below shall be included on each prison’s contact list as outlined below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9570" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
@@ -22728,56 +22954,56 @@
             <w:tcW w:w="523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AE93C9A" w14:textId="77777777" w:rsidR="006F2E90" w:rsidRDefault="006F2E90" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60C6E2FE" w14:textId="77777777" w:rsidR="006F2E90" w:rsidRDefault="006F2E90" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Ombudsman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48FF1EA3" w14:textId="77777777" w:rsidR="006F2E90" w:rsidRDefault="006F2E90" w:rsidP="00710374">
+          <w:p w14:paraId="48FF1EA3" w14:textId="15AFFA06" w:rsidR="006F2E90" w:rsidRDefault="00AC3221" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>1800 117 000</w:t>
+              <w:t>08 9220 7559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E47306C" w14:textId="77777777" w:rsidR="006F2E90" w:rsidRDefault="006F2E90" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F2E90" w14:paraId="0EEE6CF0" w14:textId="77777777" w:rsidTr="00166362">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DCCE005" w14:textId="77777777" w:rsidR="006F2E90" w:rsidRDefault="006F2E90" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
@@ -23283,51 +23509,50 @@
               <w:t>1800 724 185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E6BBCE2" w14:textId="77777777" w:rsidR="006056CA" w:rsidRPr="00344290" w:rsidRDefault="006056CA" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0085713F">
               <w:t>Free Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD252C" w14:paraId="11D990CD" w14:textId="77777777" w:rsidTr="00166362">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D28AA07" w14:textId="77777777" w:rsidR="00FD252C" w:rsidRPr="00FB56CD" w:rsidRDefault="00FD252C" w:rsidP="00710374">
             <w:r w:rsidRPr="00FB56CD">
-              <w:lastRenderedPageBreak/>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C0FBE43" w14:textId="77777777" w:rsidR="00FD252C" w:rsidRPr="00FB56CD" w:rsidRDefault="00FD252C" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB56CD">
               <w:t>Defence and Veterans Legal Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7302E382" w14:textId="77777777" w:rsidR="00FD252C" w:rsidRPr="00FB56CD" w:rsidRDefault="0083628D" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -23386,50 +23611,51 @@
               <w:t>1800 976 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16C529E7" w14:textId="6A1B8C2F" w:rsidR="00CF2C41" w:rsidRPr="00FB56CD" w:rsidRDefault="00CF2C41" w:rsidP="00710374">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Free Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E69AE" w:rsidRPr="00AA2D84" w14:paraId="3BC4C7F1" w14:textId="77777777" w:rsidTr="00166362">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="796FD4A9" w14:textId="25C1AC7E" w:rsidR="008E69AE" w:rsidRPr="00AA2D84" w:rsidRDefault="008E69AE" w:rsidP="00710374">
             <w:r w:rsidRPr="00AA2D84">
+              <w:lastRenderedPageBreak/>
               <w:t>30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="523E593F" w14:textId="37D2C46F" w:rsidR="008E69AE" w:rsidRPr="00AA2D84" w:rsidRDefault="008E69AE" w:rsidP="008E69AE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="870"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AA2D84">
               <w:t>General Court Intervention Program (GCIP) Legal Aid (regional prison specific)**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CF2977C" w14:textId="0C89AAE8" w:rsidR="008E69AE" w:rsidRPr="00AA2D84" w:rsidRDefault="008E69AE" w:rsidP="00710374">
@@ -23465,80 +23691,417 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F7B3650" w14:textId="151EC5AA" w:rsidR="008E69AE" w:rsidRDefault="008E69AE" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA2D84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>** Legal Aid that is specific to each of the Regional Prisons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04032AC2" w14:textId="77777777" w:rsidR="008E69AE" w:rsidRDefault="008E69AE" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6294BC52" w14:textId="04DF4267" w:rsidR="0083628D" w:rsidRPr="00CF2C41" w:rsidRDefault="00B747B3" w:rsidP="00710374">
+    <w:p w14:paraId="6294BC52" w14:textId="04DF4267" w:rsidR="0083628D" w:rsidRDefault="00B747B3" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2C41">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A list of these numbers should be made available to all prisoners. The above numbers are provided free of charge and are confidenti</w:t>
       </w:r>
       <w:r w:rsidR="00FB56CD" w:rsidRPr="00CF2C41">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>al.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="70390C69" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BD4CE8" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9CBDB8" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B01A7FE" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579809DD" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04FE7435" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C46DAC" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C4585A" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A015FB" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A157F00" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203734C5" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EEF00E4" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF15EB4" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2453EB" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F66D3C3" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB8A300" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B13DD13" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1092ACA9" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2653F6" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230339DE" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE9C3D9" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED2C720" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FD948F" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590A9356" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2282329A" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6C6612" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272A2EF7" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4FFF29" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218B2A76" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0916B4CD" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43136ACC" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28FD9DBA" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171269F2" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD2F73E" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286F6F88" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD19E2D" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A5956B" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB0D7FF" w14:textId="77777777" w:rsidR="001D7F85" w:rsidRDefault="001D7F85" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CD3465" w14:textId="77777777" w:rsidR="001D7F85" w:rsidRDefault="001D7F85" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D9EE3D" w14:textId="77777777" w:rsidR="001D7F85" w:rsidRDefault="001D7F85" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E930EB" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5307FC8D" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRPr="00CF2C41" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F098A4D" w14:textId="77777777" w:rsidR="008A083D" w:rsidRDefault="008A083D" w:rsidP="008F2BF3">
       <w:pPr>
         <w:pStyle w:val="h1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="218" w:name="_Toc207098147"/>
       <w:bookmarkStart w:id="219" w:name="_Hlk142648618"/>
       <w:bookmarkEnd w:id="215"/>
       <w:r w:rsidRPr="00076433">
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:bookmarkStart w:id="220" w:name="_Appendix_B:_Mail"/>
       <w:bookmarkEnd w:id="220"/>
       <w:r w:rsidRPr="00076433">
         <w:t>ppendix B: Mail Allowance Schedule</w:t>
       </w:r>
       <w:bookmarkEnd w:id="218"/>
     </w:p>
     <w:p w14:paraId="7A6B58DA" w14:textId="726AF29A" w:rsidR="00EF044A" w:rsidRDefault="00EF044A" w:rsidP="00710374">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF044A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Part 1: Outlines specific types of mail, who incurs the cost of sending the mail and any limits that are to apply.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -23549,740 +24112,712 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4622"/>
         <w:gridCol w:w="1372"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="1124"/>
         <w:gridCol w:w="1364"/>
       </w:tblGrid>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="06936B8A" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DE00702" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1408" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4679BD41" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Standard mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00253B68">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="475E453F" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Other mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="5C7A7E00" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="609144F4" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Type of mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="400F2AD8" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20EB7105" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035B8A69" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69D99D75" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="46E5EA4D" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6240A070" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Privileged </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6457CBBE" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="173016CF" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE7D46C" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ACD092E" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="291BFCF7" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5A5579" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>To legal adviser regarding matters about the prisoner’s current sentence or pending appeal/charges.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D8E0A6E" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D32E106" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EF6C76" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5320B712" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="42AF3B40" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31C457E3" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>To the Consul of the overseas country of which he/she is a citizen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="546C763B" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60009C4F" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12796B9A" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5721B1CF" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="755CD493" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5780D30D" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Regarding potential future employment (in the period of 4 months prior to eligibility for Work/Re-entry Release, the prisoner’s EED</w:t>
             </w:r>
             <w:r w:rsidRPr="00253B68">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
             </w:r>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> or EDR</w:t>
             </w:r>
             <w:r w:rsidRPr="00253B68">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="14"/>
             </w:r>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="042D7A89" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>10 per month*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="715" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC280F5" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43DA10C5" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC22046" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3AE16EED" w14:textId="77777777" w:rsidR="008F2BF3" w:rsidRDefault="008F2BF3" w:rsidP="00710374">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
@@ -24312,717 +24847,644 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4667"/>
         <w:gridCol w:w="1198"/>
         <w:gridCol w:w="1406"/>
         <w:gridCol w:w="1198"/>
         <w:gridCol w:w="1446"/>
       </w:tblGrid>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="6EE3A599" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C45D3A8" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1313" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DD59AFC" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Standard mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1333" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36A7B646" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Other mail</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B0877AA" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(or where applicable, exceeds standard limit)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="05EB6BD9" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E54CD8D" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Prisoner Cohort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065E7484" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70A89AB5" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F43F8C9" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DABE134" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Expense</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="1F964241" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33952326" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Remand (includes appellant)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B722EEF" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="667F87A0" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4582E841" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A14EB5E" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="4B57B4B2" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62786791" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Non-remand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="402A091B" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>12 per month</w:t>
             </w:r>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:footnoteReference w:customMarkFollows="1" w:id="15"/>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27AC2C13" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13239186" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56927322" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00641A1F" w:rsidRPr="0068698C" w14:paraId="3AC0406E" w14:textId="77777777" w:rsidTr="00553BF3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EBBE63B" w14:textId="569965C8" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoners who have not received more than 6 visits from family and/or friends during the preceding 6 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="097C4FE9" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>16 per month</w:t>
             </w:r>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:footnoteReference w:customMarkFollows="1" w:id="16"/>
               <w:sym w:font="Symbol" w:char="F02A"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01125578" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="604" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37659C6F" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502F1EDF" w14:textId="77777777" w:rsidR="00641A1F" w:rsidRPr="0068698C" w:rsidRDefault="00641A1F" w:rsidP="00710374">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068698C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29F2DDC3" w14:textId="77777777" w:rsidR="00BC179E" w:rsidRDefault="00BC179E" w:rsidP="008F2BF3">
+    <w:p w14:paraId="5774FFE8" w14:textId="75F14359" w:rsidR="00641A1F" w:rsidRDefault="003904DD" w:rsidP="00F8100C">
       <w:pPr>
         <w:pStyle w:val="h1nonumber"/>
-      </w:pPr>
-[...49 lines deleted...]
-        <w:pStyle w:val="h1nonumber"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="221" w:name="_Toc207098148"/>
       <w:r w:rsidRPr="008F2BF3">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix C: Return to Sender Prisoner Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="003904DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003904DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(delete prior to printing)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="221"/>
     </w:p>
     <w:p w14:paraId="55B811B8" w14:textId="4F8ACC65" w:rsidR="003904DD" w:rsidRDefault="003904DD" w:rsidP="00710374">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13729">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AD03156" wp14:editId="40016046">
             <wp:extent cx="2530800" cy="540000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2530800" cy="540000"/>
@@ -25756,108 +26218,121 @@
       <w:r w:rsidRPr="000E2E9A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Money orders and cheques shall only be accepted from registered visitors and will be automatically banked into the prisoner’s private cash account. Please ensure the sender’s name is written on the</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2E9A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> envelope or the back of </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2E9A">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the money order or cheque, or the money shall not be made available to the prisoner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB9C998" w14:textId="7DFB935B" w:rsidR="000E2E9A" w:rsidRPr="00F944AF" w:rsidRDefault="00EE6DE5" w:rsidP="00710374">
+    <w:p w14:paraId="7DB9C998" w14:textId="7DFB935B" w:rsidR="000E2E9A" w:rsidRDefault="00EE6DE5" w:rsidP="00710374">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F944AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>CASH SENT VIA POST SHALL NOT BE ACCEPTED</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="22C986BE" w14:textId="77777777" w:rsidR="00637EFD" w:rsidRPr="00F944AF" w:rsidRDefault="00637EFD" w:rsidP="00710374">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="-284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1CCD89B6" w14:textId="7A3420BB" w:rsidR="000E2E9A" w:rsidRPr="008F2BF3" w:rsidRDefault="00A11F84" w:rsidP="008F2BF3">
       <w:pPr>
         <w:pStyle w:val="h1nonumber"/>
       </w:pPr>
       <w:bookmarkStart w:id="222" w:name="_Toc155354679"/>
       <w:bookmarkStart w:id="223" w:name="_Toc207098149"/>
       <w:r w:rsidRPr="00076433">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">D – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF4CA5">
         <w:t>Prison Video link</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF4CA5">
         <w:t>Court Protocols and Etiquette</w:t>
       </w:r>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
     </w:p>
     <w:p w14:paraId="7DB995A2" w14:textId="2684B7F0" w:rsidR="000E2E9A" w:rsidRPr="00A11F84" w:rsidRDefault="00A11F84" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11F84">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Where possible it is advisable to apply the etiquette typically observed during an in-person court appearance when participating in a video link appearance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633FA540" w14:textId="77777777" w:rsidR="000E2E9A" w:rsidRPr="000E2E9A" w:rsidRDefault="000E2E9A" w:rsidP="00710374">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229B2FDD" w14:textId="77777777" w:rsidR="00A11F84" w:rsidRPr="004E275C" w:rsidRDefault="00A11F84" w:rsidP="00710374">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E275C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -26511,50 +26986,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B87D924" w14:textId="7BD04ADA" w:rsidR="0053076A" w:rsidRPr="00BF055E" w:rsidRDefault="0053076A" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5861DCC0" w14:textId="5A07DBC8" w:rsidR="00A215A7" w:rsidRDefault="00BF055E" w:rsidP="008F2BF3">
       <w:pPr>
         <w:ind w:firstLine="993"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:b/>
             <w:color w:val="6B173B"/>
           </w:rPr>
           <w:id w:val="575483860"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00482E23">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="6A1A41"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Corrective Services</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="515DBDAA" w14:textId="77777777" w:rsidR="005C74BF" w:rsidRDefault="005C74BF" w:rsidP="00710374"/>
     <w:p w14:paraId="6AF57368" w14:textId="38B34B55" w:rsidR="00A215A7" w:rsidRPr="005C74BF" w:rsidRDefault="00BE3155" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C74BF">
         <w:rPr>
           <w:b/>
@@ -26631,50 +27107,51 @@
               <w:placeholder>
                 <w:docPart w:val="E6EA8B324A96484ABF9188A4CCF0E143"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Albany Regional Prison" w:value="Albany Regional Prison"/>
                 <w:listItem w:displayText="Acacia Prison" w:value="Acacia Prison"/>
                 <w:listItem w:displayText="Bandyup Women's Prison" w:value="Bandyup Women's Prison"/>
                 <w:listItem w:displayText="Boronia Pre-release Centre for Women" w:value="Boronia Pre-release Centre for Women"/>
                 <w:listItem w:displayText="Broome Regional Prison" w:value="Broome Regional Prison"/>
                 <w:listItem w:displayText="Bunbury Regional Prison" w:value="Bunbury Regional Prison"/>
                 <w:listItem w:displayText="Casuarina Prison" w:value="Casuarina Prison"/>
                 <w:listItem w:displayText="Eastern Goldfields Regional Prison" w:value="Eastern Goldfields Regional Prison"/>
                 <w:listItem w:displayText="Greenough Regional Prison" w:value="Greenough Regional Prison"/>
                 <w:listItem w:displayText="Hakea Prison" w:value="Hakea Prison"/>
                 <w:listItem w:displayText="Karnet Prison Farm" w:value="Karnet Prison Farm"/>
                 <w:listItem w:displayText="Melaleuca Women's Prison" w:value="Melaleuca Women's Prison"/>
                 <w:listItem w:displayText="Pardelup Prison Farm" w:value="Pardelup Prison Farm"/>
                 <w:listItem w:displayText="Roebourne Regional Prison" w:value="Roebourne Regional Prison"/>
                 <w:listItem w:displayText="Wandoo Rehabilitation Prison" w:value="Wandoo Rehabilitation Prison"/>
                 <w:listItem w:displayText="West Kimberley Regional Prison" w:value="West Kimberley Regional Prison"/>
                 <w:listItem w:displayText="Wooroloo Prison Farm" w:value="Wooroloo Prison Farm"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="225312B1" w14:textId="145E6DEF" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BC5227" w:rsidP="00710374">
                 <w:pPr>
                   <w:ind w:left="-108"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A73C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="6A1A41"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6800DE60" w14:textId="77777777" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BE3155" w:rsidP="00710374">
@@ -26691,50 +27168,51 @@
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:id w:val="901096989"/>
             <w:placeholder>
               <w:docPart w:val="7A424AD2C5DD4FE1840F9F95AB927CC5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2024-03-09T00:00:00Z">
               <w:dateFormat w:val="d MMMM yyyy"/>
               <w:lid w:val="en-AU"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2415" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="045FED0F" w14:textId="2AB80360" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BC5227" w:rsidP="00710374">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A73C8">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:color w:val="6A1A41"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Select date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -26856,50 +27334,51 @@
               <w:placeholder>
                 <w:docPart w:val="1B2EE237A7354FFBAA68BB098DDD5984"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choose an item."/>
                 <w:listItem w:displayText="Albany Regional Prison" w:value="Albany Regional Prison"/>
                 <w:listItem w:displayText="Acacia Prison" w:value="Acacia Prison"/>
                 <w:listItem w:displayText="Bandyup Women's Prison" w:value="Bandyup Women's Prison"/>
                 <w:listItem w:displayText="Boronia Pre-release Centre for Women" w:value="Boronia Pre-release Centre for Women"/>
                 <w:listItem w:displayText="Broome Regional Prison" w:value="Broome Regional Prison"/>
                 <w:listItem w:displayText="Bunbury Regional Prison" w:value="Bunbury Regional Prison"/>
                 <w:listItem w:displayText="Casuarina Prison" w:value="Casuarina Prison"/>
                 <w:listItem w:displayText="Eastern Goldfields Regional Prison" w:value="Eastern Goldfields Regional Prison"/>
                 <w:listItem w:displayText="Greenough Regional Prison" w:value="Greenough Regional Prison"/>
                 <w:listItem w:displayText="Hakea Prison" w:value="Hakea Prison"/>
                 <w:listItem w:displayText="Karnet Prison Farm" w:value="Karnet Prison Farm"/>
                 <w:listItem w:displayText="Melaleuca Women's Prison" w:value="Melaleuca Women's Prison"/>
                 <w:listItem w:displayText="Pardelup Prison Farm" w:value="Pardelup Prison Farm"/>
                 <w:listItem w:displayText="Roebourne Regional Prison" w:value="Roebourne Regional Prison"/>
                 <w:listItem w:displayText="Wandoo Rehabilitation Prison" w:value="Wandoo Rehabilitation Prison"/>
                 <w:listItem w:displayText="West Kimberley Regional Prison" w:value="West Kimberley Regional Prison"/>
                 <w:listItem w:displayText="Wooroloo Prison Farm" w:value="Wooroloo Prison Farm"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3C1EE683" w14:textId="71A6F395" w:rsidR="009E1C2D" w:rsidRDefault="00BC5227" w:rsidP="009E1C2D">
                 <w:pPr>
                   <w:ind w:left="-108"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008A73C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="6A1A41"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="74D9EE80" w14:textId="77777777" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BE3155" w:rsidP="00167655">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -27058,100 +27537,102 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3155">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Call recipient: </w:t>
       </w:r>
       <w:bookmarkStart w:id="226" w:name="_Hlk180580801"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1492906113"/>
           <w:placeholder>
             <w:docPart w:val="4A1AACA5B1224D27B0D1F2C1A7126350"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C74117">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
           <w:r w:rsidR="00BC5227" w:rsidRPr="00AC6554">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="226"/>
     </w:p>
     <w:p w14:paraId="5A166681" w14:textId="2336474F" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BE3155" w:rsidP="00710374">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3155">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephone number: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1564326095"/>
           <w:placeholder>
             <w:docPart w:val="D7F0661AA60643E8BD464DA38195A58B"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C74117">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
           <w:r w:rsidR="00BC5227" w:rsidRPr="00AC6554">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>umber</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="28673B81" w14:textId="77777777" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BE3155" w:rsidP="00710374">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -27232,50 +27713,51 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoner name:</w:t>
       </w:r>
       <w:r w:rsidR="00A63C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="47273773"/>
           <w:placeholder>
             <w:docPart w:val="2843CCC2F96242BBA34F60DE16C1DA77"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C74117">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
           <w:r w:rsidR="00BC5227" w:rsidRPr="00620744">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1B1D7EB0" w14:textId="4FBB9CA0" w:rsidR="00436B53" w:rsidRPr="00BE3155" w:rsidRDefault="00436B53" w:rsidP="00A63C22">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -27288,97 +27770,99 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Identification:</w:t>
       </w:r>
       <w:r w:rsidR="00A63C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-355969047"/>
           <w:placeholder>
             <w:docPart w:val="B82BF3A6F90D4278818B512D1E441613"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BC5227" w:rsidRPr="00620744">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Identification</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="05772925" w14:textId="77777777" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BE3155" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4772335A" w14:textId="13EF606E" w:rsidR="00BE3155" w:rsidRPr="00BE3155" w:rsidRDefault="00BE3155" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3155">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitoring of PTS calls made by Prisoner </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1728902397"/>
           <w:placeholder>
             <w:docPart w:val="01EA345E14D343E38567379B94A690FD"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00361A62" w:rsidRPr="00AC6554">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Prisoners</w:t>
           </w:r>
           <w:r w:rsidR="000B11D9" w:rsidRPr="00AC6554">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t xml:space="preserve"> name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00BE3155">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -27389,50 +27873,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00FD416A" w:rsidRPr="00FD416A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="227" w:name="_Hlk177480003"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1010332506"/>
           <w:placeholder>
             <w:docPart w:val="1AD4C8772B6748E889D1AD262591219B"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00361A62" w:rsidRPr="00AC6554">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t xml:space="preserve">Recipients </w:t>
           </w:r>
           <w:r w:rsidR="000B11D9" w:rsidRPr="00AC6554">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD416A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -27507,145 +27992,148 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008D1488">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1452056679"/>
           <w:placeholder>
             <w:docPart w:val="29448285F2614E2F9B6AD1407B093348"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DD200B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Breach</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="46F3DD20" w14:textId="6995660D" w:rsidR="00FA6C54" w:rsidRPr="008D1488" w:rsidRDefault="00FA6C54" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1488">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="0070761E" w:rsidRPr="008D1488">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="520443305"/>
           <w:placeholder>
             <w:docPart w:val="12913848D55E482F9ADB8C727C45911D"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B5A47">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Breach</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="186E939E" w14:textId="133D3280" w:rsidR="00C60F3C" w:rsidRDefault="00FA6C54" w:rsidP="00566088">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="6A1A41"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1488">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00DD200B" w:rsidRPr="00DD200B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="6A1A41"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1020125833"/>
           <w:placeholder>
             <w:docPart w:val="CBD8BA1C40F84AD5AF1533DA750457D4"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007B5A47">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Breach</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="03CE5368" w14:textId="17A0FF90" w:rsidR="009C1DFE" w:rsidRDefault="009C1DFE" w:rsidP="009C1DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3155">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>These breaches have been recorded and reported via TOMS in the following Incident and/or Security Reports</w:t>
@@ -27686,144 +28174,147 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00DD200B" w:rsidRPr="00DD200B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="6A1A41"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1116145718"/>
           <w:placeholder>
             <w:docPart w:val="9C841DACB932421CB0C742AE8DF6446B"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DD200B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Report</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="56060F89" w14:textId="6947420D" w:rsidR="00EC5F75" w:rsidRDefault="00EC5F75" w:rsidP="009C1DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00DD200B" w:rsidRPr="00DD200B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="6A1A41"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1466881117"/>
           <w:placeholder>
             <w:docPart w:val="51CE0C8CD7544CDB86360861FAD3548A"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DD200B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Report</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="666DD689" w14:textId="73F87810" w:rsidR="00EC5F75" w:rsidRDefault="00EC5F75" w:rsidP="009C1DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00DD200B" w:rsidRPr="00DD200B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="6A1A41"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1629310765"/>
           <w:placeholder>
             <w:docPart w:val="BE3A8DB9B39B465EA398B1AE57436751"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DD200B">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Report</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="117F7DBE" w14:textId="77777777" w:rsidR="00EC5F75" w:rsidRDefault="00EC5F75" w:rsidP="009C1DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DBD0B4C" w14:textId="77777777" w:rsidR="009C1DFE" w:rsidRDefault="009C1DFE" w:rsidP="008F2BF3">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -27892,50 +28383,51 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="004F77B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">risoner/s </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="716475557"/>
           <w:placeholder>
             <w:docPart w:val="29C63871742F497899D959869F9EB893"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0502E" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Prisoner</w:t>
           </w:r>
           <w:r w:rsidR="007F4DE7">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
           <w:r w:rsidR="00B0502E" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t xml:space="preserve"> name</w:t>
           </w:r>
@@ -27943,73 +28435,74 @@
       </w:sdt>
       <w:r w:rsidRPr="004F77B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C61A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>temporarily for the following period:</w:t>
       </w:r>
       <w:r w:rsidR="00A67972" w:rsidRPr="00C61A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114DC8C2" w14:textId="0F4D5463" w:rsidR="008B514D" w:rsidRDefault="00000000" w:rsidP="00C60F3C">
+    <w:p w14:paraId="114DC8C2" w14:textId="0F4D5463" w:rsidR="008B514D" w:rsidRDefault="00543216" w:rsidP="00C60F3C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="396561648"/>
           <w:placeholder>
             <w:docPart w:val="08D103BF9E4F49F5AA3670E5412A3763"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B0502E" w:rsidRPr="00620744">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Time period</w:t>
           </w:r>
           <w:r w:rsidR="00C60F3C" w:rsidRPr="00620744">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C60F3C" w:rsidRPr="00C61A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
@@ -28622,50 +29115,51 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="231" w:name="_Hlk177473406"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1821489624"/>
           <w:placeholder>
             <w:docPart w:val="9D5E2FBB7CC445F9882AF0D73EA32EEE"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0081309F" w:rsidRPr="00F60FBB">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="231"/>
     </w:p>
     <w:p w14:paraId="7AF7CF64" w14:textId="5678B551" w:rsidR="00DF485C" w:rsidRPr="0078415E" w:rsidRDefault="00DF485C" w:rsidP="008F2BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078415E">
@@ -28675,50 +29169,51 @@
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Unit:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="889232850"/>
           <w:placeholder>
             <w:docPart w:val="BC80FF6572794D2093091B25705DE6D9"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00312BF7" w:rsidRPr="00F60FBB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Uni</w:t>
           </w:r>
           <w:r w:rsidR="0081309F" w:rsidRPr="00F60FBB">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>t</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="408E9652" w14:textId="77777777" w:rsidR="00726659" w:rsidRDefault="00726659" w:rsidP="00710374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2100"/>
         </w:tabs>
@@ -28820,50 +29315,51 @@
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078415E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Call recipient: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-594632613"/>
           <w:placeholder>
             <w:docPart w:val="A4574BD653BE4D5B80075A89338DA901"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60FBB" w:rsidRPr="00F60FBB">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7C327B77" w14:textId="4985D10E" w:rsidR="00DF485C" w:rsidRPr="0078415E" w:rsidRDefault="00DF485C" w:rsidP="00710374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2100"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078415E">
         <w:rPr>
@@ -28872,50 +29368,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Telephone Number:</w:t>
       </w:r>
       <w:r w:rsidR="00F60FBB" w:rsidRPr="00F60FBB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="6A1A41"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1607426136"/>
           <w:placeholder>
             <w:docPart w:val="D7BDB7E7EA984A868F9D7CE2C70833B4"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F60FBB">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Phone number</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0078415E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B78E19" w14:textId="46AAF479" w:rsidR="00DF485C" w:rsidRPr="0078415E" w:rsidRDefault="00DF485C" w:rsidP="00710374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2100"/>
         </w:tabs>
@@ -28946,50 +29443,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">temporary for the following period </w:t>
       </w:r>
       <w:r w:rsidR="008C6013" w:rsidRPr="008C6013">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-364050905"/>
           <w:placeholder>
             <w:docPart w:val="FE2626F7439D4CBC8E7B235A3DF1EC9B"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0081309F" w:rsidRPr="00D060A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Time period</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0078415E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or permanent and no further calls to the number/call recipient will be permitted</w:t>
       </w:r>
       <w:r w:rsidRPr="0078415E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -29148,50 +29646,51 @@
       <w:r w:rsidRPr="0078415E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00FA64DB">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="2144459671"/>
           <w:placeholder>
             <w:docPart w:val="41D25CFEBDD84A99A5C9AA7CDA851124"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C74117">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>N</w:t>
           </w:r>
           <w:r w:rsidR="00FA64DB" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00312BF7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -29244,50 +29743,51 @@
           <w:placeholder>
             <w:docPart w:val="8EC5CE2FF3E14C93AD0AEEFA0391B7A3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Albany Regional Prison" w:value="Albany Regional Prison"/>
             <w:listItem w:displayText="Acacia Prison" w:value="Acacia Prison"/>
             <w:listItem w:displayText="Bandyup Women's Prison" w:value="Bandyup Women's Prison"/>
             <w:listItem w:displayText="Boronia Pre-release Centre for Women" w:value="Boronia Pre-release Centre for Women"/>
             <w:listItem w:displayText="Broome Regional Prison" w:value="Broome Regional Prison"/>
             <w:listItem w:displayText="Bunbury Regional Prison" w:value="Bunbury Regional Prison"/>
             <w:listItem w:displayText="Casuarina Prison" w:value="Casuarina Prison"/>
             <w:listItem w:displayText="Eastern Goldfields Regional Prison" w:value="Eastern Goldfields Regional Prison"/>
             <w:listItem w:displayText="Greenough Regional Prison" w:value="Greenough Regional Prison"/>
             <w:listItem w:displayText="Hakea Prison" w:value="Hakea Prison"/>
             <w:listItem w:displayText="Karnet Prison Farm" w:value="Karnet Prison Farm"/>
             <w:listItem w:displayText="Melaleuca Women's Prison" w:value="Melaleuca Women's Prison"/>
             <w:listItem w:displayText="Pardelup Prison Farm" w:value="Pardelup Prison Farm"/>
             <w:listItem w:displayText="Roebourne Regional Prison" w:value="Roebourne Regional Prison"/>
             <w:listItem w:displayText="Wandoo Rehabilitation Prison" w:value="Wandoo Rehabilitation Prison"/>
             <w:listItem w:displayText="West Kimberley Regional Prison" w:value="West Kimberley Regional Prison"/>
             <w:listItem w:displayText="Wooroloo Prison Farm" w:value="Wooroloo Prison Farm"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0081309F" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="6A1A41"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0A2B0910" w14:textId="497BCE09" w:rsidR="00DF485C" w:rsidRPr="0078415E" w:rsidRDefault="00DF485C" w:rsidP="00710374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2100"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3007603D" w14:textId="2CEDCB24" w:rsidR="00DF485C" w:rsidRDefault="00DF485C" w:rsidP="00710374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2100"/>
@@ -29305,50 +29805,51 @@
       <w:bookmarkEnd w:id="232"/>
       <w:r w:rsidR="0035496E">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="FF0000"/>
             <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-577894246"/>
           <w:placeholder>
             <w:docPart w:val="FF5DA2632DED4F2399334AF63F609B85"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2024-09-05T00:00:00Z">
             <w:dateFormat w:val="d/MM/yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0081309F" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="6A1A41"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="71C6363D" w14:textId="77777777" w:rsidR="00F2484A" w:rsidRPr="0078415E" w:rsidRDefault="00F2484A" w:rsidP="00710374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2100"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C4E7168" w14:textId="08D59D4A" w:rsidR="004635CF" w:rsidRDefault="001542F0" w:rsidP="008F2BF3">
       <w:pPr>
         <w:pStyle w:val="h1nonumber"/>
       </w:pPr>
@@ -29558,50 +30059,51 @@
         </w:rPr>
         <w:t>To:</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="236" w:name="_Hlk180576635"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1168141487"/>
           <w:placeholder>
             <w:docPart w:val="59E8FC70061647F68676BB675C86B80E"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0081309F" w:rsidRPr="00D060A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="236"/>
     </w:p>
     <w:p w14:paraId="647A090B" w14:textId="25AC06E0" w:rsidR="001B3D07" w:rsidRPr="001B3D07" w:rsidRDefault="001B3D07" w:rsidP="00710374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -29612,50 +30114,51 @@
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-150131973"/>
           <w:placeholder>
             <w:docPart w:val="2A2F18F0BB2F420B820E5B3DC62A494F"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004B4BCB" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Address</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1E185365" w14:textId="7F538320" w:rsidR="001B3D07" w:rsidRDefault="001B3D07" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B4DAFFE" w14:textId="082EDCB4" w:rsidR="001B3D07" w:rsidRDefault="001B3D07" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -29714,50 +30217,51 @@
           <w:i/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, your telephone number has been removed from the Prisoner Telephone System (PTS) account of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1929463636"/>
           <w:placeholder>
             <w:docPart w:val="D6F408F9E7294E9FABDD108DE994B495"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001F46C6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Prisoners n</w:t>
           </w:r>
           <w:r w:rsidR="001F46C6" w:rsidRPr="00D060A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B3D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
@@ -29800,50 +30304,51 @@
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D060A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1771006705"/>
           <w:placeholder>
             <w:docPart w:val="8C3C367BDCBD4C51A18C9E5252FA5525"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D326B" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Time period</w:t>
           </w:r>
           <w:r w:rsidR="0027530D" w:rsidRPr="007D3600">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00D060A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
@@ -29878,50 +30383,51 @@
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The reason for removing your number is that it has been identified and reported that the content and nature of the calls made by </w:t>
       </w:r>
       <w:r w:rsidR="000E0104">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1063099059"/>
           <w:placeholder>
             <w:docPart w:val="D44C716A34E44BF982F6D6DD964ECD5C"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A5C3E">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Prisoners n</w:t>
           </w:r>
           <w:r w:rsidR="001A5C3E" w:rsidRPr="00D060A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A5C3E" w:rsidRPr="001B3D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -29954,50 +30460,51 @@
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">I am satisfied that the information provided to me warrants the removal of your number from </w:t>
       </w:r>
       <w:r w:rsidR="009E3365">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-1576730520"/>
           <w:placeholder>
             <w:docPart w:val="161B978B3D6B4BB388DB5089AC150BEA"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D60335">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t xml:space="preserve">Prisoners </w:t>
           </w:r>
           <w:r w:rsidR="000852B0">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>n</w:t>
           </w:r>
           <w:r w:rsidR="00D60335" w:rsidRPr="00D060A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
@@ -30038,50 +30545,51 @@
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Justice acknowledges the importance of maintaining relationships while in prison and all other numbers on </w:t>
       </w:r>
       <w:r w:rsidR="008D41BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="297192016"/>
           <w:placeholder>
             <w:docPart w:val="6A0D8D59DFF34ECDA60C588DCFBDD6B2"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EA493C">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Prisoners n</w:t>
           </w:r>
           <w:r w:rsidR="008D6E26" w:rsidRPr="00D060A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B3D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> PTS account remain active and unaffected. </w:t>
@@ -30117,50 +30625,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prisoner</w:t>
       </w:r>
       <w:r w:rsidR="008D6E26" w:rsidRPr="008D6E26">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="6A1A41"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1768027182"/>
           <w:placeholder>
             <w:docPart w:val="E9EE558FDFAA477B8A853F09BFED5030"/>
           </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F81A05">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>Prisoners n</w:t>
           </w:r>
           <w:r w:rsidR="008D6E26" w:rsidRPr="00D060A3">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               <w:color w:val="6A1A41"/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:t>ame</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001B3D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> via the PTS during the ban period will result in further sanctions being imposed.</w:t>
@@ -30201,50 +30710,51 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="002A1F09">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:color w:val="6A1A41"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="-2077045664"/>
           <w:placeholder>
             <w:docPart w:val="CFDC5297A9114453A07D4543087E8D25"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A64F7" w:rsidRPr="00326907">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:i/>
               <w:color w:val="C0504D" w:themeColor="accent2"/>
             </w:rPr>
             <w:t>Full name of banned person</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4FFDE087" w14:textId="77777777" w:rsidR="00B63BC5" w:rsidRPr="001B3D07" w:rsidRDefault="00B63BC5" w:rsidP="00710374">
       <w:pPr>
         <w:ind w:left="-108" w:firstLine="108"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32844B7E" w14:textId="5534F677" w:rsidR="002A1F09" w:rsidRDefault="002A1F09" w:rsidP="002A1F09">
       <w:pPr>
         <w:ind w:left="-108"/>
         <w:rPr>
@@ -30283,50 +30793,51 @@
           <w:placeholder>
             <w:docPart w:val="0F663D046CBB4BB69B36B6410B5F72BD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Albany Regional Prison" w:value="Albany Regional Prison"/>
             <w:listItem w:displayText="Acacia Prison" w:value="Acacia Prison"/>
             <w:listItem w:displayText="Bandyup Women's Prison" w:value="Bandyup Women's Prison"/>
             <w:listItem w:displayText="Boronia Pre-release Centre for Women" w:value="Boronia Pre-release Centre for Women"/>
             <w:listItem w:displayText="Broome Regional Prison" w:value="Broome Regional Prison"/>
             <w:listItem w:displayText="Bunbury Regional Prison" w:value="Bunbury Regional Prison"/>
             <w:listItem w:displayText="Casuarina Prison" w:value="Casuarina Prison"/>
             <w:listItem w:displayText="Eastern Goldfields Regional Prison" w:value="Eastern Goldfields Regional Prison"/>
             <w:listItem w:displayText="Greenough Regional Prison" w:value="Greenough Regional Prison"/>
             <w:listItem w:displayText="Hakea Prison" w:value="Hakea Prison"/>
             <w:listItem w:displayText="Karnet Prison Farm" w:value="Karnet Prison Farm"/>
             <w:listItem w:displayText="Melaleuca Women's Prison" w:value="Melaleuca Women's Prison"/>
             <w:listItem w:displayText="Pardelup Prison Farm" w:value="Pardelup Prison Farm"/>
             <w:listItem w:displayText="Roebourne Regional Prison" w:value="Roebourne Regional Prison"/>
             <w:listItem w:displayText="Wandoo Rehabilitation Prison" w:value="Wandoo Rehabilitation Prison"/>
             <w:listItem w:displayText="West Kimberley Regional Prison" w:value="West Kimberley Regional Prison"/>
             <w:listItem w:displayText="Wooroloo Prison Farm" w:value="Wooroloo Prison Farm"/>
           </w:dropDownList>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D326B" w:rsidRPr="002B71AE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="6A1A41"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="054383A5" w14:textId="1850E33D" w:rsidR="00421CEC" w:rsidRPr="001B3D07" w:rsidRDefault="00421CEC" w:rsidP="00710374">
       <w:pPr>
         <w:ind w:left="-108" w:firstLine="108"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A1E02D9" w14:textId="66CC474A" w:rsidR="00421CEC" w:rsidRPr="001B3D07" w:rsidRDefault="00421CEC" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -30342,98 +30853,99 @@
       <w:r w:rsidR="002A1F09">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:id w:val="1597526412"/>
           <w:placeholder>
             <w:docPart w:val="DA9A2F862BB84965A238B064A2FE2E1D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2024-09-28T00:00:00Z">
             <w:dateFormat w:val="d/MM/yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005D326B" w:rsidRPr="002B71AE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="6A1A41"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4B36BF36" w14:textId="77777777" w:rsidR="001B3D07" w:rsidRPr="009B6583" w:rsidRDefault="001B3D07" w:rsidP="00710374">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B3D07" w:rsidRPr="009B6583" w:rsidSect="00CF2C41">
       <w:headerReference w:type="even" r:id="rId60"/>
       <w:headerReference w:type="default" r:id="rId61"/>
       <w:footerReference w:type="default" r:id="rId62"/>
       <w:headerReference w:type="first" r:id="rId63"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="1041" w:bottom="1276" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D622821" w14:textId="77777777" w:rsidR="00A47F60" w:rsidRDefault="00A47F60" w:rsidP="00D06E62">
+    <w:p w14:paraId="71A6D185" w14:textId="77777777" w:rsidR="00845E1C" w:rsidRDefault="00845E1C" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AA4524" w14:textId="77777777" w:rsidR="00A47F60" w:rsidRDefault="00A47F60"/>
+    <w:p w14:paraId="27C0BDC6" w14:textId="77777777" w:rsidR="00845E1C" w:rsidRDefault="00845E1C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DB6CFC2" w14:textId="77777777" w:rsidR="00A47F60" w:rsidRDefault="00A47F60" w:rsidP="00D06E62">
+    <w:p w14:paraId="4C60A272" w14:textId="77777777" w:rsidR="00845E1C" w:rsidRDefault="00845E1C" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294D1713" w14:textId="77777777" w:rsidR="00A47F60" w:rsidRDefault="00A47F60"/>
+    <w:p w14:paraId="3244E07B" w14:textId="77777777" w:rsidR="00845E1C" w:rsidRDefault="00845E1C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -30578,65 +31090,65 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>31</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61BA426D" w14:textId="77777777" w:rsidR="00A47F60" w:rsidRDefault="00A47F60" w:rsidP="00D06E62">
+    <w:p w14:paraId="227D0B21" w14:textId="77777777" w:rsidR="00845E1C" w:rsidRDefault="00845E1C" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4935D67E" w14:textId="77777777" w:rsidR="00A47F60" w:rsidRDefault="00A47F60" w:rsidP="00D06E62">
+    <w:p w14:paraId="2D3D6DC5" w14:textId="77777777" w:rsidR="00845E1C" w:rsidRDefault="00845E1C" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0FEF8ADD" w14:textId="77777777" w:rsidR="00A47F60" w:rsidRPr="00222A9F" w:rsidRDefault="00A47F60" w:rsidP="00222A9F">
+    <w:p w14:paraId="726BC0B0" w14:textId="77777777" w:rsidR="00845E1C" w:rsidRPr="00222A9F" w:rsidRDefault="00845E1C" w:rsidP="00222A9F">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0B03FC93" w14:textId="77777777" w:rsidR="00BC6A85" w:rsidRDefault="00BC6A85">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 67(2) and 68(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="0055519C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
@@ -31427,90 +31939,90 @@
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28298A6A" w14:textId="77777777" w:rsidR="00BC6A85" w:rsidRDefault="00BC6A85">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5CAFCEC3" w14:textId="77777777" w:rsidR="00BC6A85" w:rsidRDefault="00BC6A85"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B42CC7E" w14:textId="123EB56E" w:rsidR="00BC6A85" w:rsidRDefault="00BC6A85" w:rsidP="004D040B">
+  <w:p w14:paraId="7B42CC7E" w14:textId="2E6F1D85" w:rsidR="00BC6A85" w:rsidRDefault="00BC6A85" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:bookmarkStart w:id="237" w:name="_Hlk155361597"/>
     <w:bookmarkStart w:id="238" w:name="_Hlk155361598"/>
     <w:bookmarkStart w:id="239" w:name="_Hlk155361599"/>
     <w:bookmarkStart w:id="240" w:name="_Hlk155361600"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">COPP 7.1 Prisoner </w:t>
     </w:r>
     <w:r w:rsidRPr="00874F33">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Communications v</w:t>
     </w:r>
     <w:r w:rsidR="00AE517D" w:rsidRPr="00874F33">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006C3089" w:rsidRPr="00874F33">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00500273">
+    <w:r w:rsidR="001712E6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C31CB3" w:rsidRPr="00874F33">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkEnd w:id="240"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D08EEF7" w14:textId="77777777" w:rsidR="00BC6A85" w:rsidRDefault="00BC6A85">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -33843,54 +34355,54 @@
   <w:num w:numId="49" w16cid:durableId="1984505842">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="507713009">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="434403857">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1075132890">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="781068457">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xtirLFeu38yfzKMqAzN7Fq5IyO7nDENbZp/RptbIMP4pL4EI2OQ404I9bwIPZxPBrG1CSmx7kPL/sashUjo1KA==" w:salt="djVdzYkTT39lbTK5sTIrJg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tIb5A9tYc4s/04DWwnvGhBoKARIOiU2e0av0sO4qH60YsEPOmmeYs3BwIfduC5S9fMsjBxtz4ETSaMcaMsRAsg==" w:salt="EHNAoe9I3L9VukJNa+zLTA=="/>
   <w:defaultTabStop w:val="57"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
@@ -33915,50 +34427,51 @@
     <w:rsid w:val="00027D6F"/>
     <w:rsid w:val="00030D2E"/>
     <w:rsid w:val="000311CA"/>
     <w:rsid w:val="000313F7"/>
     <w:rsid w:val="00031A3F"/>
     <w:rsid w:val="000333C8"/>
     <w:rsid w:val="00033EFD"/>
     <w:rsid w:val="000340E4"/>
     <w:rsid w:val="00035E03"/>
     <w:rsid w:val="00037315"/>
     <w:rsid w:val="000401F7"/>
     <w:rsid w:val="000414D2"/>
     <w:rsid w:val="00041C83"/>
     <w:rsid w:val="000422A5"/>
     <w:rsid w:val="00043EFB"/>
     <w:rsid w:val="000443FB"/>
     <w:rsid w:val="000444BD"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046AB8"/>
     <w:rsid w:val="00047F58"/>
     <w:rsid w:val="00053A6D"/>
     <w:rsid w:val="000545F7"/>
     <w:rsid w:val="00054C1C"/>
     <w:rsid w:val="00055C74"/>
     <w:rsid w:val="000579AF"/>
+    <w:rsid w:val="00057F3B"/>
     <w:rsid w:val="00060EB5"/>
     <w:rsid w:val="00061BA6"/>
     <w:rsid w:val="00062DC3"/>
     <w:rsid w:val="00064A45"/>
     <w:rsid w:val="00065721"/>
     <w:rsid w:val="000664B1"/>
     <w:rsid w:val="0006716C"/>
     <w:rsid w:val="000673D4"/>
     <w:rsid w:val="00067DDB"/>
     <w:rsid w:val="00070025"/>
     <w:rsid w:val="000703FF"/>
     <w:rsid w:val="00070F14"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076433"/>
     <w:rsid w:val="000773CD"/>
     <w:rsid w:val="00081F81"/>
     <w:rsid w:val="00084372"/>
     <w:rsid w:val="000852B0"/>
     <w:rsid w:val="00085A12"/>
     <w:rsid w:val="00085C4E"/>
     <w:rsid w:val="000861D5"/>
     <w:rsid w:val="000869B0"/>
     <w:rsid w:val="000904CA"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00092B78"/>
@@ -34040,92 +34553,95 @@
     <w:rsid w:val="00126A2A"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00135167"/>
     <w:rsid w:val="00135692"/>
     <w:rsid w:val="00137E46"/>
     <w:rsid w:val="00140AE3"/>
     <w:rsid w:val="0014135F"/>
     <w:rsid w:val="00143C85"/>
     <w:rsid w:val="001448C4"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150482"/>
     <w:rsid w:val="001542F0"/>
     <w:rsid w:val="00154F0A"/>
     <w:rsid w:val="001553BF"/>
     <w:rsid w:val="00155799"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00156E04"/>
     <w:rsid w:val="00161565"/>
     <w:rsid w:val="001615D5"/>
     <w:rsid w:val="001638EE"/>
     <w:rsid w:val="0016531D"/>
     <w:rsid w:val="00166362"/>
     <w:rsid w:val="00167655"/>
+    <w:rsid w:val="001712E6"/>
     <w:rsid w:val="00171C00"/>
     <w:rsid w:val="0017268B"/>
     <w:rsid w:val="00174FF7"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00175D9D"/>
     <w:rsid w:val="00176658"/>
     <w:rsid w:val="0017685A"/>
     <w:rsid w:val="001777BC"/>
     <w:rsid w:val="001805CA"/>
     <w:rsid w:val="0018083B"/>
     <w:rsid w:val="00180999"/>
     <w:rsid w:val="001834A7"/>
     <w:rsid w:val="0018696E"/>
     <w:rsid w:val="0018742C"/>
     <w:rsid w:val="00191E07"/>
     <w:rsid w:val="0019251B"/>
     <w:rsid w:val="001928E4"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="001A32DD"/>
     <w:rsid w:val="001A3490"/>
     <w:rsid w:val="001A3B52"/>
     <w:rsid w:val="001A3E09"/>
     <w:rsid w:val="001A509C"/>
     <w:rsid w:val="001A555D"/>
     <w:rsid w:val="001A5C3E"/>
     <w:rsid w:val="001A64F7"/>
     <w:rsid w:val="001A6A11"/>
     <w:rsid w:val="001A6E8B"/>
     <w:rsid w:val="001A7195"/>
     <w:rsid w:val="001A7848"/>
     <w:rsid w:val="001A7D6C"/>
     <w:rsid w:val="001A7E8C"/>
     <w:rsid w:val="001B3D07"/>
     <w:rsid w:val="001B4A6D"/>
     <w:rsid w:val="001B52C9"/>
     <w:rsid w:val="001B7508"/>
     <w:rsid w:val="001C0328"/>
+    <w:rsid w:val="001C1729"/>
     <w:rsid w:val="001C1A6B"/>
     <w:rsid w:val="001C5E92"/>
     <w:rsid w:val="001D3A41"/>
     <w:rsid w:val="001D5630"/>
     <w:rsid w:val="001D7B25"/>
+    <w:rsid w:val="001D7F85"/>
     <w:rsid w:val="001E1950"/>
     <w:rsid w:val="001E2224"/>
     <w:rsid w:val="001E2DF2"/>
     <w:rsid w:val="001E3D6E"/>
     <w:rsid w:val="001E3E3B"/>
     <w:rsid w:val="001E4232"/>
     <w:rsid w:val="001E5315"/>
     <w:rsid w:val="001E6153"/>
     <w:rsid w:val="001E63B4"/>
     <w:rsid w:val="001E6743"/>
     <w:rsid w:val="001E6B08"/>
     <w:rsid w:val="001E79B2"/>
     <w:rsid w:val="001F08C3"/>
     <w:rsid w:val="001F0A75"/>
     <w:rsid w:val="001F0C1F"/>
     <w:rsid w:val="001F0CE9"/>
     <w:rsid w:val="001F2A57"/>
     <w:rsid w:val="001F31BB"/>
     <w:rsid w:val="001F4226"/>
     <w:rsid w:val="001F46C6"/>
     <w:rsid w:val="001F4849"/>
     <w:rsid w:val="001F5BEB"/>
     <w:rsid w:val="001F65A6"/>
     <w:rsid w:val="002002F8"/>
     <w:rsid w:val="00201C01"/>
@@ -34151,50 +34667,51 @@
     <w:rsid w:val="00242C88"/>
     <w:rsid w:val="00242F40"/>
     <w:rsid w:val="00242F6B"/>
     <w:rsid w:val="0024454E"/>
     <w:rsid w:val="002455EE"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="0025080E"/>
     <w:rsid w:val="00250ABA"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00252F13"/>
     <w:rsid w:val="00253B68"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00255699"/>
     <w:rsid w:val="002558B8"/>
     <w:rsid w:val="00262A02"/>
     <w:rsid w:val="00267079"/>
     <w:rsid w:val="00267565"/>
     <w:rsid w:val="002706F1"/>
     <w:rsid w:val="002738CD"/>
     <w:rsid w:val="00274704"/>
     <w:rsid w:val="0027530D"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="0027712F"/>
     <w:rsid w:val="002812D0"/>
+    <w:rsid w:val="00281B7E"/>
     <w:rsid w:val="00281F24"/>
     <w:rsid w:val="0028254D"/>
     <w:rsid w:val="00282C58"/>
     <w:rsid w:val="00283B2B"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00286FD3"/>
     <w:rsid w:val="0028705F"/>
     <w:rsid w:val="002879E5"/>
     <w:rsid w:val="0029282A"/>
     <w:rsid w:val="00292CDF"/>
     <w:rsid w:val="00296D9B"/>
     <w:rsid w:val="002A1F09"/>
     <w:rsid w:val="002A3CAC"/>
     <w:rsid w:val="002A4FF9"/>
     <w:rsid w:val="002A7237"/>
     <w:rsid w:val="002A79AA"/>
     <w:rsid w:val="002B091B"/>
     <w:rsid w:val="002B0C09"/>
     <w:rsid w:val="002B208F"/>
     <w:rsid w:val="002B37E4"/>
     <w:rsid w:val="002B51E0"/>
     <w:rsid w:val="002B71AE"/>
     <w:rsid w:val="002B7692"/>
     <w:rsid w:val="002C07C4"/>
     <w:rsid w:val="002C0AAE"/>
@@ -34258,63 +34775,65 @@
     <w:rsid w:val="00361A62"/>
     <w:rsid w:val="00362030"/>
     <w:rsid w:val="00370B9D"/>
     <w:rsid w:val="00371BAE"/>
     <w:rsid w:val="00372934"/>
     <w:rsid w:val="00373489"/>
     <w:rsid w:val="003736D2"/>
     <w:rsid w:val="003738B0"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00381101"/>
     <w:rsid w:val="003827D5"/>
     <w:rsid w:val="00384E7A"/>
     <w:rsid w:val="00386B25"/>
     <w:rsid w:val="003904DD"/>
     <w:rsid w:val="00392A7D"/>
     <w:rsid w:val="0039340B"/>
     <w:rsid w:val="00393BD4"/>
     <w:rsid w:val="00394618"/>
     <w:rsid w:val="0039523D"/>
     <w:rsid w:val="0039528D"/>
     <w:rsid w:val="00395689"/>
     <w:rsid w:val="003A4725"/>
     <w:rsid w:val="003A4910"/>
     <w:rsid w:val="003A4AA5"/>
     <w:rsid w:val="003A7D47"/>
+    <w:rsid w:val="003B152A"/>
     <w:rsid w:val="003B160B"/>
     <w:rsid w:val="003B20D5"/>
     <w:rsid w:val="003B50C9"/>
     <w:rsid w:val="003C05A1"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1F59"/>
     <w:rsid w:val="003C20D7"/>
     <w:rsid w:val="003C2811"/>
     <w:rsid w:val="003C5966"/>
     <w:rsid w:val="003C663B"/>
     <w:rsid w:val="003C765A"/>
     <w:rsid w:val="003D0BA8"/>
     <w:rsid w:val="003D5EAC"/>
+    <w:rsid w:val="003D6840"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D714A"/>
     <w:rsid w:val="003D7D6B"/>
     <w:rsid w:val="003E2340"/>
     <w:rsid w:val="003E2BE6"/>
     <w:rsid w:val="003E3B6E"/>
     <w:rsid w:val="003E3F73"/>
     <w:rsid w:val="003E4F47"/>
     <w:rsid w:val="003E63AF"/>
     <w:rsid w:val="003E65BC"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F07E2"/>
     <w:rsid w:val="003F2B31"/>
     <w:rsid w:val="003F2B6F"/>
     <w:rsid w:val="003F3238"/>
     <w:rsid w:val="003F6979"/>
     <w:rsid w:val="0040022A"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004018C4"/>
     <w:rsid w:val="00402BA5"/>
     <w:rsid w:val="004036D3"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00411D1E"/>
     <w:rsid w:val="0041471F"/>
     <w:rsid w:val="00421CEC"/>
@@ -34424,50 +34943,51 @@
     <w:rsid w:val="00513744"/>
     <w:rsid w:val="0051727F"/>
     <w:rsid w:val="00520648"/>
     <w:rsid w:val="00520805"/>
     <w:rsid w:val="00521278"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00521CCE"/>
     <w:rsid w:val="00522183"/>
     <w:rsid w:val="00522695"/>
     <w:rsid w:val="005248DE"/>
     <w:rsid w:val="00524D1F"/>
     <w:rsid w:val="00526049"/>
     <w:rsid w:val="005271D6"/>
     <w:rsid w:val="00530469"/>
     <w:rsid w:val="0053076A"/>
     <w:rsid w:val="00531C61"/>
     <w:rsid w:val="00532776"/>
     <w:rsid w:val="00532B8F"/>
     <w:rsid w:val="00534355"/>
     <w:rsid w:val="005358FA"/>
     <w:rsid w:val="00536252"/>
     <w:rsid w:val="0053701A"/>
     <w:rsid w:val="00537296"/>
     <w:rsid w:val="00537C6C"/>
     <w:rsid w:val="00541D0C"/>
+    <w:rsid w:val="00543216"/>
     <w:rsid w:val="00543647"/>
     <w:rsid w:val="0054374C"/>
     <w:rsid w:val="00543DA2"/>
     <w:rsid w:val="00543E8D"/>
     <w:rsid w:val="00544009"/>
     <w:rsid w:val="00544C75"/>
     <w:rsid w:val="00547505"/>
     <w:rsid w:val="00550E18"/>
     <w:rsid w:val="00551A40"/>
     <w:rsid w:val="00551FF9"/>
     <w:rsid w:val="005532E2"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="0055519C"/>
     <w:rsid w:val="0056044D"/>
     <w:rsid w:val="005607DE"/>
     <w:rsid w:val="00560830"/>
     <w:rsid w:val="005619C9"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00566088"/>
     <w:rsid w:val="0057118D"/>
     <w:rsid w:val="00573136"/>
     <w:rsid w:val="00573A56"/>
     <w:rsid w:val="00573C0E"/>
     <w:rsid w:val="00573CD8"/>
     <w:rsid w:val="00576EFF"/>
@@ -34510,66 +35030,68 @@
     <w:rsid w:val="005D5853"/>
     <w:rsid w:val="005E0558"/>
     <w:rsid w:val="005E0ECA"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E5B38"/>
     <w:rsid w:val="005E62C7"/>
     <w:rsid w:val="005E6797"/>
     <w:rsid w:val="005F3188"/>
     <w:rsid w:val="005F36B3"/>
     <w:rsid w:val="005F3A3D"/>
     <w:rsid w:val="005F4D42"/>
     <w:rsid w:val="005F674B"/>
     <w:rsid w:val="005F7F4A"/>
     <w:rsid w:val="006011EE"/>
     <w:rsid w:val="00601F6C"/>
     <w:rsid w:val="006025E2"/>
     <w:rsid w:val="00602FA4"/>
     <w:rsid w:val="00603540"/>
     <w:rsid w:val="006056CA"/>
     <w:rsid w:val="00605ADD"/>
     <w:rsid w:val="006079F7"/>
     <w:rsid w:val="00610FD3"/>
     <w:rsid w:val="00611874"/>
     <w:rsid w:val="00611E38"/>
     <w:rsid w:val="00612AF0"/>
+    <w:rsid w:val="00613625"/>
     <w:rsid w:val="00613D24"/>
     <w:rsid w:val="00616064"/>
     <w:rsid w:val="00620744"/>
     <w:rsid w:val="00620F91"/>
     <w:rsid w:val="00621B49"/>
     <w:rsid w:val="00623275"/>
     <w:rsid w:val="00625ED8"/>
     <w:rsid w:val="0062726A"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00627D03"/>
     <w:rsid w:val="006313B9"/>
     <w:rsid w:val="006333AE"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="0063523E"/>
     <w:rsid w:val="00636DB6"/>
+    <w:rsid w:val="00637EFD"/>
     <w:rsid w:val="00641A1F"/>
     <w:rsid w:val="0064295E"/>
     <w:rsid w:val="00643E95"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00644B8E"/>
     <w:rsid w:val="00644C96"/>
     <w:rsid w:val="00647A07"/>
     <w:rsid w:val="006501B6"/>
     <w:rsid w:val="00650698"/>
     <w:rsid w:val="00650A52"/>
     <w:rsid w:val="00651319"/>
     <w:rsid w:val="006516E0"/>
     <w:rsid w:val="0065197C"/>
     <w:rsid w:val="00653C0B"/>
     <w:rsid w:val="00656B3A"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00660383"/>
     <w:rsid w:val="0066241B"/>
     <w:rsid w:val="0066366E"/>
     <w:rsid w:val="0066374A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="00663B7D"/>
     <w:rsid w:val="00663C4F"/>
     <w:rsid w:val="0066408D"/>
@@ -34637,81 +35159,84 @@
     <w:rsid w:val="006E4E15"/>
     <w:rsid w:val="006E6CFF"/>
     <w:rsid w:val="006E7E0A"/>
     <w:rsid w:val="006F2737"/>
     <w:rsid w:val="006F2997"/>
     <w:rsid w:val="006F2E90"/>
     <w:rsid w:val="006F4AEF"/>
     <w:rsid w:val="006F6876"/>
     <w:rsid w:val="006F7F7E"/>
     <w:rsid w:val="007051A9"/>
     <w:rsid w:val="0070761E"/>
     <w:rsid w:val="007101B2"/>
     <w:rsid w:val="00710374"/>
     <w:rsid w:val="00711975"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="007126B1"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00715824"/>
     <w:rsid w:val="007177B4"/>
     <w:rsid w:val="00721F15"/>
     <w:rsid w:val="0072233A"/>
     <w:rsid w:val="00722588"/>
     <w:rsid w:val="0072405A"/>
     <w:rsid w:val="00726659"/>
     <w:rsid w:val="00726F51"/>
+    <w:rsid w:val="00730C7A"/>
     <w:rsid w:val="00734A0B"/>
     <w:rsid w:val="00741A2A"/>
     <w:rsid w:val="00741BFA"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00744771"/>
     <w:rsid w:val="00751766"/>
+    <w:rsid w:val="007525CE"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="0075368F"/>
     <w:rsid w:val="00753CD3"/>
     <w:rsid w:val="0075490C"/>
     <w:rsid w:val="007552D3"/>
     <w:rsid w:val="00760209"/>
     <w:rsid w:val="00761A3E"/>
     <w:rsid w:val="00761FDA"/>
     <w:rsid w:val="00764E07"/>
     <w:rsid w:val="00766962"/>
     <w:rsid w:val="007672E3"/>
     <w:rsid w:val="00771FCE"/>
     <w:rsid w:val="00772A3E"/>
     <w:rsid w:val="007732A2"/>
     <w:rsid w:val="00773CAF"/>
     <w:rsid w:val="00774594"/>
     <w:rsid w:val="00774BE6"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00781ED2"/>
     <w:rsid w:val="0078280E"/>
     <w:rsid w:val="00782A07"/>
     <w:rsid w:val="007840D8"/>
     <w:rsid w:val="0078415E"/>
     <w:rsid w:val="00784D87"/>
     <w:rsid w:val="007863E9"/>
+    <w:rsid w:val="00786B2E"/>
     <w:rsid w:val="007877FE"/>
     <w:rsid w:val="00787F7D"/>
     <w:rsid w:val="00790D2D"/>
     <w:rsid w:val="00792EE8"/>
     <w:rsid w:val="00793594"/>
     <w:rsid w:val="00793CE7"/>
     <w:rsid w:val="0079524D"/>
     <w:rsid w:val="00795E51"/>
     <w:rsid w:val="007A04AB"/>
     <w:rsid w:val="007A145E"/>
     <w:rsid w:val="007A14AE"/>
     <w:rsid w:val="007A14B0"/>
     <w:rsid w:val="007A1EE9"/>
     <w:rsid w:val="007A39A1"/>
     <w:rsid w:val="007A6557"/>
     <w:rsid w:val="007B02A3"/>
     <w:rsid w:val="007B0321"/>
     <w:rsid w:val="007B09D0"/>
     <w:rsid w:val="007B2F31"/>
     <w:rsid w:val="007B5235"/>
     <w:rsid w:val="007B576A"/>
     <w:rsid w:val="007B5A47"/>
     <w:rsid w:val="007B6D67"/>
     <w:rsid w:val="007B74E3"/>
     <w:rsid w:val="007C042C"/>
@@ -34741,91 +35266,96 @@
     <w:rsid w:val="00802795"/>
     <w:rsid w:val="0080306B"/>
     <w:rsid w:val="008032B6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00804A0C"/>
     <w:rsid w:val="0080745E"/>
     <w:rsid w:val="0080758D"/>
     <w:rsid w:val="008100F1"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00812D2C"/>
     <w:rsid w:val="0081309F"/>
     <w:rsid w:val="0081325A"/>
     <w:rsid w:val="00815BAA"/>
     <w:rsid w:val="00817660"/>
     <w:rsid w:val="00820258"/>
     <w:rsid w:val="00820F07"/>
     <w:rsid w:val="0082158E"/>
     <w:rsid w:val="00821B47"/>
     <w:rsid w:val="00821DD2"/>
     <w:rsid w:val="008235E1"/>
     <w:rsid w:val="00823751"/>
     <w:rsid w:val="00824FB3"/>
     <w:rsid w:val="00825793"/>
     <w:rsid w:val="008276D7"/>
     <w:rsid w:val="00827CFF"/>
+    <w:rsid w:val="00830C80"/>
     <w:rsid w:val="00831701"/>
     <w:rsid w:val="008323B2"/>
     <w:rsid w:val="00834EF4"/>
     <w:rsid w:val="00835065"/>
     <w:rsid w:val="0083628D"/>
+    <w:rsid w:val="00837A87"/>
     <w:rsid w:val="008412B8"/>
     <w:rsid w:val="008424A7"/>
     <w:rsid w:val="0084360D"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00844551"/>
+    <w:rsid w:val="00845E1C"/>
     <w:rsid w:val="00845E33"/>
     <w:rsid w:val="008467E9"/>
     <w:rsid w:val="00846A74"/>
     <w:rsid w:val="0084786A"/>
     <w:rsid w:val="00847D78"/>
     <w:rsid w:val="00854E08"/>
     <w:rsid w:val="00855E6C"/>
     <w:rsid w:val="0085713F"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857CD7"/>
+    <w:rsid w:val="00860353"/>
     <w:rsid w:val="00860434"/>
     <w:rsid w:val="008605FB"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="0086091D"/>
     <w:rsid w:val="00862613"/>
     <w:rsid w:val="00862640"/>
     <w:rsid w:val="00862849"/>
     <w:rsid w:val="008645EA"/>
     <w:rsid w:val="00865B2B"/>
     <w:rsid w:val="00870A79"/>
     <w:rsid w:val="00872CBF"/>
     <w:rsid w:val="00872DE4"/>
     <w:rsid w:val="0087331B"/>
     <w:rsid w:val="00874052"/>
     <w:rsid w:val="00874295"/>
     <w:rsid w:val="008742E2"/>
     <w:rsid w:val="00874F33"/>
     <w:rsid w:val="008803C2"/>
     <w:rsid w:val="0088091B"/>
     <w:rsid w:val="00880FEB"/>
     <w:rsid w:val="00881FBD"/>
+    <w:rsid w:val="00886880"/>
     <w:rsid w:val="00887DE7"/>
     <w:rsid w:val="00890DEC"/>
     <w:rsid w:val="008918AE"/>
     <w:rsid w:val="00892868"/>
     <w:rsid w:val="008932B3"/>
     <w:rsid w:val="0089463A"/>
     <w:rsid w:val="008956E9"/>
     <w:rsid w:val="00896C8C"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A083D"/>
     <w:rsid w:val="008A26BB"/>
     <w:rsid w:val="008A3EE2"/>
     <w:rsid w:val="008A3F1F"/>
     <w:rsid w:val="008A4999"/>
     <w:rsid w:val="008A6D9D"/>
     <w:rsid w:val="008A73C8"/>
     <w:rsid w:val="008B2355"/>
     <w:rsid w:val="008B398C"/>
     <w:rsid w:val="008B3E4F"/>
     <w:rsid w:val="008B438A"/>
     <w:rsid w:val="008B4BE4"/>
     <w:rsid w:val="008B4E7D"/>
     <w:rsid w:val="008B514D"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B7A29"/>
@@ -34883,50 +35413,51 @@
     <w:rsid w:val="00941CD5"/>
     <w:rsid w:val="0094370C"/>
     <w:rsid w:val="00943AB3"/>
     <w:rsid w:val="0094400C"/>
     <w:rsid w:val="00946A6E"/>
     <w:rsid w:val="00946C2F"/>
     <w:rsid w:val="00946CD6"/>
     <w:rsid w:val="009479FC"/>
     <w:rsid w:val="00951AF9"/>
     <w:rsid w:val="009538D0"/>
     <w:rsid w:val="0095416D"/>
     <w:rsid w:val="00955070"/>
     <w:rsid w:val="00956CC4"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="009612FB"/>
     <w:rsid w:val="00963A25"/>
     <w:rsid w:val="00967B52"/>
     <w:rsid w:val="00967F95"/>
     <w:rsid w:val="009711CB"/>
     <w:rsid w:val="009718AF"/>
     <w:rsid w:val="00973034"/>
     <w:rsid w:val="00973A52"/>
     <w:rsid w:val="00973C25"/>
     <w:rsid w:val="00975676"/>
     <w:rsid w:val="00975C4B"/>
+    <w:rsid w:val="009770C1"/>
     <w:rsid w:val="0097727B"/>
     <w:rsid w:val="00980B82"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00982BBF"/>
     <w:rsid w:val="00982E0C"/>
     <w:rsid w:val="009835B9"/>
     <w:rsid w:val="00983BC6"/>
     <w:rsid w:val="00984392"/>
     <w:rsid w:val="00985567"/>
     <w:rsid w:val="00985DEE"/>
     <w:rsid w:val="00986222"/>
     <w:rsid w:val="009867F2"/>
     <w:rsid w:val="0099008F"/>
     <w:rsid w:val="00990D0F"/>
     <w:rsid w:val="009910F0"/>
     <w:rsid w:val="00991E2A"/>
     <w:rsid w:val="00996156"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A3DC4"/>
     <w:rsid w:val="009A4E4F"/>
     <w:rsid w:val="009A67FE"/>
     <w:rsid w:val="009A7B41"/>
     <w:rsid w:val="009B14DC"/>
     <w:rsid w:val="009B240A"/>
@@ -34976,123 +35507,126 @@
     <w:rsid w:val="00A256A0"/>
     <w:rsid w:val="00A263B8"/>
     <w:rsid w:val="00A26C5A"/>
     <w:rsid w:val="00A270EA"/>
     <w:rsid w:val="00A2711F"/>
     <w:rsid w:val="00A27C00"/>
     <w:rsid w:val="00A27E3A"/>
     <w:rsid w:val="00A32647"/>
     <w:rsid w:val="00A32832"/>
     <w:rsid w:val="00A32DBA"/>
     <w:rsid w:val="00A35037"/>
     <w:rsid w:val="00A35532"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A37798"/>
     <w:rsid w:val="00A40EA8"/>
     <w:rsid w:val="00A4104B"/>
     <w:rsid w:val="00A4232B"/>
     <w:rsid w:val="00A42E26"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A46D76"/>
     <w:rsid w:val="00A47F60"/>
     <w:rsid w:val="00A500AB"/>
     <w:rsid w:val="00A51E8D"/>
     <w:rsid w:val="00A52119"/>
     <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A5524F"/>
     <w:rsid w:val="00A60574"/>
     <w:rsid w:val="00A6346D"/>
     <w:rsid w:val="00A63C22"/>
     <w:rsid w:val="00A652B7"/>
     <w:rsid w:val="00A66E4D"/>
     <w:rsid w:val="00A67972"/>
     <w:rsid w:val="00A67A75"/>
     <w:rsid w:val="00A723EB"/>
     <w:rsid w:val="00A724C6"/>
     <w:rsid w:val="00A73831"/>
     <w:rsid w:val="00A74183"/>
     <w:rsid w:val="00A775C8"/>
     <w:rsid w:val="00A77A55"/>
     <w:rsid w:val="00A813B9"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8674D"/>
     <w:rsid w:val="00A86E98"/>
     <w:rsid w:val="00A90AB6"/>
     <w:rsid w:val="00A9141E"/>
     <w:rsid w:val="00A94D36"/>
     <w:rsid w:val="00A95A8A"/>
     <w:rsid w:val="00A97223"/>
     <w:rsid w:val="00AA1BC8"/>
     <w:rsid w:val="00AA2D84"/>
     <w:rsid w:val="00AB0A98"/>
     <w:rsid w:val="00AB1110"/>
     <w:rsid w:val="00AB39B0"/>
     <w:rsid w:val="00AB5717"/>
     <w:rsid w:val="00AB7D9C"/>
     <w:rsid w:val="00AC0741"/>
     <w:rsid w:val="00AC19C6"/>
     <w:rsid w:val="00AC2D29"/>
+    <w:rsid w:val="00AC3221"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC62D5"/>
     <w:rsid w:val="00AC6554"/>
     <w:rsid w:val="00AC66F2"/>
     <w:rsid w:val="00AC6941"/>
     <w:rsid w:val="00AC7C3D"/>
     <w:rsid w:val="00AC7E03"/>
     <w:rsid w:val="00AD0897"/>
     <w:rsid w:val="00AD38B6"/>
     <w:rsid w:val="00AD407A"/>
     <w:rsid w:val="00AD73A0"/>
     <w:rsid w:val="00AE294C"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE3A8B"/>
     <w:rsid w:val="00AE4250"/>
     <w:rsid w:val="00AE4D89"/>
     <w:rsid w:val="00AE4EEA"/>
     <w:rsid w:val="00AE517D"/>
     <w:rsid w:val="00AE568C"/>
     <w:rsid w:val="00AE7B05"/>
     <w:rsid w:val="00AF18C9"/>
     <w:rsid w:val="00AF1C2C"/>
     <w:rsid w:val="00AF1E7C"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B01FD6"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B03AC9"/>
     <w:rsid w:val="00B04D7A"/>
     <w:rsid w:val="00B0502E"/>
     <w:rsid w:val="00B0733D"/>
     <w:rsid w:val="00B074FF"/>
     <w:rsid w:val="00B10F5F"/>
     <w:rsid w:val="00B1400B"/>
     <w:rsid w:val="00B17E46"/>
     <w:rsid w:val="00B20D86"/>
     <w:rsid w:val="00B23CBA"/>
     <w:rsid w:val="00B2434F"/>
     <w:rsid w:val="00B25099"/>
     <w:rsid w:val="00B2539A"/>
     <w:rsid w:val="00B26382"/>
+    <w:rsid w:val="00B265B5"/>
     <w:rsid w:val="00B26B11"/>
     <w:rsid w:val="00B27FF4"/>
     <w:rsid w:val="00B302DF"/>
     <w:rsid w:val="00B30CE9"/>
     <w:rsid w:val="00B36D4F"/>
     <w:rsid w:val="00B408CF"/>
     <w:rsid w:val="00B40E47"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B43EF4"/>
     <w:rsid w:val="00B43F17"/>
     <w:rsid w:val="00B44AB2"/>
     <w:rsid w:val="00B45683"/>
     <w:rsid w:val="00B5222E"/>
     <w:rsid w:val="00B5286E"/>
     <w:rsid w:val="00B53CDA"/>
     <w:rsid w:val="00B55D9B"/>
     <w:rsid w:val="00B5646C"/>
     <w:rsid w:val="00B61990"/>
     <w:rsid w:val="00B61C42"/>
     <w:rsid w:val="00B63259"/>
     <w:rsid w:val="00B63B3C"/>
     <w:rsid w:val="00B63BC5"/>
     <w:rsid w:val="00B65B78"/>
     <w:rsid w:val="00B660DF"/>
     <w:rsid w:val="00B701DF"/>
@@ -35113,226 +35647,234 @@
     <w:rsid w:val="00B95E91"/>
     <w:rsid w:val="00B96202"/>
     <w:rsid w:val="00BA173E"/>
     <w:rsid w:val="00BA4373"/>
     <w:rsid w:val="00BA575C"/>
     <w:rsid w:val="00BA5CFF"/>
     <w:rsid w:val="00BA7943"/>
     <w:rsid w:val="00BA7EA7"/>
     <w:rsid w:val="00BA7F93"/>
     <w:rsid w:val="00BB176E"/>
     <w:rsid w:val="00BB2E7A"/>
     <w:rsid w:val="00BB3DDD"/>
     <w:rsid w:val="00BB4336"/>
     <w:rsid w:val="00BB448C"/>
     <w:rsid w:val="00BB5A11"/>
     <w:rsid w:val="00BB6414"/>
     <w:rsid w:val="00BB7126"/>
     <w:rsid w:val="00BB7522"/>
     <w:rsid w:val="00BC179E"/>
     <w:rsid w:val="00BC181B"/>
     <w:rsid w:val="00BC1889"/>
     <w:rsid w:val="00BC4D08"/>
     <w:rsid w:val="00BC5227"/>
     <w:rsid w:val="00BC59A5"/>
     <w:rsid w:val="00BC6A85"/>
+    <w:rsid w:val="00BD1275"/>
     <w:rsid w:val="00BD1656"/>
     <w:rsid w:val="00BD3218"/>
     <w:rsid w:val="00BD4326"/>
     <w:rsid w:val="00BD4F86"/>
     <w:rsid w:val="00BD556E"/>
     <w:rsid w:val="00BD76AF"/>
     <w:rsid w:val="00BE1831"/>
     <w:rsid w:val="00BE1A6B"/>
     <w:rsid w:val="00BE2058"/>
     <w:rsid w:val="00BE2768"/>
     <w:rsid w:val="00BE3155"/>
     <w:rsid w:val="00BE4E2E"/>
     <w:rsid w:val="00BE52A2"/>
     <w:rsid w:val="00BE5545"/>
     <w:rsid w:val="00BF055E"/>
     <w:rsid w:val="00BF1F80"/>
     <w:rsid w:val="00BF2802"/>
     <w:rsid w:val="00BF4829"/>
     <w:rsid w:val="00BF4BF3"/>
     <w:rsid w:val="00BF5C69"/>
     <w:rsid w:val="00C00960"/>
     <w:rsid w:val="00C0385B"/>
     <w:rsid w:val="00C05196"/>
     <w:rsid w:val="00C05824"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C07839"/>
     <w:rsid w:val="00C110D1"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C1228E"/>
     <w:rsid w:val="00C13729"/>
     <w:rsid w:val="00C1444D"/>
+    <w:rsid w:val="00C14573"/>
     <w:rsid w:val="00C14FBB"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C155E9"/>
     <w:rsid w:val="00C16221"/>
     <w:rsid w:val="00C16F7D"/>
     <w:rsid w:val="00C17A80"/>
     <w:rsid w:val="00C206C5"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21A1E"/>
     <w:rsid w:val="00C2248B"/>
     <w:rsid w:val="00C227A1"/>
     <w:rsid w:val="00C2594D"/>
     <w:rsid w:val="00C27E0A"/>
     <w:rsid w:val="00C309CD"/>
     <w:rsid w:val="00C31CB3"/>
     <w:rsid w:val="00C32240"/>
     <w:rsid w:val="00C32417"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C35F29"/>
     <w:rsid w:val="00C35F68"/>
     <w:rsid w:val="00C36AE6"/>
     <w:rsid w:val="00C37C23"/>
+    <w:rsid w:val="00C42C49"/>
     <w:rsid w:val="00C42FDD"/>
     <w:rsid w:val="00C434B9"/>
     <w:rsid w:val="00C439F3"/>
     <w:rsid w:val="00C46EBF"/>
     <w:rsid w:val="00C523D5"/>
     <w:rsid w:val="00C53EF2"/>
     <w:rsid w:val="00C5441A"/>
     <w:rsid w:val="00C551AC"/>
+    <w:rsid w:val="00C55C6B"/>
     <w:rsid w:val="00C5604B"/>
     <w:rsid w:val="00C5663D"/>
     <w:rsid w:val="00C56C4C"/>
     <w:rsid w:val="00C56EC8"/>
     <w:rsid w:val="00C57A44"/>
     <w:rsid w:val="00C60F3C"/>
     <w:rsid w:val="00C61A32"/>
     <w:rsid w:val="00C628CA"/>
     <w:rsid w:val="00C6312F"/>
     <w:rsid w:val="00C65299"/>
     <w:rsid w:val="00C678DD"/>
     <w:rsid w:val="00C72331"/>
     <w:rsid w:val="00C72EB6"/>
     <w:rsid w:val="00C732ED"/>
     <w:rsid w:val="00C74117"/>
     <w:rsid w:val="00C7461F"/>
     <w:rsid w:val="00C7517C"/>
     <w:rsid w:val="00C75403"/>
     <w:rsid w:val="00C763EA"/>
     <w:rsid w:val="00C77D2D"/>
     <w:rsid w:val="00C77FC2"/>
     <w:rsid w:val="00C81EEA"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C830B8"/>
     <w:rsid w:val="00C85493"/>
     <w:rsid w:val="00C8687F"/>
     <w:rsid w:val="00C87182"/>
     <w:rsid w:val="00C87CEA"/>
     <w:rsid w:val="00C9186C"/>
     <w:rsid w:val="00C9403E"/>
     <w:rsid w:val="00C948F7"/>
     <w:rsid w:val="00C94D24"/>
     <w:rsid w:val="00C95ECF"/>
     <w:rsid w:val="00CA33B7"/>
     <w:rsid w:val="00CA4CEE"/>
     <w:rsid w:val="00CA4F03"/>
     <w:rsid w:val="00CA6359"/>
     <w:rsid w:val="00CB042A"/>
     <w:rsid w:val="00CB5786"/>
     <w:rsid w:val="00CB65C4"/>
     <w:rsid w:val="00CB7E26"/>
     <w:rsid w:val="00CC1A99"/>
     <w:rsid w:val="00CC21C0"/>
     <w:rsid w:val="00CC2994"/>
     <w:rsid w:val="00CC34D3"/>
     <w:rsid w:val="00CC3669"/>
+    <w:rsid w:val="00CC3DFD"/>
     <w:rsid w:val="00CC474D"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC66EE"/>
     <w:rsid w:val="00CC73D1"/>
     <w:rsid w:val="00CD0165"/>
     <w:rsid w:val="00CD1A8C"/>
+    <w:rsid w:val="00CD2CB9"/>
     <w:rsid w:val="00CD2E00"/>
     <w:rsid w:val="00CD349E"/>
     <w:rsid w:val="00CD574C"/>
     <w:rsid w:val="00CD5EDA"/>
     <w:rsid w:val="00CE148E"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2348"/>
     <w:rsid w:val="00CE4C29"/>
     <w:rsid w:val="00CE5081"/>
     <w:rsid w:val="00CE5763"/>
     <w:rsid w:val="00CE5826"/>
     <w:rsid w:val="00CE5C7E"/>
+    <w:rsid w:val="00CE796B"/>
     <w:rsid w:val="00CF2C41"/>
     <w:rsid w:val="00CF31D3"/>
     <w:rsid w:val="00CF4E9D"/>
     <w:rsid w:val="00CF53EC"/>
     <w:rsid w:val="00CF54DB"/>
     <w:rsid w:val="00CF6B58"/>
     <w:rsid w:val="00CF7319"/>
     <w:rsid w:val="00CF76EB"/>
     <w:rsid w:val="00D0023C"/>
     <w:rsid w:val="00D0331B"/>
     <w:rsid w:val="00D03E89"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D05C29"/>
     <w:rsid w:val="00D060A3"/>
     <w:rsid w:val="00D064E6"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D073E9"/>
     <w:rsid w:val="00D10C03"/>
     <w:rsid w:val="00D10C92"/>
     <w:rsid w:val="00D14CBE"/>
     <w:rsid w:val="00D16E0C"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D21708"/>
     <w:rsid w:val="00D21BC9"/>
     <w:rsid w:val="00D21F69"/>
     <w:rsid w:val="00D2267D"/>
     <w:rsid w:val="00D23835"/>
     <w:rsid w:val="00D23F73"/>
     <w:rsid w:val="00D247E9"/>
     <w:rsid w:val="00D2648C"/>
     <w:rsid w:val="00D2754F"/>
     <w:rsid w:val="00D27F65"/>
     <w:rsid w:val="00D31EAF"/>
     <w:rsid w:val="00D3257E"/>
     <w:rsid w:val="00D34E96"/>
     <w:rsid w:val="00D3686C"/>
     <w:rsid w:val="00D36B96"/>
     <w:rsid w:val="00D40162"/>
     <w:rsid w:val="00D41869"/>
     <w:rsid w:val="00D45A82"/>
     <w:rsid w:val="00D4638C"/>
     <w:rsid w:val="00D46F01"/>
     <w:rsid w:val="00D5052F"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D52904"/>
     <w:rsid w:val="00D55A67"/>
     <w:rsid w:val="00D55C78"/>
     <w:rsid w:val="00D57685"/>
     <w:rsid w:val="00D60335"/>
     <w:rsid w:val="00D63145"/>
+    <w:rsid w:val="00D64F86"/>
     <w:rsid w:val="00D656B0"/>
     <w:rsid w:val="00D6590C"/>
     <w:rsid w:val="00D661F2"/>
     <w:rsid w:val="00D6632E"/>
     <w:rsid w:val="00D6782D"/>
     <w:rsid w:val="00D70885"/>
     <w:rsid w:val="00D713C6"/>
     <w:rsid w:val="00D72257"/>
     <w:rsid w:val="00D73533"/>
     <w:rsid w:val="00D76967"/>
     <w:rsid w:val="00D80CCC"/>
     <w:rsid w:val="00D84664"/>
     <w:rsid w:val="00D8480F"/>
     <w:rsid w:val="00D84D36"/>
     <w:rsid w:val="00D865CB"/>
     <w:rsid w:val="00D8667B"/>
     <w:rsid w:val="00D92A08"/>
     <w:rsid w:val="00D92CBE"/>
     <w:rsid w:val="00D92ED3"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D97664"/>
     <w:rsid w:val="00D97A4B"/>
     <w:rsid w:val="00DA2134"/>
     <w:rsid w:val="00DA2CE4"/>
     <w:rsid w:val="00DA3E0D"/>
@@ -35390,63 +35932,65 @@
     <w:rsid w:val="00E147B5"/>
     <w:rsid w:val="00E14D97"/>
     <w:rsid w:val="00E15AC2"/>
     <w:rsid w:val="00E162AD"/>
     <w:rsid w:val="00E20580"/>
     <w:rsid w:val="00E23A1E"/>
     <w:rsid w:val="00E30B7C"/>
     <w:rsid w:val="00E34132"/>
     <w:rsid w:val="00E34209"/>
     <w:rsid w:val="00E37147"/>
     <w:rsid w:val="00E4004E"/>
     <w:rsid w:val="00E405A2"/>
     <w:rsid w:val="00E4096D"/>
     <w:rsid w:val="00E4537B"/>
     <w:rsid w:val="00E46C08"/>
     <w:rsid w:val="00E47D69"/>
     <w:rsid w:val="00E50DD7"/>
     <w:rsid w:val="00E52630"/>
     <w:rsid w:val="00E53C71"/>
     <w:rsid w:val="00E54185"/>
     <w:rsid w:val="00E54BE8"/>
     <w:rsid w:val="00E54FDC"/>
     <w:rsid w:val="00E616D1"/>
     <w:rsid w:val="00E66A6B"/>
     <w:rsid w:val="00E674A9"/>
+    <w:rsid w:val="00E7000C"/>
     <w:rsid w:val="00E72361"/>
     <w:rsid w:val="00E74E33"/>
     <w:rsid w:val="00E763A9"/>
     <w:rsid w:val="00E76FEB"/>
     <w:rsid w:val="00E77770"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E853FF"/>
     <w:rsid w:val="00E8557F"/>
     <w:rsid w:val="00E8780C"/>
     <w:rsid w:val="00E90A73"/>
     <w:rsid w:val="00E90D17"/>
     <w:rsid w:val="00E91532"/>
     <w:rsid w:val="00E95532"/>
+    <w:rsid w:val="00E962FD"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA3EEF"/>
     <w:rsid w:val="00EA493C"/>
     <w:rsid w:val="00EA58DF"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7111"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB0509"/>
     <w:rsid w:val="00EB2380"/>
     <w:rsid w:val="00EB3697"/>
     <w:rsid w:val="00EB3F28"/>
     <w:rsid w:val="00EB47F3"/>
     <w:rsid w:val="00EB4BE0"/>
     <w:rsid w:val="00EB5436"/>
     <w:rsid w:val="00EB5829"/>
     <w:rsid w:val="00EB5A26"/>
     <w:rsid w:val="00EB5C5A"/>
     <w:rsid w:val="00EB661E"/>
     <w:rsid w:val="00EB6C63"/>
     <w:rsid w:val="00EB7BD3"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC12F4"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2E5A"/>
     <w:rsid w:val="00EC3149"/>
@@ -35507,113 +36051,115 @@
     <w:rsid w:val="00F248F6"/>
     <w:rsid w:val="00F26062"/>
     <w:rsid w:val="00F26BE7"/>
     <w:rsid w:val="00F2731C"/>
     <w:rsid w:val="00F3191B"/>
     <w:rsid w:val="00F34D1B"/>
     <w:rsid w:val="00F35810"/>
     <w:rsid w:val="00F35A16"/>
     <w:rsid w:val="00F36921"/>
     <w:rsid w:val="00F37388"/>
     <w:rsid w:val="00F41703"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45C3A"/>
     <w:rsid w:val="00F47AC8"/>
     <w:rsid w:val="00F514DB"/>
     <w:rsid w:val="00F51F8B"/>
     <w:rsid w:val="00F6028D"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F60FBB"/>
     <w:rsid w:val="00F61751"/>
     <w:rsid w:val="00F64085"/>
     <w:rsid w:val="00F647FD"/>
     <w:rsid w:val="00F6483D"/>
     <w:rsid w:val="00F6549F"/>
+    <w:rsid w:val="00F8100C"/>
     <w:rsid w:val="00F81A05"/>
     <w:rsid w:val="00F830F8"/>
     <w:rsid w:val="00F864BA"/>
     <w:rsid w:val="00F86AC0"/>
     <w:rsid w:val="00F90512"/>
     <w:rsid w:val="00F90D4B"/>
     <w:rsid w:val="00F911B1"/>
     <w:rsid w:val="00F918FD"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F944AF"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F9594E"/>
     <w:rsid w:val="00F95955"/>
     <w:rsid w:val="00FA02CD"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA550B"/>
     <w:rsid w:val="00FA588B"/>
     <w:rsid w:val="00FA64DB"/>
     <w:rsid w:val="00FA68A2"/>
     <w:rsid w:val="00FA6C54"/>
     <w:rsid w:val="00FA702A"/>
     <w:rsid w:val="00FA7F0C"/>
+    <w:rsid w:val="00FB287D"/>
     <w:rsid w:val="00FB28EB"/>
     <w:rsid w:val="00FB50A6"/>
     <w:rsid w:val="00FB56CD"/>
     <w:rsid w:val="00FC1C67"/>
     <w:rsid w:val="00FC354F"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FD041B"/>
     <w:rsid w:val="00FD252C"/>
     <w:rsid w:val="00FD2983"/>
     <w:rsid w:val="00FD416A"/>
     <w:rsid w:val="00FD470E"/>
     <w:rsid w:val="00FD4E29"/>
     <w:rsid w:val="00FD52D3"/>
     <w:rsid w:val="00FD6A62"/>
     <w:rsid w:val="00FD6C5E"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE315A"/>
     <w:rsid w:val="00FE5226"/>
     <w:rsid w:val="00FE5E5C"/>
     <w:rsid w:val="00FF1547"/>
     <w:rsid w:val="00FF1A44"/>
     <w:rsid w:val="00FF4B24"/>
     <w:rsid w:val="00FF5BD0"/>
     <w:rsid w:val="00FF5C8B"/>
     <w:rsid w:val="00FF73D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18B64FA4"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{87EF7C2D-56AB-457C-9552-EA5B4C374B8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -38640,114 +39186,123 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00380F36"/>
     <w:rsid w:val="00025131"/>
     <w:rsid w:val="00030446"/>
     <w:rsid w:val="00050188"/>
     <w:rsid w:val="000703FF"/>
     <w:rsid w:val="000F49A5"/>
     <w:rsid w:val="0010193A"/>
     <w:rsid w:val="00135167"/>
     <w:rsid w:val="00140386"/>
     <w:rsid w:val="00180999"/>
     <w:rsid w:val="001D2DD4"/>
     <w:rsid w:val="001D7B25"/>
     <w:rsid w:val="001E6B08"/>
     <w:rsid w:val="002558B8"/>
     <w:rsid w:val="00270E73"/>
     <w:rsid w:val="00283B2B"/>
     <w:rsid w:val="002F2F75"/>
     <w:rsid w:val="002F49AD"/>
     <w:rsid w:val="00317302"/>
     <w:rsid w:val="00380F36"/>
     <w:rsid w:val="00384E7A"/>
+    <w:rsid w:val="003B152A"/>
     <w:rsid w:val="003E4F47"/>
     <w:rsid w:val="0046470C"/>
     <w:rsid w:val="004B057C"/>
+    <w:rsid w:val="004F68AA"/>
     <w:rsid w:val="00534355"/>
     <w:rsid w:val="00542F9F"/>
     <w:rsid w:val="0058358D"/>
+    <w:rsid w:val="00613625"/>
     <w:rsid w:val="00632E81"/>
     <w:rsid w:val="00677ADD"/>
     <w:rsid w:val="006A5396"/>
     <w:rsid w:val="006D53E5"/>
     <w:rsid w:val="006E75D1"/>
     <w:rsid w:val="006F2997"/>
     <w:rsid w:val="00711ADF"/>
     <w:rsid w:val="00741A2A"/>
     <w:rsid w:val="00793594"/>
     <w:rsid w:val="007A02AC"/>
     <w:rsid w:val="007A1EE9"/>
+    <w:rsid w:val="007E1388"/>
     <w:rsid w:val="008579AB"/>
     <w:rsid w:val="00863565"/>
     <w:rsid w:val="008F7FC2"/>
     <w:rsid w:val="00917490"/>
+    <w:rsid w:val="009770C1"/>
     <w:rsid w:val="00984392"/>
     <w:rsid w:val="009C5B8C"/>
     <w:rsid w:val="00A031C4"/>
     <w:rsid w:val="00A77A55"/>
     <w:rsid w:val="00A813B9"/>
     <w:rsid w:val="00AC2D29"/>
     <w:rsid w:val="00AE3B02"/>
     <w:rsid w:val="00AF29EF"/>
     <w:rsid w:val="00B074FF"/>
     <w:rsid w:val="00B10F5F"/>
     <w:rsid w:val="00B22ED7"/>
     <w:rsid w:val="00B2539A"/>
+    <w:rsid w:val="00B265B5"/>
     <w:rsid w:val="00B9756A"/>
     <w:rsid w:val="00C85595"/>
     <w:rsid w:val="00C9403E"/>
     <w:rsid w:val="00CC3669"/>
+    <w:rsid w:val="00CC3DFD"/>
     <w:rsid w:val="00CE6AFF"/>
     <w:rsid w:val="00D001BD"/>
     <w:rsid w:val="00D23835"/>
     <w:rsid w:val="00D36B96"/>
     <w:rsid w:val="00D4638C"/>
+    <w:rsid w:val="00D64F86"/>
     <w:rsid w:val="00E34209"/>
     <w:rsid w:val="00E90D17"/>
+    <w:rsid w:val="00E962FD"/>
     <w:rsid w:val="00EB4BE0"/>
     <w:rsid w:val="00EC7199"/>
     <w:rsid w:val="00F35810"/>
     <w:rsid w:val="00F544C3"/>
     <w:rsid w:val="00FD52D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -39697,50 +40252,59 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -39990,62 +40554,52 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
@@ -40073,140 +40627,141 @@
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 7.1 Prisoner Communications</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D195DDF-E34D-403F-B139-3A213FC164B0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D195DDF-E34D-403F-B139-3A213FC164B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>65820</Characters>
+  <Pages>42</Pages>
+  <Words>11569</Words>
+  <Characters>65947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>548</Lines>
+  <Lines>549</Lines>
   <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 7.1 Prisoner Communications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>77213</CharactersWithSpaces>
+  <CharactersWithSpaces>77362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>