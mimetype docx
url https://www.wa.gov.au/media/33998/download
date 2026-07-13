--- v0 (2025-12-10)
+++ v1 (2026-07-13)
@@ -1,13090 +1,6722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="457BA38B" w14:textId="77777777" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="457BA38B" w14:textId="2AE69B9E" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="00FE4CF3">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4702"/>
+        </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00F774F9">
         <w:t>7.3 Official</w:t>
       </w:r>
-      <w:r w:rsidR="002D2DF2">
-        <w:t xml:space="preserve">, Religious, Spiritual and Other </w:t>
+      <w:r w:rsidR="00FB60F8">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F774F9">
-        <w:t>Visit</w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>Visi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4CF3">
+        <w:t>tors</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4CF3">
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="333DE1D1" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="50E8C813" w14:textId="77777777" w:rsidTr="004C6B83">
+      <w:tr w:rsidR="00126611" w14:paraId="50E8C813" w14:textId="77777777" w:rsidTr="00FB60F8">
         <w:trPr>
-          <w:trHeight w:val="4932"/>
+          <w:trHeight w:val="4230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="680CCBFD" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="680CCBFD" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00F2206B" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F2206B">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DFAAA89" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="002E5756" w:rsidP="002E5756">
+          <w:p w14:paraId="4DFAAA89" w14:textId="3A303277" w:rsidR="00663830" w:rsidRPr="00F2206B" w:rsidRDefault="002E5756" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
-            <w:r w:rsidRPr="004C6B83">
+            <w:r w:rsidRPr="00F2206B">
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A3195C">
-[...2 lines deleted...]
-            <w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="008E4170" w:rsidRPr="00F2206B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Guiding Principles for Corrections Australia, Revised 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F2206B">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="246D2CC0" w14:textId="77777777" w:rsidR="00F212EA" w:rsidRDefault="00F212EA" w:rsidP="00F75455">
-[...13 lines deleted...]
-              <w:t>engagement with Official Visitors, including their free and unfettered access to all prisoners, staff and all areas of the prison, subject to any security and operational concerns.</w:t>
+          <w:p w14:paraId="2178DF81" w14:textId="4263C01F" w:rsidR="00E81F95" w:rsidRPr="00F2206B" w:rsidRDefault="00E81F95" w:rsidP="00F75455">
+            <w:r w:rsidRPr="00F2206B">
+              <w:t>1.3.5 Access to lawyers, legal guardians, consular support and legal resources is provided to all prisoners in a manner consistent with security requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B5A9992" w14:textId="77777777" w:rsidR="00F212EA" w:rsidRPr="00F23D16" w:rsidRDefault="00F212EA" w:rsidP="00F75455">
-[...1 lines deleted...]
-              <w:t>1.4.3 Independent inspections and investigations are encouraged, with recommendations and findings considered to improve policy and practice.</w:t>
+          <w:p w14:paraId="797335A0" w14:textId="232F5B7D" w:rsidR="00B01DB9" w:rsidRPr="00F2206B" w:rsidRDefault="00B01DB9" w:rsidP="00F75455">
+            <w:r w:rsidRPr="00F2206B">
+              <w:t>4.2.2 Prisoners are supported to maintain family relationships and links to the community through personal and professional visits, with access to appropriate technology used to enhance opportunities for connection.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DC22505" w14:textId="77777777" w:rsidR="00F212EA" w:rsidRPr="00F23D16" w:rsidRDefault="00F212EA" w:rsidP="00F75455">
-[...1 lines deleted...]
-              <w:t>2.3.5 Access to lawyers, legal guardians, consular support and legal resources is provided to all prisoners in a manner consistent with security requirements.</w:t>
+          <w:p w14:paraId="246D2CC0" w14:textId="53DD3CFA" w:rsidR="00F212EA" w:rsidRPr="00F2206B" w:rsidRDefault="00EA5A79" w:rsidP="00F75455">
+            <w:r w:rsidRPr="00F2206B">
+              <w:t>5.3.2 External review and oversight is facilitated through engagement with Official Visitors, custodial inspectorates and integrity agencies, including their free and unfettered access to all prisoners, staff and all areas of the prison, subject to any compelling security and operational concerns.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C130663" w14:textId="77777777" w:rsidR="00F212EA" w:rsidRPr="00F212EA" w:rsidRDefault="00F212EA" w:rsidP="00F75455">
-[...1 lines deleted...]
-              <w:t>5.2.2 Prisoners are supported to maintain family relationships and links to the community through professional visits.</w:t>
+          <w:p w14:paraId="0B5A9992" w14:textId="5E8A9732" w:rsidR="00F212EA" w:rsidRPr="00F23D16" w:rsidRDefault="00EA5A79" w:rsidP="00F75455">
+            <w:r w:rsidRPr="00F2206B">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F212EA" w:rsidRPr="00F2206B">
+              <w:t xml:space="preserve">.4.3 Independent inspections and investigations are </w:t>
+            </w:r>
+            <w:r w:rsidR="00E132EA" w:rsidRPr="00F2206B">
+              <w:t>welcomed</w:t>
+            </w:r>
+            <w:r w:rsidR="00F212EA" w:rsidRPr="00F2206B">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E132EA" w:rsidRPr="00F2206B">
+              <w:t xml:space="preserve">encouraged and facilitated, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F212EA" w:rsidRPr="00F2206B">
+              <w:t>with recommendations and findings considered to improve policy and practice.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0C130663" w14:textId="0B7AB678" w:rsidR="00F212EA" w:rsidRPr="00F212EA" w:rsidRDefault="00F212EA" w:rsidP="00F75455"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D88689C" w14:textId="77777777" w:rsidR="006969C1" w:rsidRDefault="006969C1" w:rsidP="00663830">
       <w:pPr>
         <w:sectPr w:rsidR="006969C1" w:rsidSect="00F75455">
-          <w:headerReference w:type="default" r:id="rId12"/>
-          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1021" w:left="1361" w:header="510" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E3B4CDE" w14:textId="77777777" w:rsidR="004C6B83" w:rsidRPr="006969C1" w:rsidRDefault="004C6B83" w:rsidP="006969C1">
-[...4 lines deleted...]
-    <w:p w14:paraId="5400C9D9" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="4E3B4CDE" w14:textId="304E3F0B" w:rsidR="004C6B83" w:rsidRPr="006969C1" w:rsidRDefault="004C6B83" w:rsidP="006969C1"/>
+    <w:p w14:paraId="5400C9D9" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="0085652C" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085652C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478DA050" w14:textId="17F8B17E" w:rsidR="00832423" w:rsidRDefault="007158D6">
+    <w:p w14:paraId="2968D617" w14:textId="1401126D" w:rsidR="00B82B2C" w:rsidRDefault="007158D6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0085652C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0085652C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0085652C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc175923555" w:history="1">
-        <w:r w:rsidR="00832423" w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622545" w:history="1">
+        <w:r w:rsidR="00B82B2C" w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...13 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Scope</w:t>
+        </w:r>
+        <w:r w:rsidR="00B82B2C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00832423" w:rsidRPr="00C351BA">
-[...6 lines deleted...]
-        <w:r w:rsidR="00832423">
+        <w:r w:rsidR="00B82B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00832423">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00B82B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00832423">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622545 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B82B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923555 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00832423">
+        </w:r>
+        <w:r w:rsidR="00B82B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-        <w:r w:rsidR="00832423">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B82B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00832423">
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00B82B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F4BF601" w14:textId="0C9FB234" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="35EA04A7" w14:textId="344EEC54" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923556" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622546" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...2 lines deleted...]
-          <w:t>2</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622546 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923556 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40294F24" w14:textId="670274F2" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="6DC13B67" w14:textId="24762D5F" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923557" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622547" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Official Visitors</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923557 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622547 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BCDFC8F" w14:textId="5FCB9EB3" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="2910DC39" w14:textId="679756A6" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923558" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622548" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Visiting justices</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923558 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622548 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="785EC3AD" w14:textId="2B315B8D" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="06DD4FA7" w14:textId="4D1DA4D1" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923559" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622549" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Office of the Inspector of Custodial Services staff</w:t>
+          <w:t>Supreme Court and District Court Judges</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923559 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622549 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6685B9DC" w14:textId="0671482D" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="73455E15" w14:textId="558C75DF" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923560" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622550" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Independent prison visitors</w:t>
+          <w:t>Office of the Inspector of Custodial Services authorised staff</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923560 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622550 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33380A0F" w14:textId="379B3541" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="4737301C" w14:textId="021EC979" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923561" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622551" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Certain officials</w:t>
+          <w:t>Mental Health Advocates</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923561 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622551 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07E6B2D3" w14:textId="7702FC6A" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="2B3D6BFA" w14:textId="666E0FC1" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923562" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622552" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Legal practitioners</w:t>
+          <w:t>Independent Prison Visitor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923562 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622552 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3867062B" w14:textId="420B7CCD" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="6E642C6F" w14:textId="0BBF72D1" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923563" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622553" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Western Australian Police Force officers</w:t>
+          <w:t>Certain Officials</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923563 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622553 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63647E54" w14:textId="43821F2A" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="14099DA1" w14:textId="1FEE2421" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923564" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622554" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Public officers</w:t>
+          <w:t>Visits by a Legal Practitioner (excluding Paralegals and Interns)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923564 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622554 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="214F4D23" w14:textId="3CAE1BDF" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="4FF0F457" w14:textId="4F5A0778" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923565" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622555" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Supreme Court and District Court judges</w:t>
+          <w:t>Visits by the Western Australia Police Force for an official purpose</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923565 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622555 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A4EEB6A" w14:textId="4744792F" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="69DA990D" w14:textId="06E052F7" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923566" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622556" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold"/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>3.9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...4 lines deleted...]
-          <w:t>Mental Health Advocates</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Public Officers</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923566 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622556 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40AA2816" w14:textId="6C6D9754" w:rsidR="00832423" w:rsidRDefault="00832423">
-[...181 lines deleted...]
-    <w:p w14:paraId="10C0EC0A" w14:textId="7C3607E1" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="022E73B3" w14:textId="0EB65765" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923569" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622557" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious, Spiritual and Other Visitors</w:t>
+          <w:t>Visit Area</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923569 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622557 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="542BF8B3" w14:textId="00FC1DD2" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="4B1943B0" w14:textId="29C3D705" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923570" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622558" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious and spiritual visitors</w:t>
+          <w:t>Prisoner welfare</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923570 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622558 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35F0C64A" w14:textId="05FDD624" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="2346907B" w14:textId="3AD8BEE6" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923571" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622559" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Other visitors</w:t>
+          <w:t>Incident reporting</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923571 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622559 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70F3E7DC" w14:textId="5FF684B5" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="65218B7C" w14:textId="785BB6AD" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923572" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622560" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.3</w:t>
+          <w:t>4.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Application</w:t>
+          <w:t>E-Visits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923572 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622560 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5812E11A" w14:textId="090FB8C5" w:rsidR="00832423" w:rsidRDefault="00832423">
-[...272 lines deleted...]
-    <w:p w14:paraId="2A5035C1" w14:textId="4A4A4FFC" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="52F0F4DA" w14:textId="3CB59B02" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923576" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622561" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...1 lines deleted...]
-          <w:t>Specific Considerations for Other Visitors (Section 65 Applications)</w:t>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Non- Contact Official Visits for High-Risk Prisoners</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923576 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622561 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="622AE4DC" w14:textId="2C5F0AEE" w:rsidR="00832423" w:rsidRDefault="00832423">
-[...636 lines deleted...]
-    <w:p w14:paraId="53C0B369" w14:textId="0FD9C79D" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="00EE431D" w14:textId="43FADFB6" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923584" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622562" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-          <w:t>Procedures Prior to Entering the Prison</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Prisoners Refusing a Visit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622562 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22AF95DF" w14:textId="47804886" w:rsidR="00832423" w:rsidRDefault="00832423">
-[...181 lines deleted...]
-    <w:p w14:paraId="5BF2076A" w14:textId="43144EB6" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="4F9162EF" w14:textId="665F52A3" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923587" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622563" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Procedures During Visits</w:t>
+          <w:t>Annexures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923587 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622563 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F1365B1" w14:textId="453C7085" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="178D5BE5" w14:textId="725C2B87" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923588" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622564" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Supervision</w:t>
+          <w:t>Related COPPs and documents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622564 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56311EA0" w14:textId="12E3F915" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="250B22CE" w14:textId="4BB7A64B" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923589" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622565" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Welfare</w:t>
+          <w:t>Definitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622565 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3570CC8C" w14:textId="6B2E7201" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="3742FEAC" w14:textId="6B63D2DB" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233622566" w:history="1">
+        <w:r w:rsidRPr="00E64083">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E64083">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622566 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2030CB0D" w14:textId="78A0C09F" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923590" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622567" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
             <w:noProof/>
-            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-          <w:t>E-Visits</w:t>
+          </w:rPr>
+          <w:t>Assurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622567 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4363EA54" w14:textId="2172F56F" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="0AEA7EE7" w14:textId="1245C335" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923591" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622568" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...2 lines deleted...]
-          <w:t>9</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622568 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923591 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B217FB1" w14:textId="18BF37D4" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="61131AD7" w14:textId="575636C5" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923592" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622569" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...2 lines deleted...]
-          <w:t>10</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix A: Visitor Code of Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622569 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923592 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F2C87B5" w14:textId="2FD16AD5" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="34F9896A" w14:textId="488D94E8" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923593" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622570" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...2 lines deleted...]
-          <w:t>11</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix B: Visitor Dress Standards</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622570 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923593 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A5F25DC" w14:textId="48FBABD2" w:rsidR="00832423" w:rsidRDefault="00832423">
-[...90 lines deleted...]
-    <w:p w14:paraId="5F3C538B" w14:textId="35FC7BCE" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="64198325" w14:textId="76DD29D1" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923595" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622571" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...2 lines deleted...]
-          <w:t>12</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix C: Protocols for Independent Prison Visitors</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622571 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923595 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="285DE78B" w14:textId="47EB01AF" w:rsidR="00832423" w:rsidRDefault="00832423">
-[...272 lines deleted...]
-    <w:p w14:paraId="6DFFB78D" w14:textId="4C5C54CB" w:rsidR="00832423" w:rsidRDefault="00832423">
+    <w:p w14:paraId="41C901E6" w14:textId="40BA794E" w:rsidR="00B82B2C" w:rsidRDefault="00B82B2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc175923599" w:history="1">
-        <w:r w:rsidRPr="00C351BA">
+      <w:hyperlink w:anchor="_Toc233622572" w:history="1">
+        <w:r w:rsidRPr="00E64083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...2 lines deleted...]
-          <w:t>13</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix D - Official Visitor Process Chart:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C351BA">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233622572 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc175923599 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06318294" w14:textId="0C09A8DA" w:rsidR="00832423" w:rsidRDefault="00832423">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="5BD82F1E" w14:textId="575ABE21" w:rsidR="00C8272F" w:rsidRPr="006F09A6" w:rsidRDefault="007158D6" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085652C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:noProof/>
-[...69 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D3A4C" w:rsidRPr="008445E4">
+        <w:rPr>
           <w:b w:val="0"/>
-          <w:noProof/>
-[...287 lines deleted...]
-      <w:r>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc74642529"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc175923555"/>
-      <w:r w:rsidRPr="00641FCD">
+      <w:bookmarkStart w:id="1" w:name="_Toc233622545"/>
+      <w:r w:rsidR="00C8272F" w:rsidRPr="00641FCD">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="0F94879D" w14:textId="7DF0ABDE" w:rsidR="00C0144E" w:rsidRDefault="00C0144E" w:rsidP="0028508C">
+    <w:p w14:paraId="0F94879D" w14:textId="7DF0ABDE" w:rsidR="00C0144E" w:rsidRDefault="00C0144E" w:rsidP="0085652C">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C1598E">
         <w:t>This Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="00893B58">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1598E">
         <w:t xml:space="preserve">s Operating Policy and Procedure (COPP) </w:t>
       </w:r>
       <w:r>
         <w:t>applies to all public and private prisons administered by</w:t>
       </w:r>
       <w:r w:rsidR="00893B58">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or on behalf of</w:t>
       </w:r>
       <w:r w:rsidR="00893B58">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50235339" w14:textId="31DCB915" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00F67464">
+    <w:p w14:paraId="50235339" w14:textId="31DCB915" w:rsidR="00EC5AF1" w:rsidRPr="006F09A6" w:rsidRDefault="00EC5AF1" w:rsidP="0085652C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc74642530"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc175923556"/>
-      <w:r w:rsidRPr="00641FCD">
+      <w:bookmarkStart w:id="3" w:name="_Toc233622546"/>
+      <w:r w:rsidRPr="006F09A6">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0BEA89B9" w14:textId="16B6F01B" w:rsidR="00EC0EE8" w:rsidRDefault="00EC0EE8" w:rsidP="00641FCD">
-[...8 lines deleted...]
-      <w:r w:rsidR="004409C6" w:rsidRPr="00C0144E">
+    <w:p w14:paraId="7F178CE1" w14:textId="3C0BE10B" w:rsidR="0041398F" w:rsidRDefault="00EC0EE8" w:rsidP="00913464">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Corrective Services provides access to correctional facilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00143E63">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> official visitors</w:t>
+      </w:r>
+      <w:r w:rsidR="00513786">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C0144E">
+      <w:r w:rsidR="00513786">
+        <w:t>, certain officials</w:t>
+      </w:r>
+      <w:r w:rsidR="00741519">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00513786">
+        <w:t>, public officers</w:t>
+      </w:r>
+      <w:r w:rsidR="00545019">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A608A5">
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidR="00513786">
+        <w:t xml:space="preserve">and visitors </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for the purpose of </w:t>
+      </w:r>
+      <w:r w:rsidR="00642287">
+        <w:t xml:space="preserve">official purpose </w:t>
+      </w:r>
+      <w:r w:rsidR="00545019">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050D43AB" w14:textId="21FD3B91" w:rsidR="005B7528" w:rsidRDefault="005B7528" w:rsidP="0018162E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk128737634"/>
+      <w:r w:rsidRPr="00913464">
+        <w:t xml:space="preserve">Official visitors </w:t>
+      </w:r>
+      <w:r w:rsidR="0043354C" w:rsidRPr="00913464">
+        <w:t xml:space="preserve">identified in this COPP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913464">
+        <w:t xml:space="preserve">are not required to complete an application form </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE661B" w:rsidRPr="00913464">
+        <w:t xml:space="preserve">or be entered onto the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1E3F" w:rsidRPr="00913464">
+        <w:t xml:space="preserve">visit </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE661B" w:rsidRPr="00913464">
+        <w:t xml:space="preserve">register </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913464">
+        <w:t xml:space="preserve">for an official visit, however official visitors are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240533">
+        <w:t xml:space="preserve">required to provide satisfactory proof of identity in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00EE661B" w:rsidRPr="00E03591">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.1– Security and Control</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00500D3F" w:rsidRPr="00E03591">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="4279D432" w14:textId="561B7FFF" w:rsidR="001C1E3F" w:rsidRDefault="001C1E3F" w:rsidP="0018162E">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t>has the authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE72B2">
+        <w:t xml:space="preserve"> to approve official visitors and may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t xml:space="preserve"> refuse any visitor entry or have a visitor removed from the prison if they are of the opinion </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visitor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t xml:space="preserve"> is likely to interfere with the preservation of the good order or security of the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2F5FB5" w14:textId="24EEFDB9" w:rsidR="000F7377" w:rsidRDefault="000F7377" w:rsidP="000F7377">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t xml:space="preserve">Every </w:t>
+      </w:r>
+      <w:r w:rsidR="00892589">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t>fficer shall give full assistance to and cooperate fully with official visitors visiting a prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t>for the purpose of performing their role and function</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A4815B" w14:textId="25C2ACD3" w:rsidR="00597AA1" w:rsidRPr="00597AA1" w:rsidRDefault="00597AA1" w:rsidP="00597AA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Official</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4CF3">
+        <w:t xml:space="preserve"> visitors</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F1B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and prisoners are required to conduct themselves in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Visitor" w:history="1">
+        <w:r w:rsidRPr="00E03591">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Visitors Code of Conduct </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E03591">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_B:_Visitor_1" w:history="1">
+        <w:r w:rsidRPr="00E03591">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Visitor Dress Standards</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E03591">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CDAB60" w14:textId="0A2D7C3E" w:rsidR="0076054E" w:rsidRDefault="00084615" w:rsidP="0076054E">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t xml:space="preserve">Official </w:t>
+      </w:r>
+      <w:r w:rsidR="00892589">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="0076054E" w:rsidRPr="0076054E">
+        <w:t>isitors a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF46E2">
+        <w:t>uthorised</w:t>
+      </w:r>
+      <w:r w:rsidR="0076054E" w:rsidRPr="0076054E">
+        <w:t xml:space="preserve"> to attend a prison are not permitted to have social visits with any prisoner whilst performing their official role. Social visits must be booked separate from official visits in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="0076054E" w:rsidRPr="00E03591">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.2– Social Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0076054E" w:rsidRPr="00E03591">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F15F46" w14:textId="13EA7A92" w:rsidR="005A492D" w:rsidRDefault="005A492D" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>j</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>udges of the Supreme</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>COVID-19 requirements for visitors shall be managed in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="000B594C">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Court</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t xml:space="preserve"> the Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00892589">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or District Court</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="000B594C">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00E03591">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>current directions and plans</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E03591">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      <w:r w:rsidR="00A608A5" w:rsidRPr="00641FCD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00641FCD">
-[...58 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="705E1FE4" w14:textId="3A62B7B8" w:rsidR="009D2962" w:rsidRDefault="009D2962" w:rsidP="008E6B70">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00724A80">
+        <w:t>Other than official visitors with prescribed</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF46E2" w:rsidRPr="00724A80">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="009725D4" w:rsidRPr="00724A80">
+        <w:t xml:space="preserve"> legislative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724A80">
+        <w:t xml:space="preserve"> access to a prison or prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67EBF" w:rsidRPr="00724A80">
+        <w:t>, official</w:t>
+      </w:r>
+      <w:r w:rsidR="00683149">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00724A80">
+        <w:t xml:space="preserve"> visit times shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00E03591">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison Rule 3- Visit Times.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722A9C72" w14:textId="76A34690" w:rsidR="009D2962" w:rsidRDefault="009D2962" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="70D702B3" w14:textId="7975122A" w:rsidR="00AD5B89" w:rsidRDefault="00AD5B89" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">prisoner’s </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B46BEC2" w14:textId="77777777" w:rsidR="00AD5B89" w:rsidRDefault="00AD5B89" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Community Corrections Officer</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="158A8B4C" w14:textId="77777777" w:rsidR="00510491" w:rsidRDefault="00510491" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF69BF7" w14:textId="4407737E" w:rsidR="009725D4" w:rsidRDefault="009725D4" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE68C0D" w14:textId="58DEEA19" w:rsidR="0071323E" w:rsidRDefault="0071323E" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AC7A33C" w14:textId="77777777" w:rsidR="0071323E" w:rsidRDefault="0071323E" w:rsidP="005A492D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373D5344" w14:textId="2F213AB1" w:rsidR="00913464" w:rsidRDefault="002E2AFF" w:rsidP="00381178">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc233622547"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Official Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="2DC3954F" w14:textId="483BD9A1" w:rsidR="00157872" w:rsidRDefault="00157872" w:rsidP="00AD5B89">
+      <w:r w:rsidRPr="008B6985">
+        <w:t>Official visitors are not required to complete an application form or be entered onto the visit register for an official visit</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2AD3" w:rsidRPr="008B6985">
+        <w:t>, however satisfactory proof of identity shall be shown</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2AD3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CEB06F" w14:textId="77777777" w:rsidR="0071323E" w:rsidRPr="00D6243B" w:rsidRDefault="0071323E" w:rsidP="0071323E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913464">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where an </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk118721245"/>
+      <w:r w:rsidRPr="00913464">
+        <w:t xml:space="preserve">official visitor </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00913464">
+        <w:t>is permitted keys the Superintendent or Officer in Charge (OIC) shall ensure the official visitor has a security orientation prior to issuing keys.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4A0392" w14:textId="457F860B" w:rsidR="0071323E" w:rsidRPr="0071323E" w:rsidRDefault="0071323E" w:rsidP="0071323E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...25 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240533">
+        <w:t xml:space="preserve">Searches of official visitors shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00240533">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00240533">
+        <w:t xml:space="preserve"> which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913464">
+        <w:t xml:space="preserve"> also provides guidance on authorised items that can be brought into a prison. Prison staff shall conduct a full search of the visits location before and after the visit. This shall be recorded in the Total Offender Management Solution (TOMS).</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C55A4">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+    </w:p>
+    <w:p w14:paraId="37A9C1E7" w14:textId="3645C5D7" w:rsidR="00005A8C" w:rsidRPr="00641FCD" w:rsidRDefault="00005A8C" w:rsidP="00075F81">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc233622548"/>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t xml:space="preserve">Visiting </w:t>
+      </w:r>
+      <w:r>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00641FCD">
+        <w:t>ustices</w:t>
+      </w:r>
+      <w:r w:rsidR="00C818E1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="11DB15BD" w14:textId="4EBEC87D" w:rsidR="00005A8C" w:rsidRPr="00240533" w:rsidRDefault="00005A8C" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00240533">
+        <w:t>Appointed visiting justices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00240533">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00240533">
+        <w:t xml:space="preserve">, on request from the Superintendent, shall attend the prison for which they are appointed as soon as practicable upon being notified that a charge of a prison offence has been laid (refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00240533">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 10.5 </w:t>
+        </w:r>
+        <w:bookmarkStart w:id="8" w:name="_Hlk118096278"/>
+        <w:r w:rsidRPr="00240533">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="8"/>
+        <w:r w:rsidRPr="00240533">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Prison Offences and Charges</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00240533">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227CDA44" w14:textId="5FBFE7AC" w:rsidR="00944534" w:rsidRPr="00944534" w:rsidRDefault="00944534" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67464">
+        <w:t>The Gatehouse Officer shall inform the Superintendent</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or OIC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:t>of visits by an appointed visiting justice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26214DB3" w14:textId="51979249" w:rsidR="00005A8C" w:rsidRDefault="00005A8C" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc233622549"/>
+      <w:r>
+        <w:t xml:space="preserve">Supreme Court and District Court </w:t>
+      </w:r>
+      <w:r w:rsidR="006612BF">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r>
+        <w:t>udges</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="68C0D401" w14:textId="23670F1E" w:rsidR="00005A8C" w:rsidRPr="0056633A" w:rsidRDefault="00005A8C" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="000B594C">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r>
+        <w:t>udge of the Supreme Court or the District Court may, upon providing satisfactory proof of their identity to the Superintendent, enter and examine a prison at any time they see fit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA43F39" w14:textId="7CED3E95" w:rsidR="00503B44" w:rsidRPr="00503B44" w:rsidRDefault="00005A8C" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46971">
+        <w:t>The Gatehouse Officer shall inform the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00526892">
+        <w:t xml:space="preserve"> or O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46971">
+        <w:t>IC of a Supreme</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Court</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46971">
+        <w:t xml:space="preserve"> or District Court </w:t>
+      </w:r>
+      <w:r w:rsidR="000B594C">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46971">
+        <w:t>udge intending</w:t>
+      </w:r>
+      <w:r w:rsidR="00292C6D">
+        <w:t xml:space="preserve"> to enter the prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46971">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C4E110" w14:textId="69BE65C1" w:rsidR="00DD77E7" w:rsidRDefault="00DD77E7" w:rsidP="000B594C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc233622550"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk117763986"/>
+      <w:r>
+        <w:t xml:space="preserve">Office of the Inspector of Custodial Services </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4491A">
+        <w:t xml:space="preserve">authorised </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="0A69A3F7" w14:textId="39B58C14" w:rsidR="00B62890" w:rsidRDefault="00DD77E7" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Inspector of Custodial Services (Inspector) and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4491A">
+        <w:t xml:space="preserve">authorised </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62890">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from the Office of the Inspector of Custodial Services (OICS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62890">
+        <w:t xml:space="preserve">) may </w:t>
+      </w:r>
+      <w:r w:rsidR="00003339" w:rsidRPr="00B62890">
+        <w:t>insp</w:t>
+      </w:r>
+      <w:r w:rsidR="00003339" w:rsidRPr="00E4491A">
+        <w:t>ect</w:t>
+      </w:r>
+      <w:r w:rsidR="00003339">
+        <w:t xml:space="preserve"> a prison at any time </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62890">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00003339">
+        <w:t>on any number of occasions</w:t>
+      </w:r>
+      <w:r w:rsidR="00003339">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidR="00B62890">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD145F5" w14:textId="4E5649D6" w:rsidR="00E4491A" w:rsidRPr="000C6DF8" w:rsidRDefault="00E4491A" w:rsidP="0085652C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6DF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Auth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00963F09">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...84 lines deleted...]
-      <w:r w:rsidR="00055C2D" w:rsidRPr="00641FCD">
+      <w:r w:rsidRPr="00674E1E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1F9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ed staff may have fr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3007">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000621E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F201E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3596">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B028B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA144B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B28DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7D9E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0316F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3DBC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6B44">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E281A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060678D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93588" w:rsidRPr="000C6DF8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-        </w:rPr>
-[...100 lines deleted...]
-      <w:r>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="000C6DF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BBBE7A" w14:textId="0DC02EAB" w:rsidR="00A04442" w:rsidRPr="00AF51A9" w:rsidRDefault="00002FA8" w:rsidP="00F909F2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16204B76" w14:textId="5253F1CA" w:rsidR="000C6DF8" w:rsidRPr="00866FFA" w:rsidRDefault="00C1035C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...111 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:t>prison or any part of a prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067AF83A" w14:textId="77777777" w:rsidR="000C6DF8" w:rsidRPr="00866FFA" w:rsidRDefault="00C1035C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:t>a prisoner in a prison; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2768E471" w14:textId="77777777" w:rsidR="000C6DF8" w:rsidRPr="00866FFA" w:rsidRDefault="00C1035C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:t>a person whose work is concerned with a prison; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365D5187" w14:textId="77777777" w:rsidR="000C6DF8" w:rsidRPr="00866FFA" w:rsidRDefault="00C1035C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:t>a vehicle used to transport prisoners; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745D3756" w14:textId="77777777" w:rsidR="000C6DF8" w:rsidRPr="00866FFA" w:rsidRDefault="00C1035C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:t>a prisoner in such a vehicle; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4C1C10" w14:textId="77777777" w:rsidR="000C6DF8" w:rsidRPr="00866FFA" w:rsidRDefault="00C1035C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:t>a person whose work is concerned with such a vehicle; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44294A57" w14:textId="66E13FDB" w:rsidR="000C6DF8" w:rsidRPr="00866FFA" w:rsidRDefault="00C1035C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:lastRenderedPageBreak/>
+        <w:t>all documents in the possession of the Department in relation to a prison or to a custodial service in relation to a prison or to a person who is, or has been, a prisoner; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035900B7" w14:textId="77777777" w:rsidR="007A58C4" w:rsidRDefault="00C1035C" w:rsidP="007A58C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00866FFA">
+        <w:t>all documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the possession of a contractor or a subcontractor in relation to</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB36A3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3AD1BE" w14:textId="77777777" w:rsidR="007A58C4" w:rsidRDefault="00C1035C" w:rsidP="007A58C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55D67">
+        <w:t>a prison that is a subject of a contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCF8A89" w14:textId="77777777" w:rsidR="007A58C4" w:rsidRDefault="00C1035C" w:rsidP="007A58C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55D67">
+        <w:t>a custodial service in relation to a prison that is a subject of a contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C9AE5B" w14:textId="64EEFF93" w:rsidR="00E4491A" w:rsidRPr="007A58C4" w:rsidRDefault="00C1035C" w:rsidP="007A58C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55D67">
+        <w:t>a person who is, or has been, a prisoner in a prison that is a subject of a contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FADDC8" w14:textId="11E103FE" w:rsidR="00DD77E7" w:rsidRDefault="00674E1E" w:rsidP="00DD77E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authorised staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t>are permitted to bring into a prison, any assistants or equipment necessary to perform his</w:t>
+      </w:r>
+      <w:r w:rsidR="00292C6D">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t>her functions</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1B199F" w14:textId="1BC7CB14" w:rsidR="00DD77E7" w:rsidRDefault="00674E1E" w:rsidP="00DD77E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authorised </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t>staff and any assistants</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="008766BE">
+        <w:t xml:space="preserve"> shall carry a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t xml:space="preserve">nd provide written authorisation </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="008766BE">
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="008766BE">
+        <w:t xml:space="preserve"> showing </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="008766BE">
+        <w:t xml:space="preserve"> appointment </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="008766BE">
+        <w:t xml:space="preserve"> the Inspector</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="00DE1667">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t xml:space="preserve">prior to entering a prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B2CC0B" w14:textId="5AC66E4B" w:rsidR="00DD77E7" w:rsidRDefault="00DD77E7" w:rsidP="00DD77E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008766BE">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:t>authorisation shall usually</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008766BE">
+        <w:t xml:space="preserve"> contain photographic identification, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">however, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008766BE">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">authorisation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008766BE">
+        <w:t>marked ‘Valid without Photograph’ constitutes sufficient identification if it is shown in conjunction with</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> other current photograph</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008766BE">
+        <w:t xml:space="preserve"> identification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4A8F53" w14:textId="37DEB0CC" w:rsidR="00DD77E7" w:rsidRPr="00D52A8A" w:rsidRDefault="00674E1E" w:rsidP="00DD77E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Authorised </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t xml:space="preserve">staff shall be issued with keys upon request and provided an </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="00D356DF">
+        <w:t xml:space="preserve">appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="008412EF" w:rsidRPr="00D356DF">
+        <w:t xml:space="preserve">security </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="00D356DF">
+        <w:t xml:space="preserve">orientation and the use of keys in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00DD77E7" w:rsidRPr="00D356DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00125BA6" w:rsidRPr="00D356DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00DD77E7" w:rsidRPr="00D356DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11.7 – Key and Lock Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DD77E7" w:rsidRPr="00D356DF">
+        <w:t>, prior</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD77E7">
+        <w:t xml:space="preserve"> to entry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16692804" w14:textId="5FB81A15" w:rsidR="00DD77E7" w:rsidRPr="00CE4354" w:rsidRDefault="00DD77E7" w:rsidP="00DD77E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE4354">
+        <w:t>The Gatehouse Officer shall inform the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45D0A">
+        <w:t xml:space="preserve"> or the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45D0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4354">
+        <w:t xml:space="preserve">of all OICS </w:t>
+      </w:r>
+      <w:r w:rsidR="00674E1E">
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00947764">
+        <w:t xml:space="preserve"> arriving at the prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00674E1E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18339718" w14:textId="520E2060" w:rsidR="00B91647" w:rsidRPr="00B91647" w:rsidRDefault="00DD77E7" w:rsidP="00B91647">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F67464">
+        <w:t xml:space="preserve">Authorised staff (including </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:t xml:space="preserve">ndependent </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:t xml:space="preserve">rison </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:t xml:space="preserve">isitors in regional areas on approval from the Inspector) may attend the prison in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:t xml:space="preserve">being notified of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>a critical incident</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
+        <w:t xml:space="preserve"> to monitor the incident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77977302" w14:textId="0513F520" w:rsidR="00B91647" w:rsidRPr="002E0512" w:rsidRDefault="00B91647" w:rsidP="00D94159">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc233622551"/>
+      <w:r w:rsidRPr="002E0512">
+        <w:t>Mental Health Advocates</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="37344E1B" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="784" w:hanging="784"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ndividuals/organisations approved </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Mental Health Advocates, in accordance with legislation are subject to the direction of the Superintendent and the rules of the prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F7A2B2" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="784" w:hanging="784"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">by the Department to enter prisons </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">under a Memorandum of </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Mental Health advocates in accordance with legislation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (MOU)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>, are required to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1529836C" w14:textId="25DA596A" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00D03515">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t>visit or contact a place at which a CLMI prisoner is detained or receives mandatory services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A38A57" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00D03515">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t xml:space="preserve">inspect any part of the place, on approval from the Superintendent or Officer in Charge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FF3014" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00D03515">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t>inspect and obtain copies of documents, on approval from the prison’s Superintendent or their delegate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E44E81" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t>see and speak to CLMI prisoners, unless the prisoner objects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A4592C" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="784" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t xml:space="preserve"> ask questions of prison staff relating to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FDAA34" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t>the welfare, health, care, management or security of a CLMI prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E774FBB" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:lastRenderedPageBreak/>
+        <w:t>the operation, control, management, security good order of the place, relevant to the CLMI prisoner as above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623A6D4F" w14:textId="77777777" w:rsidR="003F4FF9" w:rsidRPr="002E0512" w:rsidRDefault="003F4FF9" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t>the provision of mandatory services provided to a CLMI prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A693B5" w14:textId="77777777" w:rsidR="00624CE1" w:rsidRPr="002E0512" w:rsidRDefault="00624CE1" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Mental health advocates are required to visit or make contact with a Criminal Law Mental Impairment prisoner within 3 working days of notification that the person has been detained.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EC17E8" w14:textId="6C52F5CA" w:rsidR="00823DB7" w:rsidRPr="002E0512" w:rsidRDefault="00823DB7" w:rsidP="00823DB7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t xml:space="preserve">Mental health advocates visiting CLMI prisoners shall be processed in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00710027" w:rsidRPr="002E0512">
+        <w:t>this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F927284" w14:textId="77777777" w:rsidR="00823DB7" w:rsidRPr="002E0512" w:rsidRDefault="00823DB7" w:rsidP="00823DB7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:t xml:space="preserve">Mental health advocates attending a prison shall be searched in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="002E0512">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2 Searching.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49261FA5" w14:textId="77777777" w:rsidR="00823DB7" w:rsidRPr="002E0512" w:rsidRDefault="00823DB7" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mental Health Advocates are permitted to bring into a prison, equipment necessary to perform his or her function, on approval of the prison’s Superintendent (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="002E0512">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 11.2 - Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410E5061" w14:textId="77777777" w:rsidR="00823DB7" w:rsidRPr="002E0512" w:rsidRDefault="00823DB7" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mental Health Advocates shall carry and provide written authorisation document(s) showing their appointment by the Chief Mental Health Advocate prior to entering a prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CDB183" w14:textId="3EDE6493" w:rsidR="003F4FF9" w:rsidRPr="00CE38F5" w:rsidRDefault="00823DB7" w:rsidP="003F4FF9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The authorisation shall contain photographic identification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01824EBD" w14:textId="705492FA" w:rsidR="00455432" w:rsidRPr="00455432" w:rsidRDefault="00DD77E7" w:rsidP="00D94159">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc233622552"/>
+      <w:r>
+        <w:t xml:space="preserve">Independent </w:t>
+      </w:r>
+      <w:r w:rsidR="00472266">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rison </w:t>
+      </w:r>
+      <w:r w:rsidR="00472266">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>isitor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="002E1F9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECED81B" w14:textId="17A2D15D" w:rsidR="00651874" w:rsidRDefault="00DD77E7" w:rsidP="00D94159">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>An independent prison visitor is a person</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1F9F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">appointed under section 39 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A405F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1F9F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3916E3DF" w14:textId="045E3EB1" w:rsidR="004661F0" w:rsidRDefault="004661F0" w:rsidP="004661F0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11D4AAB7" w14:textId="62A6DA44" w:rsidR="002E1F9F" w:rsidRDefault="002E1F9F" w:rsidP="002E1F9F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An independent visitor is to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C3C58D" w14:textId="77777777" w:rsidR="002E1F9F" w:rsidRPr="006A1591" w:rsidRDefault="002E1F9F" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1591">
+        <w:t>visit and inspect the prison for which the visitor is appointed as soon as practicable after being appointed and thereafter at intervals of not more than 3 months; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317E94C1" w14:textId="36105558" w:rsidR="002E1F9F" w:rsidRPr="006A1591" w:rsidRDefault="002E1F9F" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1591">
+        <w:t xml:space="preserve">report in writing to the Inspector after each visit and inspection made </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DC27BB" w14:textId="3D1D298F" w:rsidR="002E1F9F" w:rsidRPr="006A1591" w:rsidRDefault="002E1F9F" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1591">
+        <w:t>make a record of any complaint made to the visitor by or on behalf of a prisoner and report that complaint to the Inspector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D0F2B2" w14:textId="49F3E9D7" w:rsidR="0000621E" w:rsidRDefault="0000621E" w:rsidP="002E1F9F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CEO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Department and the Inspector have agreed </w:t>
+      </w:r>
+      <w:r w:rsidR="008412EF" w:rsidRPr="006F3FCC">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3FCC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>rotocols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3FCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3FCC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="008412EF" w:rsidRPr="006F3FCC">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3FCC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ndependent </w:t>
+      </w:r>
+      <w:r w:rsidR="008412EF" w:rsidRPr="006F3FCC">
+        <w:t>Visitors</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33CF5" w:rsidRPr="006F3FCC">
+        <w:t xml:space="preserve"> (refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_C:_Protocols" w:history="1">
+        <w:r w:rsidR="00B33CF5" w:rsidRPr="006F3FCC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix C</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B33CF5" w:rsidRPr="006F3FCC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008412EF" w:rsidRPr="006F3FCC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008412EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB5A4B8" w14:textId="1C93C24A" w:rsidR="00DD77E7" w:rsidDel="00D76691" w:rsidRDefault="00DD77E7" w:rsidP="002E1F9F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4E16" w:rsidDel="00D76691">
+        <w:t>An independent prison visitor must not interfere with the management of, or discipline at, the prison or give or purport to give any instructions to a person</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5072F" w:rsidDel="00D76691">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C4E16" w:rsidDel="00D76691">
+        <w:t>employed at the prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00536600" w:rsidDel="00D76691">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FAFCD98" w14:textId="05D33735" w:rsidR="002F201E" w:rsidRDefault="002F201E" w:rsidP="002F201E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where an independent prison visitor has given notice of their intention to visit a prison, the Superintendent shall cause a notice of the intended visit to be published within the prison</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566F27B2" w14:textId="5C3E6E2C" w:rsidR="002F201E" w:rsidRPr="00296AF9" w:rsidRDefault="002F201E" w:rsidP="002F201E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The independent prison visitor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26D3C">
+        <w:t xml:space="preserve"> shall provide satisfactory proof of identity</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prior to entering a prison or interviewing a prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0152AB97" w14:textId="77777777" w:rsidR="002F201E" w:rsidRDefault="002F201E" w:rsidP="002F201E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Superintendent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall inform the independent prison visitor of the names of </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The Superintendent </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00D54F0C">
+        <w:t>any prisoner or officer who has requested to see them and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0490498F" w14:textId="77777777" w:rsidR="007A0833" w:rsidRDefault="002F201E" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="273"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93B2D">
+        <w:t>ensure they are provided assistance when required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59527ACC" w14:textId="5F1D5D47" w:rsidR="002F201E" w:rsidRPr="00C93B2D" w:rsidRDefault="002F201E" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93B2D">
+        <w:t>respond to any queries, issues or requests that may arise with minimum delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3DC691" w14:textId="77777777" w:rsidR="002F201E" w:rsidRDefault="002F201E" w:rsidP="00940F73">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The independent prison visitor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F77613" w14:textId="57893870" w:rsidR="002F201E" w:rsidRDefault="002F201E" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="273"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">interview an </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C26">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fficer in private</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790AED19" w14:textId="1E5B961B" w:rsidR="00D76691" w:rsidRPr="002F201E" w:rsidRDefault="002F201E" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="273"/>
+      </w:pPr>
+      <w:r>
+        <w:t>interview a prisoner within view of, but not the hearing of, an officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116F55E1" w14:textId="3E0D627D" w:rsidR="00005A8C" w:rsidRPr="0056633A" w:rsidRDefault="001A45F6" w:rsidP="00882624">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233622553"/>
+      <w:r>
+        <w:t xml:space="preserve">Certain </w:t>
+      </w:r>
+      <w:r w:rsidR="00472266">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fficials</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="321BBF11" w14:textId="141E24A4" w:rsidR="00B028B2" w:rsidRDefault="00B028B2" w:rsidP="007A0833">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk118715209"/>
+      <w:r>
+        <w:t>prisoner shall be permitted to receive during hours prescribed by rules a visit for an official purpose from</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA144B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7DBFB9" w14:textId="6B4F170F" w:rsidR="00B028B2" w:rsidRDefault="00B028B2" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="993" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the prisoner’s parole officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03061A22" w14:textId="7B1A0219" w:rsidR="00B028B2" w:rsidRDefault="00B028B2" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the Parliamentary Commissioner for Administrative Investigations or one of his officers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE00AB9" w14:textId="3400D65D" w:rsidR="00B028B2" w:rsidRDefault="007F783C" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B028B2">
+        <w:t>the Commonwealth Ombudsman, a Deputy Commonwealth Ombudsman or a member of the staff of the Commonwealth Ombudsman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65177965" w14:textId="77777777" w:rsidR="00C85057" w:rsidRDefault="00420056" w:rsidP="00A6429E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Certain officials</w:t>
+      </w:r>
+      <w:r w:rsidR="00075F81">
+        <w:t>, for example, Community Corrections Officers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall contact the relevant prison and provide the purpose of the visit to schedule an interview with a prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379EEFC2" w14:textId="4CD15A28" w:rsidR="00683149" w:rsidRPr="00C85057" w:rsidRDefault="00683149" w:rsidP="00A6429E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C85057">
+        <w:t xml:space="preserve">Visit times shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="006C3B20">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:bCs w:val="0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Prison Rule 3 Visit Times</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006C3B20">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67464">
-[...36 lines deleted...]
-    <w:p w14:paraId="4F2BBDD4" w14:textId="6DCF8BAC" w:rsidR="00252F32" w:rsidRPr="006154C0" w:rsidRDefault="00252F32" w:rsidP="00F67464">
+    </w:p>
+    <w:p w14:paraId="191671EA" w14:textId="7F3BD0C4" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00882624">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc74642532"/>
-[...9 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Toc119923196"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc120006126"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc119923197"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc120006127"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc119923198"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc120006128"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc119923199"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc120006129"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc119923200"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc120006130"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc119923201"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc120006131"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc119923202"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc120006132"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc119923203"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc120006133"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc119923204"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc120006134"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc119923205"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc120006135"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc119923206"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc120006136"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc119923207"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc120006137"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc119923208"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc120006138"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc119923209"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc120006139"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc119923210"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc120006140"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc119923211"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc120006141"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc119923212"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc120006142"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc119923213"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc120006143"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc119923214"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc120006144"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc119923215"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc120006145"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc119923216"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc120006146"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc119923217"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc120006147"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc119923218"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc120006148"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc233622554"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-    </w:p>
-[...75 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-    </w:p>
-[...290 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidRPr="00031E80">
-[...16 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
-      <w:r>
-[...326 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
-    </w:p>
-[...50 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc175923562"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-    </w:p>
-    <w:p w14:paraId="08C7D0F5" w14:textId="3915F094" w:rsidR="00004877" w:rsidRDefault="00004877" w:rsidP="00B55924">
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:t>Visits by a Legal Practitioner (</w:t>
+      </w:r>
+      <w:r w:rsidR="00882624">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>xcluding Paralegals and Interns)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="0D1CE412" w14:textId="7329093C" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00973535">
         <w:t xml:space="preserve">Legal practitioners </w:t>
       </w:r>
       <w:r>
-        <w:t>may</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751BE6">
+        <w:t xml:space="preserve">may, for the purpose of pending court proceedings, interview a prisoner who is a client at a reasonable hour, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4C1B">
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r>
+        <w:t>otherwise authorised by the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF47DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4C1B">
+        <w:t xml:space="preserve">for a bona fide purpose, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>within the view but not the hearing of, an officer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286633A6" w14:textId="77777777" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>With the approval of the Superintendent, a legal practitioner may at a reasonable hour, interview, within the view but not the hearing of an officer, a prisoner for a bona fide purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D8281D" w14:textId="4FCCFC15" w:rsidR="00FF11CA" w:rsidRPr="00596D38" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00596D38">
+        <w:t xml:space="preserve">Staff authorised by the Superintendent shall conduct checks prior to the visit to confirm the person is a registered legal practitioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596D38">
+        <w:t xml:space="preserve">representing the prisoner in pending court proceedings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4687E54F" w14:textId="50BC2819" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00596D38">
+        <w:t>Checks may include</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162422">
+        <w:t>contacting the WA Legal Practice Board obtaining written confirmation detailing the current court matters from the relevant legal office</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162422">
+        <w:t xml:space="preserve">reviewing </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="007B01B5" w:rsidRPr="007B01B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>www.lpbwa.org.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007B01B5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6674DC71" w14:textId="7A9FC9FE" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where possible legal practitioners should book visits directly with the prison at least 24 hours in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39C59A" w14:textId="77777777" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F30D9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Requests booked less than 24 hours in advance shall be considered by the Superintendent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or delegate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F30D9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F30D9">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5E63A9" w14:textId="77777777" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison officers shall ensure prisoners are moved expeditiously to the official visits area upon the scheduled arrival of a legal practitioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23222582" w14:textId="77777777" w:rsidR="00FF11CA" w:rsidRPr="001E5FEE" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visits staff shall advise legal practitioners that legal documents proposed to be given to a prisoner must first be checked by visits staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D38A23E" w14:textId="59D32FEB" w:rsidR="00FA0006" w:rsidRPr="00DA49EA" w:rsidRDefault="00FF11CA" w:rsidP="00FA0006">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visits staff shall conduct the relevant security checks of legal documents prior to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286880">
+        <w:t xml:space="preserve">issuing the documents to prisoners in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00286880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.1 –Prisoner Communication</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00286880">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF7D0F8" w14:textId="35E2A6FE" w:rsidR="00DD77E7" w:rsidRDefault="00FF11CA" w:rsidP="00882624">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc233622555"/>
+      <w:r w:rsidRPr="00BF6FF3">
+        <w:t>Visits</w:t>
+      </w:r>
+      <w:r w:rsidR="00472266" w:rsidRPr="00BF6FF3">
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="0031424C" w:rsidRPr="00BF6FF3">
+        <w:t xml:space="preserve">the Western Australia </w:t>
+      </w:r>
+      <w:r w:rsidR="00472266" w:rsidRPr="00BF6FF3">
+        <w:t>Police</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6FF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031424C" w:rsidRPr="00BF6FF3">
+        <w:t xml:space="preserve">Force </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF6FF3">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an </w:t>
+      </w:r>
+      <w:r w:rsidR="00882624">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ff</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD70D4">
+        <w:t xml:space="preserve">icial </w:t>
+      </w:r>
+      <w:r w:rsidR="00882624">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD70D4">
+        <w:t>urpose</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="5DA64B04" w14:textId="55142346" w:rsidR="004236A9" w:rsidRDefault="004236A9" w:rsidP="00165DDD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC77D9">
+        <w:t>Western Australia</w:t>
+      </w:r>
+      <w:r w:rsidR="0035082E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE45C7">
+        <w:t xml:space="preserve">(WA) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC77D9">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">olice </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC77D9">
+        <w:t>Force O</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fficer may at any time have access and speak to a prisoner for an official purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD87A70" w14:textId="3E4AF125" w:rsidR="00DD77E7" w:rsidRDefault="00543B93" w:rsidP="007E3C43">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">WA Police </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2324">
+        <w:t>Officers attending the prison for an official purpose shall be processed through the Gatehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00680852">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="64" w:name="_Hlk120528728"/>
+      <w:r w:rsidR="007864AD" w:rsidRPr="008974B2">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008974B2" w:rsidRPr="008974B2">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007864AD" w:rsidRPr="008974B2">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00680852" w:rsidRPr="008974B2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6E33" w:rsidRPr="008974B2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00680852" w:rsidRPr="008974B2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1– </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6E33" w:rsidRPr="008974B2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Security and Control</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidR="007864AD" w:rsidRPr="008974B2">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005C2324" w:rsidRPr="008974B2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2324">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2250816E" w14:textId="107B54CB" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00882624">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc233622556"/>
+      <w:r>
+        <w:t>Public Officers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="007C0B6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05821D4D" w14:textId="77777777" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Hlk120779884"/>
+      <w:bookmarkStart w:id="67" w:name="_Hlk118715686"/>
+      <w:r>
+        <w:t>The Superintendent, as delegated by the CEO, may permit a person who is, or purports to be, exercising power conferred or a duty imposed on them by or under a law of the State or the Commonwealth to have access and speak to a prisoner for an official purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p w14:paraId="1D0E7B4A" w14:textId="13C83FE2" w:rsidR="005F17B8" w:rsidRPr="002C2B44" w:rsidRDefault="00FF11CA" w:rsidP="002C2B44">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E78BB">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BB">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78BB">
+        <w:t xml:space="preserve">ublic </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BB">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E78BB">
+        <w:t>fficer for example</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BB">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w14:paraId="74A7EB91" w14:textId="3BEFBE17" w:rsidR="00004877" w:rsidRDefault="00090452" w:rsidP="00B55924">
+      <w:r w:rsidRPr="000E78BB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BB">
+        <w:t xml:space="preserve">may be an Immigration Officer employed by the Commonwealth Public Service authorised to interview a prisoner for purposes of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BB" w:rsidRPr="000E78BB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Migration Act 1958</w:t>
+      </w:r>
+      <w:r w:rsidR="000E78BB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2B44">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F17B8">
+        <w:t>A further example of a Public Officer may be a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664D6">
+        <w:t xml:space="preserve"> Consular Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="005F17B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60EF9">
+        <w:t>assisting a prisoner who is a foreign national.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42265228" w14:textId="3E5C34CF" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Staff </w:t>
-[...103 lines deleted...]
-    <w:p w14:paraId="4F5E4994" w14:textId="1904D7CA" w:rsidR="00244ABD" w:rsidRPr="00244ABD" w:rsidRDefault="004A25F0" w:rsidP="00B55924">
+        <w:t>Public Officers shall book visits directly with the relevant prison.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="74F5874B" w14:textId="605A254E" w:rsidR="001B765A" w:rsidRPr="001B765A" w:rsidRDefault="001B765A" w:rsidP="001B765A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="000E3069">
-[...1478 lines deleted...]
-    <w:p w14:paraId="15B644AB" w14:textId="26BDDE4C" w:rsidR="001F30BB" w:rsidRPr="006969C1" w:rsidRDefault="00106C03" w:rsidP="00F67464">
+      <w:r w:rsidRPr="001B765A">
+        <w:t xml:space="preserve">When booking </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B765A">
+        <w:t xml:space="preserve"> arriving for the visit, public officers shall provide confirmation of the official purpose of the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7BF4FD" w14:textId="504D862C" w:rsidR="00B3513D" w:rsidRPr="00B3513D" w:rsidRDefault="00B3513D" w:rsidP="004E76ED">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1300 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc119923222"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc120006152"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc119923224"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc120006154"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc119923225"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc120006155"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc119923226"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc120006156"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc119923227"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc120006157"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc119923228"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc120006158"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc119923229"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc120006159"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc119923230"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc120006160"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc119923237"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc120006168"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc119923239"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc120006170"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc119923240"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc120006171"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc119923241"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc120006172"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc119923242"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc120006173"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc119923243"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc120006174"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc119923244"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc120006175"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc119923245"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc120006176"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc119923246"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc120006177"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc119923247"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc120006178"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc119923248"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc120006179"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc119923249"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc120006180"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc119923250"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc120006181"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc119923251"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc120006182"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc119923252"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc120006183"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc119923253"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc120006184"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc119923254"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc120006185"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc119923255"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc120006186"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc119923256"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc120006187"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc119923257"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc120006188"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc119923258"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc120006189"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc119923259"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc120006190"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc119923260"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc120006191"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc119923261"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc120006192"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc119923262"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc120006193"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc119923263"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc120006194"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc119923264"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc120006195"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc119923265"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc120006196"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc119923266"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc120006197"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc119923267"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc120006198"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc119923268"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc120006199"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc119923271"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc120006202"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc119923272"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc120006203"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc119923273"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc120006204"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc119923274"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc120006205"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc119923275"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc120006206"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc119923276"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc120006207"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc119923277"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc120006208"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc119923278"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc120006209"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc233622557"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="82"/>
-    </w:p>
-[...158 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
-    </w:p>
-[...54 lines deleted...]
-      <w:bookmarkStart w:id="88" w:name="_Toc175923576"/>
       <w:bookmarkEnd w:id="86"/>
-      <w:r w:rsidRPr="006969C1">
-[...10 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="87"/>
-      <w:r w:rsidR="008F7129" w:rsidRPr="006969C1">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="88"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="89"/>
-    </w:p>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="_Toc74642551"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
-      <w:r>
-[...74 lines deleted...]
-      <w:bookmarkStart w:id="94" w:name="_Toc175923578"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
-      <w:r>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="94"/>
-    </w:p>
-[...156 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
-      <w:r w:rsidR="001265A2">
-[...457 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
-    </w:p>
-[...140 lines deleted...]
-      <w:bookmarkStart w:id="101" w:name="_Toc175923581"/>
       <w:bookmarkEnd w:id="99"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
-    </w:p>
-[...143 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
-    </w:p>
-[...118 lines deleted...]
-      <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="104"/>
-    </w:p>
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="105"/>
-    </w:p>
-[...142 lines deleted...]
-      <w:bookmarkStart w:id="116" w:name="_Toc175923584"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
-      <w:r w:rsidRPr="006969C1">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
-      <w:r w:rsidR="00137703">
-[...161 lines deleted...]
-      <w:bookmarkStart w:id="119" w:name="_Procedures_Prior_to"/>
       <w:bookmarkEnd w:id="119"/>
-      <w:r>
-[...167 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
-    </w:p>
-[...349 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
-    </w:p>
-[...127 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
-    </w:p>
-[...221 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
-    </w:p>
-[...78 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
-    </w:p>
-[...265 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
-    </w:p>
-[...133 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc175923593"/>
       <w:bookmarkEnd w:id="139"/>
-      <w:r w:rsidRPr="007B27CB">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
-    </w:p>
-[...213 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
-    </w:p>
-    <w:p w14:paraId="46CE4C27" w14:textId="7968BAF4" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00F67464">
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:r>
+        <w:t xml:space="preserve">Visit </w:t>
+      </w:r>
+      <w:r w:rsidR="004E76ED">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rea</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="163"/>
+    </w:p>
+    <w:p w14:paraId="0B6A8D27" w14:textId="76127A4D" w:rsidR="009E0B97" w:rsidRDefault="009E0B97" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison staff shall conduct a search of the visit </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04960">
+        <w:t xml:space="preserve">location </w:t>
+      </w:r>
+      <w:r>
+        <w:t>before and after the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6262DB8E" w14:textId="6D3F3468" w:rsidR="005C6641" w:rsidRDefault="001C5B9C" w:rsidP="00752A93">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visits </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6641" w:rsidRPr="00BD3AAA">
+        <w:t xml:space="preserve">shall occur in the designated visits area </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6641">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6641" w:rsidRPr="00BD3AAA">
+        <w:t xml:space="preserve"> each prison</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6641">
+        <w:t xml:space="preserve"> unless an alternative location has been approved by the Superintendent.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46E03">
+        <w:t xml:space="preserve"> Consideration shall be given to the privacy and confidentiality of the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1725529D" w14:textId="66823332" w:rsidR="002341AA" w:rsidRPr="002341AA" w:rsidRDefault="00A97A9F" w:rsidP="002341AA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison staff shall remain vigilant during the visit and conduct regular monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D6F26F" w14:textId="0E425F5E" w:rsidR="003B7278" w:rsidRPr="003B7278" w:rsidRDefault="003B7278" w:rsidP="004E76ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="_Related_COPPs_and"/>
-[...10 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="164" w:name="_Toc233622558"/>
+      <w:r>
+        <w:t>Prisoner welfare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="164"/>
+    </w:p>
+    <w:p w14:paraId="740083B5" w14:textId="6A908FA3" w:rsidR="007E07FA" w:rsidRPr="007E07FA" w:rsidRDefault="007E07FA" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E07FA">
+        <w:t>Official visitors and staff have a responsibility to ensure the welfare and safety of the prisoner is maintained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C45EC1" w14:textId="2DC23847" w:rsidR="008E49E5" w:rsidRPr="008E49E5" w:rsidRDefault="00135CB4" w:rsidP="00752A93">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1CA0">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">OIC shall ensure signage is placed in the visits areas detailing the process for any visitor to advise prison staff of any concerns they have in relation to a prisoner, in particular, prisoners at-risk of self-harm (refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00135CB4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>At Risk Management System Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42280F9A" w14:textId="6DB2F635" w:rsidR="003B7278" w:rsidRPr="003B7278" w:rsidRDefault="00135CB4" w:rsidP="003B7278">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison staff shall advise the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1CA0">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OIC of any concerns raised by an official</w:t>
+      </w:r>
+      <w:r w:rsidR="009154CA">
+        <w:t xml:space="preserve"> visitor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regarding a prisoner (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E1CA0">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bullying, victimisation, concerns for safety etc), document on TOMS and refer for action where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD8E12A" w14:textId="746BBB2A" w:rsidR="004752E3" w:rsidRDefault="00AD3376" w:rsidP="004752E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3376">
+        <w:t>Official visitors</w:t>
+      </w:r>
+      <w:r w:rsidR="00B011D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F00AFC">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AD3376">
+        <w:t>are to comply with all notices displayed and any instructions given by prison staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE32138" w14:textId="7ECF08DB" w:rsidR="00294FB9" w:rsidRDefault="00A97A9F" w:rsidP="00294FB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison staff must immediately terminate the visit if the participant(s) breaches the conditions of the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6793B184" w14:textId="057E9FE1" w:rsidR="002803C3" w:rsidRPr="002803C3" w:rsidRDefault="002803C3" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="165" w:name="_Toc233622559"/>
+      <w:r>
+        <w:t>Incident reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="165"/>
+    </w:p>
+    <w:p w14:paraId="0B7FA850" w14:textId="3F3A25B3" w:rsidR="003F46F7" w:rsidRPr="00E2731D" w:rsidRDefault="00A97A9F" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison staff shall report any incidents during the visit to the Security Team and record the incident on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F9C">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="006A2F9C" w:rsidRPr="008974B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 13.1– Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006A2F9C" w:rsidRPr="008974B2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533ADFFB" w14:textId="77777777" w:rsidR="00864CA9" w:rsidRDefault="00864CA9" w:rsidP="004F0681">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="166" w:name="_Procedures_Prior_to"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc233622560"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:r>
+        <w:t>E-Visits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="167"/>
+    </w:p>
+    <w:p w14:paraId="58A2C731" w14:textId="56153E7D" w:rsidR="00F23D6F" w:rsidRDefault="00864CA9" w:rsidP="004F0681">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008974B2">
+        <w:t xml:space="preserve">-Visits shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="008974B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 7.1 </w:t>
+        </w:r>
+        <w:bookmarkStart w:id="168" w:name="_Hlk118446020"/>
+        <w:r w:rsidRPr="008974B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="168"/>
+        <w:r w:rsidRPr="008974B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Prisoner Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008974B2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BF1D44" w14:textId="77777777" w:rsidR="00C9632F" w:rsidRPr="00F2206B" w:rsidRDefault="00C9632F" w:rsidP="00C9632F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="169" w:name="_Toc233622561"/>
+      <w:r w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Non- Contact Official Visits for High-Risk Prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="169"/>
+    </w:p>
+    <w:p w14:paraId="19D26BE8" w14:textId="40716D0D" w:rsidR="00C9632F" w:rsidRPr="00F2206B" w:rsidRDefault="00C9632F" w:rsidP="00C9632F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...23 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="784" w:hanging="784"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Non-contact official visit</w:t>
+      </w:r>
+      <w:r w:rsidR="003111BE" w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be </w:t>
+      </w:r>
+      <w:r w:rsidR="0001072D" w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for visits to high-risk prisoners including those exhibiting predatory or aggressive behaviour, pose a threat to staff, manage</w:t>
+      </w:r>
+      <w:r w:rsidR="003111BE" w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2206B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the Mental Health Act 2014 (Form A) or are presenting in a heightened emotional state on the day of the visit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B3B0F1" w14:textId="06EA2902" w:rsidR="006317EB" w:rsidRDefault="006317EB" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="170" w:name="_Toc233622562"/>
+      <w:r w:rsidRPr="006317EB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisoners Refusing a Visit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="170"/>
+    </w:p>
+    <w:p w14:paraId="4C97CA8B" w14:textId="6AAC695E" w:rsidR="006317EB" w:rsidRDefault="006317EB" w:rsidP="007421D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="782" w:hanging="782"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A prisoner may refuse to receive a visit</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F52">
+        <w:t xml:space="preserve">, other than </w:t>
+      </w:r>
+      <w:r w:rsidR="00955EA5">
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F52">
+        <w:t>a Police Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00955EA5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB40063" w14:textId="10EBE993" w:rsidR="006317EB" w:rsidRDefault="006317EB" w:rsidP="006317EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The relevant officer shall complete a written report on TOMS and submit the report to the Superintendent for each case of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F52">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">refusal </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57F52">
+        <w:t xml:space="preserve">of a visit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">by a prisoner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521597D8" w14:textId="14778457" w:rsidR="00472266" w:rsidRDefault="00D57F52" w:rsidP="00992152">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As soon as practicable, t</w:t>
+      </w:r>
+      <w:r w:rsidR="006317EB">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="007D0D99">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006317EB">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83014">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="006317EB">
+        <w:t xml:space="preserve">atehouse </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83014">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="006317EB">
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the official visits officer</w:t>
+      </w:r>
+      <w:r w:rsidR="006317EB">
+        <w:t xml:space="preserve"> shall be informed and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="006317EB">
+        <w:t>responsible for notifying the official</w:t>
+      </w:r>
+      <w:r w:rsidR="00752D9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A27377" w:rsidRPr="00DC2357">
-[...6 lines deleted...]
-    <w:p w14:paraId="734C4623" w14:textId="09B89818" w:rsidR="00A75477" w:rsidRPr="00DC2357" w:rsidRDefault="00A75477" w:rsidP="00F909F2">
+      <w:r w:rsidR="006317EB">
+        <w:t>visitor of the prisoner’s refusal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of the visit</w:t>
+      </w:r>
+      <w:r w:rsidR="006317EB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="171" w:name="_Toc84937950"/>
+      <w:bookmarkEnd w:id="171"/>
+    </w:p>
+    <w:p w14:paraId="54C93A4C" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="006969C1" w:rsidRDefault="003D708E" w:rsidP="00F67464">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="172" w:name="_Toc84937953"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc84937954"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc84937955"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc84937956"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc84937957"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc84937990"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc84937991"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc84937992"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc84937993"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc84937994"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc84937995"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc84937996"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc84937997"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc84937998"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc84937999"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc74642566"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc233622563"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:r w:rsidRPr="006969C1">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
+    </w:p>
+    <w:p w14:paraId="46CE4C27" w14:textId="7968BAF4" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00F67464">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="189" w:name="_Related_COPPs_and"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc74642567"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc233622564"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:r>
+        <w:t>Related COPP</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A4C">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="190"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00AFC">
+        <w:t>and documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="191"/>
+    </w:p>
+    <w:bookmarkStart w:id="192" w:name="_Hlk119663916"/>
+    <w:p w14:paraId="734C4623" w14:textId="759F1269" w:rsidR="00A75477" w:rsidRPr="008162B3" w:rsidRDefault="007864AD" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2357">
+      <w:r w:rsidRPr="008162B3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008162B3" w:rsidRPr="008162B3">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008162B3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A75477" w:rsidRPr="008162B3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">COPP 7.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00494B7F" w:rsidRPr="00DC2357">
+      <w:r w:rsidR="00494B7F" w:rsidRPr="008162B3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2357">
+      <w:r w:rsidR="00A75477" w:rsidRPr="008162B3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Prisoner Communication</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="502BA1FA" w14:textId="3070BCF5" w:rsidR="00892D83" w:rsidRPr="00DC2357" w:rsidRDefault="00892D83" w:rsidP="00F909F2">
+      <w:r w:rsidRPr="008162B3">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p w14:paraId="3DA87317" w14:textId="17B64FB6" w:rsidR="00274EA5" w:rsidRPr="008162B3" w:rsidRDefault="007864AD" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008162B3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008162B3" w:rsidRPr="008162B3">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008162B3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00274EA5" w:rsidRPr="008162B3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 7.2 – Social Visits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008162B3">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502BA1FA" w14:textId="577B4709" w:rsidR="00892D83" w:rsidRPr="008162B3" w:rsidRDefault="00892D83" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...16 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 10.</w:t>
+        </w:r>
+        <w:r w:rsidR="00DE1667" w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="0067299E" w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison</w:t>
+        </w:r>
+        <w:r w:rsidR="00E51CA5" w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="004462BC" w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Offences and </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Charges</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00931489" w:rsidRPr="008162B3">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0067299E" w:rsidRPr="00DC2357">
-[...36 lines deleted...]
-    <w:p w14:paraId="34F1D800" w14:textId="074EEA5E" w:rsidR="00892D83" w:rsidRPr="00DC2357" w:rsidRDefault="00892D83" w:rsidP="00F909F2">
+    </w:p>
+    <w:p w14:paraId="34F1D800" w14:textId="1B65E4D7" w:rsidR="00892D83" w:rsidRPr="008162B3" w:rsidRDefault="00892D83" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="3CF84C38" w14:textId="5705C5E6" w:rsidR="0067299E" w:rsidRPr="00DC2357" w:rsidRDefault="0067299E" w:rsidP="00F909F2">
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 11.1 </w:t>
+        </w:r>
+        <w:r w:rsidR="0067299E" w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Security and Control</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CF84C38" w14:textId="44278628" w:rsidR="0067299E" w:rsidRPr="008162B3" w:rsidRDefault="0067299E" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0ECE64FE" w14:textId="40D7DF41" w:rsidR="00CE4C05" w:rsidRPr="00DC2357" w:rsidRDefault="00CE4C05" w:rsidP="00F909F2">
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ECE64FE" w14:textId="7A7DB1AD" w:rsidR="00CE4C05" w:rsidRPr="008162B3" w:rsidRDefault="00CE4C05" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2357">
-[...9 lines deleted...]
-    <w:p w14:paraId="41D912CF" w14:textId="4B61FD31" w:rsidR="00F00AFC" w:rsidRPr="007D79AB" w:rsidRDefault="00F00AFC" w:rsidP="00F909F2">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.7 – Key and Lock Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A5346E3" w14:textId="0604975D" w:rsidR="00824A6C" w:rsidRPr="008162B3" w:rsidRDefault="00824A6C" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D79AB">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="008162B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 13.1– Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="224A3844" w14:textId="34893AA7" w:rsidR="00170FA3" w:rsidRPr="002E2C0A" w:rsidRDefault="00170FA3" w:rsidP="007F30E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="002E2C0A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison Rule 3 – Visit Times</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41D912CF" w14:textId="35FB4626" w:rsidR="00F00AFC" w:rsidRPr="002E2C0A" w:rsidRDefault="00F00AFC" w:rsidP="007F30E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E2C0A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00A452B5" w:rsidRPr="007D79AB">
+      <w:r w:rsidR="00A452B5" w:rsidRPr="002E2C0A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>RMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D79AB">
+      <w:r w:rsidRPr="002E2C0A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:history="1">
-        <w:r w:rsidRPr="007D79AB">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="002E2C0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Manual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C90E07B" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="006969C1" w:rsidRDefault="003D708E" w:rsidP="004B6EA3">
+    <w:p w14:paraId="7D0083E1" w14:textId="0C7E27E3" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="004B6EA3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
       </w:pPr>
-      <w:bookmarkStart w:id="149" w:name="_Toc84938026"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc84938026"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc84938027"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc84938028"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc233622565"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc74642568"/>
+      <w:bookmarkEnd w:id="193"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="195"/>
       <w:r w:rsidRPr="006969C1">
-        <w:t>Definitions and acronyms</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="196"/>
+      <w:r w:rsidRPr="006969C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="197"/>
+      <w:r w:rsidR="00693CAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="7235"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="2C88E2F0" w14:textId="77777777" w:rsidTr="006969C1">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="2C88E2F0" w14:textId="77777777" w:rsidTr="009D09F3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17D04D98" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D3D87A0" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C72B59" w:rsidRPr="006969C1" w14:paraId="2B6C292C" w14:textId="77777777" w:rsidTr="006969C1">
+      <w:tr w:rsidR="00361BCA" w:rsidRPr="006969C1" w14:paraId="49E40CE3" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A76D48D" w14:textId="77777777" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
+          <w:p w14:paraId="71DBE204" w14:textId="69DEFA39" w:rsidR="00361BCA" w:rsidRPr="00361BCA" w:rsidRDefault="00361BCA" w:rsidP="006969C1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB623B">
+              <w:t>Bona Fide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7235" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7A9CF4" w14:textId="014596E6" w:rsidR="00361BCA" w:rsidRPr="00EB623B" w:rsidRDefault="00EB623B" w:rsidP="00EB623B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>A visit has to have a legitimate purpose and be genuine for that purpose.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00361BCA" w:rsidRPr="006969C1" w14:paraId="2F6B9270" w14:textId="77777777" w:rsidTr="006969C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02873701" w14:textId="4A93037E" w:rsidR="00361BCA" w:rsidRPr="006969C1" w:rsidRDefault="00361BCA" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006969C1">
               <w:t>Chief Executive Officer (CEO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC4E403" w14:textId="77777777" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
+          <w:p w14:paraId="1855D225" w14:textId="5B097AC1" w:rsidR="00361BCA" w:rsidRPr="006969C1" w:rsidRDefault="00361BCA" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006969C1">
               <w:t>Director General of the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72B59" w:rsidRPr="006969C1" w14:paraId="5FF846A0" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F744DE8" w14:textId="77777777" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
+          <w:p w14:paraId="6F744DE8" w14:textId="22EA24E4" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006969C1">
-              <w:t>Commissioner of Corrective Services</w:t>
+              <w:t>Commissioner Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BDD9DB6" w14:textId="77777777" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006969C1">
               <w:t>The position designated by the Director General as responsible for the management of the Corrective Services Division of the Department of Justice. The Commissioner also holds the title of Deputy Director General.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72B59" w:rsidRPr="006969C1" w14:paraId="245577D7" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52BA5D76" w14:textId="77777777" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006969C1">
               <w:t>Commissioner’s Operati</w:t>
             </w:r>
             <w:r w:rsidR="0067299E" w:rsidRPr="006969C1">
               <w:t xml:space="preserve">ng </w:t>
             </w:r>
             <w:r w:rsidRPr="006969C1">
               <w:t>Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E0080AE" w14:textId="2BC0983F" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006969C1">
               <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF0F0D" w:rsidRPr="006969C1" w14:paraId="1535ECAD" w14:textId="77777777" w:rsidTr="006969C1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E2EF6D" w14:textId="09B468B9" w:rsidR="00DF0F0D" w:rsidRPr="00DF0F0D" w:rsidRDefault="00DF0F0D" w:rsidP="006969C1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF0F0D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Consular Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7235" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D07F459" w14:textId="7D73E565" w:rsidR="00DF0F0D" w:rsidRPr="00DF0F0D" w:rsidRDefault="00DF0F0D" w:rsidP="006969C1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F437D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>In accordance with the Vienna Convention on Consular Relations, any person, including the head of a consular post, entrusted in that capacity with the exercise of consular functions;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C351FE" w14:paraId="0FF50C19" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DE34AD8" w14:textId="77777777" w:rsidR="00C351FE" w:rsidRPr="002E2693" w:rsidRDefault="00C351FE" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-Visit</w:t>
             </w:r>
           </w:p>
@@ -13216,468 +6848,396 @@
               </w:rPr>
               <w:t>Inspector of Custodial Services Act 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72B59" w14:paraId="58E008AE" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BC59360" w14:textId="446028C0" w:rsidR="00C72B59" w:rsidRPr="00025EF6" w:rsidRDefault="00C72B59" w:rsidP="00025EF6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00025EF6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Legal Practitione</w:t>
             </w:r>
             <w:r w:rsidR="006969C1" w:rsidRPr="00025EF6">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66FB7C64" w14:textId="6F8036E1" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
+          <w:p w14:paraId="66FB7C64" w14:textId="1DB5A4A8" w:rsidR="00C72B59" w:rsidRPr="006969C1" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067299E">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">An Australian lawyer who holds a current local practising certificate as defined in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0067299E">
+            <w:r w:rsidR="00D76630" w:rsidRPr="00C877F5">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Legal Profession Act 2008</w:t>
+              <w:t>Legal Profession Uniform Law Application Act 2022</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76630">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E5232D" w14:paraId="07E846AA" w14:textId="77777777" w:rsidTr="006969C1">
+      <w:tr w:rsidR="00FD222B" w14:paraId="0C5BF27A" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B9DAD2" w14:textId="77777777" w:rsidR="00E5232D" w:rsidRPr="00025EF6" w:rsidRDefault="00E5232D" w:rsidP="00025EF6">
+          <w:p w14:paraId="4F013842" w14:textId="669E4C10" w:rsidR="00FD222B" w:rsidRPr="00025EF6" w:rsidRDefault="00FD222B" w:rsidP="00025EF6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00025EF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
-              <w:t>National Disability Insurance Agency (NDIA)</w:t>
+              <w:t>Mental Health Advocate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="660C7B6F" w14:textId="77777777" w:rsidR="00E5232D" w:rsidRPr="0067299E" w:rsidRDefault="00E5232D" w:rsidP="006969C1">
+          <w:p w14:paraId="441D5334" w14:textId="77777777" w:rsidR="00FD222B" w:rsidRDefault="00FD222B" w:rsidP="00FD222B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5232D">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Commonwealth government organisation administering the </w:t>
+              <w:t xml:space="preserve">In accordance with </w:t>
             </w:r>
-            <w:r w:rsidRPr="00025EF6">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>National Disability Insurance Scheme</w:t>
+              <w:t xml:space="preserve">Mental Health Act 2014 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5232D">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>(the Act), a mental health advocate means:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="74EBAC77" w14:textId="77777777" w:rsidR="00E5232D" w:rsidRPr="00025EF6" w:rsidRDefault="00E5232D" w:rsidP="00025EF6">
+          <w:p w14:paraId="340DC0DE" w14:textId="77777777" w:rsidR="00FD222B" w:rsidRDefault="00FD222B" w:rsidP="00FD222B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00025EF6">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>National Disability Insurance Scheme (NDIS)</w:t>
+              <w:t xml:space="preserve">the Chief Mental Health Advocate; or </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="104440BA" w14:textId="627447B1" w:rsidR="00E5232D" w:rsidRPr="0067299E" w:rsidRDefault="00B52A89" w:rsidP="006969C1">
+          <w:p w14:paraId="7CD82DA4" w14:textId="0EACC95C" w:rsidR="00FD222B" w:rsidRPr="0067299E" w:rsidRDefault="00FD222B" w:rsidP="00FD222B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A n</w:t>
-[...97 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>a mental health advocate engaged under section 350(1) of the Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72B59" w14:paraId="6C22D808" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69123268" w14:textId="77777777" w:rsidR="00C72B59" w:rsidRPr="005435AD" w:rsidRDefault="00C72B59" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A24AD8C" w14:textId="77777777" w:rsidR="00C72B59" w:rsidRPr="0067299E" w:rsidRDefault="00176109" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00152AA5">
               <w:t>An officer designated as having the charge and superintendence of a prison in the absence of the Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007668D2" w14:paraId="60875A87" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FC694A2" w14:textId="77777777" w:rsidR="007668D2" w:rsidRPr="002E2693" w:rsidRDefault="007668D2" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Official Visitor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5040C9B7" w14:textId="1071506B" w:rsidR="007668D2" w:rsidRPr="0067299E" w:rsidRDefault="007668D2" w:rsidP="006969C1">
+          <w:p w14:paraId="6A343BD9" w14:textId="77777777" w:rsidR="002436B1" w:rsidRDefault="007668D2" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="0067299E">
-              <w:t>A person who wish to visit or have access to and speak to a prisoner under s</w:t>
+            <w:r w:rsidRPr="002436B1">
+              <w:t xml:space="preserve">A person who </w:t>
             </w:r>
-            <w:r w:rsidR="004C7C80">
+            <w:r w:rsidR="00DE76FE" w:rsidRPr="002436B1">
+              <w:t>wishes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002436B1">
+              <w:t xml:space="preserve"> to visit or have access to and speak to a prisoner under s</w:t>
+            </w:r>
+            <w:r w:rsidR="004C7C80" w:rsidRPr="002436B1">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0067299E">
+            <w:r w:rsidRPr="002436B1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00851348">
+            <w:r w:rsidR="00851348" w:rsidRPr="002436B1">
               <w:t>56, s</w:t>
             </w:r>
-            <w:r w:rsidR="004C7C80">
+            <w:r w:rsidR="004C7C80" w:rsidRPr="002436B1">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00851348">
+            <w:r w:rsidR="00851348" w:rsidRPr="002436B1">
               <w:t xml:space="preserve"> 57, s</w:t>
             </w:r>
-            <w:r w:rsidR="004C7C80">
+            <w:r w:rsidR="004C7C80" w:rsidRPr="002436B1">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00851348">
+            <w:r w:rsidR="00851348" w:rsidRPr="002436B1">
               <w:t xml:space="preserve"> 61, s</w:t>
             </w:r>
-            <w:r w:rsidR="004C7C80">
+            <w:r w:rsidR="004C7C80" w:rsidRPr="002436B1">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00851348">
+            <w:r w:rsidR="00851348" w:rsidRPr="002436B1">
               <w:t xml:space="preserve"> 62, s</w:t>
             </w:r>
-            <w:r w:rsidR="00B13B76">
+            <w:r w:rsidR="00B13B76" w:rsidRPr="002436B1">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00851348">
+            <w:r w:rsidR="00851348" w:rsidRPr="002436B1">
               <w:t xml:space="preserve"> 63 and </w:t>
             </w:r>
-            <w:r w:rsidRPr="0067299E">
+            <w:r w:rsidRPr="002436B1">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="004C7C80">
+            <w:r w:rsidR="004C7C80" w:rsidRPr="002436B1">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="0067299E">
+            <w:r w:rsidRPr="002436B1">
               <w:t xml:space="preserve"> 64 </w:t>
             </w:r>
-            <w:r w:rsidR="00851348">
+            <w:r w:rsidR="00851348" w:rsidRPr="002436B1">
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidR="004C7C80" w:rsidRPr="004B6EA3">
+            <w:r w:rsidR="004C7C80" w:rsidRPr="002436B1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
-            <w:r w:rsidR="004C7C80">
+            <w:r w:rsidR="002436B1" w:rsidRPr="002436B1">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2C54E6" w14:textId="77777777" w:rsidR="002436B1" w:rsidRDefault="002436B1" w:rsidP="006969C1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
               <w:rPr>
-                <w:rStyle w:val="CommentReference"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Authorised staff from the Inspector of Custodial Services employed under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A405F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Inspector of Custodial Services Act 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5040C9B7" w14:textId="5D2128B5" w:rsidR="002436B1" w:rsidRPr="002436B1" w:rsidRDefault="002436B1" w:rsidP="006969C1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">An independent prison visitor appointed under section 39 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A405F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Inspector of Custodial Services Act 2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00851348" w14:paraId="75C35D5C" w14:textId="77777777" w:rsidTr="006969C1">
+      <w:tr w:rsidR="00A81E6F" w14:paraId="0729885A" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43A8E035" w14:textId="77777777" w:rsidR="00851348" w:rsidRDefault="00851348" w:rsidP="006969C1">
+          <w:p w14:paraId="11017D2C" w14:textId="47EDD404" w:rsidR="00A81E6F" w:rsidRDefault="00A81E6F" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Other Visitor</w:t>
+              <w:t>Para Legal</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6265">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/Intern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40AE3210" w14:textId="53EA2002" w:rsidR="00851348" w:rsidRPr="0067299E" w:rsidRDefault="00851348" w:rsidP="006969C1">
+          <w:p w14:paraId="012BC4CC" w14:textId="1D2E751F" w:rsidR="00A81E6F" w:rsidRPr="0067299E" w:rsidRDefault="004C6265" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="0067299E">
-              <w:t>A person who wish to visit or have access to and speak to a prisoner under s</w:t>
+            <w:r>
+              <w:t xml:space="preserve">A paralegal or an intern does not hold a practising </w:t>
             </w:r>
-            <w:r w:rsidR="00B13B76">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="0028151C">
+              <w:t>certificate and</w:t>
             </w:r>
             <w:r>
-              <w:t>65</w:t>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> is therefore not a legal practitioner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007668D2" w14:paraId="1950225A" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62E1928C" w14:textId="77777777" w:rsidR="007668D2" w:rsidRPr="002E2693" w:rsidRDefault="007668D2" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="008206E2">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
@@ -13693,170 +7253,50 @@
             </w:r>
             <w:r w:rsidR="00B13B76">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
             <w:r w:rsidR="004C7C80" w:rsidRPr="004B6EA3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="0067299E">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
             </w:r>
             <w:r w:rsidR="00B13B76">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...118 lines deleted...]
-              <w:t>security support services for all correctional facilities within the State.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00892D83" w14:paraId="3BE3B561" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C451BF7" w14:textId="77777777" w:rsidR="00892D83" w:rsidRPr="005435AD" w:rsidRDefault="00892D83" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13944,5676 +7384,4445 @@
               </w:rPr>
               <w:t>Solution (</w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32BCFDD3" w14:textId="77777777" w:rsidR="00892D83" w:rsidRPr="0067299E" w:rsidRDefault="00892D83" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0067299E">
               <w:t>An electronic database used by the Department of Justice, Corrective Services to record and manage comprehensive information relating to prisoners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00AFC" w14:paraId="70F5ADB6" w14:textId="77777777" w:rsidTr="006969C1">
-[...38 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C351FE" w14:paraId="71566B5F" w14:textId="77777777" w:rsidTr="006969C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B8CB25" w14:textId="77777777" w:rsidR="00C351FE" w:rsidRPr="002E2693" w:rsidRDefault="00C351FE" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Video link</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30561452" w14:textId="77777777" w:rsidR="00C351FE" w:rsidRPr="0067299E" w:rsidRDefault="00C351FE" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A visit that is conducted </w:t>
             </w:r>
             <w:r w:rsidRPr="00B016C9">
               <w:t>between two or more participants at different sites by using computer networks to transmit audio and video data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00106C03" w14:paraId="286DB3E2" w14:textId="77777777" w:rsidTr="006969C1">
-[...32 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01DCCFAB" w14:textId="77777777" w:rsidR="00CE6B54" w:rsidRDefault="00CE6B54" w:rsidP="00CE6B54">
+    <w:p w14:paraId="139AC098" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00F67464">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:bookmarkStart w:id="198" w:name="_Toc74642569"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc233622566"/>
+      <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="154"/>
-      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DB3261" w14:textId="77777777" w:rsidR="00892D83" w:rsidRDefault="00892D83" w:rsidP="00F909F2">
+    <w:p w14:paraId="32DB3261" w14:textId="77777777" w:rsidR="00892D83" w:rsidRDefault="00892D83" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00892D83">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E287EB2" w14:textId="77777777" w:rsidR="00892D83" w:rsidRPr="0067299E" w:rsidRDefault="00892D83" w:rsidP="00F909F2">
+    <w:p w14:paraId="1E287EB2" w14:textId="77777777" w:rsidR="00892D83" w:rsidRPr="0067299E" w:rsidRDefault="00892D83" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129122C5" w14:textId="185054BC" w:rsidR="0067299E" w:rsidRPr="00892D83" w:rsidRDefault="0067299E" w:rsidP="00F909F2">
+    <w:p w14:paraId="129122C5" w14:textId="185054BC" w:rsidR="0067299E" w:rsidRPr="00892D83" w:rsidRDefault="0067299E" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidR="00A27377">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EFAA91" w14:textId="77777777" w:rsidR="00892D83" w:rsidRPr="00AF51A9" w:rsidRDefault="00892D83" w:rsidP="00F909F2">
+    <w:p w14:paraId="40FD79F2" w14:textId="247034E1" w:rsidR="00E52BCF" w:rsidRPr="002F437D" w:rsidRDefault="00E52BCF" w:rsidP="007F30E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C877F5">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="596F760F" w14:textId="77777777" w:rsidR="001265A2" w:rsidRPr="001C6193" w:rsidRDefault="001265A2" w:rsidP="00F909F2">
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Legal Profession Uniform Law Application Act 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A09546A" w14:textId="658D5701" w:rsidR="000E236F" w:rsidRPr="002E0512" w:rsidRDefault="002E0512" w:rsidP="002E0512">
+      <w:pPr>
+        <w:pStyle w:val="Instructionalnote"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Mental Health Act 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E387022" w14:textId="5EE16599" w:rsidR="00EB2473" w:rsidRPr="00892D83" w:rsidRDefault="0092790B" w:rsidP="00C87C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="2411012E" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="006969C1" w:rsidRDefault="002E5756" w:rsidP="00F67464">
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Consular Privileges and Immunities Act 1972</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cth)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2411012E" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="006969C1" w:rsidRDefault="002E5756" w:rsidP="004F0681">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="158" w:name="_Toc175923599"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="200" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc74642570"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc233622567"/>
       <w:r w:rsidRPr="006969C1">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="156"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B67127C" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkEnd w:id="202"/>
+    </w:p>
+    <w:p w14:paraId="3B67127C" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="000C6AB3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240"/>
+      </w:pPr>
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3CF18A" w14:textId="2AC84FA3" w:rsidR="002E5756" w:rsidRPr="00074A7F" w:rsidRDefault="002E5756" w:rsidP="00A3195C">
+    <w:p w14:paraId="7C3CF18A" w14:textId="0E81FB16" w:rsidR="002E5756" w:rsidRPr="00EA23EA" w:rsidRDefault="002E5756" w:rsidP="00A3195C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00074A7F">
+      <w:r w:rsidRPr="00EA23EA">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="00074A7F">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00EA23EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00074A7F">
+      <w:r w:rsidRPr="00EA23EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490B3ACF" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00074A7F" w:rsidRDefault="004C274A" w:rsidP="00A3195C">
+    <w:p w14:paraId="490B3ACF" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00EA23EA" w:rsidRDefault="004C274A" w:rsidP="00A3195C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00074A7F">
+      <w:r w:rsidRPr="00EA23EA">
         <w:t xml:space="preserve">The relevant Deputy Commissioner will ensure that </w:t>
       </w:r>
-      <w:r w:rsidR="002E5756" w:rsidRPr="00074A7F">
+      <w:r w:rsidR="002E5756" w:rsidRPr="00EA23EA">
         <w:t xml:space="preserve">management oversight </w:t>
       </w:r>
-      <w:r w:rsidRPr="00074A7F">
+      <w:r w:rsidRPr="00EA23EA">
         <w:t xml:space="preserve">occurs </w:t>
       </w:r>
-      <w:r w:rsidR="002E5756" w:rsidRPr="00074A7F">
+      <w:r w:rsidR="002E5756" w:rsidRPr="00EA23EA">
         <w:t xml:space="preserve">as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDC04D2" w14:textId="40925C06" w:rsidR="002E5756" w:rsidRPr="00074A7F" w:rsidRDefault="004E645D" w:rsidP="00A3195C">
+    <w:p w14:paraId="4EDC04D2" w14:textId="1AD9AE8A" w:rsidR="002E5756" w:rsidRPr="00EA23EA" w:rsidRDefault="004E645D" w:rsidP="00A3195C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00074A7F">
+      <w:r w:rsidRPr="00EA23EA">
         <w:t>Operational</w:t>
       </w:r>
-      <w:r w:rsidR="002E5756" w:rsidRPr="00074A7F">
+      <w:r w:rsidR="002E5756" w:rsidRPr="00EA23EA">
         <w:t xml:space="preserve"> Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidRPr="00074A7F">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00EA23EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational</w:t>
         </w:r>
-        <w:r w:rsidR="003B0C61" w:rsidRPr="00074A7F">
+        <w:r w:rsidR="003B0C61" w:rsidRPr="00EA23EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002E5756" w:rsidRPr="00074A7F">
+        <w:r w:rsidR="002E5756" w:rsidRPr="00EA23EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E5756" w:rsidRPr="00074A7F">
+      <w:r w:rsidR="002E5756" w:rsidRPr="00EA23EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628C62DC" w14:textId="4FB16B25" w:rsidR="00A01723" w:rsidRDefault="002E5756" w:rsidP="00A3195C">
+    <w:p w14:paraId="48F8DB15" w14:textId="79C5FCB8" w:rsidR="00B13B76" w:rsidRDefault="002E5756" w:rsidP="000C6AB3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A3195C">
         <w:t>Independent oversight will be undertaken as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F8DB15" w14:textId="729B041F" w:rsidR="00B13B76" w:rsidRDefault="00B13B76">
-[...7 lines deleted...]
-    <w:p w14:paraId="6BFD3746" w14:textId="78E8233C" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00F67464">
+    <w:p w14:paraId="6D5BD99D" w14:textId="79C588E7" w:rsidR="00C40A19" w:rsidRDefault="00245869" w:rsidP="004E76ED">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="159" w:name="_Toc175923600"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="203" w:name="_Toc233622568"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Document version history</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="159"/>
+        <w:t xml:space="preserve">Document </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0681">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="004F0681">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>istory</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="203"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9395" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1103"/>
-        <w:gridCol w:w="1727"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1745"/>
+        <w:gridCol w:w="2075"/>
+        <w:gridCol w:w="3045"/>
+        <w:gridCol w:w="1786"/>
+        <w:gridCol w:w="1386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w14:paraId="1318DE5E" w14:textId="4D068945" w:rsidTr="00851B2C">
+      <w:tr w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w14:paraId="1318DE5E" w14:textId="4D068945" w:rsidTr="00B13B76">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C3E728F" w14:textId="77777777" w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32BDDB26" w14:textId="77777777" w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3045" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="388D1CBE" w14:textId="77777777" w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="189479FF" w14:textId="77777777" w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ECCE99F" w14:textId="14DE6D87" w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w14:paraId="55866F41" w14:textId="60223CF3" w:rsidTr="00851B2C">
+      <w:tr w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w14:paraId="55866F41" w14:textId="60223CF3" w:rsidTr="00B13B76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68AD8CB1" w14:textId="4F497B0F" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64FB5072" w14:textId="44C6B712" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3045" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1849FFB5" w14:textId="64448612" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner, Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E37182" w14:textId="3B38CE9E" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>7 July 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C891E81" w14:textId="3F84A4A9" w:rsidR="00B13B76" w:rsidRDefault="005F520A" w:rsidP="006969C1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2 August 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w14:paraId="515FA8D1" w14:textId="2368231F" w:rsidTr="00851B2C">
+      <w:tr w:rsidR="00B13B76" w:rsidRPr="007D3C6F" w14:paraId="515FA8D1" w14:textId="2368231F" w:rsidTr="00B13B76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49B0BD74" w14:textId="77DA10E4" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="00DE3354">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C60D7CB" w14:textId="539C9B2B" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="00DE3354">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3045" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A43599E" w14:textId="70E83D78" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="00DE3354">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner, Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D1D832" w14:textId="789F58AD" w:rsidR="00B13B76" w:rsidRDefault="00B13B76" w:rsidP="00DE3354">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>13 August 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D181009" w14:textId="748B7CB9" w:rsidR="00B13B76" w:rsidRDefault="005F520A" w:rsidP="00DE3354">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>26 August 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F520A" w:rsidRPr="007D3C6F" w14:paraId="7A4E9991" w14:textId="77777777" w:rsidTr="00851B2C">
+      <w:tr w:rsidR="005F520A" w:rsidRPr="007D3C6F" w14:paraId="7A4E9991" w14:textId="77777777" w:rsidTr="00B13B76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A0DB439" w14:textId="401388BE" w:rsidR="005F520A" w:rsidRDefault="005F520A" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AC7C15B" w14:textId="04782E12" w:rsidR="005F520A" w:rsidRDefault="005F520A" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3045" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5180F3" w14:textId="118C0EAE" w:rsidR="005F520A" w:rsidRDefault="005F520A" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner, Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DCCA94A" w14:textId="31360BA1" w:rsidR="005F520A" w:rsidRDefault="00A56AF7" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>14 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F8772DF" w14:textId="3186579F" w:rsidR="005F520A" w:rsidRDefault="00A56AF7" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>16 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615B12" w:rsidRPr="007D3C6F" w14:paraId="37EAC585" w14:textId="77777777" w:rsidTr="00851B2C">
+      <w:tr w:rsidR="00892D4F" w:rsidRPr="00892D4F" w14:paraId="3F83084D" w14:textId="77777777" w:rsidTr="00B13B76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DCC7158" w14:textId="54A4BAB6" w:rsidR="00615B12" w:rsidRPr="00CE6B54" w:rsidRDefault="00615B12" w:rsidP="005F520A">
+          <w:p w14:paraId="4A226896" w14:textId="498D9C24" w:rsidR="00892D4F" w:rsidRPr="00E1707E" w:rsidRDefault="00892D4F" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6B54">
+            <w:r w:rsidRPr="00E1707E">
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37252259" w14:textId="4E913718" w:rsidR="00615B12" w:rsidRPr="00CE6B54" w:rsidRDefault="00615B12" w:rsidP="005F520A">
+          <w:p w14:paraId="25131511" w14:textId="6AC915DD" w:rsidR="00892D4F" w:rsidRPr="002E0512" w:rsidRDefault="00892D4F" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6B54">
+            <w:r w:rsidRPr="002E0512">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="3045" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="665377B4" w14:textId="2F8C5A1C" w:rsidR="00615B12" w:rsidRPr="00CE6B54" w:rsidRDefault="00615B12" w:rsidP="005F520A">
+          <w:p w14:paraId="5EF10D17" w14:textId="77777777" w:rsidR="00892D4F" w:rsidRPr="002E0512" w:rsidRDefault="009D09F3" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6B54">
-              <w:t xml:space="preserve">Approved by the </w:t>
+            <w:r w:rsidRPr="002E0512">
+              <w:t xml:space="preserve">Approved by the Commissioner, </w:t>
             </w:r>
-            <w:r w:rsidR="002167AD" w:rsidRPr="00CE6B54">
+            <w:r w:rsidR="006817BB" w:rsidRPr="002E0512">
               <w:t xml:space="preserve">Deputy </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6B54">
-[...3 lines deleted...]
-              <w:t>Operational Support</w:t>
+            <w:r w:rsidRPr="002E0512">
+              <w:t>Corrective Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26A380F5" w14:textId="4723DCDD" w:rsidR="00615B12" w:rsidRPr="00CE6B54" w:rsidRDefault="00615B12" w:rsidP="005F520A">
+          <w:p w14:paraId="681BE718" w14:textId="2CAD8E4D" w:rsidR="006817BB" w:rsidRPr="002E0512" w:rsidRDefault="006817BB" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CE6B54">
-[...9 lines deleted...]
-              <w:t>90804</w:t>
+            <w:r w:rsidRPr="002E0512">
+              <w:t>CM Ref: S24/90804</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6996FB90" w14:textId="3F2BB447" w:rsidR="00615B12" w:rsidRPr="00CE6B54" w:rsidRDefault="00CE6B54" w:rsidP="005F520A">
+          <w:p w14:paraId="117D6D39" w14:textId="180EC271" w:rsidR="006817BB" w:rsidRPr="002E0512" w:rsidRDefault="006817BB" w:rsidP="005F520A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> August 2024</w:t>
+            <w:r w:rsidRPr="002E0512">
+              <w:t>30 August 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="603DA4DE" w14:textId="287B0DF3" w:rsidR="00615B12" w:rsidRPr="00CE6B54" w:rsidRDefault="0052388D" w:rsidP="005F520A">
+          <w:p w14:paraId="13D3CD98" w14:textId="705A4B06" w:rsidR="00892D4F" w:rsidRPr="00892D4F" w:rsidRDefault="006817BB" w:rsidP="005F520A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>01 September 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D51F3" w:rsidRPr="009D09F3" w14:paraId="391AE784" w14:textId="77777777" w:rsidTr="000153E0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="383F56F8" w14:textId="4A6807BD" w:rsidR="002D51F3" w:rsidRPr="00B82B2C" w:rsidRDefault="0088327C" w:rsidP="000153E0">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>0</w:t>
+            <w:bookmarkStart w:id="204" w:name="_Appendix_A:_Official"/>
+            <w:bookmarkStart w:id="205" w:name="_Toc74642571"/>
+            <w:bookmarkEnd w:id="204"/>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t>5.0</w:t>
             </w:r>
-            <w:r w:rsidR="00CE6B54">
-              <w:t>1 September 2024</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F82AEE" w14:textId="77777777" w:rsidR="002D51F3" w:rsidRPr="00B82B2C" w:rsidRDefault="002D51F3" w:rsidP="000153E0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3854EDAB" w14:textId="0BE2555E" w:rsidR="002E0512" w:rsidRPr="00B82B2C" w:rsidRDefault="0088327C" w:rsidP="006546AB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t>Approved by the</w:t>
+            </w:r>
+            <w:r w:rsidR="002A78C3" w:rsidRPr="00B82B2C">
+              <w:t xml:space="preserve"> Deputy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t xml:space="preserve"> Commissioner, </w:t>
+            </w:r>
+            <w:r w:rsidR="002A78C3" w:rsidRPr="00B82B2C">
+              <w:t>Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="373E0125" w14:textId="59EDAB9A" w:rsidR="006546AB" w:rsidRPr="00B82B2C" w:rsidRDefault="006546AB" w:rsidP="006546AB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t xml:space="preserve">CM </w:t>
+            </w:r>
+            <w:r w:rsidR="002E0512" w:rsidRPr="00B82B2C">
+              <w:t>Ref</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="002E0512" w:rsidRPr="00B82B2C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t>S2</w:t>
+            </w:r>
+            <w:r w:rsidR="000A4D43" w:rsidRPr="00B82B2C">
+              <w:t>3/47743</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B93DE33" w14:textId="2AC7913F" w:rsidR="002D51F3" w:rsidRPr="00B82B2C" w:rsidRDefault="002D51F3" w:rsidP="006546AB">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C04089" w14:textId="36015AF6" w:rsidR="002D51F3" w:rsidRPr="00B82B2C" w:rsidRDefault="00B82B2C" w:rsidP="000153E0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t>28 May 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5478CB45" w14:textId="0C7F84FC" w:rsidR="002D51F3" w:rsidRPr="00B82B2C" w:rsidRDefault="00B82B2C" w:rsidP="000153E0">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B82B2C">
+              <w:t>08 July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79C52067" w14:textId="77777777" w:rsidR="00A01723" w:rsidRPr="006969C1" w:rsidRDefault="00A01723" w:rsidP="006969C1">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="79C52067" w14:textId="77777777" w:rsidR="00A01723" w:rsidRPr="00892D4F" w:rsidRDefault="00A01723" w:rsidP="006969C1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892D4F">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4EBAD1" w14:textId="47F76AB3" w:rsidR="00165740" w:rsidRPr="006969C1" w:rsidRDefault="00165740" w:rsidP="00BF2A77">
-[...2098 lines deleted...]
-      <w:bookmarkEnd w:id="164"/>
+    <w:p w14:paraId="653630ED" w14:textId="0EFA745F" w:rsidR="00781DE5" w:rsidRPr="006E733F" w:rsidRDefault="00781DE5" w:rsidP="00000F3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="206" w:name="_Appendix_A:_Visitor"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc30767141"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc74642572"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc233622569"/>
+      <w:bookmarkEnd w:id="206"/>
       <w:r w:rsidRPr="006E733F">
         <w:lastRenderedPageBreak/>
-        <w:t>Appendi</w:t>
-[...2 lines deleted...]
-        <w:t>x B</w:t>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006E733F">
         <w:t>: Visitor Code of Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="165"/>
-[...4 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:bookmarkEnd w:id="209"/>
+    </w:p>
+    <w:p w14:paraId="6AFFF340" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00000F3B">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>When participating in contact visits, visitors and prisoners need to maintain an acceptable standard of behaviour. This ensures that everyone can enjoy the privilege of contact visits. The following rules apply to all visits:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9F608C" w14:textId="1B4AB19C" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="7823C174" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">visit staff will allocate an area of the </w:t>
       </w:r>
-      <w:r w:rsidR="00D57EBC">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">designated </w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>visits facility for each prisoner and their visitors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B79CFD" w14:textId="5A5F33A2" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="0EC16BDD" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>movement by visitors around the defined visits facility must be kept to a minimum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0A7FA2" w14:textId="522686AF" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="2D53C657" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>other physical contact such as prolonged or frequent touching and kissing which is deemed to be inappropriate by prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>staff will not be permitted and may result in termination of the visit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B20091A" w14:textId="2B6D065C" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="01ECD545" w14:textId="1A7CF496" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>lewd, inappropriate or offensive behaviour will result in the termination of the visit</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EC78D18" w14:textId="4D11AE0D" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+        <w:t xml:space="preserve">lewd, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE76FE" w:rsidRPr="00F700E7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>inappropriate,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F700E7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or offensive behaviour will result in the termination of the visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BE6D7D" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>abusive language or behaviour will result in the termination of the visit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7890D0D7" w14:textId="39256781" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="257B41CF" w14:textId="3865B054" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">visitors are to comply with the requirements of </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_C:_Visitor" w:history="1">
         <w:r w:rsidRPr="00F700E7">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Appendi</w:t>
         </w:r>
-        <w:r w:rsidR="00094D22">
+        <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>x C</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00F700E7">
+          <w:t xml:space="preserve">x </w:t>
+        </w:r>
+        <w:r w:rsidR="00045D98">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
+          <w:t>B</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00F700E7">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
           <w:t xml:space="preserve"> – Visitor Dress Standards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713C5159" w14:textId="3FEDF8A2" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="04987440" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>smoking is not permitted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380FF997" w14:textId="780889CC" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="67B06AC1" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="003B2AC6" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
-        <w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:vanish/>
           <w:lang w:val="en-GB"/>
+          <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>no documents are to be signed during visits without appropriate prison approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1998C8" w14:textId="7A0886AA" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="75FC4E18" w14:textId="09EB8AA1" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="003B2AC6" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F700E7">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00781DE5" w:rsidRPr="00F700E7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>no articles of any</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F700E7">
+      <w:r w:rsidR="00781DE5" w:rsidRPr="00F700E7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00781DE5" w:rsidRPr="00F700E7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>description, unless approved by prior arrangement, are to be passed between prisoners and visitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4CE2B5" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>description, unless approved by prior arrangement, are to be passed between prisoners and visitors</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72BD6C3B" w14:textId="50B01BA4" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+        <w:t xml:space="preserve">where facilities are provided, only prisoners </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F700E7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>obtain hot or cold drinks for themselves or their visitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA21A7C" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>all non-consumed food items are</w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be removed from the </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="1DB9933F" w14:textId="7BFA1B28" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+        <w:t>to be removed from the visit’s facility by the visitor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DEF412" w14:textId="77777777" w:rsidR="00781DE5" w:rsidRPr="00F700E7" w:rsidRDefault="00781DE5" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>failure to comply with any of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>above may result in the termination of the visit, loss of contact visits or refusal</w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>of entry to the prison</w:t>
       </w:r>
-      <w:r w:rsidR="00137703">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or revoking of official visits approval</w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="168"/>
+        <w:t xml:space="preserve"> or revoking of official visits approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C46151A" w14:textId="04BE2FDB" w:rsidR="00781DE5" w:rsidRPr="006969C1" w:rsidRDefault="00781DE5" w:rsidP="00781DE5">
+      <w:bookmarkStart w:id="210" w:name="_Appendix_C:_Visitor"/>
+      <w:bookmarkEnd w:id="210"/>
       <w:r w:rsidRPr="006969C1">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C310BDD" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00094D22" w:rsidP="00BF2A77">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="170"/>
+    <w:p w14:paraId="4B0EC073" w14:textId="2A1BF900" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00000F3B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="211" w:name="_Appendix_B:_Visitor_1"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc30767142"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc74642573"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc233622570"/>
+      <w:bookmarkEnd w:id="211"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Appendix C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F700E7" w:rsidRPr="00F700E7">
+        <w:t>Appendix B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F700E7">
         <w:t>: Visitor Dress Standards</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="169"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="50A0CC7D" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="000467A2">
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="214"/>
+    </w:p>
+    <w:p w14:paraId="7DC7289A" w14:textId="45CC1B73" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00D17921">
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F700E7">
+        <w:t xml:space="preserve">isitors are expected to dress appropriately for the prison environment to preserve the good order and security of the prison and the safety of visitors. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6ED9">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F700E7">
+        <w:t xml:space="preserve">isitors into a prison must wear underwear and footwear. Pants and skirts/dresses should be no shorter than mid-thigh. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6D9F25" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="004E76ED">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Minimum standards</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="6107D936" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="000467A2">
+        <w:t xml:space="preserve">Inappropriate clothing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747F2A60" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="004E76ED">
       <w:pPr>
         <w:spacing w:before="240"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0524CBDB" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00A3195C">
+      </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>The following items, as examples, are regarded as inappropriate clothing for the prison visits environment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAD3EDD" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00BF2A77" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="4D89A035" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00BF2A77" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2A77">
         <w:t xml:space="preserve">any clothing that contains offensive or suggestive logos, words or slogans </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645187DD" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00BF2A77" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="33D3EA7F" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00BF2A77" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2A77">
         <w:t>sexually provocative clothing or clothing that exposes underwear, genital areas or breasts including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D61290" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00BF2A77" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="63D7CA6C" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00BF2A77" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2A77">
         <w:t>see-through, sheer, or mesh clothing (other than hosiery)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D92D9A7" w14:textId="33AF390E" w:rsidR="00F700E7" w:rsidRPr="00BF2A77" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="687D8B97" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00BF2A77" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF2A77">
         <w:t>low</w:t>
       </w:r>
-      <w:r w:rsidR="00104D35" w:rsidRPr="00BF2A77">
+      <w:r w:rsidRPr="00BF2A77">
         <w:noBreakHyphen/>
+        <w:t>cut or tight</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2A77">
-        <w:t xml:space="preserve">cut or </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00EB5568" w:rsidRPr="00BF2A77">
         <w:noBreakHyphen/>
-      </w:r>
-[...2 lines deleted...]
-      </w:r>
+        <w:t>fitting tops</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33611173" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00BF2A77" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF2A77">
-        <w:t xml:space="preserve"> tops</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0594D513" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+        <w:t xml:space="preserve">tight fitting clothing including that which is made with spandex or lycra </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE72A57" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t xml:space="preserve">badly deteriorating footwear </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BEE9B5" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="185022F9" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t xml:space="preserve">clothes that are excessively torn, stained, dirty, ripped or frayed </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C189A3F" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="555A7C5A" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t xml:space="preserve">underwear that is visible through clothing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E24665" w14:textId="1CC0D4EC" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="0B6176FE" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>steel</w:t>
       </w:r>
-      <w:r w:rsidR="00104D35">
+      <w:r>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:t>capped boots</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B34C8F" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="351EB023" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>money belts or belts with compartments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468CE8CF" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="7557FB97" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>headwear including hats or beanies (except religious or cultural headwear)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CC2564" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="4B5BB7A1" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t xml:space="preserve">excessive jewellery </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C33F27" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="18A08B5C" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>swimsuits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5A7C21" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="620F032A" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>watches that perform functions other than telling the time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7358EA55" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="74F94BAE" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>hi-visibility clothing (typically worn by contractors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3522BD36" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00BF2A77">
+    <w:p w14:paraId="1AD941DB" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00FD222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t>motorcycle gang ‘colours’ or clothing with gang insignias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C17DB0" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00A3195C">
+    <w:p w14:paraId="1BC03AEA" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00D17921">
       <w:r w:rsidRPr="00F700E7">
         <w:t xml:space="preserve">The above list is not exhaustive. Any queries in relation to appropriate clothing should be discussed with the Security Manager of the facility. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FF7DD6" w14:textId="1E6682D5" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00A3195C">
+    <w:p w14:paraId="38A0DA02" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="00D17921">
       <w:r w:rsidRPr="00F700E7">
         <w:t>Visitors who do not meet an appropriate standard of dress will be asked to rectify their standard of dress</w:t>
       </w:r>
-      <w:r w:rsidR="00104D35">
+      <w:r>
         <w:t xml:space="preserve"> or otherwise be denied entry</w:t>
       </w:r>
       <w:r w:rsidRPr="00F700E7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098B5DBA" w14:textId="3E8549E7" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="000467A2">
+    <w:p w14:paraId="0DD83EA5" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="004E76ED">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Exemptions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42975A06" w14:textId="77777777" w:rsidR="00F700E7" w:rsidRPr="00F700E7" w:rsidRDefault="00F700E7" w:rsidP="00A3195C">
+    <w:p w14:paraId="3BE7F118" w14:textId="77777777" w:rsidR="00D17921" w:rsidRPr="00F700E7" w:rsidRDefault="00D17921" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F700E7">
         <w:t xml:space="preserve">Exemptions may be permitted only for legitimate cultural, religious or medical reasons or at the discretion of the Security Manager. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29444499" w14:textId="6E2E6763" w:rsidR="00A452B5" w:rsidRDefault="00A452B5" w:rsidP="00C93B2D">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="173"/>
+    <w:p w14:paraId="4C19058D" w14:textId="77777777" w:rsidR="00D17921" w:rsidRDefault="00D17921" w:rsidP="00D17921">
+      <w:bookmarkStart w:id="215" w:name="_Appendix_D:_Protocols"/>
+      <w:bookmarkEnd w:id="215"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A428576" w14:textId="20C7392D" w:rsidR="00A452B5" w:rsidRPr="003C381B" w:rsidRDefault="00A452B5" w:rsidP="00C93B2D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001B2A33">
+    <w:p w14:paraId="2A3855DC" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="00717E19">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="216" w:name="_Appendix_C:_Protocols"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc74642574"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc75954528"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc85635502"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc233622571"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:r w:rsidRPr="001D0330">
         <w:lastRenderedPageBreak/>
-        <w:t>Appendix D: Protocols for Independent Prison Visitors</w:t>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:t>Appendix C: Protocols for Independent Prison Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="219"/>
+      <w:bookmarkEnd w:id="220"/>
+    </w:p>
+    <w:p w14:paraId="4E42ABF1" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="00717E19">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF2A77">
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3386F4" w14:textId="5C2F82B9" w:rsidR="00A452B5" w:rsidRPr="00726E18" w:rsidRDefault="003C381B" w:rsidP="00A452B5">
+    <w:p w14:paraId="6ECB2047" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="005F520A" w:rsidRPr="00EB5568">
+        <w:t xml:space="preserve">Under s. 39 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C15296">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A452B5" w:rsidRPr="00726E18">
+        <w:t xml:space="preserve"> independent prison visitors may be appointed by the Minister for Corrective Services. Appointments are for a finite 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ndependent </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:noBreakHyphen/>
-      </w:r>
-[...62 lines deleted...]
-      <w:pPr>
+        <w:t>year term and may be renewed. An independent prison visitor can resign at any time by notice in writing delivered to the Minister.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A23AEF" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF2A77">
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Identification of </w:t>
-[...1242 lines deleted...]
-    <w:p w14:paraId="5947F413" w14:textId="77777777" w:rsidR="00A452B5" w:rsidRPr="00726E18" w:rsidRDefault="00A452B5" w:rsidP="000467A2">
+        <w:t>Identification of independent prison visitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BB8F1B" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00726E18">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...298 lines deleted...]
-    <w:p w14:paraId="4CC430B0" w14:textId="5EE61872" w:rsidR="00A452B5" w:rsidRPr="00726E18" w:rsidRDefault="00A452B5" w:rsidP="000467A2">
+        </w:rPr>
+        <w:t>Photographic identification signed by the Inspector of Custodial Services (Inspector) will be issued to all independent prison visitors. This will indicate the name of the prison and the expiry date of the independent prison visitor’s appointment. Photos of independent prison visitors will be supplied to the Department of Justice (the Department) to facilitate identification and entry to the prison. Identification should be worn throughout the entire duration of the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016DE611" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Department will be advised when an independent prison visitor is not re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>appointed or, conversely, is re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>appointed for a further 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>year term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701FBE4A" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...177 lines deleted...]
-    <w:p w14:paraId="374EB4FE" w14:textId="49AAA741" w:rsidR="00A452B5" w:rsidRPr="00726E18" w:rsidRDefault="00A452B5" w:rsidP="000467A2">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Entry to prisons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD40BDB" w14:textId="72FB5267" w:rsidR="001D0330" w:rsidRPr="00500D3F" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00726E18">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A27377">
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E76ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00726E18">
+        </w:rPr>
+        <w:t xml:space="preserve"> provides that an independent prison visitor “may, upon providing satisfactory proof of his identity to the superintendent, enter and examine a prison at any time he thinks fit". Searching requirements for independent prison visitors are to occur in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500D3F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="61824D49" w14:textId="501A6A9E" w:rsidR="00A452B5" w:rsidRPr="00726E18" w:rsidRDefault="00A452B5" w:rsidP="00A452B5">
+        </w:rPr>
+        <w:t>COPP 11.2 - Searching.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD79006" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00726E18">
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F6D43">
+        <w:t xml:space="preserve">Generally, visits will be scheduled in advance with the arrangements being made through the Coordinator of the Scheme or directly with the Superintendent (in which case, the Coordinator should be notified). The Superintendent will ensure that notification is given to all prisoners and officers so as to facilitate the necessary contacts. Advance scheduling should enable the Superintendent to make an officer available for escorting visitors, as required. Section 58 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642287">
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00726E18">
+        <w:t xml:space="preserve"> requires that every officer shall give full assistance to and cooperate fully with an independent prison visitor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BD0A41" w14:textId="334DBAB0" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">rison </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F6D43">
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00726E18">
+        <w:t>An independent prison visitor's authorisation extends to visiting external facilities associated with the prison to which they have been appointed (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE76FE" w:rsidRPr="001D0330">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>isitors attend de-briefing sessions held at the conclusion of inspections of the prison/s to which they have been appointed.</w:t>
-[...8 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work camps and s. 95 worksites) for the purpose of reporting to the Inspector on their function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3F0B73" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Duties and responsibilities of independent prison visitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A6F838" w14:textId="5A0A68A3" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each independent prison visitor is required "to visit and inspect the prison for which s/he is appointed" at least once every 3 months. An informal rostering system will be facilitated through the Coordinator of the Scheme. Visits will be scheduled through the Coordinator so that reasonable notice of visits can be given to Superintendents. Visitors may visit as a group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558D5415" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Initial familiarisation visits by newly appointed independent prison visitors will usually be made in the company of either an Inspections Officer who is a designated Liaison Officer for the particular prison or the Coordinator of the Scheme or another independent prison visitor. Newly appointed independent prison visitors will also receive security orientation provided by the prison to which they have been appointed prior to commencing formally in the role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DF9E5E" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011297F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires that independent prison visitors should "furnish a report in writing to the Inspector after each visit and inspection" which should broadly reflect their observations. Independent prison visitors are also required to make a record of any complaint made to him/her by or on behalf of a prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CB55D7" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The agreed protocol is that these reports will be sent to the Inspector. The Liaison Office identifies the most significant themes, and requests follow-up information from the Department's respective division/directorate. In this way, the requirement of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642287">
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the Inspector report to the Minister the content of, and matters arising, will be met. The Minister is in a position to follow up any particular matters directly or through the Office of the Inspector of Custodial Services (OICS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA8DCD7" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Whilst an interview room will usually be available for discussions between independent prison visitors and prisoners or officers, the Superintendent should as far as possible facilitate meetings at settings of the interviewee's choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622D05BD" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Relationship with Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74420823" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The scheduling of visits should mean that the independent prison visitor would be able to meet the Superintendent or nominee upon arrival at the prison. An escort officer will usually be made available, if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243F16CF" w14:textId="6911B58F" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The reporting line will be to OICS who will then liaise with the Department’s respective division/</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1184" w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>directorate;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> however, individual complaints should be discussed with the Superintendent/Officer in Charge at the conclusion of the visit (if the prisoner making the complaint agrees). It is in the best interests of all parties that matters should be resolved as informally and promptly as possible, and immediate discussion may be a means of doing so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235AD2DA" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="001D0330">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Independent prison visitors should not interfere with the management or discipline of the prison nor give or purport to give any instructions to an officer. Independent prison visitors should note that the Superintendent ultimately carries a duty of care in relation to their safety, so that any instructions or restrictions imposed upon this basis must be accepted. Any such restrictions should be reported to the Coordinator of the Scheme to enable the Inspector, if necessary, to take up the issue at an appropriate level within the Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E57ABE4" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Monitoring critical incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346A3A99" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OICS, as part of its normal modus operandi, monitors critical incidents within the prison system. When these incidents occur in the Perth Metropolitan Area (or nearby), an Inspections Officer will carry out that function. In the event of a critical incident occurring in a regional prison which requires monitoring before OICS is able to arrange for an Inspections Officer to attend, a Liaison Officer may be authorised by the Inspector to attend and observe on his behalf. The Inspector will notify the Commissioner and the Superintendent of the prison that such authorisation has been given. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A56C14B" w14:textId="77777777" w:rsidR="001D0330" w:rsidRPr="001D0330" w:rsidRDefault="001D0330" w:rsidP="004E76ED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>De-briefs following inspections by OICS Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D74D8D6" w14:textId="76C67994" w:rsidR="00ED62F3" w:rsidRDefault="001D0330" w:rsidP="00B05581">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0330">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Independent prison visitors attend de-briefing sessions held at the conclusion of inspections of the prison/s to which they have been appoint</w:t>
+      </w:r>
+      <w:r w:rsidR="004E76ED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ed.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="205"/>
+    </w:p>
+    <w:p w14:paraId="658EC2B0" w14:textId="77777777" w:rsidR="00700BF0" w:rsidRDefault="00700BF0" w:rsidP="00B05581">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D6A9C9" w14:textId="037FCE88" w:rsidR="00700BF0" w:rsidRDefault="00700BF0" w:rsidP="0072575A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="221" w:name="_Toc233622572"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix D - Official Visitor Process Chart:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="221"/>
+    </w:p>
+    <w:p w14:paraId="7489E0A2" w14:textId="4B75A603" w:rsidR="00005A72" w:rsidRDefault="00F943CA" w:rsidP="00B05581">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61A6A47E" wp14:editId="66880EE3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1926589</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>200660</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1552575" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1852241655" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1552575" cy="628650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="614A241B" w14:textId="6C40699D" w:rsidR="00F943CA" w:rsidRPr="00F943CA" w:rsidRDefault="00F943CA" w:rsidP="00F943CA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F943CA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Official Visitors</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="016687E5" w14:textId="74C46082" w:rsidR="00F943CA" w:rsidRPr="00F943CA" w:rsidRDefault="00F943CA" w:rsidP="00F943CA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F943CA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>(COPP 7.3)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="61A6A47E" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:151.7pt;margin-top:15.8pt;width:122.25pt;height:49.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIbphQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HcdoFdYqgRYcB&#10;RVesHXpWZCkWIIuapMTOfv0o2XG6tthh2EWmxMfHD5O8vOpbTfbCeQWmosVZTokwHGplthX98XT7&#10;6YISH5ipmQYjKnoQnl6tPn647OxSzKABXQtHkMT4ZWcr2oRgl1nmeSNa5s/ACoNKCa5lAa9um9WO&#10;dcje6myW54usA1dbB1x4j683g5KuEr+UgodvUnoRiK4oxhbS6dK5iWe2umTLrWO2UXwMg/1DFC1T&#10;Bp1OVDcsMLJz6g1Vq7gDDzKccWgzkFJxkXLAbIr8VTaPDbMi5YLF8XYqk/9/tPx+/2gfHJahs37p&#10;UYxZ9NK18YvxkT4V6zAVS/SBcHwsynJWnpeUcNQtZheLMlUzO1lb58MXAS2JQkUd/oxUI7a/8wE9&#10;IvQIic48aFXfKq3TxW0319qRPcMft1gX63kR/xWa/AHTJoINRLNBHV+yUy5JCgctIk6b70ISVWP0&#10;sxRJajMx+WGcCxOKQdWwWgzuizLPj7lNFimWRBiZJfqfuEeC2MJvuYcoR3w0FalLJ+P8b4ENxpNF&#10;8gwmTMatMuDeI9CY1eh5wB+LNJQmVin0mx4hUdxAfXhwxMEwLt7yW4W/8I758MAczgdOEs58+IaH&#10;1NBVFEaJkgbcr/feIx7bFrWUdDhvFfU/d8wJSvRXgw39uZjP44Cmy7w8n+HFvdRsXmrMrr0G7IwC&#10;t4vlSYz4oI+idNA+42pYR6+oYoaj74ry4I6X6zDsAVwuXKzXCYZDaVm4M4+WR/JY4NiiT/0zc3bs&#10;44ATcA/H2WTLV+08YKOlgfUugFSp1091HUuPA516aFw+cWO8vCfUaUWufgMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAL/W1DffAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IpVvX&#10;bpSmE0LiNiFR9gBZkzWFxqnqrCs8PeYEN1v+9Pv7y93sezHZkbqACpaLBITFJpgOWwWH95f7LQiK&#10;Go3uA1oFX5ZgV11flbow4YJvdqpjKzgEqdAKXIxDISU1znpNizBY5NspjF5HXsdWmlFfONz3cpUk&#10;ufS6Q/7g9GCfnW0+67NX0NXzNNR3q1dym33YH+g7y+hDqdub+ekRRLRz/IPhV5/VoWKnYzijIdEr&#10;SJN0zSgPyxwEA9l68wDiyGSa5CCrUv6vUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;MGCG6YUCAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAv9bUN98AAAAKAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="614A241B" w14:textId="6C40699D" w:rsidR="00F943CA" w:rsidRPr="00F943CA" w:rsidRDefault="00F943CA" w:rsidP="00F943CA">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F943CA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Official Visitors</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="016687E5" w14:textId="74C46082" w:rsidR="00F943CA" w:rsidRPr="00F943CA" w:rsidRDefault="00F943CA" w:rsidP="00F943CA">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F943CA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>(COPP 7.3)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EFF604" w14:textId="68D73003" w:rsidR="00005A72" w:rsidRDefault="00175A65" w:rsidP="00B05581">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E9F4F56" wp14:editId="4FC3041A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2774315</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6559550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="304800"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2131557263" name="Straight Arrow Connector 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5464CA74" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.45pt;margin-top:516.5pt;width:0;height:24pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm+0hhuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QLQquq6T50F14Q&#10;rLh8gNcZJ5Yc2xoPTfL3jJ02RYCQQPsy8WXOmTPHk/3dNDhxAkw2+EZuN7UU4HVore8a+e3ru1e3&#10;UiRSvlUueGjkDEneHV6+2I9xBzehD64FFEzi026MjeyJ4q6qku5hUGkTIni+NAEHRbzFrmpRjcw+&#10;uOqmrt9WY8A2YtCQEp/eL5fyUPiNAU2fjElAwjWStVGJWOJTjtVhr3YdqthbfZah/kPFoKznoivV&#10;vSIlvqP9jWqwGkMKhjY6DFUwxmooPXA32/qXbr70KkLphc1JcbUpPR+t/ng6+kdkG8aYdik+Yu5i&#10;MjjkL+sTUzFrXs2CiYReDjWfvq7f3NbFx+qKi5joPYRB5EUjE6GyXU/H4D2/SMBt8UqdPiTiygy8&#10;AHJR53MkZd2DbwXNkceG0CrfOcjvxek5pboKLiuaHSzwz2CEbVniUqbMEhwdipPiKVBag6ftysTZ&#10;GWascyuwLvr+CjznZyiUOfsX8IoolYOnFTxYH/BP1Wm6SDZL/sWBpe9swVNo5/KUxRoemOLVebjz&#10;RP68L/DrL3j4AQAA//8DAFBLAwQUAAYACAAAACEAlSFyEN0AAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KjduqpKiFOVP6lHaLlwc+MliYjXke224e3ZigM97syn2ZlyNfpe&#10;HDGmLpCB6USBQKqD66gx8LF7vVuCSNmSs30gNPCDCVbV9VVpCxdO9I7HbW4Eh1AqrIE256GQMtUt&#10;epsmYUBi7ytEbzOfsZEu2hOH+17OlFpIbzviD60d8KnF+nt78AYe3zZ+/fwZR9T6ZZ7GXZhRvTHm&#10;9mZcP4DIOOZ/GM71uTpU3GkfDuSS6A3M9eKeUTaU1ryKkT9pf5aWUwWyKuXliuoXAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAZvtIYbgBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAlSFyEN0AAAANAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A4647C7" wp14:editId="0291A526">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1878965</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5768975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1800225" cy="790575"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2066818405" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1800225" cy="790575"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29950EA1" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Documents required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="05271139" w14:textId="565F03BD" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Identification</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3A4647C7" id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;margin-left:147.95pt;margin-top:454.25pt;width:141.75pt;height:62.25pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQjlzBUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HSdMGdYqgRYcB&#10;RRsgHXpWZCk2IIsapcTOfv0o2U26bqdhF5kUKX48Pvrmtm8NOyj0DdiSFxc5Z8pKqBq7K/n3l4cv&#10;V5z5IGwlDFhV8qPy/Hb5+dNN5xZqAjWYSiGjINYvOlfyOgS3yDIva9UKfwFOWTJqwFYEUnGXVSg6&#10;it6abJLnl1kHWDkEqbyn2/vByJcpvtZKhmetvQrMlJxqC+nEdG7jmS1vxGKHwtWNHMsQ/1BFKxpL&#10;SU+h7kUQbI/NH6HaRiJ40OFCQpuB1o1UqQfqpsg/dLOphVOpFwLHuxNM/v+FlU+HjVsjwdA5v/Ak&#10;xi56jW38Un2sT2AdT2CpPjBJl8VVnk8mM84k2ebX+Ww+i2hm59cOffiqoGVRKDnSMBJG4vDow+D6&#10;5hKTeTBN9dAYkxTcbe8MsoOgwV2uitW0GKP/5mYs60o+mU1zGq4URCBtRCCxdVXJvd1xJsyOmCkD&#10;ptwWYoY09Zj7Xvh6yJHCjimMjSWoRJ+x1DM6UQr9tmcNZUhFxZstVMc1MoSBYd7Jh4biPwof1gKJ&#10;UlQfrUl4pkMboKJhlDirAX/+7T7606TJyllHFKWGfuwFKs7MN0scuC6m08jppExn8wkp+N6yfW+x&#10;+/YOCMyCFtLJJEb/YN5EjdC+0jatYlYyCSsp9wDdqNyFYXVoH6VarZIb8diJ8Gg3TsbgEbmI7Ev/&#10;KtCNow9Emid4o7NYfGDA4BtfWljtA+gm0eOMK9EqKrQDiWDjvsYle68nr/NfZfkLAAD//wMAUEsD&#10;BBQABgAIAAAAIQDPDX8W4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2&#10;iNqkmDYhToWQ2FVIhB7AjadxSmxHsZsGTs+wosvRf/r/TbmZXc8mHGMXvIKHhQCGvgmm862C3efb&#10;/RpYTNob3QePCr4xwqa6vip1YcLZf+BUp5ZRiY+FVmBTGgrOY2PR6bgIA3rKDmF0OtE5ttyM+kzl&#10;rueZEE/c6c7TgtUDvlpsvuqTU9DV8zTUd9l7tKtt2O7ij5TxqNTtzfzyDCzhnP5h+NMndajIaR9O&#10;3kTWK8hymROqIBdrCYwIucofge0JFculAF6V/PKJ6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAQjlzBUAIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDPDX8W4AAAAAwBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="29950EA1" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Documents required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="05271139" w14:textId="565F03BD" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Identification</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="644703B5" wp14:editId="68D18472">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2774315</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7502525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="257175"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="997580838" name="Straight Arrow Connector 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="257175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18FFD8B2" id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.45pt;margin-top:590.75pt;width:0;height:20.25pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQQJ5HtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySVlkVV033oAi8I&#10;VsB+gNcZJ5Z803hokr/HdtoUAUJitS8TX+acOXM82d9N1rATYNTetbzZ1JyBk77Trm/54/cPb95x&#10;Fkm4ThjvoOUzRH53eP1qP4YdbP3gTQfIEomLuzG0fCAKu6qKcgAr4sYHcOlSebSC0hb7qkMxJnZr&#10;qm1dv61Gj11ALyHGdHq/XPJD4VcKJH1RKgIx0/KkjUrEEp9yrA57setRhEHLswzxDBVWaJeKrlT3&#10;ggT7gfoPKqsl+ugVbaS3lVdKSyg9pG6a+rduvg0iQOklmRPDalN8OVr5+XR0D5hsGEPcxfCAuYtJ&#10;oc3fpI9Nxax5NQsmYnI5lOl0e3Pb3N5kH6srLmCkj+Aty4uWR0Kh+4GO3rn0Ih6b4pU4fYq0AC+A&#10;XNS4HElo8951jOaQxoZQC9cbONfJKdVVcFnRbGCBfwXFdJckLmXKLMHRIDuJNAVCSnDUrEwpO8OU&#10;NmYF1kXfP4Hn/AyFMmf/A14RpbJ3tIKtdh7/Vp2mi2S15F8cWPrOFjz5bi5PWaxJA1Pe5DzceSJ/&#10;3Rf49Rc8/AQAAP//AwBQSwMEFAAGAAgAAAAhAPkbT6PeAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNyoE6dUJcSpyp/UY2m5cHOTJYmI15HttubtWcQBjjvzaXamWiU7ihP6&#10;MDjSkM8yEEiNawfqNLztX26WIEI01JrREWr4wgCr+vKiMmXrzvSKp13sBIdQKI2GPsaplDI0PVoT&#10;Zm5CYu/DeWsin76TrTdnDrejVFm2kNYMxB96M+Fjj83n7mg1PGw3dv307hMWxfM8pL1T1Gy0vr5K&#10;63sQEVP8g+GnPleHmjsd3JHaIEYN82Jxxygb+TK/BcHIr3RgSSmVgawr+X9F/Q0AAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAQQJ5HtgEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD5G0+j3gAAAA0BAAAPAAAAAAAAAAAAAAAAABAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FFCE1F0" wp14:editId="6473AC5B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2345690</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7759700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="914400" cy="723900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1483186023" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="914400" cy="723900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6D834528" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Screening Required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5D383274" w14:textId="6000F86E" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- NO</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7B16CEF0" w14:textId="77777777" w:rsidR="00175A65" w:rsidRDefault="00175A65"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3FFCE1F0" id="_x0000_s1028" style="position:absolute;margin-left:184.7pt;margin-top:611pt;width:1in;height:57pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXDcF9TQIAAJwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51k7boGdYosQYcB&#10;RRugHXpmZCk2IIsapcTufv0o2W26bqdhF5kUKX48Pvryqm+tOGgKDbpSTk8mUminsGrcrpTfH64/&#10;fJYiRHAVWHS6lE86yKvF+3eXnZ/rGdZoK02Cg7gw73wp6xj9vCiCqnUL4QS9dmw0SC1EVmlXVAQd&#10;R29tMZtMPhUdUuUJlQ6Bb9eDUS5yfGO0infGBB2FLSXXFvNJ+dyms1hcwnxH4OtGjWXAP1TRQuM4&#10;6UuoNUQQe2r+CNU2ijCgiScK2wKNaZTOPXA308mbbu5r8Dr3wuAE/wJT+H9h1e3h3m+IYeh8mAcW&#10;Uxe9oTZ9uT7RZ7CeXsDSfRSKLy+mp6cThlSx6Xz28YJljlIcH3sK8avGViShlMSzyBDB4SbEwfXZ&#10;JeUKaJvqurE2K7TbriyJA/Dc1sv1+erLGP03N+tEV8rZ2VAIMH+Mhcg1tb4qZXA7KcDumJgqUs7t&#10;MGXIQ0+51xDqIUcOO6awLpWgM3vGUo/gJCn22140nGGWXqSbLVZPGxKEA8GCV9cNx7+BEDdAzCgG&#10;irck3vFhLHLROEpS1Eg//3af/HnQbJWiY4ZyQz/2QFoK+80xBfIAmNJZOT07n3EOem3Zvra4fbtC&#10;BnPK++hVFpN/tM+iIWwfeZmWKSubwCnOPUA3Kqs4bA6vo9LLZXZjGnuIN+7eqxQ8IZeQfegfgfw4&#10;+sicucVnNsP8DQMG3/TS4XIf0TSZHkdcmVZJ4RXIBBvXNe3Yaz17HX8qi18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDXj0nG4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBF3HTb&#10;tWhtusiCoBfBVURv2WZsismkNNm2/nvHkx7nvY8379XbxTsx4Rj7QArWqwwEUhtMT52C15f7y2sQ&#10;MWky2gVCBd8YYducntS6MmGmZ5z2qRMcQrHSCmxKQyVlbC16HVdhQGLvM4xeJz7HTppRzxzuncyz&#10;rJRe98QfrB5wZ7H92h+9gnSR3uannZ1cG6fu4T1+yGHzqNT52XJ3CyLhkv5g+K3P1aHhTodwJBOF&#10;U1CUNxtG2cjznFcxcrUuWDqwVBRlBrKp5f8VzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAFw3BfU0CAACcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA149JxuEAAAANAQAADwAAAAAAAAAAAAAAAACnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6D834528" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Screening Required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5D383274" w14:textId="6000F86E" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- NO</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7B16CEF0" w14:textId="77777777" w:rsidR="00175A65" w:rsidRDefault="00175A65"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17155A1F" wp14:editId="2259C121">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1621790</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6864350</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2295525" cy="638175"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1904428065" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2295525" cy="638175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5C"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0176DC95" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Level of approval required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="786BD267" w14:textId="47F8EF55" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Superintendent</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="17155A1F" id="_x0000_s1029" style="position:absolute;margin-left:127.7pt;margin-top:540.5pt;width:180.75pt;height:50.25pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj62gUUQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kcdoGdYogRYcB&#10;RRsgHXpWZCk2IIsapcTOfv0o2U26bqdhF5kUKX48Pvr2rmsMOyj0NdiCjy9GnCkroaztruDfXx6+&#10;XHPmg7ClMGBVwY/K87vF50+3rZurCVRgSoWMglg/b13BqxDcPMu8rFQj/AU4ZcmoARsRSMVdVqJo&#10;KXpjssloNMtawNIhSOU93d73Rr5I8bVWMjxr7VVgpuBUW0gnpnMbz2xxK+Y7FK6q5VCG+IcqGlFb&#10;SnoKdS+CYHus/wjV1BLBgw4XEpoMtK6lSj1QN+PRh242lXAq9ULgeHeCyf+/sPLpsHFrJBha5+ee&#10;xNhFp7GJX6qPdQms4wks1QUm6XIyucnzSc6ZJNvs8np8lUc0s/Nrhz58VdCwKBQcaRgJI3F49KF3&#10;fXOJyTyYunyojUkK7rYrg+wgaHD5LF/mqyH6b27GspZKyacjGq4URCBtRCCxcWXBvd1xJsyOmCkD&#10;ptwWYoY09Zj7Xviqz5HCDimMjSWoRJ+h1DM6UQrdtmM1ZbiML+LNFsrjGhlCzzDv5ENN8R+FD2uB&#10;RCmqj9YkPNOhDVDRMEicVYA//3Yf/WnSZOWsJYpSQz/2AhVn5pslDtyMp9PI6aRM86sJKfjesn1v&#10;sftmBQTmmBbSySRG/2DeRI3QvNI2LWNWMgkrKXcP3aCsQr86tI9SLZfJjXjsRHi0Gydj8IhcRPal&#10;exXohtEHIs0TvNFZzD8woPeNLy0s9wF0nehxxpVoFRXagUSwYV/jkr3Xk9f5r7L4BQAA//8DAFBL&#10;AwQUAAYACAAAACEAActUGuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KjjqgkmxKkqfi6coHDh5sZuHCVeh9htwtuznOC4M59mZ6rt4gd2tlPsAioQqwyYxSaYDlsFH+/P&#10;NxJYTBqNHgJaBd82wra+vKh0acKMb/a8Ty2jEIylVuBSGkvOY+Os13EVRovkHcPkdaJzarmZ9Ezh&#10;fuDrLCu41x3SB6dH++Bs0+9PXkHE/qmXj5+3qflyx02Yd9K8vCp1fbXs7oElu6Q/GH7rU3WoqdMh&#10;nNBENihY5/mGUDIyKWgVIYUo7oAdSBJS5MDriv9fUf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA4+toFFECAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAActUGuAAAAANAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="#565a5c" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0176DC95" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Level of approval required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="786BD267" w14:textId="47F8EF55" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Superintendent</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00005A72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F943CA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00005A72">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A90AC0F" w14:textId="7C9C686B" w:rsidR="00A370F1" w:rsidRPr="00A370F1" w:rsidRDefault="004F6AA9" w:rsidP="00A370F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="175EC90F" wp14:editId="3D6DFC77">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2640965</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>173990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="342900"/>
+                <wp:effectExtent l="76200" t="0" r="76200" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1411478286" name="Straight Arrow Connector 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="75ACEE63" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Straight Arrow Connector 8" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:207.95pt;margin-top:13.7pt;width:0;height:27pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQ/pqVuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGlBCKKmd9ELbBBc&#10;8fgAX2ecWHJsazw06d8zdtoUAUICsZn4MefMmePJ/m4enTgBJht8K7ebWgrwOnTW9638+uXts1dS&#10;JFK+Uy54aOUZkrw7PH2yn2IDuzAE1wEKJvGpmWIrB6LYVFXSA4wqbUIEz5cm4KiIt9hXHaqJ2UdX&#10;7er6ZTUF7CIGDSnx6f1yKQ+F3xjQ9NGYBCRcK1kblYglPuZYHfaq6VHFweqLDPUPKkZlPRddqe4V&#10;KfEN7S9Uo9UYUjC00WGsgjFWQ+mBu9nWP3XzeVARSi9sToqrTen/0eoPp6N/QLZhiqlJ8QFzF7PB&#10;MX9Zn5iLWefVLJhJ6OVQ8+nzF7vXdfGxuuEiJnoHYRR50cpEqGw/0DF4zy8ScFu8Uqf3ibgyA6+A&#10;XNT5HElZ98Z3gs6Rx4bQKt87yO/F6TmlugkuKzo7WOCfwAjbscSlTJklODoUJ8VToLQGT9uVibMz&#10;zFjnVmBd9P0ReMnPUChz9jfgFVEqB08reLQ+4O+q03yVbJb8qwNL39mCx9Cdy1MWa3hgileX4c4T&#10;+eO+wG+/4OE7AAAA//8DAFBLAwQUAAYACAAAACEAUvxpdNwAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3FjarsAodafxJe0IGxduWWPaisapkmwL/56gHeBo+9Hr562X0Yzi&#10;QM4PlhHyWQaCuLV64A7hfftytQDhg2KtRsuE8E0els35Wa0qbY/8RodN6EQKYV8phD6EqZLStz0Z&#10;5Wd2Ik63T+uMCml0ndROHVO4GWWRZTfSqIHTh15N9NhT+7XZG4SH17VZPX24SPP5c+nj1hbcrhEv&#10;L+LqHkSgGP5g+NVP6tAkp53ds/ZiRCjz67uEIhS3JYgEnBY7hEVegmxq+b9B8wMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCQ/pqVuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBS/Gl03AAAAAkBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFE1686" w14:textId="42147D71" w:rsidR="00A370F1" w:rsidRDefault="00A370F1" w:rsidP="00A370F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29EEC15F" w14:textId="7E2C1543" w:rsidR="00A370F1" w:rsidRPr="00A370F1" w:rsidRDefault="004F6AA9" w:rsidP="00A370F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3645"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C38A4F2" wp14:editId="6E32FFE8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2707640</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>633095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="361950"/>
+                <wp:effectExtent l="76200" t="0" r="76200" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="40923305" name="Straight Arrow Connector 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="361950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3F2F75A4" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:213.2pt;margin-top:49.85pt;width:0;height:28.5pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe0UJhuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJJFrCCazB5mgQuC&#10;FSwf4HXaiSW/ZDeT5O9pOzMZBAgJxKXjR1d1dbmzv5utYSeISXvX8WZXcwZO+l67oeNfH9+9eM1Z&#10;QuF6YbyDji+Q+N3h+bP9FFq48aM3PURGJC61U+j4iBjaqkpyBCvSzgdwdKl8tAJpG4eqj2Iidmuq&#10;m7q+rSYf+xC9hJTo9H695IfCrxRI/KRUAmSm46QNS4wlPuVYHfaiHaIIo5ZnGeIfVFihHRXdqO4F&#10;CvYt6l+orJbRJ69wJ72tvFJaQumBumnqn7r5MooApRcyJ4XNpvT/aOXH09E9RLJhCqlN4SHmLmYV&#10;bf6SPjYXs5bNLJiRyfVQ0unL2+bNq+JjdcWFmPA9eMvyouMJo9DDiEfvHL2Ij03xSpw+JKTKBLwA&#10;clHjckShzVvXM1wCjQ1GLdxgIL8XpeeU6iq4rHAxsMI/g2K6J4lrmTJLcDSRnQRNgZASHDYbE2Vn&#10;mNLGbMC66Psj8JyfoVDm7G/AG6JU9g43sNXOx99Vx/kiWa35FwfWvrMFT75fylMWa2hgilfn4c4T&#10;+eO+wK+/4OE7AAAA//8DAFBLAwQUAAYACAAAACEApVKykd0AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3FhKVzpWmk7jS9oRNi7cssa0FY1TJdkW/j1GHOBo+9Hr561XyY7i&#10;iD4MjhRczzIQSK0zA3UK3nbPV7cgQtRk9OgIFXxhgFVzflbryrgTveJxGzvBIRQqraCPcaqkDG2P&#10;VoeZm5D49uG81ZFH30nj9YnD7SjzLCul1QPxh15P+NBj+7k9WAX3Lxu7fnz3CefzpyKkncup3Sh1&#10;eZHWdyAipvgHw48+q0PDTnt3IBPEqKDIy4JRBcvlAgQDv4s9kzflAmRTy/8Vmm8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA3tFCYbgBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEApVKykd0AAAAKAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D469461" wp14:editId="0989303B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2774315</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2347595</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="219075"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="693941462" name="Straight Arrow Connector 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="219075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A590515" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.45pt;margin-top:184.85pt;width:0;height:17.25pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLjjQTtQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NEklXlHTu+gFNgiu&#10;eHyArzNOLPml8dAkf4/ttCkChARiM/Fjzpkzx5PD3WwNOwNG7V3Hm13NGTjpe+2Gjn/98vbZK84i&#10;CdcL4x10fIHI745Pnxym0MLej970gCyRuNhOoeMjUWirKsoRrIg7H8ClS+XRCkpbHKoexZTYran2&#10;df2imjz2Ab2EGNPp/XrJj4VfKZD0UakIxEzHkzYqEUt8zLE6HkQ7oAijlhcZ4h9UWKFdKrpR3QsS&#10;7BvqX6isluijV7ST3lZeKS2h9JC6aeqfuvk8igCll2RODJtN8f/Ryg/nk3vAZMMUYhvDA+YuZoU2&#10;f5M+Nhezls0smInJ9VCm033zun75PPtY3XABI70Db1ledDwSCj2MdPLOpRfx2BSvxPl9pBV4BeSi&#10;xuVIQps3rme0hDQ2hFq4wcClTk6pboLLihYDK/wTKKb7JHEtU2YJTgbZWaQpEFKCo2ZjStkZprQx&#10;G7Au+v4IvORnKJQ5+xvwhiiVvaMNbLXz+LvqNF8lqzX/6sDad7bg0fdLecpiTRqY8iaX4c4T+eO+&#10;wG+/4PE7AAAA//8DAFBLAwQUAAYACAAAACEAb8S36NwAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7KhDEhUa4lTlJXVZWjbdufGQRMTjyHZb8/cMYgGreV3de6ZeJjuKE/ow&#10;OFJwO8tAILXODNQpeN+93tyDCFGT0aMjVPCFAZbN5UWtK+PO9IanbewEm1CotII+xqmSMrQ9Wh1m&#10;bkLi24fzVkcefSeN12c2t6PMs2wurR6IE3o94VOP7ef2aBU8btZ29bz3CYvipQxp53Jq10pdX6XV&#10;A4iIKf6J4Qef0aFhpoM7kgliVFAW8wVLFXC9A8GK382Bm6zMQTa1/P9D8w0AAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCLjjQTtQEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBvxLfo3AAAAAsBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F4322D8" wp14:editId="722D90A6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2774315</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3481070</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="304800"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="225301929" name="Straight Arrow Connector 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="328D6975" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.45pt;margin-top:274.1pt;width:0;height:24pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm+0hhuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QLQquq6T50F14Q&#10;rLh8gNcZJ5Yc2xoPTfL3jJ02RYCQQPsy8WXOmTPHk/3dNDhxAkw2+EZuN7UU4HVore8a+e3ru1e3&#10;UiRSvlUueGjkDEneHV6+2I9xBzehD64FFEzi026MjeyJ4q6qku5hUGkTIni+NAEHRbzFrmpRjcw+&#10;uOqmrt9WY8A2YtCQEp/eL5fyUPiNAU2fjElAwjWStVGJWOJTjtVhr3YdqthbfZah/kPFoKznoivV&#10;vSIlvqP9jWqwGkMKhjY6DFUwxmooPXA32/qXbr70KkLphc1JcbUpPR+t/ng6+kdkG8aYdik+Yu5i&#10;MjjkL+sTUzFrXs2CiYReDjWfvq7f3NbFx+qKi5joPYRB5EUjE6GyXU/H4D2/SMBt8UqdPiTiygy8&#10;AHJR53MkZd2DbwXNkceG0CrfOcjvxek5pboKLiuaHSzwz2CEbVniUqbMEhwdipPiKVBag6ftysTZ&#10;GWascyuwLvr+CjznZyiUOfsX8IoolYOnFTxYH/BP1Wm6SDZL/sWBpe9swVNo5/KUxRoemOLVebjz&#10;RP68L/DrL3j4AQAA//8DAFBLAwQUAAYACAAAACEAy5Y5JN4AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3FhKW6qtazqNL2nHsXHhlrVeW9E4VZJt4d9jxAGOfv3o9eNqFc0o&#10;zuj8YEnB/SwBgdTYdqBOwfv+9W4OwgdNrR4toYIv9LCqr68qXbb2Qm943oVOcAn5UivoQ5hKKX3T&#10;o9F+Zick3h2tMzrw6DrZOn3hcjPKNEkKafRAfKHXEz712HzuTkbB43Zj1s8fLmKWveQ+7m1KzUap&#10;25u4XoIIGMMfDD/6rA41Ox3siVovRgV5ViwYVfCQz1MQTPwmB04WRQqyruT/H+pvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAGb7SGG4AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMuWOSTeAAAACwEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="041BDBD5" wp14:editId="45C2D3A7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2774315</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4700270</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="238125"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="53269351" name="Straight Arrow Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="238125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3EB2A686" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:218.45pt;margin-top:370.1pt;width:0;height:18.75pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAy8Gu3tQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJJBoFU0mT3MAhcE&#10;Kx4f4HXaiSW/1G4myd9jOzMZBAgJxKXjR1d1dblzuJ+tYWfAqL3reLOrOQMnfa/d0PGvX96+uOMs&#10;knC9MN5BxxeI/P74/NlhCi3s/ehND8gSiYvtFDo+EoW2qqIcwYq48wFculQeraC0xaHqUUyJ3Zpq&#10;X9evq8ljH9BLiDGdPqyX/Fj4lQJJH5WKQMx0PGmjErHEpxyr40G0A4owanmRIf5BhRXapaIb1YMg&#10;wb6h/oXKaok+ekU76W3lldISSg+pm6b+qZvPowhQeknmxLDZFP8frfxwPrlHTDZMIbYxPGLuYlZo&#10;8zfpY3Mxa9nMgpmYXA9lOt2/vGv2r7KP1Q0XMNI78JblRccjodDDSCfvXHoRj03xSpzfR1qBV0Au&#10;alyOJLR543pGS0hjQ6iFGwxc6uSU6ia4rGgxsMI/gWK6TxLXMmWW4GSQnUWaAiElOGo2ppSdYUob&#10;swHrou+PwEt+hkKZs78Bb4hS2TvawFY7j7+rTvNVslrzrw6sfWcLnny/lKcs1qSBKW9yGe48kT/u&#10;C/z2Cx6/AwAA//8DAFBLAwQUAAYACAAAACEAXj3SsN0AAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KhDEhUa4lTlT+qxtFx6c+MliYjXke225u1ZxAH2tjOj2W/rZbKjOKEP&#10;gyMFt7MMBFLrzECdgvfd6809iBA1GT06QgVfGGDZXF7UujLuTG942sZOcAmFSivoY5wqKUPbo9Vh&#10;5iYk9j6ctzry6jtpvD5zuR1lnmVzafVAfKHXEz712H5uj1bB42ZtV897n7AoXsqQdi6ndq3U9VVa&#10;PYCImOJfGH7wGR0aZjq4I5kgRgVlMV9wVMFdmeUgOPGrHFjhAdnU8v8PzTcAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMvBrt7UBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAXj3SsN0AAAALAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F07C623" wp14:editId="7890394B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2333625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3788410</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="914400" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1772817718" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="914400" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10A2F49F" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application Forms required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="430C2238" w14:textId="568F26AA" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- None</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CEDDD68" w14:textId="77777777" w:rsidR="00175A65" w:rsidRDefault="00175A65"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7F07C623" id="_x0000_s1030" style="position:absolute;margin-left:183.75pt;margin-top:298.3pt;width:1in;height:1in;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkQW/ASQIAAJwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06CdN2MOEWWIMOA&#10;oi3QDj0zshwbkEWNUmJ3Xz9Kdpqu22nYRSFF+pF8eszium+NOGryDdpCTi8mUmirsGzsvpDfH7cf&#10;PknhA9gSDFpdyGft5fXy/btF53I9wxpNqUkwiPV55wpZh+DyLPOq1i34C3TacrBCaiGwS/usJOgY&#10;vTXZbDL5mHVIpSNU2nu+3QxBuUz4VaVVuKsqr4MwheTeQjopnbt4ZssF5HsCVzdqbAP+oYsWGstF&#10;X6A2EEAcqPkDqm0UoccqXChsM6yqRuk0A08znbyZ5qEGp9MsTI53LzT5/werbo8P7p6Yhs753LMZ&#10;p+grauMv9yf6RNbzC1m6D0Lx5efpfD5hShWHRptRsvPHjnz4qrEV0Sgk8VskiuB448OQekqJtTya&#10;ptw2xiSH9ru1IXEEfrfNanO1/hKfitF/SzNWdIWcXQ6NAOunMhC4p9aVhfR2LwWYPQtTBUq1LcYK&#10;jAR5rL0BXw81EuxYwtgY10k9Y6tncqIV+l0vGq4wj1/Emx2Wz/ckCAeBeae2DePfgA/3QKwoJoq3&#10;JNzxURnkpnG0pKiRfv7tPubzQ3NUio4VygP9OABpKcw3yxJIpLOkkzO/vJpxDXod2b2O2EO7RiZz&#10;yvvoVDJjfjAnsyJsn3iZVrEqh8Aqrj1QNzrrMGwOr6PSq1VKYxk7CDf2wakIfmL2sX8CcuPTB9bM&#10;LZ7UDPkbBQy58UuLq0PAqknyOPPKDx8dXoEkgXFd44699lPW+U9l+QsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMMM22vhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwYvYTbTZasyk&#10;SEHQS8Fait622TUb3I+Q3Sbx3zue9DgzD+88b7WenWWjHmIXPEK+yIBp3wTV+RZh//Z0fQcsJumV&#10;tMFrhG8dYV2fn1WyVGHyr3rcpZZRiI+lRDAp9SXnsTHaybgIvfZ0+wyDk4nGoeVqkBOFO8tvskxw&#10;JztPH4zs9cbo5mt3cgjpKh2m7caMtolj+/weP3i/fEG8vJgfH4AlPac/GH71SR1qcjqGk1eRWYRb&#10;sSoIRSjuhQBGRJHntDkirJaZAF5X/H+H+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk&#10;QW/ASQIAAJwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDDDNtr4QAAAAsBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10A2F49F" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application Forms required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="430C2238" w14:textId="568F26AA" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- None</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CEDDD68" w14:textId="77777777" w:rsidR="00175A65" w:rsidRDefault="00175A65"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4832D776" wp14:editId="2777055B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2333625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2569210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="914400" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1510958059" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="914400" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5C"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="44661A0F" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="26556662" w14:textId="1C02824D" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00175A65">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>-  Direct to the Prison</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4832D776" id="_x0000_s1031" style="position:absolute;margin-left:183.75pt;margin-top:202.3pt;width:1in;height:1in;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiDSnTSQIAAJwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06CptuMOkWQosOA&#10;oivQDj0zshQbkEWNUmJ3Xz9Kdpqu22nYRSFF+pF8eszl1dBZcdAUWnSVnJ/NpNBOYd26XSW/P958&#10;+CRFiOBqsOh0JZ91kFer9+8ue1/qBTZoa02CQVwoe1/JJkZfFkVQje4gnKHXjoMGqYPILu2KmqBn&#10;9M4Wi9nsouiRak+odAh8ez0G5SrjG6NV/GZM0FHYSnJvMZ+Uz206i9UllDsC37RqagP+oYsOWsdF&#10;X6CuIYLYU/sHVNcqwoAmninsCjSmVTrPwNPMZ2+meWjA6zwLkxP8C03h/8Gqu8ODvyemofehDGym&#10;KQZDXfrl/sSQyXp+IUsPUSi+/Dw/P58xpYpDk80oxeljTyF+0diJZFSS+C0yRXC4DXFMPaakWgFt&#10;W9+01maHdtuNJXEAfrflxXK93KSnYvTf0qwTfSUXy7ERYP0YC5F76nxdyeB2UoDdsTBVpFzbYarA&#10;SFCm2tcQmrFGhp1KWJfiOqtnavVETrLisB1EyxWW6Yt0s8X6+Z4E4Siw4NVNy/i3EOI9ECuKieIt&#10;id/4MBa5aZwsKRqkn3+7T/n80ByVomeF8kA/9kBaCvvVsQQy6Szp7JwvPy64Br2ObF9H3L7bIJM5&#10;5330KpspP9qjaQi7J16mdarKIXCKa4/UTc4mjpvD66j0ep3TWMYe4q178CqBH5l9HJ6A/PT0kTVz&#10;h0c1Q/lGAWNu+tLheh/RtFkeJ1754ZPDK5AlMK1r2rHXfs46/amsfgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAD9K/snfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGzUCaRpFOJU&#10;FR8LExQWNje+xlHic4jdJvx7jgm2+3j03nPVdnGDOOMUOk8K0lUCAqnxpqNWwcf7800BIkRNRg+e&#10;UME3BtjWlxeVLo2f6Q3P+9gKDqFQagU2xrGUMjQWnQ4rPyLx7ugnpyO3UyvNpGcOd4O8TZJcOt0R&#10;X7B6xAeLTb8/OQWB+qe+ePzcxObLHjM/7wrz8qrU9dWyuwcRcYl/MPzqszrU7HTwJzJBDAru8s2a&#10;UQVZkuUgmFinKU8OXGRFDrKu5P8f6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYg0p&#10;00kCAACcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;P0r+yd8AAAALAQAADwAAAAAAAAAAAAAAAACjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" fillcolor="#565a5c" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="44661A0F" w14:textId="77777777" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="26556662" w14:textId="1C02824D" w:rsidR="00175A65" w:rsidRPr="00175A65" w:rsidRDefault="00175A65" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00175A65">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>-  Direct to the Prison</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BF189A3" wp14:editId="19DB21DC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1383665</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>995045</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2800350" cy="1352550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1753450288" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2800350" cy="1352550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0960E508" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Definition:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="653F2577" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Visiting Justices</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="428D43F6" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Judges</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="40750644" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Certain Officials</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="647E26A2" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Legal Practitioner</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="569CFD13" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Police</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="30F227DA" w14:textId="632E4913" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00175A65">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Public Officers</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5BF189A3" id="_x0000_s1032" style="position:absolute;margin-left:108.95pt;margin-top:78.35pt;width:220.5pt;height:106.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwtMNmUAIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7bTJOuCOkXQIMOA&#10;og3QDj0rshQbkEWNUmJ3Xz9Kdpuu22nYRSFF+pF8eszVdd8adlLoG7AlLyY5Z8pKqBp7KPn3x+2n&#10;S858ELYSBqwq+bPy/Hr18cNV55ZqCjWYSiEjEOuXnSt5HYJbZpmXtWqFn4BTloIasBWBXDxkFYqO&#10;0FuTTfN8kXWAlUOQynu63QxBvkr4WisZ7rX2KjBTcuotpBPTuY9ntroSywMKVzdybEP8QxetaCwV&#10;fYXaiCDYEZs/oNpGInjQYSKhzUDrRqo0A01T5O+meaiFU2kWIse7V5r8/4OVd6cHt0OioXN+6cmM&#10;U/Qa2/hL/bE+kfX8SpbqA5N0Ob3M84s5cSopVlzMp3NyCCc7f+7Qh68KWhaNkiO9RiJJnG59GFJf&#10;UmI1D6apto0xycHD/sYgOwl6ucW6WM+KEf23NGNZR73MZ3nsRJCCtBGBzNZVJff2wJkwB5KmDJhq&#10;W4gV0rPH2hvh66FGgh1LGBtbUEk/Y6tneqIV+n3PGqqwiF/Emz1UzztkCIPEvJPbhvBvhQ87gaQp&#10;6o/2JNzToQ1Q0zBanNWAP/92H/PpqSnKWUcapYF+HAUqzsw3SyL4UsxmUdTJmc0/T8nBt5H924g9&#10;tjdAZBa0kU4mM+YH82JqhPaJ1mkdq1JIWEm1B+pG5yYMu0MLKdV6ndJIyE6EW/vgZASPzEVmH/sn&#10;gW58+kCquYMXPYvlOwUMufFLC+tjAN0keZx5JVlFh5YgCWxc2Lhlb/2Udf5bWf0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQCr38dY3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQu&#10;iKUraruVphNC4jYhUfYAWROaQuNUddYVnh5zYkf7//T7c7Vb/CBmO1EfUMF6lYCw2AbTY6fg8P5y&#10;vwFBUaPRQ0Cr4NsS7Orrq0qXJpzxzc5N7ASXIJVagYtxLKWk1lmvaRVGi5x9hMnryOPUSTPpM5f7&#10;QaZJkkuve+QLTo/22dn2qzl5BX2zzGNzl76SK/Zhf6CfLKNPpW5vlqdHENEu8R+GP31Wh5qdjuGE&#10;hsSgIF0XW0Y5yPICBBN5tuHNUcFDvi1A1pW8/KH+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALC0w2ZQAgAAngQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKvfx1jfAAAACwEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0960E508" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Definition:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="653F2577" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Visiting Justices</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="428D43F6" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Judges</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="40750644" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Certain Officials</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="647E26A2" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Legal Practitioner</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="569CFD13" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Police</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="30F227DA" w14:textId="632E4913" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00175A65">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Public Officers</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BE5D251" wp14:editId="56F8F2A0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1926590</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>13970</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1600200" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="530050183" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1600200" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="788CD84D" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Prisons Act 1981</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="56FB1323" w14:textId="4E5306F8" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00234009">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Sections 54, 56,57, 61, 62, 63, 64</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0BE5D251" id="_x0000_s1033" style="position:absolute;margin-left:151.7pt;margin-top:1.1pt;width:126pt;height:48.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN5hL0UAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0HSbMGdYosQYYB&#10;RRsgHXpWZCk2IIsapcTOfv0o2W26bqdhF5kUKX48Pvr2rmsMOyn0NdiC51cjzpSVUNb2UPDvT5tP&#10;nznzQdhSGLCq4Gfl+d3i44fb1s3VGCowpUJGQayft67gVQhunmVeVqoR/gqcsmTUgI0IpOIhK1G0&#10;FL0x2Xg0us5awNIhSOU93a57I1+k+ForGR619iowU3CqLaQT07mPZ7a4FfMDClfVcihD/EMVjagt&#10;JX0NtRZBsCPWf4RqaongQYcrCU0GWtdSpR6om3z0rptdJZxKvRA43r3C5P9fWPlw2rktEgyt83NP&#10;Yuyi09jEL9XHugTW+RUs1QUm6TK/Ho1oApxJsl3nN/l4GtHMLq8d+vBVQcOiUHCkYSSMxOneh971&#10;xSUm82DqclMbkxQ87FcG2UnQ4NbL9Wz1ZYj+m5uxrC34eDpJhQgikDYiUE2NKwvu7YEzYQ7ETBkw&#10;5bYQM6Spx9xr4as+Rwo7pDA2lqASfYZSL+hEKXT7jtWUYRZfxJs9lOctMoSeYd7JTU3x74UPW4FE&#10;KQKK1iQ80qENUNEwSJxVgD//dh/9adJk5awlilJDP44CFWfmmyUO3OSTSeR0UibT2ZgUfGvZv7XY&#10;Y7MCAjOnhXQyidE/mBdRIzTPtE3LmJVMwkrK3UM3KKvQrw7to1TLZXIjHjsR7u3OyRg8IheRfeqe&#10;Bbph9IFI8wAvdBbzdwzofeNLC8tjAF0nelxwJVpFhXYgEWzY17hkb/XkdfmrLH4BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBHy6Tj3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwFITvgv8hPMGL&#10;uKndrbq1r4ssCHpZcBXRW7aJTTF5KU22rf/e50mPwwwz31Sb2TsxmiF2gRCuFhkIQ03QHbUIry8P&#10;l7cgYlKklQtkEL5NhE19elKpUoeJns24T63gEoqlQrAp9aWUsbHGq7gIvSH2PsPgVWI5tFIPauJy&#10;72SeZdfSq454warebK1pvvZHj5Au0tu029rRNXFsH9/jh+xXT4jnZ/P9HYhk5vQXhl98RoeamQ7h&#10;SDoKh7DMliuOIuQ5CPaLomB9QFivb0DWlfx/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEADeYS9FACAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAR8uk494AAAAIAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="788CD84D" w14:textId="77777777" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Prisons Act 1981</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="56FB1323" w14:textId="4E5306F8" w:rsidR="00234009" w:rsidRPr="00234009" w:rsidRDefault="00234009" w:rsidP="00234009">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00234009">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Sections 54, 56,57, 61, 62, 63, 64</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A370F1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A370F1" w:rsidRPr="00A370F1" w:rsidSect="00513342">
+      <w:headerReference w:type="even" r:id="rId40"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId43"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1021" w:left="1361" w:header="510" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="503A2943" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5CEF5E19" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3A85853E" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="102B5A30" w14:textId="51761C75" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="006969C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-461"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -19660,701 +11869,1137 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="79C95A64" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="004661F0">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="07297592" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="215C3AAF" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="52204832" w14:textId="0E213A2E" w:rsidR="00C93B2D" w:rsidRPr="00F67464" w:rsidRDefault="00C93B2D" w:rsidP="004661F0">
+    <w:p w14:paraId="57559207" w14:textId="47638A4E" w:rsidR="00513786" w:rsidRPr="00067A1B" w:rsidRDefault="00513786">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741519">
+        <w:t>s.56,</w:t>
+      </w:r>
+      <w:r w:rsidR="00290C38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00741519">
+        <w:t>s.57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A46971">
+        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="503C725B" w14:textId="1990E8AC" w:rsidR="00741519" w:rsidRDefault="00741519">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A46971">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F67464">
+      <w:r>
+        <w:t xml:space="preserve"> s.61 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="3B7E7D9B" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRPr="00F67464" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="40C41425" w14:textId="5C3363F9" w:rsidR="00545019" w:rsidRDefault="00545019">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.64 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A46971">
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="67DBAB30" w14:textId="271D8168" w:rsidR="00545019" w:rsidRDefault="00545019">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A46971">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F67464">
+      <w:r>
+        <w:t xml:space="preserve"> s. 63 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="7EA57C2C" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRPr="00F67464" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="6">
+    <w:p w14:paraId="3A31F33C" w14:textId="6F62C7BC" w:rsidR="001C1E3F" w:rsidRDefault="001C1E3F" w:rsidP="001C1E3F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46971">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 66</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1CC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46971">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A46971">
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="75A3CF09" w14:textId="72D224DC" w:rsidR="00683149" w:rsidRDefault="00683149">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A46971">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F67464">
+      <w:r>
+        <w:t xml:space="preserve"> s 61 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F97E24">
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5F97">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="42EEB5D4" w14:textId="55E04EDA" w:rsidR="00C818E1" w:rsidRPr="00460726" w:rsidRDefault="00C818E1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
-[...6 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.5</w:t>
+      </w:r>
+      <w:r w:rsidR="0023297B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="0C8A3727" w14:textId="1715B0AA" w:rsidR="00005A8C" w:rsidRDefault="00005A8C" w:rsidP="00005A8C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 54</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE38F5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s.56 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3693">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="1FFB4ED4" w14:textId="77777777" w:rsidR="00005A8C" w:rsidRDefault="00005A8C" w:rsidP="00005A8C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 57 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A46971">
-        <w:footnoteRef/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00F67464">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Inspector of Custodial Services Act 2003</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="76EF7D34" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRPr="00F67464" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="7FC52A1E" w14:textId="6671B5F1" w:rsidR="00B62890" w:rsidRDefault="00B62890">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.16 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A46971">
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="4F4A69F4" w14:textId="3B7A34EB" w:rsidR="00003339" w:rsidRDefault="00003339">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A46971">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F67464">
+      <w:r>
+        <w:t xml:space="preserve"> s.21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003339">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00F67464">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prisons Act 1981</w:t>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w14:paraId="338FC634" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00A46971">
+  <w:footnote w:id="13">
+    <w:p w14:paraId="4E7BE6EF" w14:textId="0964D900" w:rsidR="00F93588" w:rsidRDefault="00F93588">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A46971">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 66(1) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46971">
+        <w:t xml:space="preserve"> s.28 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Act 1981</w:t>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-[...22 lines deleted...]
-    <w:p w14:paraId="12FC3678" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="14">
+    <w:p w14:paraId="7AFB24EA" w14:textId="77777777" w:rsidR="00DD77E7" w:rsidRDefault="00DD77E7" w:rsidP="00DD77E7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 28 </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
-    <w:p w14:paraId="70C2662B" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="15">
+    <w:p w14:paraId="768053C3" w14:textId="76F0804C" w:rsidR="003F4FF9" w:rsidRDefault="003F4FF9" w:rsidP="003F4FF9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> r. 76 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0A60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE38F5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.135 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F65655">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Regulations 1982</w:t>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
-    <w:p w14:paraId="6CD671E2" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="16">
+    <w:p w14:paraId="2F7D4ADD" w14:textId="77777777" w:rsidR="00624CE1" w:rsidRDefault="00624CE1" w:rsidP="00624CE1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> r. 77(1) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0A60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624CE1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 130 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893C6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Regulations 1982</w:t>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
-    <w:p w14:paraId="79DBEB73" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="17">
+    <w:p w14:paraId="44F1A570" w14:textId="04E0A145" w:rsidR="002E1F9F" w:rsidRDefault="002E1F9F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> r. 77(2) and (3) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B0A60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C70C1">
+        <w:t>s.40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1F9F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Regulations 1982</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="005B0A60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67464">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Act 1981</w:t>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
-    <w:p w14:paraId="12833008" w14:textId="03412760" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D">
+  <w:footnote w:id="18">
+    <w:p w14:paraId="7E58D0A9" w14:textId="77777777" w:rsidR="002F201E" w:rsidRDefault="002F201E" w:rsidP="002F201E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 61(1) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EB5568">
+        <w:t xml:space="preserve"> r. 76 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Act 1981</w:t>
+        <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="16">
-    <w:p w14:paraId="51FA96D8" w14:textId="198AFDD2" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="19">
+    <w:p w14:paraId="3049E685" w14:textId="77777777" w:rsidR="002F201E" w:rsidRDefault="002F201E" w:rsidP="002F201E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 62(2) </w:t>
+        <w:t xml:space="preserve"> r. 77(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Act 1981</w:t>
+        <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="17">
-    <w:p w14:paraId="1579AE4B" w14:textId="7274CFD9" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="20">
+    <w:p w14:paraId="1E1D515D" w14:textId="77777777" w:rsidR="002F201E" w:rsidRDefault="002F201E" w:rsidP="002F201E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 63 </w:t>
+        <w:t xml:space="preserve"> r. 77(2) and (3) </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0A60">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Prisons Act 1981</w:t>
+        <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="18">
-    <w:p w14:paraId="78203435" w14:textId="3AF31648" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00F67464">
+  <w:footnote w:id="21">
+    <w:p w14:paraId="637060D2" w14:textId="2F318677" w:rsidR="00EA144B" w:rsidRDefault="00EA144B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 64 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A46971">
+        <w:t xml:space="preserve"> s.61 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00460726">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="41FC14B2" w14:textId="563136B2" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 61(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5568">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w14:paraId="7EB2D5BD" w14:textId="77777777" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 62(2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A60">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w14:paraId="1ACA8B1D" w14:textId="77E983DB" w:rsidR="004236A9" w:rsidRDefault="004236A9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.63 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5568">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
+    <w:p w14:paraId="0BE48FE7" w14:textId="1815AA4F" w:rsidR="00FF11CA" w:rsidRDefault="00FF11CA" w:rsidP="00FF11CA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s. 64 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="68" w:name="_Hlk119047560"/>
+      <w:r w:rsidRPr="00A46971">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
       <w:r>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3AAA">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD3AAA">
-        <w:t xml:space="preserve"> 28</w:t>
+        <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46971">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Inspector of Custodial Services Act 2003</w:t>
-      </w:r>
-[...136 lines deleted...]
-        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2FF9BA51" w14:textId="7B3791FF" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A41BBDB" w14:textId="6E5F8032" w:rsidR="00DE0EEC" w:rsidRDefault="00DE0EEC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60C5F034" wp14:editId="0EEABC2F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1238793239" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="657440E5" w14:textId="37EA6B1B" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE0EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="60C5F034" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1034" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251673600;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="657440E5" w14:textId="37EA6B1B" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE0EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FF9BA51" w14:textId="28EBBA41" w:rsidR="00C93B2D" w:rsidRDefault="00DE0EEC" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7655240E" wp14:editId="6F132A91">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1458995739" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B64DC02" w14:textId="4759139D" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE0EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7655240E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1035" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251674624;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPN/u7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDVqRg3C+A1PTYpZTIgyHpjO7mv54WX26&#10;ocQHZhqmwIiaHoWnd4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B69D2OQLhK+lIKHJym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1APLDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+btpNi2zIs2C5Hh7psn/P1j+eNjYZ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0+ct1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNe86X4LzRGHcjDu21u+6rD0mvnwzBwuGOdA0YYn&#10;PKSCvqZwsihpwf38mz/mI+8YpaRHwdTUoKIpUd8N7iNqKxnFbV7meHOTezsZZq/vAWVY4IuwPJkx&#10;L6jJlA70K8p5GQthiBmO5WoaJvM+jMrF58DFcpmSUEaWhbXZWB6hI12Ry5fhlTl7Ijzgph5hUhOr&#10;3vE+5sY/vV3uA7KflhKpHYk8MY4STGs9PZeo8bf3lHV51ItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;w4kdd9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3&#10;RPQ8dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCL&#10;PCzK25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs&#10;6aWh6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozeb&#10;zkHtDWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATzf7uwwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B64DC02" w14:textId="4759139D" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE0EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C93B2D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00874AAD">
+    <w:r w:rsidR="007E59EF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 7.3 Official, Religious, Spiritual and Other Visitors</w:t>
+      <w:t>COPP 7.3 Official Visitors</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A6D8899" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="59E06CFF" w14:textId="1A141376" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59E06CFF" w14:textId="4DA5D6DF" w:rsidR="00C93B2D" w:rsidRDefault="00DE0EEC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0834E4DB" wp14:editId="703C4CE5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E30FC7B" wp14:editId="3032BC87">
+              <wp:simplePos x="866775" y="323850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1784412274" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="40B6D87E" w14:textId="419C4033" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE0EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6E30FC7B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1036" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251672576;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="40B6D87E" w14:textId="419C4033" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE0EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C93B2D" w:rsidRPr="008114B3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0834E4DB" wp14:editId="703C4CE5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
@@ -20407,113 +13052,109 @@
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0834E4DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="0834E4DB" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUuY++wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5x4SZpYIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wW7adS9TfMD4vrCufece9hc90aTo/RBgWV0NplSIq2AWtk9oz9/3L9b&#10;URIitzXXYCWjJxno9fbtm03nKllCC7qWniCIDVXnGG1jdFVRBNFKw8MEnLSYbMAbHjH0+6L2vEN0&#10;o4tyOl0WHfjaeRAyBPx7NyTpNuM3jRTxW9MEGYlmFHuLefV53aW12G54tffctUqMbfB/6MJwZbHo&#10;GeqOR04OXv0FZZTwEKCJEwGmgKZRQmYOyGY2fcXmseVOZi4oTnBnmcL/gxVfj4/uuyex/wA9DjCT&#10;CO4BxK9ALNy23O7ljffQtZLXWHiWJCs6F6rxapI6VCGB7LovUOOQ+SFCBuobb5IqyJMgOg7gdBZd&#10;9pGIVHI5v1qVC0oE5sr1cjFf5BK8er7tfIifJBiSNox6HGpG58eHEFM3vHo+kopZuFda58FqSzpG&#10;1wuEf5UxKqLvtDKMrqbpG5yQSH60db4cudLDHgtoO7JORAfKsd/1RNWMvk93kwg7qE8og4fBZvgs&#10;cNOC/0NJhxZjNPw+cC8p0Z8tSrmezefJkzmYL65KDPxlZneZ4VYgFKORkmF7G7OPB2I3KHmjshov&#10;nYwto3WySKPNkzcv43zq5TFunwAAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebGbhIRr6PYbcLfs5zg&#10;OJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVpChsmenPnbWoEl1As&#10;DEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df25BE+X4773VK9Nk9+&#10;NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5AHBB0tgJZlfL/geoH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVlLmPvsBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAAAAAAAAAAAA&#10;AABVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="198212533"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="68D31594" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRPr="00464E72" w:rsidRDefault="00C93B2D" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="545ED4E4" wp14:editId="551A17A7">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="545ED4E4" wp14:editId="551A17A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2543810</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-17145</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3971925" cy="542925"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Text Box 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3971925" cy="542925"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -20546,75 +13187,75 @@
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="545ED4E4" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="545ED4E4" id="Text Box 21" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX9JGabQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;8ZyP+8KuoNhTvT20oxCcvC2pKHci4KPw1PtUYppnfKBFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWadDsfjOHzpMJ5cjujgTzWrU43dVtdAVRnSz+FkEiMeTS9qD9ULjf0yvkoqYSW9nXPs&#10;xWtsJ5y+DamWywSicXMC7+yTk9F1LFJsuefmRXjX9SVSR99DP3Vi9qY9W2y0tLDcIugy9W7Mc5vV&#10;Lv80qqn7u28l/gWn54Q6fn6LVwAAAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3Z&#10;iR0tPz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXs&#10;c0LoQhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmv&#10;qV7eDuvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6&#10;hfIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV/SRmm0CAABEBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAA&#10;AAAAAADHBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="7C712DF5" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650A3FED" wp14:editId="55435444">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650A3FED" wp14:editId="55435444">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-29210</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-59055</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7580630" cy="10719435"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -20629,149 +13270,499 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="64FFC15F" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64FFC15F" w14:textId="0FC6434E" w:rsidR="00C93B2D" w:rsidRDefault="00DE0EEC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4410C41A" wp14:editId="15E82E4C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1120117383" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0EDA3ACF" w14:textId="650ED444" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE0EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4410C41A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1039" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251676672;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7yjFNDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt7WnYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv58Xn26&#10;ocQHZhqmwIiaHoWnt4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90bKN1xBx5kmHHQGUjZcZFmwGmK/NU0m5ZZkWZBcrw90+T/Hyx/OGzskyNh+AYDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHxTJsYAuHoLMvipigp4Rj6/OW6LMuIkl1+ts6H7wI0iUZNHW4lkcUO&#10;ax/G1Ckl1jKw6pRKm1HmLwdiRk926TBaYdgOpGuwkan7LTRHHMrBuG9v+arD0mvmwxNzuGCcA0Ub&#10;HvGQCvqawsmipAX36z1/zEfeMUpJj4KpqUFFU6J+GNxH1FYyiq95mePNTe7tZJi9vgOUYYEvwvJk&#10;xrygJlM60C8o52UshCFmOJaraZjMuzAqF58DF8tlSkIZWRbWZmN5hI50RS6fhxfm7InwgJt6gElN&#10;rHrF+5gb//R2uQ/IflpKpHYk8sQ4SjCt9fRcosb/vKesy6Ne/AYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMOJHXfaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTUlULslxIQD&#10;N0T0PHTHttCdaboLVH69qxe9TPLyXt77pliMrlNnGnwrbCCdJKCIK7Et1wZ2b6uHGSgfkC12wmTg&#10;izwsytubAnMrF36l8zbUKpawz9FAE0Kfa+2rhhz6ifTE0fuUwWGIcqi1HfASy12nH5Nkqh22HBca&#10;7Omloeq4PTkDbbaUkNL7enX4cKmk1806u26Mub8bl8+gAo3hLww/+BEdysi0lxNbrzoD8ZHwe6M3&#10;m85B7Q1k8yfQZaH/s5ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPvKMU0NAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMOJHXfaAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0EDA3ACF" w14:textId="650ED444" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE0EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="190A7824" w14:textId="2D089611" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D" w:rsidP="004D040B">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="190A7824" w14:textId="7ABF1076" w:rsidR="00C93B2D" w:rsidRDefault="00DE0EEC" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="045606A1" wp14:editId="67334ABC">
+              <wp:simplePos x="866775" y="323850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="197101880" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A2E3B24" w14:textId="6A9F9F27" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE0EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="045606A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1040" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251677696;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A2E3B24" w14:textId="6A9F9F27" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE0EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C93B2D" w:rsidRPr="00F2206B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D" w:rsidRPr="00F2206B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D" w:rsidRPr="00F2206B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00093911">
+    <w:r w:rsidR="00B65FC0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 7.3 Official, Religious, Spiritual and Other Visitors</w:t>
+      <w:t>COPP 7.3 Official Visitors</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D" w:rsidRPr="00F2206B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C93B2D" w:rsidRPr="00F2206B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DE23D4">
+    <w:r w:rsidR="00D63527" w:rsidRPr="00F2206B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>v</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="001C6193" w:rsidRPr="00DE23D4">
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00DE23D4">
+    <w:r w:rsidR="00A6429E" w:rsidRPr="00F2206B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3E16A82E" w14:textId="77777777" w:rsidR="00C93B2D" w:rsidRDefault="00C93B2D">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E16A82E" w14:textId="4D375AEF" w:rsidR="00C93B2D" w:rsidRDefault="00DE0EEC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FA86BDF" wp14:editId="5D35C674">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="918237092" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="327D7415" w14:textId="11DB2365" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE0EEC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5FA86BDF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1041" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251675648;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhtFQ2DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2x3cD+MOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnv36UHCdbt9Owi0yR9CP5+DS/H7QiB+F8B6amxSynRBgOTWd2Nf3+uvp0&#10;S4kPzDRMgRE1PQpP7xcfP8x7W4kraEE1whEEMb7qbU3bEGyVZZ63QjM/AysMBiU4zQJe3S5rHOsR&#10;XavsKs+vsx5cYx1w4T16H8cgXSR8KQUPz1J6EYiqKfYW0unSuY1ntpizaueYbTt+aoP9QxeadQaL&#10;nqEeWWBk77o/oHTHHXiQYcZBZyBlx0WaAacp8nfTbFpmRZoFyfH2TJP/f7D86bCxL46E4QsMuMBI&#10;SG995dEZ5xmk0/GLnRKMI4XHM21iCISjsyyL26KkhGPo8811WZYRJbv8bJ0PXwVoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9GbqfgvNEYdyMO7bW77qsPSa+fDCHC4Y50DR&#10;hmc8pIK+pnCyKGnB/fibP+Yj7xilpEfB1NSgoilR3wzuI2orGcVdXuZ4c5N7Oxlmrx8AZVjgi7A8&#10;mTEvqMmUDvQbynkZC2GIGY7lahom8yGMysXnwMVymZJQRpaFtdlYHqEjXZHL1+GNOXsiPOCmnmBS&#10;E6ve8T7mxj+9Xe4Dsp+WEqkdiTwxjhJMaz09l6jxX+8p6/KoFz8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAhtFQ2DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="327D7415" w14:textId="11DB2365" w:rsidR="00DE0EEC" w:rsidRPr="00DE0EEC" w:rsidRDefault="00DE0EEC" w:rsidP="00DE0EEC">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE0EEC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00252B4B"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6563CB6"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03E63A6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72663AC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -20831,51 +13822,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04276F15"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AA02A61C"/>
     <w:styleLink w:val="Bulletlist"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -20948,159 +13939,70 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...87 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="108156E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFBC8E3C"/>
     <w:lvl w:ilvl="0" w:tplc="392E0D54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -21154,50 +14056,101 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10BF17C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16A85EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33C213EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="71AAF190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21294,51 +14247,393 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19741B4B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EB8B36C"/>
+    <w:lvl w:ilvl="0" w:tplc="AEEAD774">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="281C1C4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6598D72C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4EB6ECDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F4DEA310">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4C2817E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6B7E1C18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44608206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="89F4DD9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B222AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7286F75A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23BE6102"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD2004D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F2E2B56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E368330"/>
     <w:styleLink w:val="StyleBulletedSymbolsymbol10ptLeft063cmHanging0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -21437,64 +14732,177 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C00137D"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34671673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="89A04A54"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="7B445870"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EBB48DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A40A868"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -21526,229 +14934,223 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="458E0F75"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C72710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E92491E8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="79ECB506"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47141AE1"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46E757B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E8F813AA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="F0BA9754"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
@@ -21874,51 +15276,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53AA598B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B445870"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="564262FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00144CE6"/>
     <w:lvl w:ilvl="0" w:tplc="615A29DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22015,164 +15530,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F2561E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53928AB6"/>
     <w:lvl w:ilvl="0" w:tplc="0E0A17DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22242,163 +15644,503 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D1B7A7D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F82A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5236672E"/>
-    <w:lvl w:ilvl="0" w:tplc="28CC60B4">
+    <w:tmpl w:val="50C4FF8C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2580" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3300" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4020" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4740" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5460" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6180" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6900" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7620" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A8E0A35"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BDA8590"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D6D32D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B445870"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F40473E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B445870"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70C45DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BB8B4DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22467,51 +16209,233 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2A08878"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73915B76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D5E218E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -22561,99 +16485,189 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77221B91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C44DC18"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793822A8"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2244102A"/>
+    <w:tmpl w:val="152C7FF8"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1134" w:hanging="567"/>
+        <w:ind w:left="7797" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3685" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
@@ -22692,164 +16706,277 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F48492A"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B763A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="10ACFF8E"/>
+    <w:tmpl w:val="404030E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5820" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7260" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFF0CEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A42EEDBA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1713" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA9595B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21A4E634"/>
     <w:lvl w:ilvl="0" w:tplc="1DB60FAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22919,1239 +17046,2607 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="197549363">
+  <w:num w:numId="1" w16cid:durableId="72776314">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2096318199">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2079400079">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2080208758">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1380864988">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="850528968">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1225676529">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1393499738">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2087262974">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="307824651">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1446390307">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="89787324">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1371804703">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13" w16cid:durableId="18699558">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1713336801">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="14" w16cid:durableId="376469127">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="461001776">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="15" w16cid:durableId="1219323684">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="300622396">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="16" w16cid:durableId="1469857473">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="352808312">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="17" w16cid:durableId="1164736429">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="349719568">
+  <w:num w:numId="18" w16cid:durableId="1217619430">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1539471341">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="453250143">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="510263742">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1347248098">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1798833401">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="558633251">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="653413224">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="886142061">
+  <w:num w:numId="25" w16cid:durableId="1579631094">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1576279258">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="26" w16cid:durableId="1247306028">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="995720644">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="27" w16cid:durableId="1961253510">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="18"/>
+  <w:num w:numId="28" w16cid:durableId="171334871">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2109427603">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1407530852">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1509253892">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="122383546">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9RHVgPwL0JfH13RcmQ5M77+4g4zNEx3BMGHdlxaJrer7JMwItOKeYiC9xF1lkV/uiO14oVK29N+eqiNSn6YNZA==" w:salt="rVPjA3yKPGHXIgWYgGUs8w=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="mCs6uQkHOnEFwTYwWD/Xyd9qoAL6pKRtxzz63+2MGQ2Aqp4tHHKojAPJ8Ccj0mQC2ajoEiT93wjjmRMSqk9R+Q==" w:salt="H2/nwuqVQCTctFaB03pSDg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="208897"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00BB3AC5"/>
+    <w:rsid w:val="0000067D"/>
     <w:rsid w:val="000007F5"/>
+    <w:rsid w:val="00000F3B"/>
+    <w:rsid w:val="00001A94"/>
     <w:rsid w:val="000022BB"/>
     <w:rsid w:val="00002FA8"/>
+    <w:rsid w:val="00003339"/>
     <w:rsid w:val="00003F65"/>
     <w:rsid w:val="00004877"/>
+    <w:rsid w:val="0000591B"/>
+    <w:rsid w:val="00005A72"/>
+    <w:rsid w:val="00005A8C"/>
+    <w:rsid w:val="0000621E"/>
     <w:rsid w:val="0000663C"/>
     <w:rsid w:val="00006A4E"/>
+    <w:rsid w:val="000102BD"/>
+    <w:rsid w:val="0001072D"/>
+    <w:rsid w:val="00010831"/>
+    <w:rsid w:val="00010F7F"/>
     <w:rsid w:val="000120AE"/>
+    <w:rsid w:val="0001214B"/>
+    <w:rsid w:val="000134FF"/>
+    <w:rsid w:val="00013708"/>
+    <w:rsid w:val="000139AD"/>
     <w:rsid w:val="000158ED"/>
     <w:rsid w:val="00015EF0"/>
     <w:rsid w:val="00016171"/>
+    <w:rsid w:val="000175DF"/>
+    <w:rsid w:val="000176CA"/>
+    <w:rsid w:val="00017E5D"/>
+    <w:rsid w:val="00023254"/>
+    <w:rsid w:val="00023833"/>
     <w:rsid w:val="00024FFF"/>
+    <w:rsid w:val="0002574A"/>
+    <w:rsid w:val="000259EB"/>
     <w:rsid w:val="00025EF6"/>
+    <w:rsid w:val="00026C09"/>
+    <w:rsid w:val="00026D49"/>
+    <w:rsid w:val="00026DC3"/>
+    <w:rsid w:val="000315E6"/>
     <w:rsid w:val="00031E80"/>
+    <w:rsid w:val="00032905"/>
+    <w:rsid w:val="00032A4E"/>
+    <w:rsid w:val="0003304A"/>
     <w:rsid w:val="000334F2"/>
     <w:rsid w:val="00036C52"/>
+    <w:rsid w:val="000372AE"/>
     <w:rsid w:val="00037CC6"/>
+    <w:rsid w:val="00040218"/>
+    <w:rsid w:val="00042815"/>
+    <w:rsid w:val="00042CF4"/>
+    <w:rsid w:val="00042E7A"/>
+    <w:rsid w:val="00044BE1"/>
+    <w:rsid w:val="00045D98"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046122"/>
+    <w:rsid w:val="000464C4"/>
     <w:rsid w:val="000467A2"/>
+    <w:rsid w:val="000469EF"/>
+    <w:rsid w:val="00050F2A"/>
+    <w:rsid w:val="00051369"/>
     <w:rsid w:val="000528A5"/>
     <w:rsid w:val="00055C2D"/>
+    <w:rsid w:val="00057186"/>
+    <w:rsid w:val="00057AA9"/>
     <w:rsid w:val="00063171"/>
+    <w:rsid w:val="00063809"/>
     <w:rsid w:val="00064251"/>
     <w:rsid w:val="00064275"/>
     <w:rsid w:val="00065AC9"/>
     <w:rsid w:val="00066485"/>
-    <w:rsid w:val="00074A7F"/>
+    <w:rsid w:val="00067A1B"/>
+    <w:rsid w:val="000723EE"/>
+    <w:rsid w:val="00072DBF"/>
+    <w:rsid w:val="00073190"/>
     <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00075C31"/>
+    <w:rsid w:val="00075F81"/>
+    <w:rsid w:val="00077270"/>
+    <w:rsid w:val="00081661"/>
+    <w:rsid w:val="00084124"/>
+    <w:rsid w:val="00084537"/>
+    <w:rsid w:val="00084615"/>
     <w:rsid w:val="00085102"/>
+    <w:rsid w:val="00085B4E"/>
+    <w:rsid w:val="00085FA5"/>
+    <w:rsid w:val="000864F7"/>
     <w:rsid w:val="00087363"/>
     <w:rsid w:val="00090452"/>
     <w:rsid w:val="000916D7"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="00093911"/>
     <w:rsid w:val="00094A2E"/>
     <w:rsid w:val="00094D22"/>
+    <w:rsid w:val="00095B52"/>
+    <w:rsid w:val="000970A6"/>
     <w:rsid w:val="000A013B"/>
+    <w:rsid w:val="000A0466"/>
+    <w:rsid w:val="000A0DB1"/>
     <w:rsid w:val="000A12D8"/>
     <w:rsid w:val="000A2EB2"/>
+    <w:rsid w:val="000A3EFB"/>
+    <w:rsid w:val="000A4D43"/>
+    <w:rsid w:val="000A56B3"/>
+    <w:rsid w:val="000A612D"/>
+    <w:rsid w:val="000A701E"/>
+    <w:rsid w:val="000A78F5"/>
     <w:rsid w:val="000A7AC5"/>
+    <w:rsid w:val="000B00E4"/>
+    <w:rsid w:val="000B01D6"/>
+    <w:rsid w:val="000B10FA"/>
+    <w:rsid w:val="000B14E2"/>
     <w:rsid w:val="000B1CD1"/>
     <w:rsid w:val="000B5001"/>
+    <w:rsid w:val="000B594C"/>
+    <w:rsid w:val="000B5A13"/>
     <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000B64A0"/>
+    <w:rsid w:val="000B6566"/>
+    <w:rsid w:val="000B6C04"/>
+    <w:rsid w:val="000B76A9"/>
     <w:rsid w:val="000C1D46"/>
     <w:rsid w:val="000C226A"/>
     <w:rsid w:val="000C22AB"/>
+    <w:rsid w:val="000C3E26"/>
     <w:rsid w:val="000C4789"/>
+    <w:rsid w:val="000C5173"/>
+    <w:rsid w:val="000C5181"/>
+    <w:rsid w:val="000C6AB3"/>
     <w:rsid w:val="000C6C1A"/>
+    <w:rsid w:val="000C6DF8"/>
+    <w:rsid w:val="000C7E44"/>
     <w:rsid w:val="000C7EDC"/>
     <w:rsid w:val="000D008C"/>
+    <w:rsid w:val="000D0093"/>
+    <w:rsid w:val="000D116B"/>
+    <w:rsid w:val="000D1333"/>
     <w:rsid w:val="000D161E"/>
     <w:rsid w:val="000D2305"/>
+    <w:rsid w:val="000D2E39"/>
     <w:rsid w:val="000D312E"/>
+    <w:rsid w:val="000D3DBC"/>
     <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="000D6B44"/>
+    <w:rsid w:val="000D7A7F"/>
+    <w:rsid w:val="000E188E"/>
+    <w:rsid w:val="000E236F"/>
+    <w:rsid w:val="000E2613"/>
+    <w:rsid w:val="000E2D38"/>
     <w:rsid w:val="000E2D53"/>
-    <w:rsid w:val="000E3C17"/>
+    <w:rsid w:val="000E3D16"/>
+    <w:rsid w:val="000E482D"/>
+    <w:rsid w:val="000E597C"/>
+    <w:rsid w:val="000E5BB0"/>
     <w:rsid w:val="000E61BF"/>
+    <w:rsid w:val="000E78BB"/>
+    <w:rsid w:val="000F1F87"/>
+    <w:rsid w:val="000F36A7"/>
+    <w:rsid w:val="000F4A93"/>
     <w:rsid w:val="000F5102"/>
+    <w:rsid w:val="000F5779"/>
     <w:rsid w:val="000F5A75"/>
     <w:rsid w:val="000F5CEB"/>
+    <w:rsid w:val="000F6976"/>
     <w:rsid w:val="000F6A1B"/>
+    <w:rsid w:val="000F7377"/>
     <w:rsid w:val="000F7531"/>
+    <w:rsid w:val="00100616"/>
+    <w:rsid w:val="00100D50"/>
+    <w:rsid w:val="00101542"/>
+    <w:rsid w:val="001020C9"/>
     <w:rsid w:val="00102DC7"/>
     <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="0010424C"/>
     <w:rsid w:val="00104375"/>
+    <w:rsid w:val="00104C44"/>
     <w:rsid w:val="00104D35"/>
     <w:rsid w:val="00106C03"/>
     <w:rsid w:val="001075C6"/>
     <w:rsid w:val="00110EEE"/>
-    <w:rsid w:val="00112272"/>
+    <w:rsid w:val="00110FC5"/>
+    <w:rsid w:val="00111240"/>
+    <w:rsid w:val="0011297F"/>
+    <w:rsid w:val="00112D19"/>
+    <w:rsid w:val="00114534"/>
+    <w:rsid w:val="0011490A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="001176E0"/>
     <w:rsid w:val="0012129B"/>
     <w:rsid w:val="0012203F"/>
     <w:rsid w:val="001238C2"/>
     <w:rsid w:val="001242F2"/>
+    <w:rsid w:val="00124CE3"/>
+    <w:rsid w:val="00125BA6"/>
     <w:rsid w:val="001265A2"/>
     <w:rsid w:val="00126611"/>
+    <w:rsid w:val="00130BBF"/>
     <w:rsid w:val="00130C44"/>
     <w:rsid w:val="00130CE0"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131DE4"/>
+    <w:rsid w:val="00132B93"/>
     <w:rsid w:val="00132EDC"/>
-    <w:rsid w:val="0013471E"/>
+    <w:rsid w:val="001337B4"/>
+    <w:rsid w:val="00133F66"/>
+    <w:rsid w:val="0013408A"/>
+    <w:rsid w:val="00134F8E"/>
     <w:rsid w:val="0013562C"/>
+    <w:rsid w:val="00135CB4"/>
+    <w:rsid w:val="00136185"/>
+    <w:rsid w:val="00137457"/>
     <w:rsid w:val="00137703"/>
-    <w:rsid w:val="00141AA6"/>
     <w:rsid w:val="00142B73"/>
+    <w:rsid w:val="001430BF"/>
+    <w:rsid w:val="00143E63"/>
+    <w:rsid w:val="001444E2"/>
     <w:rsid w:val="001449E0"/>
     <w:rsid w:val="00144A1B"/>
-    <w:rsid w:val="001450E3"/>
     <w:rsid w:val="00146739"/>
+    <w:rsid w:val="001468D9"/>
+    <w:rsid w:val="001468DA"/>
     <w:rsid w:val="00146D15"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="001502FC"/>
+    <w:rsid w:val="00151701"/>
+    <w:rsid w:val="00151F6B"/>
+    <w:rsid w:val="00154CB9"/>
     <w:rsid w:val="00155326"/>
+    <w:rsid w:val="0015580B"/>
     <w:rsid w:val="00155864"/>
+    <w:rsid w:val="0015658E"/>
+    <w:rsid w:val="00157872"/>
+    <w:rsid w:val="00161A9F"/>
     <w:rsid w:val="00161CC3"/>
+    <w:rsid w:val="00162422"/>
+    <w:rsid w:val="00163D43"/>
     <w:rsid w:val="00164F76"/>
     <w:rsid w:val="00165740"/>
+    <w:rsid w:val="00165DDD"/>
+    <w:rsid w:val="00166F7B"/>
+    <w:rsid w:val="00170FA3"/>
+    <w:rsid w:val="00174457"/>
+    <w:rsid w:val="00174AF8"/>
+    <w:rsid w:val="00174EB6"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="00175A65"/>
+    <w:rsid w:val="00175F27"/>
+    <w:rsid w:val="00175F99"/>
     <w:rsid w:val="00176109"/>
+    <w:rsid w:val="001761C2"/>
     <w:rsid w:val="00181261"/>
     <w:rsid w:val="001812CA"/>
+    <w:rsid w:val="0018162E"/>
+    <w:rsid w:val="001816C2"/>
+    <w:rsid w:val="001836C6"/>
+    <w:rsid w:val="0018409F"/>
+    <w:rsid w:val="001853E3"/>
     <w:rsid w:val="00185721"/>
+    <w:rsid w:val="0018592C"/>
     <w:rsid w:val="001875A8"/>
     <w:rsid w:val="00191C84"/>
+    <w:rsid w:val="00191D31"/>
+    <w:rsid w:val="00192921"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="00193B74"/>
+    <w:rsid w:val="001948AD"/>
+    <w:rsid w:val="00195E92"/>
+    <w:rsid w:val="00196387"/>
+    <w:rsid w:val="001A3D8E"/>
+    <w:rsid w:val="001A3E28"/>
+    <w:rsid w:val="001A45F6"/>
     <w:rsid w:val="001A59C0"/>
     <w:rsid w:val="001A5CC5"/>
+    <w:rsid w:val="001A6C1B"/>
+    <w:rsid w:val="001B190B"/>
     <w:rsid w:val="001B1C51"/>
     <w:rsid w:val="001B1DC4"/>
+    <w:rsid w:val="001B28DE"/>
     <w:rsid w:val="001B2A33"/>
+    <w:rsid w:val="001B37B9"/>
     <w:rsid w:val="001B4010"/>
+    <w:rsid w:val="001B6938"/>
+    <w:rsid w:val="001B765A"/>
     <w:rsid w:val="001B7A67"/>
+    <w:rsid w:val="001C093A"/>
+    <w:rsid w:val="001C1E3F"/>
+    <w:rsid w:val="001C2BEA"/>
     <w:rsid w:val="001C32A3"/>
     <w:rsid w:val="001C3794"/>
+    <w:rsid w:val="001C5B9C"/>
     <w:rsid w:val="001C5FA8"/>
-    <w:rsid w:val="001C6193"/>
+    <w:rsid w:val="001C6867"/>
+    <w:rsid w:val="001C70C1"/>
+    <w:rsid w:val="001D02AA"/>
+    <w:rsid w:val="001D0330"/>
     <w:rsid w:val="001D128F"/>
+    <w:rsid w:val="001D23C5"/>
+    <w:rsid w:val="001D472C"/>
     <w:rsid w:val="001D589E"/>
+    <w:rsid w:val="001D6373"/>
     <w:rsid w:val="001D63D5"/>
     <w:rsid w:val="001D7178"/>
     <w:rsid w:val="001D7F31"/>
+    <w:rsid w:val="001E5EAE"/>
+    <w:rsid w:val="001E5FEE"/>
     <w:rsid w:val="001E6A8C"/>
     <w:rsid w:val="001E7153"/>
+    <w:rsid w:val="001F2FE7"/>
     <w:rsid w:val="001F30BB"/>
+    <w:rsid w:val="001F30D9"/>
+    <w:rsid w:val="001F4517"/>
     <w:rsid w:val="001F4D63"/>
     <w:rsid w:val="001F6D43"/>
+    <w:rsid w:val="001F7122"/>
+    <w:rsid w:val="001F7A77"/>
+    <w:rsid w:val="00201022"/>
+    <w:rsid w:val="0020133B"/>
+    <w:rsid w:val="0020608D"/>
+    <w:rsid w:val="0020733B"/>
     <w:rsid w:val="002110C9"/>
     <w:rsid w:val="002119C8"/>
+    <w:rsid w:val="00211B17"/>
     <w:rsid w:val="00212771"/>
     <w:rsid w:val="002145B7"/>
     <w:rsid w:val="00215223"/>
+    <w:rsid w:val="00215ADC"/>
     <w:rsid w:val="0021637A"/>
-    <w:rsid w:val="002167AD"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="0022250E"/>
     <w:rsid w:val="00222B4F"/>
+    <w:rsid w:val="002236A0"/>
+    <w:rsid w:val="00224D7B"/>
+    <w:rsid w:val="00227EDD"/>
     <w:rsid w:val="00230B0F"/>
+    <w:rsid w:val="0023297B"/>
     <w:rsid w:val="00232A1E"/>
+    <w:rsid w:val="00234009"/>
+    <w:rsid w:val="002341AA"/>
+    <w:rsid w:val="0023700A"/>
     <w:rsid w:val="002377F7"/>
-    <w:rsid w:val="002407F9"/>
+    <w:rsid w:val="00240533"/>
+    <w:rsid w:val="002436B1"/>
     <w:rsid w:val="00243CB0"/>
     <w:rsid w:val="00243FB1"/>
     <w:rsid w:val="00244ABD"/>
+    <w:rsid w:val="002451FA"/>
+    <w:rsid w:val="002456F6"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00245EA4"/>
+    <w:rsid w:val="00245F5B"/>
+    <w:rsid w:val="002461CD"/>
     <w:rsid w:val="00247629"/>
     <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00250CE3"/>
+    <w:rsid w:val="00252603"/>
     <w:rsid w:val="00252F32"/>
     <w:rsid w:val="00254316"/>
+    <w:rsid w:val="00256144"/>
+    <w:rsid w:val="00256CD5"/>
     <w:rsid w:val="0025735A"/>
+    <w:rsid w:val="002574AE"/>
     <w:rsid w:val="00260703"/>
     <w:rsid w:val="00261E33"/>
+    <w:rsid w:val="002627D3"/>
     <w:rsid w:val="00263942"/>
+    <w:rsid w:val="00267254"/>
     <w:rsid w:val="002674A5"/>
+    <w:rsid w:val="00267C6D"/>
     <w:rsid w:val="00271353"/>
+    <w:rsid w:val="0027329C"/>
+    <w:rsid w:val="00274EA5"/>
+    <w:rsid w:val="00275D3F"/>
     <w:rsid w:val="0027609B"/>
+    <w:rsid w:val="00276B57"/>
+    <w:rsid w:val="002800C3"/>
+    <w:rsid w:val="002803C3"/>
     <w:rsid w:val="0028141B"/>
+    <w:rsid w:val="0028151C"/>
     <w:rsid w:val="00283284"/>
     <w:rsid w:val="0028380B"/>
+    <w:rsid w:val="00284030"/>
     <w:rsid w:val="0028508C"/>
+    <w:rsid w:val="002855C2"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="00285D21"/>
+    <w:rsid w:val="00286880"/>
+    <w:rsid w:val="002877F1"/>
     <w:rsid w:val="002878AA"/>
+    <w:rsid w:val="00290C38"/>
     <w:rsid w:val="00290E42"/>
+    <w:rsid w:val="002914E1"/>
+    <w:rsid w:val="00292C6D"/>
+    <w:rsid w:val="00294FB9"/>
+    <w:rsid w:val="00295A95"/>
+    <w:rsid w:val="00295AA0"/>
+    <w:rsid w:val="002960D7"/>
     <w:rsid w:val="00296AF9"/>
+    <w:rsid w:val="00296C29"/>
+    <w:rsid w:val="00296C4C"/>
     <w:rsid w:val="0029790D"/>
+    <w:rsid w:val="002A4676"/>
     <w:rsid w:val="002A546A"/>
     <w:rsid w:val="002A54FA"/>
     <w:rsid w:val="002A7411"/>
+    <w:rsid w:val="002A77B8"/>
+    <w:rsid w:val="002A78C3"/>
+    <w:rsid w:val="002A79EB"/>
     <w:rsid w:val="002A79FD"/>
     <w:rsid w:val="002A7C54"/>
     <w:rsid w:val="002B266E"/>
     <w:rsid w:val="002B39A8"/>
+    <w:rsid w:val="002B5A71"/>
+    <w:rsid w:val="002B5B47"/>
     <w:rsid w:val="002B61BE"/>
     <w:rsid w:val="002B632B"/>
+    <w:rsid w:val="002B69F2"/>
+    <w:rsid w:val="002B6A0E"/>
     <w:rsid w:val="002B72D0"/>
     <w:rsid w:val="002B76AB"/>
+    <w:rsid w:val="002B776C"/>
     <w:rsid w:val="002C0399"/>
+    <w:rsid w:val="002C2B44"/>
+    <w:rsid w:val="002C2C46"/>
+    <w:rsid w:val="002C3195"/>
+    <w:rsid w:val="002C3B01"/>
+    <w:rsid w:val="002C4E16"/>
     <w:rsid w:val="002C55A4"/>
-    <w:rsid w:val="002C79F7"/>
+    <w:rsid w:val="002C5748"/>
+    <w:rsid w:val="002C6918"/>
+    <w:rsid w:val="002C6F7D"/>
     <w:rsid w:val="002D0853"/>
+    <w:rsid w:val="002D0B27"/>
+    <w:rsid w:val="002D1065"/>
     <w:rsid w:val="002D1C0B"/>
     <w:rsid w:val="002D2DF2"/>
-    <w:rsid w:val="002D2FE9"/>
+    <w:rsid w:val="002D37C2"/>
+    <w:rsid w:val="002D51F3"/>
+    <w:rsid w:val="002D6022"/>
+    <w:rsid w:val="002D61BC"/>
+    <w:rsid w:val="002D6F1F"/>
+    <w:rsid w:val="002E0512"/>
+    <w:rsid w:val="002E1F9F"/>
     <w:rsid w:val="002E234E"/>
+    <w:rsid w:val="002E2AFF"/>
+    <w:rsid w:val="002E2C0A"/>
     <w:rsid w:val="002E4BB3"/>
     <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="002E5FB3"/>
     <w:rsid w:val="002E6A60"/>
+    <w:rsid w:val="002E6E1E"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002E7171"/>
+    <w:rsid w:val="002E7EE9"/>
+    <w:rsid w:val="002F201E"/>
+    <w:rsid w:val="002F437D"/>
+    <w:rsid w:val="002F4D17"/>
+    <w:rsid w:val="002F6229"/>
+    <w:rsid w:val="002F7565"/>
+    <w:rsid w:val="002F79D1"/>
+    <w:rsid w:val="00300290"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="00302A45"/>
+    <w:rsid w:val="00302690"/>
+    <w:rsid w:val="00302BD8"/>
     <w:rsid w:val="00302F6B"/>
+    <w:rsid w:val="00304025"/>
+    <w:rsid w:val="00304AFA"/>
+    <w:rsid w:val="00304D23"/>
+    <w:rsid w:val="003051DB"/>
     <w:rsid w:val="00307964"/>
+    <w:rsid w:val="00310738"/>
+    <w:rsid w:val="003111BE"/>
+    <w:rsid w:val="00311F8B"/>
     <w:rsid w:val="00312038"/>
     <w:rsid w:val="0031280D"/>
+    <w:rsid w:val="00313264"/>
+    <w:rsid w:val="0031424C"/>
+    <w:rsid w:val="003204F0"/>
+    <w:rsid w:val="003207DE"/>
+    <w:rsid w:val="003225F6"/>
     <w:rsid w:val="00322EB8"/>
     <w:rsid w:val="0032475F"/>
+    <w:rsid w:val="00325CF5"/>
+    <w:rsid w:val="00326E5B"/>
     <w:rsid w:val="0032788C"/>
     <w:rsid w:val="003302EE"/>
     <w:rsid w:val="00330C03"/>
     <w:rsid w:val="00331742"/>
+    <w:rsid w:val="00332D4D"/>
+    <w:rsid w:val="00332E9D"/>
+    <w:rsid w:val="00334B08"/>
     <w:rsid w:val="003353A5"/>
     <w:rsid w:val="003356DB"/>
+    <w:rsid w:val="00337A1E"/>
+    <w:rsid w:val="00340D19"/>
     <w:rsid w:val="00342192"/>
     <w:rsid w:val="00342857"/>
+    <w:rsid w:val="00342E08"/>
     <w:rsid w:val="003451C3"/>
     <w:rsid w:val="0034572B"/>
+    <w:rsid w:val="0035082E"/>
     <w:rsid w:val="00351CF0"/>
-    <w:rsid w:val="00352779"/>
+    <w:rsid w:val="00352E57"/>
+    <w:rsid w:val="00353752"/>
+    <w:rsid w:val="003548AC"/>
+    <w:rsid w:val="00354BBA"/>
     <w:rsid w:val="003553A4"/>
+    <w:rsid w:val="00356151"/>
+    <w:rsid w:val="00356FAA"/>
+    <w:rsid w:val="003572B9"/>
     <w:rsid w:val="00357B3B"/>
+    <w:rsid w:val="00361BCA"/>
+    <w:rsid w:val="00361FA9"/>
     <w:rsid w:val="00365C2B"/>
     <w:rsid w:val="00365C6A"/>
+    <w:rsid w:val="00366BB5"/>
+    <w:rsid w:val="0036785C"/>
+    <w:rsid w:val="00370A78"/>
     <w:rsid w:val="0037161D"/>
+    <w:rsid w:val="00372BAF"/>
     <w:rsid w:val="00373A1D"/>
+    <w:rsid w:val="00373DE6"/>
+    <w:rsid w:val="00374E4E"/>
+    <w:rsid w:val="0037649A"/>
     <w:rsid w:val="00376C5B"/>
     <w:rsid w:val="00377585"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003821FD"/>
     <w:rsid w:val="00383855"/>
+    <w:rsid w:val="00383BB0"/>
     <w:rsid w:val="00384D61"/>
+    <w:rsid w:val="00386344"/>
+    <w:rsid w:val="003866D1"/>
     <w:rsid w:val="00386FAE"/>
+    <w:rsid w:val="00387C23"/>
+    <w:rsid w:val="00390E59"/>
+    <w:rsid w:val="00391C68"/>
     <w:rsid w:val="00391CA0"/>
     <w:rsid w:val="00392712"/>
+    <w:rsid w:val="003932BB"/>
+    <w:rsid w:val="00393600"/>
+    <w:rsid w:val="00393E59"/>
     <w:rsid w:val="00394B95"/>
+    <w:rsid w:val="00394B99"/>
+    <w:rsid w:val="00394ECF"/>
+    <w:rsid w:val="00395773"/>
+    <w:rsid w:val="003A1A88"/>
+    <w:rsid w:val="003A1EE4"/>
+    <w:rsid w:val="003A21A3"/>
+    <w:rsid w:val="003A2D17"/>
+    <w:rsid w:val="003A2F4F"/>
     <w:rsid w:val="003A304F"/>
     <w:rsid w:val="003A3453"/>
+    <w:rsid w:val="003A7060"/>
+    <w:rsid w:val="003A7425"/>
+    <w:rsid w:val="003B04BF"/>
     <w:rsid w:val="003B0C61"/>
     <w:rsid w:val="003B2160"/>
     <w:rsid w:val="003B2246"/>
     <w:rsid w:val="003B26D0"/>
+    <w:rsid w:val="003B2AC6"/>
+    <w:rsid w:val="003B3E34"/>
+    <w:rsid w:val="003B4103"/>
+    <w:rsid w:val="003B45B0"/>
+    <w:rsid w:val="003B5331"/>
     <w:rsid w:val="003B5995"/>
+    <w:rsid w:val="003B7278"/>
+    <w:rsid w:val="003B73EF"/>
     <w:rsid w:val="003C061F"/>
-    <w:rsid w:val="003C0CEF"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003C207C"/>
+    <w:rsid w:val="003C20EE"/>
     <w:rsid w:val="003C381B"/>
     <w:rsid w:val="003C601C"/>
     <w:rsid w:val="003C6054"/>
     <w:rsid w:val="003C6AB1"/>
     <w:rsid w:val="003C6BD0"/>
+    <w:rsid w:val="003D066D"/>
+    <w:rsid w:val="003D089D"/>
+    <w:rsid w:val="003D1184"/>
+    <w:rsid w:val="003D155C"/>
     <w:rsid w:val="003D19E3"/>
     <w:rsid w:val="003D1D30"/>
+    <w:rsid w:val="003D271F"/>
     <w:rsid w:val="003D2FDA"/>
+    <w:rsid w:val="003D326C"/>
+    <w:rsid w:val="003D6526"/>
     <w:rsid w:val="003D6647"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E290E"/>
+    <w:rsid w:val="003E2A27"/>
     <w:rsid w:val="003E2A8E"/>
     <w:rsid w:val="003E2F89"/>
+    <w:rsid w:val="003E3CB6"/>
+    <w:rsid w:val="003E3F16"/>
     <w:rsid w:val="003E5F60"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E7008"/>
-    <w:rsid w:val="003F1021"/>
+    <w:rsid w:val="003E7959"/>
+    <w:rsid w:val="003F0E99"/>
+    <w:rsid w:val="003F2A4B"/>
+    <w:rsid w:val="003F30FA"/>
     <w:rsid w:val="003F3209"/>
+    <w:rsid w:val="003F38A7"/>
     <w:rsid w:val="003F42C1"/>
+    <w:rsid w:val="003F46F7"/>
     <w:rsid w:val="003F4F7E"/>
+    <w:rsid w:val="003F4FF9"/>
     <w:rsid w:val="003F5296"/>
+    <w:rsid w:val="003F7422"/>
+    <w:rsid w:val="003F7E38"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="00401BB4"/>
+    <w:rsid w:val="00402665"/>
     <w:rsid w:val="00403DC8"/>
+    <w:rsid w:val="00405844"/>
+    <w:rsid w:val="004070D6"/>
     <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="004112CF"/>
     <w:rsid w:val="004117CF"/>
+    <w:rsid w:val="00411A80"/>
+    <w:rsid w:val="00411FC5"/>
+    <w:rsid w:val="0041398F"/>
+    <w:rsid w:val="00413E30"/>
+    <w:rsid w:val="004155C6"/>
+    <w:rsid w:val="00415C16"/>
+    <w:rsid w:val="004167A1"/>
+    <w:rsid w:val="00420056"/>
+    <w:rsid w:val="0042073F"/>
+    <w:rsid w:val="00420F52"/>
+    <w:rsid w:val="004236A9"/>
+    <w:rsid w:val="00424500"/>
     <w:rsid w:val="00424A92"/>
+    <w:rsid w:val="00424B08"/>
     <w:rsid w:val="00425CF1"/>
+    <w:rsid w:val="0042738B"/>
+    <w:rsid w:val="004303C2"/>
+    <w:rsid w:val="00430DD1"/>
+    <w:rsid w:val="00430F60"/>
     <w:rsid w:val="0043138B"/>
     <w:rsid w:val="00431DAE"/>
+    <w:rsid w:val="00431FD7"/>
+    <w:rsid w:val="0043306D"/>
+    <w:rsid w:val="0043354C"/>
+    <w:rsid w:val="004350CE"/>
+    <w:rsid w:val="0043549A"/>
     <w:rsid w:val="004370C9"/>
+    <w:rsid w:val="00437D25"/>
+    <w:rsid w:val="004402EA"/>
+    <w:rsid w:val="00440788"/>
     <w:rsid w:val="00440790"/>
     <w:rsid w:val="004407AB"/>
     <w:rsid w:val="004409C6"/>
     <w:rsid w:val="0044390A"/>
     <w:rsid w:val="004449F8"/>
     <w:rsid w:val="004462BC"/>
+    <w:rsid w:val="004462C5"/>
     <w:rsid w:val="0044729F"/>
+    <w:rsid w:val="00447B74"/>
+    <w:rsid w:val="004525F3"/>
+    <w:rsid w:val="0045297C"/>
     <w:rsid w:val="00453921"/>
     <w:rsid w:val="00453D37"/>
-    <w:rsid w:val="004562DE"/>
-    <w:rsid w:val="00457262"/>
+    <w:rsid w:val="004541FD"/>
+    <w:rsid w:val="00455432"/>
+    <w:rsid w:val="0045584E"/>
     <w:rsid w:val="00457598"/>
+    <w:rsid w:val="00457B59"/>
     <w:rsid w:val="00457DE4"/>
+    <w:rsid w:val="00460726"/>
+    <w:rsid w:val="004615BF"/>
+    <w:rsid w:val="00462666"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="0046541C"/>
     <w:rsid w:val="004661F0"/>
+    <w:rsid w:val="00467757"/>
     <w:rsid w:val="00467875"/>
+    <w:rsid w:val="00471A8F"/>
+    <w:rsid w:val="00472266"/>
+    <w:rsid w:val="00472395"/>
+    <w:rsid w:val="004725AB"/>
     <w:rsid w:val="00474E23"/>
+    <w:rsid w:val="004752E3"/>
     <w:rsid w:val="004776C7"/>
+    <w:rsid w:val="00477C74"/>
+    <w:rsid w:val="00481CAA"/>
     <w:rsid w:val="00481CE6"/>
     <w:rsid w:val="00484720"/>
     <w:rsid w:val="004851EF"/>
+    <w:rsid w:val="0048564F"/>
     <w:rsid w:val="00485D17"/>
+    <w:rsid w:val="00487A0C"/>
+    <w:rsid w:val="0049011D"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="004908A6"/>
     <w:rsid w:val="00490AAF"/>
     <w:rsid w:val="00492D35"/>
     <w:rsid w:val="0049354C"/>
     <w:rsid w:val="00494B7F"/>
+    <w:rsid w:val="00496C83"/>
+    <w:rsid w:val="0049725A"/>
+    <w:rsid w:val="00497848"/>
+    <w:rsid w:val="00497859"/>
+    <w:rsid w:val="00497EA4"/>
     <w:rsid w:val="004A0083"/>
+    <w:rsid w:val="004A039E"/>
+    <w:rsid w:val="004A05BC"/>
     <w:rsid w:val="004A25F0"/>
+    <w:rsid w:val="004A2C46"/>
+    <w:rsid w:val="004A2D3D"/>
     <w:rsid w:val="004A3693"/>
     <w:rsid w:val="004A60A2"/>
     <w:rsid w:val="004A67BB"/>
     <w:rsid w:val="004B0CF1"/>
     <w:rsid w:val="004B1786"/>
     <w:rsid w:val="004B2AE8"/>
     <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B39B3"/>
     <w:rsid w:val="004B3E24"/>
+    <w:rsid w:val="004B53E5"/>
+    <w:rsid w:val="004B567A"/>
     <w:rsid w:val="004B5CC2"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B6EA3"/>
     <w:rsid w:val="004B6F05"/>
+    <w:rsid w:val="004B7E6E"/>
+    <w:rsid w:val="004B7F0C"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C0986"/>
+    <w:rsid w:val="004C187C"/>
     <w:rsid w:val="004C1D2D"/>
     <w:rsid w:val="004C274A"/>
+    <w:rsid w:val="004C2AD3"/>
+    <w:rsid w:val="004C2DFE"/>
+    <w:rsid w:val="004C4A82"/>
     <w:rsid w:val="004C4B92"/>
+    <w:rsid w:val="004C4BF0"/>
+    <w:rsid w:val="004C4FBD"/>
+    <w:rsid w:val="004C59C9"/>
+    <w:rsid w:val="004C6265"/>
     <w:rsid w:val="004C6B83"/>
+    <w:rsid w:val="004C796D"/>
     <w:rsid w:val="004C7C80"/>
     <w:rsid w:val="004D0182"/>
-    <w:rsid w:val="004D01E6"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D1A4A"/>
+    <w:rsid w:val="004D2EB1"/>
+    <w:rsid w:val="004D53D5"/>
+    <w:rsid w:val="004D5E57"/>
+    <w:rsid w:val="004E0F07"/>
     <w:rsid w:val="004E3BA2"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E645D"/>
+    <w:rsid w:val="004E76ED"/>
+    <w:rsid w:val="004E7739"/>
+    <w:rsid w:val="004F0051"/>
+    <w:rsid w:val="004F0681"/>
+    <w:rsid w:val="004F0842"/>
+    <w:rsid w:val="004F089A"/>
+    <w:rsid w:val="004F092D"/>
+    <w:rsid w:val="004F0B11"/>
+    <w:rsid w:val="004F1CC3"/>
+    <w:rsid w:val="004F22E6"/>
     <w:rsid w:val="004F523E"/>
+    <w:rsid w:val="004F535F"/>
+    <w:rsid w:val="004F5F3A"/>
     <w:rsid w:val="004F622F"/>
     <w:rsid w:val="004F6268"/>
     <w:rsid w:val="004F6376"/>
+    <w:rsid w:val="004F6AA9"/>
+    <w:rsid w:val="00500D3F"/>
     <w:rsid w:val="00503964"/>
-    <w:rsid w:val="0050462F"/>
+    <w:rsid w:val="00503B44"/>
     <w:rsid w:val="0050563E"/>
+    <w:rsid w:val="005061E9"/>
     <w:rsid w:val="005063A5"/>
+    <w:rsid w:val="00510491"/>
     <w:rsid w:val="005104EE"/>
+    <w:rsid w:val="005107EE"/>
+    <w:rsid w:val="00511DFC"/>
+    <w:rsid w:val="00512407"/>
     <w:rsid w:val="0051283A"/>
+    <w:rsid w:val="00513342"/>
+    <w:rsid w:val="00513786"/>
     <w:rsid w:val="00513B85"/>
     <w:rsid w:val="00514BA7"/>
+    <w:rsid w:val="0051544D"/>
     <w:rsid w:val="00515A3B"/>
+    <w:rsid w:val="00515EC6"/>
+    <w:rsid w:val="005172D5"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="0052388D"/>
+    <w:rsid w:val="005235FD"/>
     <w:rsid w:val="00525781"/>
+    <w:rsid w:val="00526892"/>
+    <w:rsid w:val="00530DC8"/>
+    <w:rsid w:val="00532D2D"/>
+    <w:rsid w:val="0053322F"/>
     <w:rsid w:val="00533B71"/>
+    <w:rsid w:val="00534183"/>
+    <w:rsid w:val="00534D3E"/>
     <w:rsid w:val="00535C49"/>
+    <w:rsid w:val="00536600"/>
     <w:rsid w:val="00536D07"/>
+    <w:rsid w:val="00540231"/>
+    <w:rsid w:val="00541881"/>
     <w:rsid w:val="00541A24"/>
     <w:rsid w:val="00541ACC"/>
+    <w:rsid w:val="00541D81"/>
     <w:rsid w:val="00541EA2"/>
-    <w:rsid w:val="00542C52"/>
+    <w:rsid w:val="00543B93"/>
     <w:rsid w:val="00544513"/>
+    <w:rsid w:val="00545019"/>
+    <w:rsid w:val="00545387"/>
     <w:rsid w:val="00545922"/>
-    <w:rsid w:val="00546A5F"/>
+    <w:rsid w:val="00545E7E"/>
+    <w:rsid w:val="00546AFC"/>
     <w:rsid w:val="00547FDA"/>
+    <w:rsid w:val="00550641"/>
     <w:rsid w:val="005517C8"/>
+    <w:rsid w:val="0055198B"/>
     <w:rsid w:val="0055217D"/>
     <w:rsid w:val="00552792"/>
+    <w:rsid w:val="00552F60"/>
     <w:rsid w:val="00553648"/>
     <w:rsid w:val="00554385"/>
+    <w:rsid w:val="00557D52"/>
+    <w:rsid w:val="00557E3F"/>
+    <w:rsid w:val="00560DCC"/>
+    <w:rsid w:val="005618A6"/>
+    <w:rsid w:val="005623C4"/>
+    <w:rsid w:val="00564CA5"/>
     <w:rsid w:val="005657AE"/>
+    <w:rsid w:val="0056633A"/>
+    <w:rsid w:val="00566A71"/>
+    <w:rsid w:val="00566A9F"/>
     <w:rsid w:val="00566CA3"/>
     <w:rsid w:val="0056706C"/>
+    <w:rsid w:val="00570EA9"/>
+    <w:rsid w:val="00571C4C"/>
     <w:rsid w:val="00572C6E"/>
     <w:rsid w:val="00572F4C"/>
     <w:rsid w:val="005738FD"/>
     <w:rsid w:val="00575003"/>
     <w:rsid w:val="00576EFF"/>
+    <w:rsid w:val="0057712A"/>
     <w:rsid w:val="00581846"/>
     <w:rsid w:val="00582EB2"/>
+    <w:rsid w:val="00584062"/>
+    <w:rsid w:val="005852C0"/>
+    <w:rsid w:val="0058586C"/>
     <w:rsid w:val="00587E5E"/>
+    <w:rsid w:val="00590735"/>
+    <w:rsid w:val="005908D4"/>
+    <w:rsid w:val="00591B40"/>
     <w:rsid w:val="00592112"/>
-    <w:rsid w:val="00592253"/>
+    <w:rsid w:val="00593701"/>
+    <w:rsid w:val="00596D38"/>
+    <w:rsid w:val="0059734F"/>
     <w:rsid w:val="005975B4"/>
+    <w:rsid w:val="00597AA1"/>
     <w:rsid w:val="005A19A7"/>
+    <w:rsid w:val="005A1A53"/>
+    <w:rsid w:val="005A30A3"/>
     <w:rsid w:val="005A3C78"/>
     <w:rsid w:val="005A3EA6"/>
+    <w:rsid w:val="005A492D"/>
+    <w:rsid w:val="005A5BCD"/>
+    <w:rsid w:val="005A75CF"/>
     <w:rsid w:val="005B0A60"/>
+    <w:rsid w:val="005B3E30"/>
     <w:rsid w:val="005B50BD"/>
     <w:rsid w:val="005B55E9"/>
+    <w:rsid w:val="005B7528"/>
     <w:rsid w:val="005B7F6A"/>
+    <w:rsid w:val="005C084D"/>
     <w:rsid w:val="005C0876"/>
+    <w:rsid w:val="005C2324"/>
+    <w:rsid w:val="005C2470"/>
+    <w:rsid w:val="005C35EB"/>
     <w:rsid w:val="005C3DE5"/>
-    <w:rsid w:val="005C626D"/>
+    <w:rsid w:val="005C41BF"/>
+    <w:rsid w:val="005C6641"/>
+    <w:rsid w:val="005C7481"/>
     <w:rsid w:val="005C7BC2"/>
     <w:rsid w:val="005D1442"/>
+    <w:rsid w:val="005D2A84"/>
+    <w:rsid w:val="005D5C1C"/>
     <w:rsid w:val="005D62D8"/>
-    <w:rsid w:val="005D7298"/>
-    <w:rsid w:val="005E3A27"/>
+    <w:rsid w:val="005E27A6"/>
+    <w:rsid w:val="005E281A"/>
+    <w:rsid w:val="005E4B4C"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E6476"/>
     <w:rsid w:val="005E7A47"/>
+    <w:rsid w:val="005F0446"/>
+    <w:rsid w:val="005F17B8"/>
+    <w:rsid w:val="005F224B"/>
+    <w:rsid w:val="005F3261"/>
     <w:rsid w:val="005F4D5F"/>
     <w:rsid w:val="005F520A"/>
+    <w:rsid w:val="005F637C"/>
+    <w:rsid w:val="005F6E33"/>
+    <w:rsid w:val="005F7CF0"/>
+    <w:rsid w:val="00602430"/>
     <w:rsid w:val="00602E90"/>
+    <w:rsid w:val="0060341D"/>
     <w:rsid w:val="00603511"/>
+    <w:rsid w:val="006043A6"/>
+    <w:rsid w:val="00606106"/>
+    <w:rsid w:val="0060678D"/>
+    <w:rsid w:val="0060770C"/>
     <w:rsid w:val="00607D1F"/>
+    <w:rsid w:val="0061073E"/>
     <w:rsid w:val="00611114"/>
+    <w:rsid w:val="006111DD"/>
+    <w:rsid w:val="0061183B"/>
     <w:rsid w:val="00611B12"/>
     <w:rsid w:val="0061215B"/>
     <w:rsid w:val="00612EC0"/>
-    <w:rsid w:val="006154C0"/>
-    <w:rsid w:val="00615B12"/>
+    <w:rsid w:val="00614F05"/>
     <w:rsid w:val="0061734D"/>
+    <w:rsid w:val="0062020F"/>
     <w:rsid w:val="006217CB"/>
+    <w:rsid w:val="00622094"/>
     <w:rsid w:val="006229DD"/>
+    <w:rsid w:val="006230C5"/>
+    <w:rsid w:val="00623D35"/>
+    <w:rsid w:val="00623F8C"/>
+    <w:rsid w:val="00624369"/>
+    <w:rsid w:val="006247BA"/>
+    <w:rsid w:val="00624CE1"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00627ADD"/>
+    <w:rsid w:val="00630473"/>
+    <w:rsid w:val="006308A6"/>
     <w:rsid w:val="00630C64"/>
+    <w:rsid w:val="006317EB"/>
+    <w:rsid w:val="00631FA6"/>
+    <w:rsid w:val="00632156"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="006339DB"/>
+    <w:rsid w:val="00633F18"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00636209"/>
+    <w:rsid w:val="00636B95"/>
     <w:rsid w:val="00636D35"/>
     <w:rsid w:val="00637933"/>
-    <w:rsid w:val="00641998"/>
+    <w:rsid w:val="00637A16"/>
+    <w:rsid w:val="00637CC7"/>
     <w:rsid w:val="00641FCD"/>
+    <w:rsid w:val="00642287"/>
+    <w:rsid w:val="00642F78"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="006461FD"/>
+    <w:rsid w:val="00646E53"/>
     <w:rsid w:val="00647D85"/>
+    <w:rsid w:val="00650E2F"/>
+    <w:rsid w:val="00651874"/>
+    <w:rsid w:val="006546AB"/>
     <w:rsid w:val="00656F4A"/>
-    <w:rsid w:val="00662F91"/>
+    <w:rsid w:val="006612BF"/>
+    <w:rsid w:val="006615FC"/>
     <w:rsid w:val="00663336"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="006664DE"/>
+    <w:rsid w:val="00666AD4"/>
+    <w:rsid w:val="00666F1A"/>
     <w:rsid w:val="00666FAD"/>
+    <w:rsid w:val="00667CB6"/>
+    <w:rsid w:val="006726E2"/>
     <w:rsid w:val="0067299E"/>
+    <w:rsid w:val="00674775"/>
+    <w:rsid w:val="00674E1E"/>
+    <w:rsid w:val="006755F9"/>
+    <w:rsid w:val="006807B7"/>
+    <w:rsid w:val="00680852"/>
     <w:rsid w:val="0068136C"/>
+    <w:rsid w:val="006817BB"/>
+    <w:rsid w:val="00681A90"/>
+    <w:rsid w:val="00681BEB"/>
     <w:rsid w:val="00681F53"/>
+    <w:rsid w:val="00683149"/>
+    <w:rsid w:val="00684EAE"/>
+    <w:rsid w:val="00684EC7"/>
+    <w:rsid w:val="00693CAE"/>
+    <w:rsid w:val="00694145"/>
     <w:rsid w:val="0069439D"/>
+    <w:rsid w:val="006957EC"/>
     <w:rsid w:val="00695AF8"/>
+    <w:rsid w:val="006966C5"/>
     <w:rsid w:val="006969C1"/>
+    <w:rsid w:val="00697046"/>
+    <w:rsid w:val="006A0412"/>
     <w:rsid w:val="006A11E3"/>
-    <w:rsid w:val="006A12C1"/>
+    <w:rsid w:val="006A1591"/>
     <w:rsid w:val="006A21A2"/>
+    <w:rsid w:val="006A2F9C"/>
     <w:rsid w:val="006A323B"/>
+    <w:rsid w:val="006A3554"/>
     <w:rsid w:val="006A6504"/>
+    <w:rsid w:val="006B0896"/>
     <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B38EC"/>
+    <w:rsid w:val="006B4042"/>
     <w:rsid w:val="006B5C5C"/>
+    <w:rsid w:val="006B693E"/>
+    <w:rsid w:val="006C1E1E"/>
+    <w:rsid w:val="006C21F1"/>
+    <w:rsid w:val="006C228C"/>
+    <w:rsid w:val="006C3143"/>
     <w:rsid w:val="006C3813"/>
+    <w:rsid w:val="006C397E"/>
+    <w:rsid w:val="006C3B20"/>
+    <w:rsid w:val="006C3C2F"/>
+    <w:rsid w:val="006C477D"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C663E"/>
     <w:rsid w:val="006D0979"/>
+    <w:rsid w:val="006D09FA"/>
+    <w:rsid w:val="006D106D"/>
     <w:rsid w:val="006D1A90"/>
+    <w:rsid w:val="006D2E0E"/>
+    <w:rsid w:val="006D2EC1"/>
+    <w:rsid w:val="006D3747"/>
     <w:rsid w:val="006D3A4C"/>
     <w:rsid w:val="006D4ECD"/>
     <w:rsid w:val="006D4EFE"/>
+    <w:rsid w:val="006D6269"/>
+    <w:rsid w:val="006D6958"/>
+    <w:rsid w:val="006E094D"/>
+    <w:rsid w:val="006E15B2"/>
     <w:rsid w:val="006E1C6C"/>
+    <w:rsid w:val="006E1CA0"/>
+    <w:rsid w:val="006E2372"/>
+    <w:rsid w:val="006E25FE"/>
     <w:rsid w:val="006E27F8"/>
+    <w:rsid w:val="006E5501"/>
+    <w:rsid w:val="006E5E41"/>
+    <w:rsid w:val="006E647D"/>
     <w:rsid w:val="006E733F"/>
+    <w:rsid w:val="006E7B0D"/>
+    <w:rsid w:val="006E7FD3"/>
+    <w:rsid w:val="006F09A6"/>
+    <w:rsid w:val="006F3007"/>
+    <w:rsid w:val="006F3FCC"/>
+    <w:rsid w:val="006F48E2"/>
     <w:rsid w:val="006F5175"/>
     <w:rsid w:val="006F65D2"/>
+    <w:rsid w:val="007001D9"/>
+    <w:rsid w:val="00700AC9"/>
     <w:rsid w:val="00700B4D"/>
-    <w:rsid w:val="00702356"/>
-    <w:rsid w:val="0070298A"/>
+    <w:rsid w:val="00700BF0"/>
     <w:rsid w:val="00702B2A"/>
     <w:rsid w:val="00702E24"/>
     <w:rsid w:val="00705AF0"/>
+    <w:rsid w:val="00705F4C"/>
     <w:rsid w:val="007068D8"/>
-    <w:rsid w:val="00707948"/>
-    <w:rsid w:val="00710ECC"/>
+    <w:rsid w:val="00706E5D"/>
+    <w:rsid w:val="00707D2F"/>
+    <w:rsid w:val="00710027"/>
     <w:rsid w:val="00711C79"/>
+    <w:rsid w:val="007129B7"/>
+    <w:rsid w:val="0071323E"/>
     <w:rsid w:val="00713684"/>
     <w:rsid w:val="00714738"/>
+    <w:rsid w:val="0071510A"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="007158D6"/>
+    <w:rsid w:val="00717E19"/>
     <w:rsid w:val="007202C7"/>
+    <w:rsid w:val="00720FBC"/>
     <w:rsid w:val="0072182E"/>
     <w:rsid w:val="00723338"/>
+    <w:rsid w:val="00724A80"/>
+    <w:rsid w:val="00724CDD"/>
+    <w:rsid w:val="0072575A"/>
     <w:rsid w:val="00727B96"/>
-    <w:rsid w:val="00736DC7"/>
+    <w:rsid w:val="007315E3"/>
+    <w:rsid w:val="00734045"/>
+    <w:rsid w:val="00734D7B"/>
+    <w:rsid w:val="00741519"/>
+    <w:rsid w:val="007421D6"/>
+    <w:rsid w:val="007443AB"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="007444EF"/>
     <w:rsid w:val="007448D6"/>
     <w:rsid w:val="00746477"/>
     <w:rsid w:val="0075065A"/>
+    <w:rsid w:val="00751546"/>
+    <w:rsid w:val="007519FE"/>
+    <w:rsid w:val="00751B6A"/>
     <w:rsid w:val="00751BE6"/>
+    <w:rsid w:val="00752A93"/>
     <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="00752D9D"/>
     <w:rsid w:val="00754435"/>
+    <w:rsid w:val="007546EC"/>
     <w:rsid w:val="00754DEB"/>
+    <w:rsid w:val="00755E0C"/>
     <w:rsid w:val="00756A2C"/>
+    <w:rsid w:val="00757173"/>
+    <w:rsid w:val="00757F10"/>
     <w:rsid w:val="00760407"/>
+    <w:rsid w:val="0076054E"/>
     <w:rsid w:val="00762C64"/>
     <w:rsid w:val="00764ACB"/>
+    <w:rsid w:val="007661C0"/>
     <w:rsid w:val="007668D2"/>
     <w:rsid w:val="00770130"/>
+    <w:rsid w:val="0077198A"/>
+    <w:rsid w:val="00771D4E"/>
+    <w:rsid w:val="007742B3"/>
+    <w:rsid w:val="00774453"/>
+    <w:rsid w:val="0077481E"/>
     <w:rsid w:val="00774EB4"/>
     <w:rsid w:val="00775238"/>
+    <w:rsid w:val="00781166"/>
+    <w:rsid w:val="00781DE5"/>
+    <w:rsid w:val="0078272D"/>
+    <w:rsid w:val="00782F5D"/>
     <w:rsid w:val="007842B0"/>
+    <w:rsid w:val="00784A0D"/>
+    <w:rsid w:val="007864AD"/>
     <w:rsid w:val="00787C25"/>
     <w:rsid w:val="00787DF1"/>
-    <w:rsid w:val="007908B2"/>
+    <w:rsid w:val="00790791"/>
+    <w:rsid w:val="00793A60"/>
     <w:rsid w:val="00793A63"/>
+    <w:rsid w:val="0079477E"/>
+    <w:rsid w:val="00796930"/>
+    <w:rsid w:val="007A04D5"/>
+    <w:rsid w:val="007A0833"/>
+    <w:rsid w:val="007A1099"/>
     <w:rsid w:val="007A1FF6"/>
+    <w:rsid w:val="007A2102"/>
     <w:rsid w:val="007A2B8B"/>
+    <w:rsid w:val="007A41F8"/>
     <w:rsid w:val="007A4C7D"/>
+    <w:rsid w:val="007A5047"/>
+    <w:rsid w:val="007A58C4"/>
+    <w:rsid w:val="007A6ED9"/>
+    <w:rsid w:val="007A6FA3"/>
+    <w:rsid w:val="007B01B5"/>
+    <w:rsid w:val="007B1B7B"/>
     <w:rsid w:val="007B27CB"/>
     <w:rsid w:val="007B3826"/>
+    <w:rsid w:val="007B6366"/>
+    <w:rsid w:val="007B6531"/>
+    <w:rsid w:val="007B7CEB"/>
+    <w:rsid w:val="007C0A6F"/>
+    <w:rsid w:val="007C0B6B"/>
     <w:rsid w:val="007C513B"/>
-    <w:rsid w:val="007D0DCE"/>
+    <w:rsid w:val="007D0D99"/>
+    <w:rsid w:val="007D1A6A"/>
     <w:rsid w:val="007D1D9C"/>
     <w:rsid w:val="007D24A2"/>
     <w:rsid w:val="007D362C"/>
+    <w:rsid w:val="007D3688"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D490D"/>
-    <w:rsid w:val="007D79AB"/>
+    <w:rsid w:val="007E03A8"/>
+    <w:rsid w:val="007E07FA"/>
+    <w:rsid w:val="007E3C43"/>
+    <w:rsid w:val="007E3DAB"/>
+    <w:rsid w:val="007E59EF"/>
+    <w:rsid w:val="007E5A95"/>
     <w:rsid w:val="007E5EF4"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6C7D"/>
+    <w:rsid w:val="007E745D"/>
+    <w:rsid w:val="007F134F"/>
+    <w:rsid w:val="007F1744"/>
+    <w:rsid w:val="007F2AD0"/>
+    <w:rsid w:val="007F30E7"/>
     <w:rsid w:val="007F45D8"/>
+    <w:rsid w:val="007F6272"/>
+    <w:rsid w:val="007F783C"/>
+    <w:rsid w:val="007F79C0"/>
     <w:rsid w:val="008000C6"/>
+    <w:rsid w:val="0080027D"/>
     <w:rsid w:val="008005F0"/>
     <w:rsid w:val="00800B15"/>
+    <w:rsid w:val="00801002"/>
+    <w:rsid w:val="0080157C"/>
     <w:rsid w:val="00801BCB"/>
     <w:rsid w:val="00802635"/>
+    <w:rsid w:val="00803361"/>
     <w:rsid w:val="00803710"/>
+    <w:rsid w:val="0080396F"/>
+    <w:rsid w:val="00804046"/>
     <w:rsid w:val="00805ACD"/>
+    <w:rsid w:val="0080667B"/>
+    <w:rsid w:val="00807604"/>
     <w:rsid w:val="008108EA"/>
     <w:rsid w:val="00810D06"/>
-    <w:rsid w:val="008110CF"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="008119BD"/>
     <w:rsid w:val="00812FC9"/>
+    <w:rsid w:val="0081415F"/>
+    <w:rsid w:val="00814B9D"/>
+    <w:rsid w:val="008162B3"/>
     <w:rsid w:val="008213B5"/>
-    <w:rsid w:val="00832423"/>
+    <w:rsid w:val="00821D46"/>
+    <w:rsid w:val="00821DA0"/>
+    <w:rsid w:val="0082231C"/>
+    <w:rsid w:val="00823108"/>
+    <w:rsid w:val="00823DB7"/>
+    <w:rsid w:val="00824A6C"/>
+    <w:rsid w:val="00825949"/>
+    <w:rsid w:val="00826C61"/>
+    <w:rsid w:val="0083055B"/>
+    <w:rsid w:val="008310FF"/>
+    <w:rsid w:val="00831287"/>
     <w:rsid w:val="00834095"/>
     <w:rsid w:val="00835265"/>
-    <w:rsid w:val="00837FB0"/>
+    <w:rsid w:val="00835674"/>
+    <w:rsid w:val="00835B25"/>
     <w:rsid w:val="008408C1"/>
+    <w:rsid w:val="008412EF"/>
+    <w:rsid w:val="00841AD3"/>
     <w:rsid w:val="008430D3"/>
     <w:rsid w:val="00844223"/>
+    <w:rsid w:val="008445E4"/>
+    <w:rsid w:val="00845B73"/>
+    <w:rsid w:val="00850597"/>
     <w:rsid w:val="00851348"/>
-    <w:rsid w:val="00851B2C"/>
     <w:rsid w:val="00852D68"/>
+    <w:rsid w:val="008540D7"/>
+    <w:rsid w:val="00855ED6"/>
+    <w:rsid w:val="00855F70"/>
+    <w:rsid w:val="00856072"/>
+    <w:rsid w:val="0085652C"/>
+    <w:rsid w:val="008576DB"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
+    <w:rsid w:val="00862AFA"/>
+    <w:rsid w:val="00862C98"/>
+    <w:rsid w:val="00862E88"/>
+    <w:rsid w:val="00864CA9"/>
     <w:rsid w:val="00865BA7"/>
+    <w:rsid w:val="00865E46"/>
+    <w:rsid w:val="00866FFA"/>
     <w:rsid w:val="008678EE"/>
-    <w:rsid w:val="00874AAD"/>
+    <w:rsid w:val="0087015E"/>
+    <w:rsid w:val="00872C12"/>
+    <w:rsid w:val="0087382C"/>
     <w:rsid w:val="00876023"/>
+    <w:rsid w:val="008762B2"/>
     <w:rsid w:val="008766BE"/>
+    <w:rsid w:val="008768E8"/>
+    <w:rsid w:val="00881344"/>
+    <w:rsid w:val="008824EA"/>
+    <w:rsid w:val="00882624"/>
+    <w:rsid w:val="0088317E"/>
+    <w:rsid w:val="0088327C"/>
     <w:rsid w:val="008833D0"/>
+    <w:rsid w:val="00886F68"/>
+    <w:rsid w:val="00887035"/>
     <w:rsid w:val="00890B9C"/>
-    <w:rsid w:val="00890E97"/>
+    <w:rsid w:val="00892589"/>
+    <w:rsid w:val="00892D4F"/>
     <w:rsid w:val="00892D83"/>
     <w:rsid w:val="00893B58"/>
+    <w:rsid w:val="00893CBF"/>
+    <w:rsid w:val="0089540C"/>
+    <w:rsid w:val="008963C3"/>
+    <w:rsid w:val="00896779"/>
+    <w:rsid w:val="008974B2"/>
     <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A029A"/>
+    <w:rsid w:val="008A163B"/>
     <w:rsid w:val="008A16EE"/>
     <w:rsid w:val="008A3113"/>
-    <w:rsid w:val="008B47CF"/>
+    <w:rsid w:val="008A46CC"/>
+    <w:rsid w:val="008A5C24"/>
+    <w:rsid w:val="008A69DA"/>
+    <w:rsid w:val="008A7532"/>
+    <w:rsid w:val="008B1B7F"/>
+    <w:rsid w:val="008B2392"/>
+    <w:rsid w:val="008B35AD"/>
     <w:rsid w:val="008B5044"/>
+    <w:rsid w:val="008B5855"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B67F5"/>
+    <w:rsid w:val="008B6985"/>
     <w:rsid w:val="008B6F29"/>
     <w:rsid w:val="008C00F8"/>
+    <w:rsid w:val="008C0E07"/>
+    <w:rsid w:val="008C138D"/>
+    <w:rsid w:val="008C1A5A"/>
+    <w:rsid w:val="008C1FCE"/>
     <w:rsid w:val="008C3175"/>
+    <w:rsid w:val="008C42B3"/>
+    <w:rsid w:val="008C7154"/>
+    <w:rsid w:val="008C717C"/>
+    <w:rsid w:val="008C7241"/>
+    <w:rsid w:val="008C7B86"/>
     <w:rsid w:val="008D0A96"/>
+    <w:rsid w:val="008D21A7"/>
     <w:rsid w:val="008D2CE4"/>
     <w:rsid w:val="008D3DE0"/>
+    <w:rsid w:val="008D4A00"/>
+    <w:rsid w:val="008D4BCD"/>
     <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D5B82"/>
+    <w:rsid w:val="008D60AF"/>
     <w:rsid w:val="008D6829"/>
     <w:rsid w:val="008D69AF"/>
+    <w:rsid w:val="008D6C3B"/>
+    <w:rsid w:val="008D7F7D"/>
     <w:rsid w:val="008E0B25"/>
+    <w:rsid w:val="008E185C"/>
     <w:rsid w:val="008E1EA7"/>
+    <w:rsid w:val="008E1EE7"/>
+    <w:rsid w:val="008E3596"/>
+    <w:rsid w:val="008E3B17"/>
     <w:rsid w:val="008E3C4F"/>
     <w:rsid w:val="008E3EDD"/>
+    <w:rsid w:val="008E4170"/>
+    <w:rsid w:val="008E49E5"/>
     <w:rsid w:val="008E5A2D"/>
+    <w:rsid w:val="008E6B70"/>
     <w:rsid w:val="008E7953"/>
     <w:rsid w:val="008F172F"/>
+    <w:rsid w:val="008F20DF"/>
     <w:rsid w:val="008F31A6"/>
+    <w:rsid w:val="008F535E"/>
+    <w:rsid w:val="008F665A"/>
     <w:rsid w:val="008F7129"/>
+    <w:rsid w:val="008F78B0"/>
     <w:rsid w:val="008F78BE"/>
+    <w:rsid w:val="009004FE"/>
     <w:rsid w:val="00902381"/>
     <w:rsid w:val="00902540"/>
     <w:rsid w:val="009038CF"/>
     <w:rsid w:val="00903FE7"/>
-    <w:rsid w:val="00904E17"/>
     <w:rsid w:val="00905874"/>
     <w:rsid w:val="00906D45"/>
+    <w:rsid w:val="0090719C"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="0091436E"/>
+    <w:rsid w:val="00913464"/>
+    <w:rsid w:val="009135AE"/>
+    <w:rsid w:val="0091381A"/>
+    <w:rsid w:val="009154CA"/>
+    <w:rsid w:val="00917482"/>
+    <w:rsid w:val="00917689"/>
     <w:rsid w:val="00917CE8"/>
+    <w:rsid w:val="00920A8D"/>
     <w:rsid w:val="009216B1"/>
     <w:rsid w:val="00922615"/>
     <w:rsid w:val="009227D1"/>
-    <w:rsid w:val="0092575C"/>
+    <w:rsid w:val="00923ED1"/>
+    <w:rsid w:val="00926EF9"/>
+    <w:rsid w:val="009278B4"/>
+    <w:rsid w:val="0092790B"/>
+    <w:rsid w:val="00930A80"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00931489"/>
+    <w:rsid w:val="0093172D"/>
+    <w:rsid w:val="009318BC"/>
+    <w:rsid w:val="00931D2A"/>
     <w:rsid w:val="0093364C"/>
+    <w:rsid w:val="00934049"/>
     <w:rsid w:val="00934B07"/>
+    <w:rsid w:val="00935A29"/>
+    <w:rsid w:val="00936F2C"/>
+    <w:rsid w:val="0093736F"/>
     <w:rsid w:val="009373B2"/>
+    <w:rsid w:val="00940F73"/>
+    <w:rsid w:val="00941210"/>
+    <w:rsid w:val="009413BC"/>
     <w:rsid w:val="00943274"/>
-    <w:rsid w:val="0094566A"/>
+    <w:rsid w:val="00943755"/>
+    <w:rsid w:val="00944534"/>
+    <w:rsid w:val="00946013"/>
+    <w:rsid w:val="00947541"/>
+    <w:rsid w:val="00947764"/>
     <w:rsid w:val="00950226"/>
-    <w:rsid w:val="00950C18"/>
+    <w:rsid w:val="00950E68"/>
+    <w:rsid w:val="00952023"/>
+    <w:rsid w:val="0095218C"/>
+    <w:rsid w:val="00952540"/>
     <w:rsid w:val="00953A28"/>
     <w:rsid w:val="00953B9F"/>
+    <w:rsid w:val="00954911"/>
+    <w:rsid w:val="00955EA5"/>
     <w:rsid w:val="009569C7"/>
     <w:rsid w:val="00957823"/>
+    <w:rsid w:val="00957C36"/>
+    <w:rsid w:val="009600EC"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="00961954"/>
     <w:rsid w:val="00961B30"/>
-    <w:rsid w:val="0096344F"/>
     <w:rsid w:val="00963619"/>
+    <w:rsid w:val="00963E29"/>
+    <w:rsid w:val="00963F09"/>
+    <w:rsid w:val="009642D9"/>
+    <w:rsid w:val="00965E8C"/>
     <w:rsid w:val="00966F79"/>
+    <w:rsid w:val="009677FF"/>
+    <w:rsid w:val="00967F39"/>
+    <w:rsid w:val="009725D4"/>
     <w:rsid w:val="00973535"/>
+    <w:rsid w:val="00975CC0"/>
+    <w:rsid w:val="00975D02"/>
+    <w:rsid w:val="00977285"/>
     <w:rsid w:val="00977D3E"/>
     <w:rsid w:val="009812D0"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="009815C2"/>
+    <w:rsid w:val="00982388"/>
     <w:rsid w:val="00983DA6"/>
+    <w:rsid w:val="00984323"/>
+    <w:rsid w:val="00986EFA"/>
+    <w:rsid w:val="0099149A"/>
+    <w:rsid w:val="00992152"/>
+    <w:rsid w:val="0099225C"/>
+    <w:rsid w:val="009924F8"/>
+    <w:rsid w:val="00992D96"/>
+    <w:rsid w:val="009939A1"/>
+    <w:rsid w:val="00995291"/>
     <w:rsid w:val="009962C0"/>
-    <w:rsid w:val="00997F48"/>
+    <w:rsid w:val="00996420"/>
     <w:rsid w:val="009A0049"/>
+    <w:rsid w:val="009A1181"/>
     <w:rsid w:val="009A19E1"/>
+    <w:rsid w:val="009A2579"/>
+    <w:rsid w:val="009A282E"/>
     <w:rsid w:val="009A2ADD"/>
+    <w:rsid w:val="009A2C9B"/>
+    <w:rsid w:val="009A3283"/>
     <w:rsid w:val="009A407E"/>
+    <w:rsid w:val="009A5138"/>
     <w:rsid w:val="009A5E67"/>
     <w:rsid w:val="009A5F70"/>
-    <w:rsid w:val="009B6759"/>
+    <w:rsid w:val="009A7A19"/>
+    <w:rsid w:val="009B62FA"/>
     <w:rsid w:val="009B751B"/>
+    <w:rsid w:val="009C20BF"/>
+    <w:rsid w:val="009C255C"/>
     <w:rsid w:val="009C280D"/>
+    <w:rsid w:val="009C2DF9"/>
+    <w:rsid w:val="009C44AD"/>
+    <w:rsid w:val="009C4715"/>
     <w:rsid w:val="009C47BE"/>
+    <w:rsid w:val="009C4F6E"/>
+    <w:rsid w:val="009C5122"/>
     <w:rsid w:val="009C6D33"/>
+    <w:rsid w:val="009C6EF3"/>
+    <w:rsid w:val="009C7F6A"/>
+    <w:rsid w:val="009D089A"/>
+    <w:rsid w:val="009D09F3"/>
+    <w:rsid w:val="009D1FFB"/>
     <w:rsid w:val="009D257A"/>
+    <w:rsid w:val="009D2962"/>
+    <w:rsid w:val="009D54E4"/>
+    <w:rsid w:val="009D687C"/>
+    <w:rsid w:val="009E0A8E"/>
+    <w:rsid w:val="009E0B97"/>
+    <w:rsid w:val="009E15E2"/>
     <w:rsid w:val="009E28EC"/>
     <w:rsid w:val="009E3ACA"/>
+    <w:rsid w:val="009E3B1B"/>
+    <w:rsid w:val="009E3C27"/>
     <w:rsid w:val="009E41AB"/>
     <w:rsid w:val="009E7346"/>
     <w:rsid w:val="009E7460"/>
-    <w:rsid w:val="009E7E61"/>
+    <w:rsid w:val="009F18A5"/>
+    <w:rsid w:val="009F1E0E"/>
+    <w:rsid w:val="009F2B59"/>
+    <w:rsid w:val="009F2F47"/>
     <w:rsid w:val="009F3550"/>
+    <w:rsid w:val="009F387C"/>
+    <w:rsid w:val="009F3F2B"/>
+    <w:rsid w:val="009F51B8"/>
     <w:rsid w:val="009F5FE5"/>
+    <w:rsid w:val="009F6A61"/>
+    <w:rsid w:val="009F6EF0"/>
+    <w:rsid w:val="009F7283"/>
+    <w:rsid w:val="009F7C3F"/>
     <w:rsid w:val="00A01723"/>
     <w:rsid w:val="00A04442"/>
+    <w:rsid w:val="00A04BBD"/>
+    <w:rsid w:val="00A06E72"/>
+    <w:rsid w:val="00A07A58"/>
+    <w:rsid w:val="00A108E1"/>
     <w:rsid w:val="00A11443"/>
     <w:rsid w:val="00A11B14"/>
     <w:rsid w:val="00A12D79"/>
+    <w:rsid w:val="00A12FDE"/>
     <w:rsid w:val="00A14EEA"/>
     <w:rsid w:val="00A15657"/>
+    <w:rsid w:val="00A20404"/>
+    <w:rsid w:val="00A20DD9"/>
+    <w:rsid w:val="00A236B8"/>
     <w:rsid w:val="00A24DD9"/>
     <w:rsid w:val="00A24FC9"/>
     <w:rsid w:val="00A26281"/>
     <w:rsid w:val="00A27377"/>
     <w:rsid w:val="00A27B1A"/>
+    <w:rsid w:val="00A27DE9"/>
+    <w:rsid w:val="00A30632"/>
+    <w:rsid w:val="00A309DB"/>
     <w:rsid w:val="00A317D3"/>
     <w:rsid w:val="00A3195C"/>
+    <w:rsid w:val="00A33A98"/>
+    <w:rsid w:val="00A33C2D"/>
+    <w:rsid w:val="00A33EA3"/>
+    <w:rsid w:val="00A353DC"/>
+    <w:rsid w:val="00A3628D"/>
+    <w:rsid w:val="00A370F1"/>
     <w:rsid w:val="00A37664"/>
-    <w:rsid w:val="00A427A0"/>
+    <w:rsid w:val="00A420E6"/>
     <w:rsid w:val="00A43D05"/>
-    <w:rsid w:val="00A440DC"/>
     <w:rsid w:val="00A452B5"/>
     <w:rsid w:val="00A45A3D"/>
+    <w:rsid w:val="00A46396"/>
     <w:rsid w:val="00A46971"/>
+    <w:rsid w:val="00A47866"/>
+    <w:rsid w:val="00A47E91"/>
+    <w:rsid w:val="00A5072F"/>
     <w:rsid w:val="00A517A2"/>
+    <w:rsid w:val="00A525D4"/>
+    <w:rsid w:val="00A53029"/>
+    <w:rsid w:val="00A53DB4"/>
     <w:rsid w:val="00A54038"/>
     <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A55D67"/>
     <w:rsid w:val="00A566D6"/>
     <w:rsid w:val="00A56AF7"/>
     <w:rsid w:val="00A579A6"/>
     <w:rsid w:val="00A57DDD"/>
     <w:rsid w:val="00A608A5"/>
+    <w:rsid w:val="00A62E81"/>
+    <w:rsid w:val="00A62E9A"/>
+    <w:rsid w:val="00A6429E"/>
     <w:rsid w:val="00A64DCF"/>
     <w:rsid w:val="00A66209"/>
+    <w:rsid w:val="00A664D6"/>
+    <w:rsid w:val="00A677EB"/>
+    <w:rsid w:val="00A67C36"/>
+    <w:rsid w:val="00A716A7"/>
+    <w:rsid w:val="00A7258F"/>
     <w:rsid w:val="00A740FE"/>
+    <w:rsid w:val="00A7415E"/>
     <w:rsid w:val="00A75477"/>
     <w:rsid w:val="00A75CE4"/>
+    <w:rsid w:val="00A763B0"/>
+    <w:rsid w:val="00A77573"/>
+    <w:rsid w:val="00A81E6F"/>
     <w:rsid w:val="00A820CD"/>
+    <w:rsid w:val="00A85054"/>
+    <w:rsid w:val="00A85ECA"/>
+    <w:rsid w:val="00A86AF6"/>
+    <w:rsid w:val="00A86D9A"/>
+    <w:rsid w:val="00A908D0"/>
     <w:rsid w:val="00A90DCA"/>
+    <w:rsid w:val="00A9729B"/>
+    <w:rsid w:val="00A97A9F"/>
+    <w:rsid w:val="00AA16DF"/>
+    <w:rsid w:val="00AA2B39"/>
     <w:rsid w:val="00AA31BD"/>
     <w:rsid w:val="00AA3A46"/>
+    <w:rsid w:val="00AA5DD3"/>
     <w:rsid w:val="00AA734A"/>
     <w:rsid w:val="00AB14C9"/>
+    <w:rsid w:val="00AB3495"/>
+    <w:rsid w:val="00AB3693"/>
+    <w:rsid w:val="00AB36A3"/>
+    <w:rsid w:val="00AB7406"/>
+    <w:rsid w:val="00AB7617"/>
     <w:rsid w:val="00AB7CFC"/>
+    <w:rsid w:val="00AC2625"/>
     <w:rsid w:val="00AC44CE"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC74AC"/>
-    <w:rsid w:val="00AD073F"/>
+    <w:rsid w:val="00AC77D9"/>
+    <w:rsid w:val="00AC7D89"/>
     <w:rsid w:val="00AD1E3F"/>
     <w:rsid w:val="00AD2FF7"/>
+    <w:rsid w:val="00AD3376"/>
+    <w:rsid w:val="00AD45B2"/>
+    <w:rsid w:val="00AD5B89"/>
+    <w:rsid w:val="00AD60CB"/>
+    <w:rsid w:val="00AD69E1"/>
+    <w:rsid w:val="00AD6B3E"/>
+    <w:rsid w:val="00AD70D4"/>
     <w:rsid w:val="00AD7414"/>
+    <w:rsid w:val="00AE1A1E"/>
     <w:rsid w:val="00AE2173"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AE3F86"/>
     <w:rsid w:val="00AE67E8"/>
-    <w:rsid w:val="00AF01C5"/>
+    <w:rsid w:val="00AE6F22"/>
+    <w:rsid w:val="00AE72B2"/>
     <w:rsid w:val="00AF03A3"/>
+    <w:rsid w:val="00AF0AA5"/>
+    <w:rsid w:val="00AF1717"/>
+    <w:rsid w:val="00AF27D8"/>
+    <w:rsid w:val="00AF47DB"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF51A9"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B011D8"/>
+    <w:rsid w:val="00B017F4"/>
+    <w:rsid w:val="00B01DB9"/>
+    <w:rsid w:val="00B02079"/>
+    <w:rsid w:val="00B028B2"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B126D3"/>
+    <w:rsid w:val="00B02F61"/>
+    <w:rsid w:val="00B0355C"/>
+    <w:rsid w:val="00B05581"/>
+    <w:rsid w:val="00B0718C"/>
+    <w:rsid w:val="00B106DC"/>
+    <w:rsid w:val="00B11417"/>
+    <w:rsid w:val="00B12C42"/>
     <w:rsid w:val="00B13B76"/>
     <w:rsid w:val="00B144B3"/>
+    <w:rsid w:val="00B14769"/>
     <w:rsid w:val="00B178FA"/>
+    <w:rsid w:val="00B27047"/>
+    <w:rsid w:val="00B30A61"/>
+    <w:rsid w:val="00B30E86"/>
+    <w:rsid w:val="00B312CD"/>
     <w:rsid w:val="00B316CA"/>
+    <w:rsid w:val="00B31D06"/>
+    <w:rsid w:val="00B32ED7"/>
+    <w:rsid w:val="00B33CF5"/>
     <w:rsid w:val="00B34232"/>
+    <w:rsid w:val="00B3513D"/>
+    <w:rsid w:val="00B40BF5"/>
+    <w:rsid w:val="00B439EC"/>
+    <w:rsid w:val="00B442FB"/>
+    <w:rsid w:val="00B44D03"/>
     <w:rsid w:val="00B45CFB"/>
+    <w:rsid w:val="00B46E02"/>
+    <w:rsid w:val="00B46E03"/>
+    <w:rsid w:val="00B507B1"/>
+    <w:rsid w:val="00B51087"/>
     <w:rsid w:val="00B52A89"/>
+    <w:rsid w:val="00B54311"/>
+    <w:rsid w:val="00B543B0"/>
+    <w:rsid w:val="00B54656"/>
     <w:rsid w:val="00B55924"/>
-    <w:rsid w:val="00B67721"/>
+    <w:rsid w:val="00B62890"/>
+    <w:rsid w:val="00B62897"/>
+    <w:rsid w:val="00B65FC0"/>
+    <w:rsid w:val="00B6649D"/>
     <w:rsid w:val="00B71922"/>
+    <w:rsid w:val="00B72C26"/>
+    <w:rsid w:val="00B72C56"/>
+    <w:rsid w:val="00B73F5C"/>
     <w:rsid w:val="00B74CC3"/>
-    <w:rsid w:val="00B75E00"/>
+    <w:rsid w:val="00B757B6"/>
+    <w:rsid w:val="00B75A68"/>
     <w:rsid w:val="00B76793"/>
+    <w:rsid w:val="00B7743F"/>
+    <w:rsid w:val="00B77914"/>
+    <w:rsid w:val="00B77A8E"/>
     <w:rsid w:val="00B77FA1"/>
+    <w:rsid w:val="00B82B2C"/>
+    <w:rsid w:val="00B85470"/>
+    <w:rsid w:val="00B86208"/>
     <w:rsid w:val="00B8634F"/>
     <w:rsid w:val="00B86A81"/>
+    <w:rsid w:val="00B8764D"/>
+    <w:rsid w:val="00B87AEE"/>
+    <w:rsid w:val="00B900AF"/>
     <w:rsid w:val="00B90DF9"/>
+    <w:rsid w:val="00B910F2"/>
+    <w:rsid w:val="00B91647"/>
+    <w:rsid w:val="00B925BE"/>
     <w:rsid w:val="00B93601"/>
     <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B93815"/>
     <w:rsid w:val="00B93F7D"/>
+    <w:rsid w:val="00B9560A"/>
     <w:rsid w:val="00B95BE2"/>
+    <w:rsid w:val="00B965D8"/>
+    <w:rsid w:val="00BA22FA"/>
+    <w:rsid w:val="00BA3507"/>
     <w:rsid w:val="00BA38B3"/>
+    <w:rsid w:val="00BA40DC"/>
     <w:rsid w:val="00BA4C32"/>
+    <w:rsid w:val="00BA5984"/>
     <w:rsid w:val="00BA63BB"/>
+    <w:rsid w:val="00BA7240"/>
+    <w:rsid w:val="00BB1AD4"/>
     <w:rsid w:val="00BB1B66"/>
+    <w:rsid w:val="00BB1E59"/>
+    <w:rsid w:val="00BB2B42"/>
     <w:rsid w:val="00BB3AC5"/>
+    <w:rsid w:val="00BB5EB4"/>
     <w:rsid w:val="00BB7A37"/>
+    <w:rsid w:val="00BC021C"/>
+    <w:rsid w:val="00BC04F5"/>
     <w:rsid w:val="00BC1136"/>
+    <w:rsid w:val="00BC259C"/>
     <w:rsid w:val="00BC2BAA"/>
     <w:rsid w:val="00BC2D10"/>
     <w:rsid w:val="00BC31DE"/>
     <w:rsid w:val="00BC4677"/>
+    <w:rsid w:val="00BC4C1B"/>
     <w:rsid w:val="00BC592D"/>
+    <w:rsid w:val="00BD288B"/>
     <w:rsid w:val="00BD3AAA"/>
     <w:rsid w:val="00BD46B5"/>
+    <w:rsid w:val="00BD4A9F"/>
+    <w:rsid w:val="00BD7E41"/>
+    <w:rsid w:val="00BE06BD"/>
+    <w:rsid w:val="00BE0AB6"/>
+    <w:rsid w:val="00BE2434"/>
     <w:rsid w:val="00BE25E2"/>
+    <w:rsid w:val="00BE27D3"/>
+    <w:rsid w:val="00BE2BBF"/>
+    <w:rsid w:val="00BE2BFE"/>
+    <w:rsid w:val="00BE352D"/>
+    <w:rsid w:val="00BE42F4"/>
+    <w:rsid w:val="00BE5D6B"/>
+    <w:rsid w:val="00BF1BA3"/>
+    <w:rsid w:val="00BF224B"/>
     <w:rsid w:val="00BF2A77"/>
+    <w:rsid w:val="00BF33ED"/>
     <w:rsid w:val="00BF34BD"/>
     <w:rsid w:val="00BF4A14"/>
     <w:rsid w:val="00BF52D5"/>
+    <w:rsid w:val="00BF5B68"/>
+    <w:rsid w:val="00BF6FF3"/>
     <w:rsid w:val="00BF7270"/>
     <w:rsid w:val="00C000E6"/>
     <w:rsid w:val="00C0144E"/>
     <w:rsid w:val="00C02996"/>
     <w:rsid w:val="00C04571"/>
     <w:rsid w:val="00C05273"/>
     <w:rsid w:val="00C06A93"/>
+    <w:rsid w:val="00C06D29"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C07EE7"/>
+    <w:rsid w:val="00C1035C"/>
     <w:rsid w:val="00C11C3C"/>
-    <w:rsid w:val="00C1216F"/>
+    <w:rsid w:val="00C142C1"/>
+    <w:rsid w:val="00C1497A"/>
+    <w:rsid w:val="00C15296"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C15734"/>
+    <w:rsid w:val="00C17820"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C21769"/>
+    <w:rsid w:val="00C24638"/>
+    <w:rsid w:val="00C24722"/>
+    <w:rsid w:val="00C24FCC"/>
+    <w:rsid w:val="00C252F1"/>
     <w:rsid w:val="00C26597"/>
+    <w:rsid w:val="00C26DF7"/>
+    <w:rsid w:val="00C273FF"/>
+    <w:rsid w:val="00C27826"/>
+    <w:rsid w:val="00C30D95"/>
     <w:rsid w:val="00C31352"/>
+    <w:rsid w:val="00C31936"/>
     <w:rsid w:val="00C32295"/>
     <w:rsid w:val="00C32426"/>
     <w:rsid w:val="00C32A62"/>
+    <w:rsid w:val="00C332E4"/>
+    <w:rsid w:val="00C33C8C"/>
     <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00C341C8"/>
     <w:rsid w:val="00C351FE"/>
+    <w:rsid w:val="00C35A16"/>
+    <w:rsid w:val="00C35C73"/>
     <w:rsid w:val="00C35CD1"/>
+    <w:rsid w:val="00C372B4"/>
     <w:rsid w:val="00C40568"/>
+    <w:rsid w:val="00C40596"/>
+    <w:rsid w:val="00C4085A"/>
+    <w:rsid w:val="00C40A19"/>
     <w:rsid w:val="00C40C8A"/>
     <w:rsid w:val="00C413A9"/>
+    <w:rsid w:val="00C4205A"/>
     <w:rsid w:val="00C4443E"/>
     <w:rsid w:val="00C44872"/>
+    <w:rsid w:val="00C45D0A"/>
     <w:rsid w:val="00C462A1"/>
+    <w:rsid w:val="00C464B0"/>
+    <w:rsid w:val="00C4652A"/>
+    <w:rsid w:val="00C50C48"/>
+    <w:rsid w:val="00C5171A"/>
     <w:rsid w:val="00C51EF8"/>
+    <w:rsid w:val="00C538BB"/>
+    <w:rsid w:val="00C5509E"/>
+    <w:rsid w:val="00C55651"/>
+    <w:rsid w:val="00C57365"/>
     <w:rsid w:val="00C579F6"/>
     <w:rsid w:val="00C615CC"/>
+    <w:rsid w:val="00C62EFE"/>
     <w:rsid w:val="00C64F71"/>
+    <w:rsid w:val="00C651F2"/>
+    <w:rsid w:val="00C66EBB"/>
+    <w:rsid w:val="00C6733B"/>
+    <w:rsid w:val="00C708C8"/>
     <w:rsid w:val="00C72B59"/>
+    <w:rsid w:val="00C732CD"/>
+    <w:rsid w:val="00C74A57"/>
+    <w:rsid w:val="00C7722A"/>
+    <w:rsid w:val="00C77646"/>
+    <w:rsid w:val="00C80284"/>
+    <w:rsid w:val="00C818E1"/>
     <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C849B2"/>
+    <w:rsid w:val="00C85057"/>
+    <w:rsid w:val="00C85931"/>
+    <w:rsid w:val="00C85DF7"/>
+    <w:rsid w:val="00C8652E"/>
+    <w:rsid w:val="00C867E8"/>
+    <w:rsid w:val="00C86AAA"/>
+    <w:rsid w:val="00C87758"/>
+    <w:rsid w:val="00C87C3F"/>
     <w:rsid w:val="00C87D4A"/>
     <w:rsid w:val="00C90850"/>
+    <w:rsid w:val="00C91600"/>
+    <w:rsid w:val="00C91F45"/>
+    <w:rsid w:val="00C93125"/>
+    <w:rsid w:val="00C93AFF"/>
     <w:rsid w:val="00C93B2D"/>
+    <w:rsid w:val="00C9403E"/>
     <w:rsid w:val="00C95DB3"/>
+    <w:rsid w:val="00C9632F"/>
+    <w:rsid w:val="00CA24FE"/>
+    <w:rsid w:val="00CA40D9"/>
     <w:rsid w:val="00CA499B"/>
+    <w:rsid w:val="00CA53D8"/>
+    <w:rsid w:val="00CA5A74"/>
+    <w:rsid w:val="00CA5F5A"/>
     <w:rsid w:val="00CA5FEE"/>
+    <w:rsid w:val="00CA6D5C"/>
+    <w:rsid w:val="00CB0073"/>
+    <w:rsid w:val="00CB015A"/>
+    <w:rsid w:val="00CB13AA"/>
     <w:rsid w:val="00CB2D9D"/>
     <w:rsid w:val="00CB3FB7"/>
+    <w:rsid w:val="00CB494A"/>
+    <w:rsid w:val="00CB5AFC"/>
+    <w:rsid w:val="00CB6258"/>
     <w:rsid w:val="00CB6287"/>
     <w:rsid w:val="00CB70BC"/>
     <w:rsid w:val="00CB71FF"/>
     <w:rsid w:val="00CC069E"/>
+    <w:rsid w:val="00CC1EEE"/>
+    <w:rsid w:val="00CC2734"/>
+    <w:rsid w:val="00CC2E2B"/>
+    <w:rsid w:val="00CC2FED"/>
+    <w:rsid w:val="00CC3FAF"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC547F"/>
+    <w:rsid w:val="00CC7AA6"/>
     <w:rsid w:val="00CD0BFC"/>
-    <w:rsid w:val="00CD1896"/>
     <w:rsid w:val="00CD1973"/>
     <w:rsid w:val="00CD211E"/>
     <w:rsid w:val="00CD3272"/>
+    <w:rsid w:val="00CD45DE"/>
     <w:rsid w:val="00CD64F2"/>
+    <w:rsid w:val="00CD6513"/>
+    <w:rsid w:val="00CD66B1"/>
+    <w:rsid w:val="00CE0ED3"/>
+    <w:rsid w:val="00CE14EC"/>
+    <w:rsid w:val="00CE1907"/>
     <w:rsid w:val="00CE1A06"/>
+    <w:rsid w:val="00CE2B6D"/>
+    <w:rsid w:val="00CE2C0C"/>
+    <w:rsid w:val="00CE2DCA"/>
     <w:rsid w:val="00CE301C"/>
+    <w:rsid w:val="00CE38F5"/>
     <w:rsid w:val="00CE4354"/>
+    <w:rsid w:val="00CE45C7"/>
     <w:rsid w:val="00CE4C05"/>
-    <w:rsid w:val="00CE6B54"/>
+    <w:rsid w:val="00CE52D8"/>
     <w:rsid w:val="00CE7F63"/>
+    <w:rsid w:val="00CF0509"/>
+    <w:rsid w:val="00CF0EF9"/>
+    <w:rsid w:val="00CF2EB1"/>
     <w:rsid w:val="00CF3C2D"/>
+    <w:rsid w:val="00CF4347"/>
+    <w:rsid w:val="00CF6D60"/>
+    <w:rsid w:val="00CF76DA"/>
     <w:rsid w:val="00D00261"/>
     <w:rsid w:val="00D00CE7"/>
     <w:rsid w:val="00D01133"/>
+    <w:rsid w:val="00D0158F"/>
     <w:rsid w:val="00D0218C"/>
+    <w:rsid w:val="00D0316F"/>
     <w:rsid w:val="00D0338F"/>
+    <w:rsid w:val="00D03515"/>
+    <w:rsid w:val="00D04960"/>
     <w:rsid w:val="00D0587C"/>
     <w:rsid w:val="00D05B49"/>
+    <w:rsid w:val="00D05CA9"/>
     <w:rsid w:val="00D065E2"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D06F95"/>
+    <w:rsid w:val="00D07149"/>
     <w:rsid w:val="00D0715E"/>
+    <w:rsid w:val="00D073E2"/>
     <w:rsid w:val="00D0760D"/>
+    <w:rsid w:val="00D10191"/>
     <w:rsid w:val="00D1292C"/>
+    <w:rsid w:val="00D13434"/>
     <w:rsid w:val="00D135ED"/>
+    <w:rsid w:val="00D1364A"/>
     <w:rsid w:val="00D14A6F"/>
+    <w:rsid w:val="00D14C79"/>
+    <w:rsid w:val="00D17921"/>
     <w:rsid w:val="00D17E17"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D235C8"/>
     <w:rsid w:val="00D26232"/>
+    <w:rsid w:val="00D2794E"/>
+    <w:rsid w:val="00D31685"/>
     <w:rsid w:val="00D31B6D"/>
     <w:rsid w:val="00D31CF0"/>
+    <w:rsid w:val="00D33FB6"/>
+    <w:rsid w:val="00D356DF"/>
     <w:rsid w:val="00D35A3D"/>
     <w:rsid w:val="00D35A68"/>
     <w:rsid w:val="00D36A74"/>
+    <w:rsid w:val="00D36F5B"/>
     <w:rsid w:val="00D410D6"/>
+    <w:rsid w:val="00D41AB6"/>
+    <w:rsid w:val="00D45616"/>
     <w:rsid w:val="00D46A45"/>
     <w:rsid w:val="00D478D1"/>
     <w:rsid w:val="00D518F4"/>
     <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00D526AA"/>
+    <w:rsid w:val="00D526ED"/>
     <w:rsid w:val="00D52A8A"/>
     <w:rsid w:val="00D53D9B"/>
-    <w:rsid w:val="00D54DF4"/>
-    <w:rsid w:val="00D54F0C"/>
+    <w:rsid w:val="00D549C2"/>
+    <w:rsid w:val="00D56C3D"/>
     <w:rsid w:val="00D57211"/>
+    <w:rsid w:val="00D57919"/>
     <w:rsid w:val="00D57EBC"/>
+    <w:rsid w:val="00D57F52"/>
     <w:rsid w:val="00D60FE3"/>
+    <w:rsid w:val="00D6243B"/>
+    <w:rsid w:val="00D6291C"/>
+    <w:rsid w:val="00D62921"/>
+    <w:rsid w:val="00D63527"/>
     <w:rsid w:val="00D63831"/>
+    <w:rsid w:val="00D65015"/>
+    <w:rsid w:val="00D665CB"/>
     <w:rsid w:val="00D70B1D"/>
-    <w:rsid w:val="00D73384"/>
+    <w:rsid w:val="00D70F20"/>
+    <w:rsid w:val="00D74BFF"/>
+    <w:rsid w:val="00D76630"/>
+    <w:rsid w:val="00D76691"/>
+    <w:rsid w:val="00D80794"/>
     <w:rsid w:val="00D808F3"/>
+    <w:rsid w:val="00D83014"/>
     <w:rsid w:val="00D84441"/>
+    <w:rsid w:val="00D85306"/>
+    <w:rsid w:val="00D86D6D"/>
+    <w:rsid w:val="00D87C7B"/>
+    <w:rsid w:val="00D87CA6"/>
+    <w:rsid w:val="00D90909"/>
     <w:rsid w:val="00D9330E"/>
+    <w:rsid w:val="00D93511"/>
+    <w:rsid w:val="00D93AEA"/>
+    <w:rsid w:val="00D9407B"/>
+    <w:rsid w:val="00D94159"/>
     <w:rsid w:val="00D94442"/>
-    <w:rsid w:val="00DA05A4"/>
+    <w:rsid w:val="00D970D6"/>
+    <w:rsid w:val="00D972D4"/>
+    <w:rsid w:val="00DA1976"/>
     <w:rsid w:val="00DA2D70"/>
+    <w:rsid w:val="00DA3A4F"/>
+    <w:rsid w:val="00DA49EA"/>
+    <w:rsid w:val="00DA580F"/>
+    <w:rsid w:val="00DA6D5B"/>
     <w:rsid w:val="00DB3ACE"/>
-    <w:rsid w:val="00DB479E"/>
     <w:rsid w:val="00DB57E5"/>
-    <w:rsid w:val="00DC2357"/>
+    <w:rsid w:val="00DB582B"/>
+    <w:rsid w:val="00DC18BD"/>
     <w:rsid w:val="00DC259B"/>
+    <w:rsid w:val="00DC29BA"/>
+    <w:rsid w:val="00DC3046"/>
     <w:rsid w:val="00DC3416"/>
+    <w:rsid w:val="00DC3AAA"/>
     <w:rsid w:val="00DC3DB5"/>
+    <w:rsid w:val="00DC519F"/>
     <w:rsid w:val="00DC59E4"/>
     <w:rsid w:val="00DC600B"/>
     <w:rsid w:val="00DC7220"/>
+    <w:rsid w:val="00DC7A4D"/>
     <w:rsid w:val="00DC7C47"/>
+    <w:rsid w:val="00DC7F71"/>
+    <w:rsid w:val="00DD18EB"/>
     <w:rsid w:val="00DD2668"/>
+    <w:rsid w:val="00DD2909"/>
+    <w:rsid w:val="00DD4199"/>
+    <w:rsid w:val="00DD518D"/>
+    <w:rsid w:val="00DD65FC"/>
+    <w:rsid w:val="00DD737C"/>
     <w:rsid w:val="00DD7610"/>
+    <w:rsid w:val="00DD77E7"/>
     <w:rsid w:val="00DD7D73"/>
+    <w:rsid w:val="00DE02BD"/>
+    <w:rsid w:val="00DE0EEC"/>
+    <w:rsid w:val="00DE1259"/>
     <w:rsid w:val="00DE1667"/>
-    <w:rsid w:val="00DE23D4"/>
+    <w:rsid w:val="00DE1E44"/>
     <w:rsid w:val="00DE3354"/>
-    <w:rsid w:val="00DE621F"/>
+    <w:rsid w:val="00DE3C16"/>
+    <w:rsid w:val="00DE6019"/>
+    <w:rsid w:val="00DE76FE"/>
     <w:rsid w:val="00DE7B97"/>
+    <w:rsid w:val="00DF0F0D"/>
+    <w:rsid w:val="00DF2298"/>
+    <w:rsid w:val="00DF3323"/>
+    <w:rsid w:val="00DF46E2"/>
+    <w:rsid w:val="00DF5A9C"/>
     <w:rsid w:val="00DF6373"/>
-    <w:rsid w:val="00DF6FEA"/>
+    <w:rsid w:val="00DF76C4"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00DF77F5"/>
     <w:rsid w:val="00DF7AE7"/>
+    <w:rsid w:val="00E00079"/>
     <w:rsid w:val="00E002D3"/>
+    <w:rsid w:val="00E003E4"/>
+    <w:rsid w:val="00E00CD2"/>
+    <w:rsid w:val="00E01114"/>
     <w:rsid w:val="00E02810"/>
     <w:rsid w:val="00E02BA5"/>
+    <w:rsid w:val="00E030C3"/>
+    <w:rsid w:val="00E03591"/>
     <w:rsid w:val="00E04AAA"/>
     <w:rsid w:val="00E055BB"/>
     <w:rsid w:val="00E071EA"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E113CC"/>
-    <w:rsid w:val="00E205CC"/>
+    <w:rsid w:val="00E10509"/>
+    <w:rsid w:val="00E132EA"/>
+    <w:rsid w:val="00E133A0"/>
+    <w:rsid w:val="00E13EE1"/>
+    <w:rsid w:val="00E14740"/>
+    <w:rsid w:val="00E15E75"/>
+    <w:rsid w:val="00E1707E"/>
+    <w:rsid w:val="00E17B50"/>
+    <w:rsid w:val="00E2032A"/>
+    <w:rsid w:val="00E21F0F"/>
+    <w:rsid w:val="00E2336B"/>
+    <w:rsid w:val="00E2731D"/>
     <w:rsid w:val="00E309E4"/>
+    <w:rsid w:val="00E32D80"/>
+    <w:rsid w:val="00E33F52"/>
+    <w:rsid w:val="00E3591B"/>
     <w:rsid w:val="00E41139"/>
+    <w:rsid w:val="00E42099"/>
+    <w:rsid w:val="00E42116"/>
     <w:rsid w:val="00E44145"/>
+    <w:rsid w:val="00E4491A"/>
+    <w:rsid w:val="00E45719"/>
+    <w:rsid w:val="00E474E1"/>
+    <w:rsid w:val="00E4770E"/>
     <w:rsid w:val="00E5055F"/>
+    <w:rsid w:val="00E50915"/>
     <w:rsid w:val="00E50FB3"/>
     <w:rsid w:val="00E51CA5"/>
     <w:rsid w:val="00E5232D"/>
     <w:rsid w:val="00E52B29"/>
+    <w:rsid w:val="00E52BCF"/>
+    <w:rsid w:val="00E52DA8"/>
+    <w:rsid w:val="00E52EBC"/>
     <w:rsid w:val="00E530A7"/>
+    <w:rsid w:val="00E54B7A"/>
+    <w:rsid w:val="00E5546A"/>
     <w:rsid w:val="00E558CB"/>
     <w:rsid w:val="00E57BC4"/>
+    <w:rsid w:val="00E57C74"/>
     <w:rsid w:val="00E57D93"/>
+    <w:rsid w:val="00E60EF9"/>
+    <w:rsid w:val="00E60F64"/>
+    <w:rsid w:val="00E6132D"/>
+    <w:rsid w:val="00E61909"/>
+    <w:rsid w:val="00E61E41"/>
+    <w:rsid w:val="00E6502B"/>
+    <w:rsid w:val="00E65720"/>
     <w:rsid w:val="00E65AA1"/>
+    <w:rsid w:val="00E663D9"/>
     <w:rsid w:val="00E71FC0"/>
-    <w:rsid w:val="00E74AFC"/>
+    <w:rsid w:val="00E73A09"/>
     <w:rsid w:val="00E75303"/>
+    <w:rsid w:val="00E75599"/>
     <w:rsid w:val="00E773F7"/>
+    <w:rsid w:val="00E80211"/>
     <w:rsid w:val="00E80394"/>
     <w:rsid w:val="00E808CF"/>
     <w:rsid w:val="00E81028"/>
     <w:rsid w:val="00E81C3A"/>
+    <w:rsid w:val="00E81F95"/>
+    <w:rsid w:val="00E832E2"/>
+    <w:rsid w:val="00E8346D"/>
     <w:rsid w:val="00E836F8"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E854C3"/>
     <w:rsid w:val="00E86853"/>
     <w:rsid w:val="00E91B11"/>
     <w:rsid w:val="00E923AD"/>
     <w:rsid w:val="00E9415E"/>
+    <w:rsid w:val="00E963EE"/>
+    <w:rsid w:val="00E97C54"/>
+    <w:rsid w:val="00E97EDF"/>
+    <w:rsid w:val="00EA144B"/>
+    <w:rsid w:val="00EA1E32"/>
+    <w:rsid w:val="00EA23EA"/>
+    <w:rsid w:val="00EA2CB5"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA5069"/>
+    <w:rsid w:val="00EA4788"/>
+    <w:rsid w:val="00EA5A79"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
-    <w:rsid w:val="00EB0DC9"/>
+    <w:rsid w:val="00EB0FC1"/>
+    <w:rsid w:val="00EB2473"/>
+    <w:rsid w:val="00EB408B"/>
     <w:rsid w:val="00EB4A14"/>
     <w:rsid w:val="00EB5568"/>
-    <w:rsid w:val="00EB7F3B"/>
+    <w:rsid w:val="00EB562C"/>
+    <w:rsid w:val="00EB623B"/>
+    <w:rsid w:val="00EB6597"/>
+    <w:rsid w:val="00EC0163"/>
+    <w:rsid w:val="00EC0BBE"/>
     <w:rsid w:val="00EC0EE8"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2267"/>
+    <w:rsid w:val="00EC2CC2"/>
     <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC6492"/>
+    <w:rsid w:val="00EC68FF"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED03FF"/>
+    <w:rsid w:val="00ED0C06"/>
+    <w:rsid w:val="00ED0E32"/>
     <w:rsid w:val="00ED2533"/>
+    <w:rsid w:val="00ED289B"/>
     <w:rsid w:val="00ED31EF"/>
+    <w:rsid w:val="00ED4C45"/>
+    <w:rsid w:val="00ED62F3"/>
+    <w:rsid w:val="00ED73DD"/>
     <w:rsid w:val="00EE0A6C"/>
-    <w:rsid w:val="00EE23F4"/>
+    <w:rsid w:val="00EE0E29"/>
+    <w:rsid w:val="00EE12C9"/>
+    <w:rsid w:val="00EE3698"/>
     <w:rsid w:val="00EE4413"/>
     <w:rsid w:val="00EE44AA"/>
+    <w:rsid w:val="00EE5045"/>
+    <w:rsid w:val="00EE5240"/>
+    <w:rsid w:val="00EE5329"/>
+    <w:rsid w:val="00EE58F0"/>
+    <w:rsid w:val="00EE661B"/>
+    <w:rsid w:val="00EE67D5"/>
+    <w:rsid w:val="00EE7D9E"/>
     <w:rsid w:val="00EF1ABC"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF46B5"/>
     <w:rsid w:val="00F00AFC"/>
     <w:rsid w:val="00F00C85"/>
     <w:rsid w:val="00F023D9"/>
     <w:rsid w:val="00F02CCD"/>
     <w:rsid w:val="00F02CDB"/>
+    <w:rsid w:val="00F031C6"/>
+    <w:rsid w:val="00F06378"/>
+    <w:rsid w:val="00F1299F"/>
+    <w:rsid w:val="00F12E7F"/>
     <w:rsid w:val="00F13751"/>
+    <w:rsid w:val="00F14262"/>
+    <w:rsid w:val="00F14B65"/>
     <w:rsid w:val="00F15779"/>
+    <w:rsid w:val="00F15C1A"/>
+    <w:rsid w:val="00F1646C"/>
+    <w:rsid w:val="00F17487"/>
     <w:rsid w:val="00F20E4C"/>
     <w:rsid w:val="00F212EA"/>
+    <w:rsid w:val="00F2206B"/>
+    <w:rsid w:val="00F22456"/>
+    <w:rsid w:val="00F22CC3"/>
     <w:rsid w:val="00F23D16"/>
+    <w:rsid w:val="00F23D6F"/>
     <w:rsid w:val="00F24FE5"/>
     <w:rsid w:val="00F26D3C"/>
-    <w:rsid w:val="00F355A0"/>
+    <w:rsid w:val="00F27A0A"/>
+    <w:rsid w:val="00F30502"/>
+    <w:rsid w:val="00F32FB5"/>
+    <w:rsid w:val="00F356DD"/>
     <w:rsid w:val="00F402CE"/>
+    <w:rsid w:val="00F4082F"/>
+    <w:rsid w:val="00F408BF"/>
+    <w:rsid w:val="00F40B49"/>
+    <w:rsid w:val="00F41D26"/>
+    <w:rsid w:val="00F42F1F"/>
+    <w:rsid w:val="00F434E7"/>
+    <w:rsid w:val="00F43DDF"/>
+    <w:rsid w:val="00F443EC"/>
     <w:rsid w:val="00F44BEF"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F462FE"/>
     <w:rsid w:val="00F46AD2"/>
+    <w:rsid w:val="00F47AB4"/>
     <w:rsid w:val="00F509D2"/>
+    <w:rsid w:val="00F50F06"/>
     <w:rsid w:val="00F517D5"/>
+    <w:rsid w:val="00F517EA"/>
     <w:rsid w:val="00F52705"/>
-    <w:rsid w:val="00F52F1F"/>
     <w:rsid w:val="00F53694"/>
+    <w:rsid w:val="00F53DCF"/>
+    <w:rsid w:val="00F55379"/>
+    <w:rsid w:val="00F5699E"/>
+    <w:rsid w:val="00F56C26"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F62084"/>
+    <w:rsid w:val="00F627BE"/>
+    <w:rsid w:val="00F63216"/>
+    <w:rsid w:val="00F643AE"/>
     <w:rsid w:val="00F6442A"/>
+    <w:rsid w:val="00F664B9"/>
     <w:rsid w:val="00F66562"/>
+    <w:rsid w:val="00F66A14"/>
+    <w:rsid w:val="00F67291"/>
+    <w:rsid w:val="00F672BE"/>
     <w:rsid w:val="00F67464"/>
+    <w:rsid w:val="00F67EBF"/>
     <w:rsid w:val="00F700E7"/>
     <w:rsid w:val="00F7293F"/>
     <w:rsid w:val="00F73630"/>
+    <w:rsid w:val="00F7364C"/>
     <w:rsid w:val="00F7450A"/>
     <w:rsid w:val="00F75455"/>
+    <w:rsid w:val="00F76205"/>
     <w:rsid w:val="00F762F7"/>
+    <w:rsid w:val="00F76ED1"/>
     <w:rsid w:val="00F774F9"/>
-    <w:rsid w:val="00F81867"/>
+    <w:rsid w:val="00F779E5"/>
+    <w:rsid w:val="00F80567"/>
+    <w:rsid w:val="00F80AFD"/>
+    <w:rsid w:val="00F81F7C"/>
     <w:rsid w:val="00F82543"/>
     <w:rsid w:val="00F83001"/>
     <w:rsid w:val="00F83328"/>
+    <w:rsid w:val="00F835B8"/>
+    <w:rsid w:val="00F83B23"/>
     <w:rsid w:val="00F861CD"/>
+    <w:rsid w:val="00F86324"/>
     <w:rsid w:val="00F875AA"/>
     <w:rsid w:val="00F8778E"/>
-    <w:rsid w:val="00F909F2"/>
-    <w:rsid w:val="00F92ABF"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93588"/>
+    <w:rsid w:val="00F943CA"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F9631F"/>
+    <w:rsid w:val="00F96604"/>
+    <w:rsid w:val="00F96CB1"/>
     <w:rsid w:val="00F97431"/>
+    <w:rsid w:val="00FA0006"/>
+    <w:rsid w:val="00FA001F"/>
+    <w:rsid w:val="00FA02A0"/>
     <w:rsid w:val="00FA10BD"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA53F0"/>
+    <w:rsid w:val="00FB055D"/>
     <w:rsid w:val="00FB1BEB"/>
     <w:rsid w:val="00FB21B3"/>
+    <w:rsid w:val="00FB60F8"/>
+    <w:rsid w:val="00FB6D21"/>
     <w:rsid w:val="00FB7659"/>
+    <w:rsid w:val="00FB780E"/>
+    <w:rsid w:val="00FC0CC1"/>
+    <w:rsid w:val="00FC117C"/>
+    <w:rsid w:val="00FC1203"/>
+    <w:rsid w:val="00FC17BD"/>
     <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3B48"/>
     <w:rsid w:val="00FC688E"/>
+    <w:rsid w:val="00FD10AC"/>
+    <w:rsid w:val="00FD222B"/>
+    <w:rsid w:val="00FD3248"/>
+    <w:rsid w:val="00FD3955"/>
+    <w:rsid w:val="00FD3958"/>
+    <w:rsid w:val="00FD49E9"/>
+    <w:rsid w:val="00FD4A1C"/>
     <w:rsid w:val="00FD7315"/>
+    <w:rsid w:val="00FD74EA"/>
     <w:rsid w:val="00FE0387"/>
+    <w:rsid w:val="00FE0827"/>
+    <w:rsid w:val="00FE0D73"/>
+    <w:rsid w:val="00FE1446"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2FAE"/>
     <w:rsid w:val="00FE3A94"/>
+    <w:rsid w:val="00FE4CF3"/>
+    <w:rsid w:val="00FE4D4C"/>
     <w:rsid w:val="00FE617D"/>
+    <w:rsid w:val="00FE68E6"/>
     <w:rsid w:val="00FE7E8D"/>
     <w:rsid w:val="00FF0106"/>
+    <w:rsid w:val="00FF05CB"/>
     <w:rsid w:val="00FF0BDA"/>
+    <w:rsid w:val="00FF11CA"/>
+    <w:rsid w:val="00FF2B92"/>
+    <w:rsid w:val="00FF3ACF"/>
     <w:rsid w:val="00FF3AE9"/>
+    <w:rsid w:val="00FF417A"/>
+    <w:rsid w:val="00FF5B73"/>
+    <w:rsid w:val="00FF641B"/>
+    <w:rsid w:val="00FF684D"/>
+    <w:rsid w:val="00FF6E71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="208897"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B09AB74"/>
   <w15:docId w15:val="{71C742A9-6D29-40AC-AC4B-3A8AA359346E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24448,74 +19943,74 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF2A77"/>
+    <w:rsid w:val="00C9632F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A46971"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F67464"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
@@ -24547,207 +20042,183 @@
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="784" w:hanging="784"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="200"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="200"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="200"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="200"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="200"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="200"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -25043,51 +20514,51 @@
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F00C85"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0034572B"/>
+    <w:rsid w:val="0092790B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007444AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -25211,51 +20682,51 @@
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Documentdetails"/>
     <w:qFormat/>
     <w:rsid w:val="00C93B2D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -25411,100 +20882,99 @@
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB3AC5"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB3AC5"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB3AC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleBulletedSymbolsymbol10ptLeft063cmHanging0">
     <w:name w:val="Style Bulleted Symbol (symbol) 10 pt Left:  0.63 cm Hanging:  0..."/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00BB3AC5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="ListBullet"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C93B2D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1135" w:hanging="284"/>
+      <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteText1">
     <w:name w:val="Footnote Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="FootnoteText"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0044390A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText1"/>
     <w:uiPriority w:val="99"/>
@@ -25759,63 +21229,63 @@
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E02810"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Bulletlist">
     <w:name w:val="Bullet list"/>
     <w:basedOn w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00705AF0"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF2A77"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="476"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="476" w:hanging="476"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0034572B"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
@@ -25844,75 +21314,308 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
     <w:name w:val="H1nonumber"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="006969C1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet4">
     <w:name w:val="List Bullet 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF2A77"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1440"/>
         <w:tab w:val="num" w:pos="993"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="60"/>
       <w:ind w:hanging="873"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00191D31"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F627BE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indenta">
+    <w:name w:val="Indent(a)"/>
+    <w:rsid w:val="00C1035C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="1332"/>
+        <w:tab w:val="left" w:pos="1616"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:line="260" w:lineRule="atLeast"/>
+      <w:ind w:left="1616" w:hanging="1616"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indenti">
+    <w:name w:val="Indent(i)"/>
+    <w:rsid w:val="00C1035C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="2041"/>
+        <w:tab w:val="left" w:pos="2325"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:line="260" w:lineRule="atLeast"/>
+      <w:ind w:left="2325" w:hanging="2325"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C732CD"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C732CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C732CD"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930A80"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:ind w:left="357" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930A80"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00930A80"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00930A80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="28" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="28" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C4BC96" w:themeFill="background2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36584481">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="73675335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="104274598">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="158008298">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="161509339">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -25920,77 +21623,116 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="281814317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="284194097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="397291601">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="426773377">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="912006275">
+    <w:div w:id="497966870">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="736587869">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="957832980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="962465770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -26011,116 +21753,194 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1098065967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1333028036">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1434590992">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1528762422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1597060953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1597443753">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1642467173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1666589668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1728528696">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1736850069">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1891500316">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2043432867">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2057853960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2110462133">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -26135,54 +21955,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146502193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHAOD@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lpbwa.org.au/Practising-certificates/Search-the-legal-profession-in-Western-Australia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HealthCommunications@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHAOD@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/adult-custodial-rules.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHAOD@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/sites/default/files/documents/2021-06/20210610-ndis-provider-register-part-2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP%20%3cAWP@justice.wa.gov.au%3e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HealthCommunications@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndiscommission.gov.au/resources/ndis-provider-register/search" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IntelligenceServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:R&amp;R-ExecutiveSupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IntelligenceServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HealthCommunications@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/safety-health/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\UPP2SFPS006\User$\morganf\Desktop\Official%20Visitors%20Project\COPP%207.3\www.lpbwa.org.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/acr-list.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/acr-list.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/acr-list.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -26449,58 +22269,63 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -26750,55 +22575,50 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -26828,142 +22648,142 @@
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{808F7627-E9C4-499D-87D0-F1A9DD578582}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>48682</Characters>
+  <Pages>17</Pages>
+  <Words>5301</Words>
+  <Characters>30220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>2434</Lines>
-  <Paragraphs>704</Paragraphs>
+  <Lines>251</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 7.3 Official, Religious, Spiritual and Other Visitors</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56385</CharactersWithSpaces>
+  <CharactersWithSpaces>35451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -27004,60 +22824,93 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 7.3 Official, Religious, Spiritual and Other Visitors</dc:title>
+  <dc:title>COPP 7.3 Official Visitors</dc:title>
   <dc:subject/>
   <dc:creator>Scott.Rumbold@justice.wa.gov.au</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>6a5bf872,49d67c17,56f6821b,36bb2fa4,42c3a287,bbf8938</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-06-29T03:41:32Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>aebe82db-2b73-44e7-9ca5-de6619df6e38</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>